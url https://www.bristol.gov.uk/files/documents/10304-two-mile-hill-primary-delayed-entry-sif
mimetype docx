--- v1 (2026-09-13)
+++ v2 (2026-10-16)
@@ -175,56 +175,107 @@
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="631BEDE3" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
             <w:r w:rsidRPr="00C37CBF">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41821A98" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
             <w:r w:rsidRPr="00C37CBF">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">REQUEST FOR ADMISSION OUTSIDE NORMAL AGE GROUP – PLEASE RETURN TO THE </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37432019" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">HEADTEACHER OF YOUR ALLOCATED SCHOOL </w:t>
+          <w:p w14:paraId="37432019" w14:textId="6F148C54" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">HEADTEACHER OF </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00BD6495">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>TWO MILE HILL</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00BD6495">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD4B4D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRIMARY </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD6495">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">SCHOOL </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD4B4D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">BY </w:t>
+            </w:r>
+            <w:r w:rsidR="009843ED">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="009843ED" w:rsidRPr="009843ED">
+              <w:rPr>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidR="009843ED">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> JANUARY 2027</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2533219F" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
             <w:r w:rsidRPr="00C37CBF">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w14:paraId="76C05125" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
@@ -1329,61 +1380,61 @@
         <w:t xml:space="preserve">Appendix E: Process for establishing the address to be used for allocation where a query has been raised </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A3C4958" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
       <w:r w:rsidRPr="00C37CBF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D619A13" w14:textId="77777777" w:rsidR="00C86FE0" w:rsidRDefault="00C86FE0"/>
     <w:sectPr w:rsidR="00C86FE0">
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52AF4AE3" w14:textId="77777777" w:rsidR="00417FEA" w:rsidRDefault="00417FEA" w:rsidP="00C37CBF">
+    <w:p w14:paraId="483BA481" w14:textId="77777777" w:rsidR="00301C24" w:rsidRDefault="00301C24" w:rsidP="00C37CBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7ECBA5A3" w14:textId="77777777" w:rsidR="00417FEA" w:rsidRDefault="00417FEA" w:rsidP="00C37CBF">
+    <w:p w14:paraId="5A2F270F" w14:textId="77777777" w:rsidR="00301C24" w:rsidRDefault="00301C24" w:rsidP="00C37CBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1793,61 +1844,61 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="053F26DE" w14:textId="77777777" w:rsidR="00417FEA" w:rsidRDefault="00417FEA" w:rsidP="00C37CBF">
+    <w:p w14:paraId="49C74098" w14:textId="77777777" w:rsidR="00301C24" w:rsidRDefault="00301C24" w:rsidP="00C37CBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67E96C42" w14:textId="77777777" w:rsidR="00417FEA" w:rsidRDefault="00417FEA" w:rsidP="00C37CBF">
+    <w:p w14:paraId="085B70D7" w14:textId="77777777" w:rsidR="00301C24" w:rsidRDefault="00301C24" w:rsidP="00C37CBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B43020D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AC03ECC"/>
     <w:lvl w:ilvl="0" w:tplc="8E9EE9FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:firstLine="0"/>
       </w:pPr>
@@ -2060,57 +2111,65 @@
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C37CBF"/>
     <w:rsid w:val="00007597"/>
+    <w:rsid w:val="00301C24"/>
     <w:rsid w:val="00417FEA"/>
     <w:rsid w:val="00560CC1"/>
     <w:rsid w:val="005D3D3F"/>
     <w:rsid w:val="005E6742"/>
+    <w:rsid w:val="006A061C"/>
+    <w:rsid w:val="00810CC0"/>
+    <w:rsid w:val="009843ED"/>
+    <w:rsid w:val="00BD6495"/>
     <w:rsid w:val="00C37CBF"/>
     <w:rsid w:val="00C86FE0"/>
+    <w:rsid w:val="00CD4B4D"/>
+    <w:rsid w:val="00D445DD"/>
     <w:rsid w:val="00DB64F7"/>
+    <w:rsid w:val="00EA7F56"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="630D853A"/>
@@ -3348,60 +3407,60 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>265</Words>
-  <Characters>1515</Characters>
+  <Words>269</Words>
+  <Characters>1538</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1777</CharactersWithSpaces>
+  <CharactersWithSpaces>1804</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>James Last</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>fabab8a,2029e9a8,40132ed7</vt:lpwstr>
   </property>