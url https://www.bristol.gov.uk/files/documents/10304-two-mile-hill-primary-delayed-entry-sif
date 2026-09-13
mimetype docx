--- v0 (2025-11-28)
+++ v1 (2026-09-13)
@@ -1,5638 +1,2160 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5DAB6C7B" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="008A33DD">
+    <w:p w14:paraId="27BC2F16" w14:textId="2303577D" w:rsidR="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...10 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-          <w:sz w:val="24"/>
+          <w:noProof/>
         </w:rPr>
-        <w:t>Appendix</w:t>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11C65D37" wp14:editId="7529BE8B">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>406400</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-457200</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1802130" cy="814705"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="4445"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1826394353" name="Picture 1"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1826394353" name="Picture 1826394353"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1802130" cy="814705"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A4C30A1" wp14:editId="25DEF355">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>3827145</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-381000</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1859280" cy="735330"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+            <wp:wrapNone/>
+            <wp:docPr id="738583293" name="Picture 2"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="738583293" name="Picture 738583293"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1859280" cy="735330"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="072D1E5E" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+      <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...116 lines deleted...]
-          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="66E9898A" w14:textId="7967336F" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+      <w:r w:rsidRPr="00C37CBF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appendix D: Request for admission outside normal age group </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284E68EC" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+      <w:r w:rsidRPr="00C37CBF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...9 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="9339" w:type="dxa"/>
+        <w:tblInd w:w="17" w:type="dxa"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="55" w:type="dxa"/>
+          <w:left w:w="106" w:type="dxa"/>
+          <w:right w:w="53" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3197"/>
-        <w:gridCol w:w="6145"/>
+        <w:gridCol w:w="3193"/>
+        <w:gridCol w:w="6146"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A33DD" w14:paraId="717AD232" w14:textId="77777777">
+      <w:tr w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w14:paraId="359D8FA1" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="877"/>
+          <w:trHeight w:val="1193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9342" w:type="dxa"/>
+            <w:tcW w:w="9339" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44959439" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="009A04D1">
-[...106 lines deleted...]
-              <w:t>GROUP</w:t>
+          <w:p w14:paraId="631BEDE3" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41821A98" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">REQUEST FOR ADMISSION OUTSIDE NORMAL AGE GROUP – PLEASE RETURN TO THE </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37432019" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">HEADTEACHER OF YOUR ALLOCATED SCHOOL </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2533219F" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A33DD" w14:paraId="683A2B2A" w14:textId="77777777">
+      <w:tr w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w14:paraId="76C05125" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="880"/>
+          <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3197" w:type="dxa"/>
+            <w:tcW w:w="3193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="296FEF7D" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="008A33DD">
-[...46 lines deleted...]
-              <w:t xml:space="preserve"> name:</w:t>
+          <w:p w14:paraId="789BD62C" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D744927" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Child's full name: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="412717B0" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6145" w:type="dxa"/>
+            <w:tcW w:w="6146" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7194DBDC" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="008A33DD">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="13C48F76" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A33DD" w14:paraId="1FCA42F2" w14:textId="77777777">
+      <w:tr w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w14:paraId="1621951F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="878"/>
+          <w:trHeight w:val="895"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3197" w:type="dxa"/>
+            <w:tcW w:w="3193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D4A99E1" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="009A04D1">
-[...52 lines deleted...]
-              <w:t>birth:</w:t>
+          <w:p w14:paraId="4AF5E9E2" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="571A5D3D" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Child's date of birth: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2977DAB5" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6145" w:type="dxa"/>
+            <w:tcW w:w="6146" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="769D0D3C" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="008A33DD">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="760E1AA8" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A33DD" w14:paraId="4BC69B64" w14:textId="77777777">
+      <w:tr w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w14:paraId="5447272E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1465"/>
+          <w:trHeight w:val="1480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3197" w:type="dxa"/>
+            <w:tcW w:w="3193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54CD245A" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="008A33DD">
-[...76 lines deleted...]
-              <w:t>Policy):</w:t>
+          <w:p w14:paraId="216283EE" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B6C07BE" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Child's home address (as defined by the Admission Policy): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A71EC66" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6145" w:type="dxa"/>
+            <w:tcW w:w="6146" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1231BE67" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="008A33DD">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5F86DFDE" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A33DD" w14:paraId="082A4913" w14:textId="77777777">
+      <w:tr w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w14:paraId="1E1F9EB2" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="877"/>
+          <w:trHeight w:val="895"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3197" w:type="dxa"/>
+            <w:tcW w:w="3193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37DF0A00" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="009A04D1">
-[...45 lines deleted...]
-              <w:t>name:</w:t>
+          <w:p w14:paraId="48B70041" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F9190B6" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parent's full name: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E695A73" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6145" w:type="dxa"/>
+            <w:tcW w:w="6146" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36FEB5B0" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="008A33DD">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2ABFE0CB" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A33DD" w14:paraId="13199053" w14:textId="77777777">
+      <w:tr w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w14:paraId="1B765D8F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1173"/>
+          <w:trHeight w:val="1186"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3197" w:type="dxa"/>
+            <w:tcW w:w="3193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30D7AA69" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="008A33DD">
-[...53 lines deleted...]
-              <w:t>decision):</w:t>
+          <w:p w14:paraId="3E17C910" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31893FB5" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parent's email address (for communication of decision): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="795DD4DF" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6145" w:type="dxa"/>
+            <w:tcW w:w="6146" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7196D064" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="008A33DD">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1FBC7237" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A33DD" w14:paraId="37677C49" w14:textId="77777777">
+      <w:tr w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w14:paraId="7ECDDDB3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="877"/>
+          <w:trHeight w:val="895"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3197" w:type="dxa"/>
+            <w:tcW w:w="3193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F72A986" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="009A04D1">
-[...60 lines deleted...]
-              <w:t>group:</w:t>
+          <w:p w14:paraId="26EFE58E" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C4651AD" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Child's normal year group: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10B83291" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6145" w:type="dxa"/>
+            <w:tcW w:w="6146" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34FF1C98" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="008A33DD">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="05789A8E" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A33DD" w14:paraId="799ECFE1" w14:textId="77777777">
+      <w:tr w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w14:paraId="3660E933" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="880"/>
+          <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3197" w:type="dxa"/>
+            <w:tcW w:w="3193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D072C0D" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="008A33DD">
-[...76 lines deleted...]
-              <w:t>child:</w:t>
+          <w:p w14:paraId="3ABF0AFF" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E15B2ED" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Year group sought for child: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="317E0338" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6145" w:type="dxa"/>
+            <w:tcW w:w="6146" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48A21919" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="008A33DD">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4A4E3C02" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A33DD" w14:paraId="4CE2E167" w14:textId="77777777">
+      <w:tr w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w14:paraId="404CCCE9" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="3861"/>
+          <w:trHeight w:val="3588"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9342" w:type="dxa"/>
+            <w:tcW w:w="9339" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16BA687D" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="009A04D1">
+          <w:p w14:paraId="3EDF2684" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11D55964" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please carefully set out your reasons for asking for your child to be admitted to a year group outside their normal year group: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40D31716" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D2984F3" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">You should have regard to the following factors which the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Leaf Trust will </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>take into account</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> when considering </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>whether or not</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to agree your request in principle: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CDE55F0" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3893B52D" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...533 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:ind w:left="379" w:hanging="282"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C37CBF">
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="24"/>
-[...131 lines deleted...]
-          <w:p w14:paraId="3C6EA119" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="009A04D1">
+              </w:rPr>
+              <w:t xml:space="preserve">Information about your child’s academic, social and emotional development </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="159A42C9" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:ind w:left="379" w:hanging="282"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C37CBF">
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="24"/>
-[...191 lines deleted...]
-          <w:p w14:paraId="3CBB992B" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="009A04D1">
+              </w:rPr>
+              <w:t xml:space="preserve">Where relevant, your child's medical history and the views of their medical professional </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A00DEC7" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:ind w:left="379" w:hanging="282"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C37CBF">
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="24"/>
-[...168 lines deleted...]
-          <w:p w14:paraId="40D446B9" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="009A04D1">
+              </w:rPr>
+              <w:t xml:space="preserve">Whether your child has previously been educated outside their normal age group </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E6F5640" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:tabs>
-[...4 lines deleted...]
-              <w:ind w:right="93"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C37CBF">
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="24"/>
-[...262 lines deleted...]
-              <w:t>being born prematurely</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Whether your child may naturally have fallen into a lower age group if it were not for being born prematurely </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6BD18F9B" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="008A33DD">
-[...44 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="5D5DE3A1" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...9 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="9339" w:type="dxa"/>
+        <w:tblInd w:w="17" w:type="dxa"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="53" w:type="dxa"/>
+          <w:left w:w="106" w:type="dxa"/>
+          <w:right w:w="60" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3197"/>
-        <w:gridCol w:w="6145"/>
+        <w:gridCol w:w="3193"/>
+        <w:gridCol w:w="6146"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A33DD" w14:paraId="69D43AD3" w14:textId="77777777">
+      <w:tr w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w14:paraId="2330AD61" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="877"/>
+          <w:trHeight w:val="1189"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9342" w:type="dxa"/>
+            <w:tcW w:w="9339" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45D602A7" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="009A04D1">
-[...2 lines deleted...]
-              <w:ind w:left="97"/>
+          <w:p w14:paraId="75F28149" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7356B9A3" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="24"/>
-[...234 lines deleted...]
-              <w:t>relevant.</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">This is not an exhaustive list, and you should provide any other information you believe is relevant. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="611CA69D" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A33DD" w14:paraId="16DEB4AB" w14:textId="77777777">
+      <w:tr w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w14:paraId="74AF939A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="5568"/>
+          <w:trHeight w:val="5001"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9342" w:type="dxa"/>
+            <w:tcW w:w="9339" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AD9C6F4" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="008A33DD">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1D781BA3" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23C8F4F0" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F6961EB" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38DE6032" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="461D2053" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="666DF8E6" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23F28D36" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B201B8C" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09CD95EA" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EFCF37F" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39161F89" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20C4A0CA" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32592CF1" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="221DDEF0" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EFE584E" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E8E8E3D" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DF39533" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A33DD" w14:paraId="7834599F" w14:textId="77777777">
+      <w:tr w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w14:paraId="0132F78C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1759"/>
+          <w:trHeight w:val="1770"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9342" w:type="dxa"/>
+            <w:tcW w:w="9339" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="695F2B20" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="009A04D1">
-[...210 lines deleted...]
-              <w:ind w:left="97"/>
+          <w:p w14:paraId="0EBE5F21" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="385422EC" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please list here any documentation you have attached in support of your request: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ECC787A" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55369166" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="24"/>
-[...202 lines deleted...]
-              <w:t>social worker, home tutor, nursery teacher, etc.)</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">(e.g. a letter from your child's GP, hospital consultant or other medical professional, social worker, home tutor, nursery teacher, etc.) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2974CEEC" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A33DD" w14:paraId="65F9C3DC" w14:textId="77777777">
+      <w:tr w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w14:paraId="330BDF82" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="2049"/>
+          <w:trHeight w:val="2069"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9342" w:type="dxa"/>
+            <w:tcW w:w="9339" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5023141B" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="008A33DD">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1B4F7819" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52BF2070" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="094C475D" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E5A6E56" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E47B1E1" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F80005F" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C9B0B44" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A33DD" w14:paraId="0C3DE6A6" w14:textId="77777777">
+      <w:tr w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w14:paraId="1D671040" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="587"/>
+          <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3197" w:type="dxa"/>
+            <w:tcW w:w="3193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F3B1409" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="008A33DD">
-[...25 lines deleted...]
-              <w:t>Signed:</w:t>
+          <w:p w14:paraId="698A53B8" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ABA9D58" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signed: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6145" w:type="dxa"/>
+            <w:tcW w:w="6146" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="562C75D1" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="008A33DD">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="64334190" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A33DD" w14:paraId="532EB8A1" w14:textId="77777777">
+      <w:tr w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w14:paraId="7A0A4FA0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="585"/>
+          <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3197" w:type="dxa"/>
+            <w:tcW w:w="3193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51B3A7D9" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="009A04D1">
-[...15 lines deleted...]
-              <w:t>Dated:</w:t>
+          <w:p w14:paraId="15E7200C" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EC53A0F" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dated: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6145" w:type="dxa"/>
+            <w:tcW w:w="6146" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="664355AD" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="008A33DD">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4F513926" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A33DD" w14:paraId="240D91D6" w14:textId="77777777">
+      <w:tr w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w14:paraId="5284CF31" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="879"/>
+          <w:trHeight w:val="901"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9342" w:type="dxa"/>
+            <w:tcW w:w="9339" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F5B3A5F" w14:textId="77777777" w:rsidR="008A33DD" w:rsidRDefault="009A04D1">
-[...99 lines deleted...]
-                <w:u w:val="single" w:color="FF0000"/>
+          <w:p w14:paraId="789DB1BF" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54B8D9B5" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Please note, this request is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
-            <w:r>
-[...133 lines deleted...]
-              <w:t>separate application must be made in the usual way.</w:t>
+            <w:r w:rsidRPr="00C37CBF">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an application for admission, for which a separate application must be made in the usual way. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B0A56A2" w14:textId="04F75E23" w:rsidR="008A33DD" w:rsidRPr="00BF43B1" w:rsidRDefault="008A33DD" w:rsidP="00BF43B1">
+    <w:p w14:paraId="4C0D6DDB" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:right="552"/>
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C37CBF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Appendix E: Process for establishing the address to be used for allocation where a query has been raised </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008A33DD" w:rsidRPr="00BF43B1">
-[...2 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:p w14:paraId="3A3C4958" w14:textId="77777777" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
+      <w:r w:rsidRPr="00C37CBF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D619A13" w14:textId="77777777" w:rsidR="00C86FE0" w:rsidRDefault="00C86FE0"/>
+    <w:sectPr w:rsidR="00C86FE0">
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7112ABB5" w14:textId="77777777" w:rsidR="009A04D1" w:rsidRDefault="009A04D1">
+    <w:p w14:paraId="52AF4AE3" w14:textId="77777777" w:rsidR="00417FEA" w:rsidRDefault="00417FEA" w:rsidP="00C37CBF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F970D97" w14:textId="77777777" w:rsidR="009A04D1" w:rsidRDefault="009A04D1">
+    <w:p w14:paraId="7ECBA5A3" w14:textId="77777777" w:rsidR="00417FEA" w:rsidRDefault="00417FEA" w:rsidP="00C37CBF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...21 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44C6F4CA" w14:textId="5C17CCAA" w:rsidR="00D041C8" w:rsidRDefault="00D041C8">
+  <w:p w14:paraId="7245C516" w14:textId="341E8683" w:rsidR="00C37CBF" w:rsidRDefault="00C37CBF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18137691" wp14:editId="6D72EFF2">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="121B2D67" wp14:editId="6620E06F">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="768350" cy="342900"/>
-              <wp:effectExtent l="0" t="0" r="12700" b="0"/>
+              <wp:extent cx="772795" cy="357505"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="2101097060" name="Text Box 2" descr="OFFICIAL">
+              <wp:docPr id="539617704" name="Text Box 2" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="768350" cy="342900"/>
+                        <a:ext cx="772795" cy="357505"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="57921472" w14:textId="1A2736ED" w:rsidR="00D041C8" w:rsidRPr="00D041C8" w:rsidRDefault="00D041C8" w:rsidP="00D041C8">
+                        <w:p w14:paraId="6589957E" w14:textId="6A38FA22" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
                           <w:pPr>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00D041C8">
+                          <w:r w:rsidRPr="00C37CBF">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
-            <v:shapetype w14:anchorId="18137691" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="121B2D67" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.5pt;height:27pt;z-index:251667456;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMagtxDwIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykTdcacYqsRYYB&#10;QVsgHXpWZCk2YImCxMTOfv0oxUm2bqdhF5kiaX689zS7703L9sqHBmzJx6OcM2UlVI3dlvz76/LT&#10;LWcBha1EC1aV/KACv59//DDrXKEmUENbKc+oiA1F50peI7oiy4KslRFhBE5ZCmrwRiBd/TarvOio&#10;ummzSZ7fZB34ynmQKgTyPh6DfJ7qa60kPmsdFLK25DQbptOncxPPbD4TxdYLVzdyGEP8wxRGNJaa&#10;nks9ChRs55s/SplGegigcSTBZKB1I1XagbYZ5++2WdfCqbQLgRPcGabw/8rKp/3avXiG/RfoicAI&#10;SOdCEcgZ9+m1N/FLkzKKE4SHM2yqRybJ+fnm9mpKEUmhq+vJXZ5gzS4/Ox/wqwLDolFyT6wksMR+&#10;FZAaUuopJfaysGzaNjHT2t8clBg92WXCaGG/6YexN1AdaBsPR6KDk8uGeq5EwBfhiVkak9SKz3To&#10;FrqSw2BxVoP/8Td/zCfAKcpZR0opuSUpc9Z+s0TEZHqd08IM040MfzI2yRjf5dMYtzvzACTCMb0H&#10;J5MZk7E9mdqDeSMxL2I3CgkrqWfJNyfzAY+6pccg1WKRkkhETuDKrp2MpSNYEcnX/k14N8CNxNMT&#10;nLQkineoH3Pjn8EtdkjYJ0oisEc0B7xJgImp4bFEhf96T1mXJz3/CQAA//8DAFBLAwQUAAYACAAA&#10;ACEArxFBJ9kAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIvVGnUYlQyKaq&#10;gFa9EpDg6MTbOGq8DrHbpn+PywUuI41mNfO2WE22FycafecYYTFPQBA3TnfcIny8b+4fQfigWKve&#10;MSFcyMOqvL0pVK7dmd/oVIVWxBL2uUIwIQy5lL4xZJWfu4E4Zns3WhWiHVupR3WO5baXaZJk0qqO&#10;44JRAz0bag7V0SJkL9u1GT6zr+996ne+dodQuVfE2d20fgIRaAp/x3DFj+hQRqbaHVl70SPER8Kv&#10;XrN0EW2N8LBMQJaF/A9f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCMagtxDwIAABoE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCvEUEn2QAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.85pt;height:28.15pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBuoUSiDwIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ayeWmNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KdpKt22nYRaZI+pF8fFrc9VqRo3C+BVPR6SSnRBgOdWv2Ff3+sv5w&#10;Q4kPzNRMgREVPQlP75bv3y06W4oZNKBq4QiCGF92tqJNCLbMMs8boZmfgBUGgxKcZgGvbp/VjnWI&#10;rlU2y/PPWQeutg648B69D0OQLhO+lIKHJym9CERVFHsL6XTp3MUzWy5YuXfMNi0f22D/0IVmrcGi&#10;F6gHFhg5uPYPKN1yBx5kmHDQGUjZcpFmwGmm+Ztptg2zIs2C5Hh7ocn/P1j+eNzaZ0dC/wV6XGAk&#10;pLO+9OiM8/TS6fjFTgnGkcLThTbRB8LROZ/P5rcFJRxDH4t5kRcRJbv+bJ0PXwVoEo2KOtxKIosd&#10;Nz4MqeeUWMvAulUqbUaZ3xyIGT3ZtcNohX7Xj23voD7hNA6GRXvL1y3W3DAfnpnDzeIAqNbwhIdU&#10;0FUURouSBtyPv/ljPhKOUUo6VEpFDUqZEvXN4CJmxac8j8pKNzTc2dglY3qbFzFuDvoeUIRTfA+W&#10;JzMmB3U2pQP9imJexWoYYoZjzYruzuZ9GHSLj4GL1SoloYgsCxuztTxCR7Iiky/9K3N2pDvgnh7h&#10;rCVWvmF9yI1/ers6BOQ+rSQSO7A58o0CTEsdH0tU+K/3lHV90sufAAAA//8DAFBLAwQUAAYACAAA&#10;ACEADKcMnNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2uRuFGnQQQU4lRV&#10;+VGvBCQ4OvE2jhqvQ7xtw9vj9lIuK41mNPNtsZxcLw44hs6TgsU8AYHUeNNRq+Dz4/X2EURgTUb3&#10;nlDBLwZYlrOrQufGH+kdDxW3IpZQyLUCyzzkUobGotNh7gek6G396DRHObbSjPoYy10v0yTJpNMd&#10;xQWrB1xbbHbV3inInt9WdvjKvn+2adiE2u+48i9K3VxPqycQjBNfwnDCj+hQRqba78kE0SuIj/D5&#10;nrx08QCiVnCf3YEsC/kfvvwDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbqFEog8CAAAa&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEADKcMnNoA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="57921472" w14:textId="1A2736ED" w:rsidR="00D041C8" w:rsidRPr="00D041C8" w:rsidRDefault="00D041C8" w:rsidP="00D041C8">
+                  <w:p w14:paraId="6589957E" w14:textId="6A38FA22" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
                     <w:pPr>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00D041C8">
+                    <w:r w:rsidRPr="00C37CBF">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B5FACF5" w14:textId="652A5DF4" w:rsidR="008A33DD" w:rsidRDefault="00D041C8">
+  <w:p w14:paraId="1246EFEA" w14:textId="6A80A781" w:rsidR="00C37CBF" w:rsidRDefault="00C37CBF">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="256346AA" wp14:editId="612443D0">
-              <wp:simplePos x="635" y="635"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64A6F8A5" wp14:editId="489422CA">
+              <wp:simplePos x="914400" y="10071100"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="768350" cy="342900"/>
-              <wp:effectExtent l="0" t="0" r="12700" b="0"/>
+              <wp:extent cx="772795" cy="357505"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1904481457" name="Text Box 3" descr="OFFICIAL">
+              <wp:docPr id="1074998999" name="Text Box 3" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="768350" cy="342900"/>
+                        <a:ext cx="772795" cy="357505"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="100688FD" w14:textId="65C21173" w:rsidR="00D041C8" w:rsidRPr="00D041C8" w:rsidRDefault="00D041C8" w:rsidP="00D041C8">
+                        <w:p w14:paraId="58FD8002" w14:textId="1024A9CA" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
                           <w:pPr>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00D041C8">
+                          <w:r w:rsidRPr="00C37CBF">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
-            <v:shapetype w14:anchorId="256346AA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="64A6F8A5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.5pt;height:27pt;z-index:251671552;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDku2BfEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+ykTdcacYqsRYYB&#10;QVsgHXpWZDk2IImCxMTOfv0o5avtdhp2kSmS5sd7T5P73mi2VT60YEs+HOScKSuhau265D9f55e3&#10;nAUUthIarCr5TgV+P734MulcoUbQgK6UZ1TEhqJzJW8QXZFlQTbKiDAApywFa/BGIF39Oqu86Ki6&#10;0dkoz2+yDnzlPEgVAnkf90E+TfXrWkl8ruugkOmS02yYTp/OVTyz6UQUay9c08rDGOIfpjCitdT0&#10;VOpRoGAb3/5RyrTSQ4AaBxJMBnXdSpV2oG2G+adtlo1wKu1C4AR3gin8v7Lyabt0L55h/w16IjAC&#10;0rlQBHLGffram/ilSRnFCcLdCTbVI5Pk/HpzezWmiKTQ1fXoLk+wZuefnQ/4XYFh0Si5J1YSWGK7&#10;CEgNKfWYEntZmLdaJ2a0/eCgxOjJzhNGC/tVz9rq3fQrqHa0lIc938HJeUutFyLgi/BEME1LosVn&#10;OmoNXcnhYHHWgP/1N3/MJ9wpyllHgim5JUVzpn9Y4mM0vs5pb4bpRoY/GqtkDO/ycYzbjXkA0uKQ&#10;noWTyYzJqI9m7cG8kaZnsRuFhJXUs+Sro/mAe/nSm5BqNktJpCUncGGXTsbSEbMI6Gv/Jrw7oI5E&#10;1xMcJSWKT+Dvc+Ofwc02SBQkZiK+ezQPsJMOE2GHNxOF/v6ess4ve/obAAD//wMAUEsDBBQABgAI&#10;AAAAIQCvEUEn2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUi9UadRiVDI&#10;pqqAVr0SkODoxNs4arwOsdumf4/LBS4jjWY187ZYTbYXJxp95xhhMU9AEDdOd9wifLxv7h9B+KBY&#10;q94xIVzIw6q8vSlUrt2Z3+hUhVbEEva5QjAhDLmUvjFklZ+7gThmezdaFaIdW6lHdY7ltpdpkmTS&#10;qo7jglEDPRtqDtXRImQv27UZPrOv733qd752h1C5V8TZ3bR+AhFoCn/HcMWP6FBGptodWXvRI8RH&#10;wq9es3QRbY3wsExAloX8D1/+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOS7YF8RAgAA&#10;IQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK8RQSfZ&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.85pt;height:28.15pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCOzJeEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Ldqm4Ey4GbwEUB&#10;IwngFDlTFGkJILkESVtyv75Lyo807anohVrurvYxM1zcDlqRg3C+A1PR6SSnRBgOTWd2Ff3xvP7w&#10;hRIfmGmYAiMqehSe3i7fv1v0thQzaEE1whEsYnzZ24q2IdgyyzxvhWZ+AlYYDEpwmgW8ul3WONZj&#10;da2yWZ5/znpwjXXAhffovR+DdJnqSyl4eJTSi0BURXG2kE6Xzjqe2XLByp1jtu34aQz2D1No1hls&#10;eil1zwIje9f9UUp33IEHGSYcdAZSdlykHXCbaf5mm23LrEi7IDjeXmDy/68sfzhs7ZMjYfgKAxIY&#10;AemtLz064z6DdDp+cVKCcYTweIFNDIFwdM7ns/lNQQnH0MdiXuRFrJJdf7bOh28CNIlGRR2yksBi&#10;h40PY+o5JfYysO6USswo85sDa0ZPdp0wWmGoB9I1r6avoTniUg5Gvr3l6w5bb5gPT8whwbgHijY8&#10;4iEV9BWFk0VJC+7n3/wxH3HHKCU9CqaiBhVNifpukI9Z8SnPo8DSDQ13NupkTG/yIsbNXt8BanGK&#10;z8LyZMbkoM6mdKBfUNOr2A1DzHDsWdH6bN6FUb74JrhYrVISasmysDFby2PpiFkE9Hl4Yc6eUA9I&#10;1wOcJcXKN+CPufFPb1f7gBQkZiK+I5on2FGHidvTm4lCf31PWdeXvfwFAAD//wMAUEsDBBQABgAI&#10;AAAAIQAMpwyc2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Ha5G4UadBBBTi&#10;VFX5Ua8EJDg68TaOGq9DvG3D2+P2Ui4rjWY0822xnFwvDjiGzpOCxTwBgdR401Gr4PPj9fYRRGBN&#10;RveeUMEvBliWs6tC58Yf6R0PFbcillDItQLLPORShsai02HuB6Tobf3oNEc5ttKM+hjLXS/TJMmk&#10;0x3FBasHXFtsdtXeKcie31Z2+Mq+f7Zp2ITa77jyL0rdXE+rJxCME1/CcMKP6FBGptrvyQTRK4iP&#10;8PmevHTxAKJWcJ/dgSwL+R++/AMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBCOzJeEQIA&#10;ACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAMpwyc&#10;2gAAAAQBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="100688FD" w14:textId="65C21173" w:rsidR="00D041C8" w:rsidRPr="00D041C8" w:rsidRDefault="00D041C8" w:rsidP="00D041C8">
+                  <w:p w14:paraId="58FD8002" w14:textId="1024A9CA" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
                     <w:pPr>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00D041C8">
+                    <w:r w:rsidRPr="00C37CBF">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="009A04D1">
-[...582 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0EBE9638" w14:textId="4F93694A" w:rsidR="00D041C8" w:rsidRDefault="00D041C8">
+  <w:p w14:paraId="1F080D74" w14:textId="3B6E78DF" w:rsidR="00C37CBF" w:rsidRDefault="00C37CBF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="653B2D19" wp14:editId="72627815">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="181FCD0B" wp14:editId="238A321C">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="768350" cy="342900"/>
-              <wp:effectExtent l="0" t="0" r="12700" b="0"/>
+              <wp:extent cx="772795" cy="357505"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1767190418" name="Text Box 1" descr="OFFICIAL">
+              <wp:docPr id="262908810" name="Text Box 1" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="768350" cy="342900"/>
+                        <a:ext cx="772795" cy="357505"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5F160362" w14:textId="77777777" w:rsidR="00D041C8" w:rsidRPr="00D041C8" w:rsidRDefault="00D041C8" w:rsidP="00D041C8">
+                        <w:p w14:paraId="3B1EC113" w14:textId="25E1CFE5" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
                           <w:pPr>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
+                          <w:r w:rsidRPr="00C37CBF">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
-            <v:shapetype w14:anchorId="653B2D19" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="181FCD0B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.5pt;height:27pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXAXSYFAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykSdcacYqsRYYB&#10;RVsgHXpWZCk2YImCxMTOfv0oJU62bqdhF5kiaX689zS/603L9sqHBmzJx6OcM2UlVI3dlvz76+rT&#10;DWcBha1EC1aV/KACv1t8/DDvXKEmUENbKc+oiA1F50peI7oiy4KslRFhBE5ZCmrwRiBd/TarvOio&#10;ummzSZ5fZx34ynmQKgTyPhyDfJHqa60kPmsdFLK25DQbptOncxPPbDEXxdYLVzfyNIb4hymMaCw1&#10;PZd6ECjYzjd/lDKN9BBA40iCyUDrRqq0A20zzt9ts66FU2kXAie4M0zh/5WVT/u1e/EM+y/QE4ER&#10;kM6FIpAz7tNrb+KXJmUUJwgPZ9hUj0yS8/P1zdWMIpJCV9PJbZ5gzS4/Ox/wqwLDolFyT6wksMT+&#10;MSA1pNQhJfaysGraNjHT2t8clBg92WXCaGG/6VlTlXw6TL+B6kBLeTjyHZxcNdT6UQR8EZ4IpmlJ&#10;tPhMh26hKzmcLM5q8D/+5o/5hDtFOetIMCW3pGjO2m+W+JjMpjntzTDdyPCDsUnG+DafxbjdmXsg&#10;LY7pWTiZzJiM7WBqD+aNNL2M3SgkrKSeJd8M5j0e5UtvQqrlMiWRlpzAR7t2MpaOmEVAX/s34d0J&#10;dSS6nmCQlCjegX/MjX8Gt9whUZCYifge0TzBTjpMhJ3eTBT6r/eUdXnZi58AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCvEUEn2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUi9UadR&#10;iVDIpqqAVr0SkODoxNs4arwOsdumf4/LBS4jjWY187ZYTbYXJxp95xhhMU9AEDdOd9wifLxv7h9B&#10;+KBYq94xIVzIw6q8vSlUrt2Z3+hUhVbEEva5QjAhDLmUvjFklZ+7gThmezdaFaIdW6lHdY7ltpdp&#10;kmTSqo7jglEDPRtqDtXRImQv27UZPrOv733qd752h1C5V8TZ3bR+AhFoCn/HcMWP6FBGptodWXvR&#10;I8RHwq9es3QRbY3wsExAloX8D1/+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABcBdJgU&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK8R&#10;QSfZAAAABAEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.85pt;height:28.15pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQATrcEcEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xk89IacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU62bqdhF5kiaX6897S467UiR+F8C6ai00lOiTAc6tbsK/r9Zf3h&#10;hhIfmKmZAiMqehKe3i3fv1t0thQzaEDVwhEsYnzZ2Yo2IdgyyzxvhGZ+AlYYDEpwmgW8un1WO9Zh&#10;da2yWZ5/zjpwtXXAhffofRiCdJnqSyl4eJLSi0BURXG2kE6Xzl08s+WClXvHbNPy8xjsH6bQrDXY&#10;9FLqgQVGDq79o5RuuQMPMkw46AykbLlIO+A20/zNNtuGWZF2QXC8vcDk/19Z/njc2mdHQv8FeiQw&#10;AtJZX3p0xn166XT84qQE4wjh6QKb6APh6JzPZ/PbghKOoY/FvMiLWCW7/mydD18FaBKNijpkJYHF&#10;jhsfhtQxJfYysG6VSswo85sDa0ZPdp0wWqHf9aStKzobp99BfcKlHAx8e8vXLbbeMB+emUOCcQ8U&#10;bXjCQyroKgpni5IG3I+/+WM+4o5RSjoUTEUNKpoS9c0gH7PiU55HgaUbGm40dsmY3uZFjJuDvgfU&#10;4hSfheXJjMlBjaZ0oF9R06vYDUPMcOxZ0d1o3odBvvgmuFitUhJqybKwMVvLY+mIWQT0pX9lzp5R&#10;D0jXI4ySYuUb8Ifc+Ke3q0NAChIzEd8BzTPsqMPE7fnNRKH/ek9Z15e9/AkAAP//AwBQSwMEFAAG&#10;AAgAAAAhAAynDJzaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrkbhRp0EE&#10;FOJUVflRrwQkODrxNo4ar0O8bcPb4/ZSLiuNZjTzbbGcXC8OOIbOk4LFPAGB1HjTUavg8+P19hFE&#10;YE1G955QwS8GWJazq0Lnxh/pHQ8VtyKWUMi1Ass85FKGxqLTYe4HpOht/eg0Rzm20oz6GMtdL9Mk&#10;yaTTHcUFqwdcW2x21d4pyJ7fVnb4yr5/tmnYhNrvuPIvSt1cT6snEIwTX8Jwwo/oUEam2u/JBNEr&#10;iI/w+Z68dPEAolZwn92BLAv5H778AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABOtwRwT&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAyn&#10;DJzaAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="5F160362" w14:textId="77777777" w:rsidR="00D041C8" w:rsidRPr="00D041C8" w:rsidRDefault="00D041C8" w:rsidP="00D041C8">
+                  <w:p w14:paraId="3B1EC113" w14:textId="25E1CFE5" w:rsidR="00C37CBF" w:rsidRPr="00C37CBF" w:rsidRDefault="00C37CBF" w:rsidP="00C37CBF">
                     <w:pPr>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
+                    <w:r w:rsidRPr="00C37CBF">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66CB6702" w14:textId="77777777" w:rsidR="009A04D1" w:rsidRDefault="009A04D1">
+    <w:p w14:paraId="053F26DE" w14:textId="77777777" w:rsidR="00417FEA" w:rsidRDefault="00417FEA" w:rsidP="00C37CBF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FDB705B" w14:textId="77777777" w:rsidR="009A04D1" w:rsidRDefault="009A04D1">
+    <w:p w14:paraId="67E96C42" w14:textId="77777777" w:rsidR="00417FEA" w:rsidRDefault="00417FEA" w:rsidP="00C37CBF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...110 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DE7C759"/>
+    <w:nsid w:val="1B43020D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FFFFFFFF"/>
-    <w:lvl w:ilvl="0" w:tplc="319CAF0E">
+    <w:tmpl w:val="9AC03ECC"/>
+    <w:lvl w:ilvl="0" w:tplc="8E9EE9FC">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="2780C832">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1755" w:hanging="360"/>
+        <w:ind w:left="283" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:effect w:val="none"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9A58B686">
+    <w:lvl w:ilvl="1" w:tplc="0FF69E1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1186" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:effect w:val="none"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="40FA338E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1906" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:effect w:val="none"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1E7022EC">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2631" w:hanging="360"/>
+        <w:ind w:left="2626" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:effect w:val="none"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="B3E628DA">
+    <w:lvl w:ilvl="4" w:tplc="11180D62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3346" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:effect w:val="none"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D28CE70E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4066" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:effect w:val="none"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8EACBFEE">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3507" w:hanging="360"/>
+        <w:ind w:left="4786" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:effect w:val="none"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93CA59AA">
+    <w:lvl w:ilvl="7" w:tplc="94748B86">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4383" w:hanging="360"/>
+        <w:ind w:left="5506" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:effect w:val="none"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="510E196A">
+    <w:lvl w:ilvl="8" w:tplc="00EA8C12">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5259" w:hanging="360"/>
+        <w:ind w:left="6226" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...36 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:effect w:val="none"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...632 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="2072268776">
+  <w:num w:numId="1" w16cid:durableId="512840730">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="7B0960D1"/>
-[...7 lines deleted...]
-    <w:rsid w:val="7B0960D1"/>
+    <w:rsidRoot w:val="00C37CBF"/>
+    <w:rsid w:val="00007597"/>
+    <w:rsid w:val="00417FEA"/>
+    <w:rsid w:val="00560CC1"/>
+    <w:rsid w:val="005D3D3F"/>
+    <w:rsid w:val="005E6742"/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:rsid w:val="00C86FE0"/>
+    <w:rsid w:val="00DB64F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="392C6C47"/>
-  <w15:docId w15:val="{28A9FFB0-9105-4422-9C50-61A877C5AD44}"/>
+  <w14:docId w14:val="630D853A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{22D6B4C2-BC17-45A5-AA21-2284C771AF1A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5973,484 +2495,945 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="00C37CBF"/>
     <w:pPr>
-      <w:ind w:left="885" w:hanging="360"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
-    <w:name w:val="Table Paragraph"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37CBF"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D041C8"/>
+    <w:rsid w:val="00C37CBF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D041C8"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00C37CBF"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1265</Characters>
+  <Pages>4</Pages>
+  <Words>265</Words>
+  <Characters>1515</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1484</CharactersWithSpaces>
+  <CharactersWithSpaces>1777</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Admissions 2025-26</dc:title>
-  <dc:creator>BSCS</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>James Last</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2025-10-08T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>fabab8a,2029e9a8,40132ed7</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-[...11 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ClassificationContentMarkingFooterFontProps">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingFooterText">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
-    <vt:lpwstr>2025-11-07T11:05:05Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
+    <vt:lpwstr>2026-09-07T14:59:09Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
     <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
     <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
-    <vt:lpwstr>4d21006a-e05e-416c-a18c-7863da264479</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
+    <vt:lpwstr>49e7037e-827a-46a8-929a-4c58edf814fb</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
-    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>