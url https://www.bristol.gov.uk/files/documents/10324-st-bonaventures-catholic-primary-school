--- v0 (2025-11-28)
+++ v1 (2026-09-13)
@@ -1,26955 +1,4746 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2F6E669A" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="00963A10">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    <w:p w14:paraId="35E4866B" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC" w:rsidP="000F0EEF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="19" w:right="0" w:firstLine="701"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="14"/>
-[...112 lines deleted...]
-        <w:jc w:val="center"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ST BONAVENTURES CATHOLIC PRIMARY SCHOOL </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FEB2B87" w14:textId="77777777" w:rsidR="000F0EEF" w:rsidRDefault="000B7DCC" w:rsidP="000F0EEF">
+      <w:pPr>
+        <w:spacing w:after="59"/>
+        <w:ind w:left="1867" w:right="2" w:firstLine="293"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">St Bonaventure’s Catholic Primary School, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E979CC" w14:textId="35F26A77" w:rsidR="000F0EEF" w:rsidRDefault="000B7DCC" w:rsidP="000F0EEF">
+      <w:pPr>
+        <w:spacing w:after="59"/>
+        <w:ind w:left="1574" w:right="2" w:firstLine="586"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Egerton Road, Bishopston, BS7 8HP </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B059835" w14:textId="103AB2C9" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC" w:rsidP="000F0EEF">
+      <w:pPr>
+        <w:spacing w:after="59"/>
+        <w:ind w:left="1147" w:right="2" w:hanging="427"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tel; 01173532830, email; school@stbo.newmancatholictrust.com </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40ACDADB" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC" w:rsidP="000F0EEF">
+      <w:pPr>
+        <w:spacing w:after="225" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-        </w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4254E6D7" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC" w:rsidP="000F0EEF">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1051" w:right="0" w:firstLine="329"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-        <w:t>ST</w:t>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single" w:color="0070C0"/>
+        </w:rPr>
+        <w:t>SUPPLEMENTARY INFORMATION FORM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-14"/>
-          <w:sz w:val="24"/>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>2027-28</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:sz w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="4E28936E" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="165"/>
+        <w:ind w:left="1390"/>
+      </w:pPr>
+      <w:r>
+        <w:t>RECEPTION YEAR NEW INTAKE APPLICATIONS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...654 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="05ACCE30" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="182"/>
+        <w:ind w:left="9" w:right="280"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you are expressing a preference for a place for your child at St Bonaventures Catholic Primary School and wish to apply under criteria 1 to 3 or 5 to 8 of the admissions policy, you should complete this Supplementary Information Form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516EB824" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:right="253"/>
+        <w:spacing w:after="25" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The completed Supplementary Information Form, together with any supporting documentation (see Notes below), should be </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>returned to the school office (see above email and postal addresses)</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9B1978" w14:textId="3C9B0538" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="22"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">It should be returned by the closing date of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        </w:rPr>
+        <w:t>15 January 202</w:t>
+      </w:r>
+      <w:r w:rsidR="001B0DC8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to be considered in the first round of allocations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2CC2A6" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="19"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you are applying to more than one Catholic school, you will need to complete a separate Supplementary Information Form for each school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C341AAA" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="26" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">If you do not provide the information required in this form and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>return it to the school</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...64 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        </w:rPr>
+        <w:t>with any supporting documentation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, by the closing date, your child may not be placed in the appropriate category, and this is likely to affect your child’s chance of being offered a place. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75EFED15" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...17 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:spacing w:after="9"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remember – you </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">also complete the Common Application Form of your child’s home Local Authority, in addition to this form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10672C41" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="61196332" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="56"/>
+        <w:ind w:left="9" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name of child: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="25FF6E1A" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="532F955D" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="56"/>
+        <w:ind w:left="9" w:right="2"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">Address of child: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">_____________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6381FA48" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="48" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-17"/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="0C6B92C5" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="9"/>
+        <w:ind w:left="9" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15EA57A6" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="5A314B1A" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="67" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="301B0F72" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="201" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="192C4A94" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="9"/>
+        <w:ind w:left="9" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Parent/Carer Name</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: ___________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5335D227" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="67" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="52CBF975" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="762DEECB" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="168" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="9"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Please read the school’s admission policy, noting </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>in particular the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> faith-based criteria and the Children of Staff criterion, and read your Local Authority admissions guide booklet, before completing this form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2ED429" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="6" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="9" w:right="186"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>NOTE: When completing the Local Authority Common Application Form, it is important that you provide details of any siblings (brothers or sisters) who will be attending the school at the proposed time of admission. If this information is not provided the admission authority of the school may not be able to place the application within the correct criterion.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="2E8E10D2" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="1B281FA8" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03B7AF77" w14:textId="287410E8" w:rsidR="00BD5081" w:rsidRDefault="00381F92">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="158" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="000B7DCC">
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>RITERIA CATEGORY</w:t>
+      </w:r>
+      <w:r w:rsidR="000B7DCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D329CB" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="6" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="9" w:right="407"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Status of child: please indicate by placing a tick in the appropriate box below – please note that a tick should be indicated in only a single box.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F7281E" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9018" w:type="dxa"/>
+        <w:tblInd w:w="100" w:type="dxa"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="7" w:type="dxa"/>
+          <w:left w:w="8" w:type="dxa"/>
+          <w:right w:w="203" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9111"/>
+        <w:gridCol w:w="3396"/>
+        <w:gridCol w:w="1277"/>
+        <w:gridCol w:w="4345"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00963A10" w14:paraId="2F6E66A8" w14:textId="77777777">
+      <w:tr w:rsidR="00BD5081" w14:paraId="7644A9FB" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="330"/>
+          <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9111" w:type="dxa"/>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F6E66A7" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+          <w:p w14:paraId="7FCAB26E" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...9 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>Name</w:t>
+              <w:t>Criteria</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...1065 lines deleted...]
-              <w:t>Criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F6E66B7" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+          <w:p w14:paraId="1E2C1442" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Tick</w:t>
+              <w:t>Tick Box</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...6 lines deleted...]
-              <w:t>Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F6E66B8" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+          <w:p w14:paraId="1C11E9D7" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Evidence</w:t>
+              <w:t>Evidence Required</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...6 lines deleted...]
-              <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00963A10" w14:paraId="2F6E66BD" w14:textId="77777777">
+      <w:tr w:rsidR="00BD5081" w14:paraId="3200246F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="630"/>
+          <w:trHeight w:val="648"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F6E66BA" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+          <w:p w14:paraId="4339E9F6" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>1.</w:t>
+              <w:t xml:space="preserve">1. Child is Catholic </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="1FD14BE0" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...75 lines deleted...]
-              <w:t>3)</w:t>
+              <w:t xml:space="preserve">(Categories 1 to 3) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F6E66BB" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+          <w:p w14:paraId="3B588B1F" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="59"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="52"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">□ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F6E66BC" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+          <w:p w14:paraId="4EDDE752" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> below</w:t>
+              <w:t xml:space="preserve">See Note 1 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00963A10" w14:paraId="2F6E66C1" w14:textId="77777777">
+      <w:tr w:rsidR="00BD5081" w14:paraId="50D3C9D4" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="630"/>
+          <w:trHeight w:val="648"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F6E66BE" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+          <w:p w14:paraId="4A828287" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>2.</w:t>
+              <w:t xml:space="preserve">2. Child is a Catechumen </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="0BD64478" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...58 lines deleted...]
-              <w:t>(Category 5)</w:t>
+              <w:t xml:space="preserve">(Category 5) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F6E66BF" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+          <w:p w14:paraId="360D77C0" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="59"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="52"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">□ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F6E66C0" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+          <w:p w14:paraId="3DB7D784" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> below</w:t>
+              <w:t xml:space="preserve">See Note 2 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00963A10" w14:paraId="2F6E66C5" w14:textId="77777777">
+      <w:tr w:rsidR="00BD5081" w14:paraId="3136F8EA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="920"/>
+          <w:trHeight w:val="1189"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F6E66C2" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+          <w:p w14:paraId="67F2B2EA" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="255" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>3.</w:t>
+              <w:t xml:space="preserve">3. Child’s parent is a member of the school’s staff  </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="64C6A03C" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...74 lines deleted...]
-              <w:t>an Eastern Christian Church (Category 6)</w:t>
+              <w:t xml:space="preserve">(see (ii) after Category 9 on page 2) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F6E66C3" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+          <w:p w14:paraId="32FE06D9" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="59"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="52"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">□ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F6E66C4" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+          <w:p w14:paraId="56597FA2" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">State the full name of the parent: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42824AA9" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:b/>
+                <w:sz w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="1B7702F3" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
+                <w:b/>
               </w:rPr>
-              <w:t>Note</w:t>
+              <w:t>…………………………………………..</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="3FB8D7AE" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> below</w:t>
+              <w:t xml:space="preserve">See Note 3 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00963A10" w14:paraId="2F6E66CA" w14:textId="77777777">
+      <w:tr w:rsidR="00BD5081" w14:paraId="7C5D2A03" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="827"/>
+          <w:trHeight w:val="936"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F6E66C6" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+          <w:p w14:paraId="24F80685" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...81 lines deleted...]
-              <w:t>other</w:t>
+              <w:t xml:space="preserve">5. Child is a member of an </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F6E66C7" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+          <w:p w14:paraId="5A1EEA2A" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t>(Category 7)</w:t>
+              <w:t xml:space="preserve">Eastern Christian Church (Category 6) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F6E66C8" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+          <w:p w14:paraId="6F0A42E5" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="59"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="52"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">□ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F6E66C9" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+          <w:p w14:paraId="77B52BC5" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> below</w:t>
+              <w:t xml:space="preserve">See Note 4 below  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00963A10" w14:paraId="2F6E66CF" w14:textId="77777777">
+      <w:tr w:rsidR="00BD5081" w14:paraId="3F611E68" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1096"/>
+          <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F6E66CB" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+          <w:p w14:paraId="1D21A243" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>5.</w:t>
+              <w:t xml:space="preserve">6. Child is a </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Member</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
-              <w:rPr>
-[...74 lines deleted...]
-              <w:t>faith</w:t>
+              <w:t xml:space="preserve"> of other </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F6E66CC" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+          <w:p w14:paraId="2E5AB0D8" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...17 lines deleted...]
-              <w:t>8)</w:t>
+              <w:t xml:space="preserve">Christian denomination (Category 7) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F6E66CD" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+          <w:p w14:paraId="683F1367" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="59"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="52"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">□ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F6E66CE" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+          <w:p w14:paraId="56D83474" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> below</w:t>
+              <w:t xml:space="preserve">See Note 4 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...693 lines deleted...]
-      <w:tr w:rsidR="00963A10" w14:paraId="2F6E66DD" w14:textId="77777777">
+      <w:tr w:rsidR="00BD5081" w14:paraId="4EFE5497" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1765"/>
+          <w:trHeight w:val="1114"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3226" w:type="dxa"/>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F6E66D4" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+          <w:p w14:paraId="0BD85493" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>Does</w:t>
+              <w:t xml:space="preserve">7. Child is a </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Member</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
-              <w:rPr>
-[...54 lines deleted...]
-              <w:t>parent who is a member of the school’s staff?</w:t>
+              <w:t xml:space="preserve"> of other </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F6E66D5" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+          <w:p w14:paraId="0531483F" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>(see</w:t>
+              <w:t xml:space="preserve">faith </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="4EAD5F3E" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...63 lines deleted...]
-              <w:t>on page 2 of the Admissions Policy). Tick one box.</w:t>
+              <w:t xml:space="preserve">(Category 8) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F6E66D6" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+          <w:p w14:paraId="6C2BBCDD" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="200" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
+                <w:sz w:val="52"/>
               </w:rPr>
-              <w:t>YES</w:t>
-[...47 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">□ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4429" w:type="dxa"/>
+            <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F6E66D9" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+          <w:p w14:paraId="64F96757" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...185 lines deleted...]
-              <w:t>below</w:t>
+              <w:t xml:space="preserve">See Note 4 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2F6E66DE" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="00963A10">
-[...2 lines deleted...]
-        <w:spacing w:before="41"/>
+    <w:p w14:paraId="0DFFF27C" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="77"/>
+        <w:ind w:left="0" w:right="9287" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:ind w:left="307"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-        </w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F06396B" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="198" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="17" w:right="21"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For criteria categories 1 to 3, state the Catholic Parish in which your child lives (state the name of the parish and its location): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD58475" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="271" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="17" w:right="21"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">……………………………………………………………………………………………….. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46473407" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="7" w:right="21" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A3BADF" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-2"/>
-[...1 lines deleted...]
-          <w:u w:val="thick"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0844DE0C" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="6" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55072E73" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="158" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>Declaration</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="2F6E66E0" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8DE58B" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="9" w:right="275"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>I confirm that I have read the Admissions Policy of the school and that the information I have provided is correct. I understand that I must notify the school immediately if there is any change to these details and that, should any information I have given prove to be inaccurate, the governing body may withdraw any offer of a place even if the child has already started school. I understand that I must also complete the Common Application Form of my home Local Authority.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51ABD153" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478A3019" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B640BD9" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="6232"/>
+        </w:tabs>
+        <w:spacing w:after="10" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Signed……………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6827325C" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C3EBE8" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713E001D" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72975AC2" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3381B8FE" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="158" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Notes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A2AD23" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="186" w:line="256" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:spacing w:val="-3"/>
+        <w:spacing w:after="170"/>
+        <w:ind w:left="130"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. Evidence of Catholic Baptism (or Reception)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:spacing w:val="-1"/>
+    </w:p>
+    <w:p w14:paraId="05D8C86C" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="168" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="9"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>a Catholic child evidence</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> of Catholic baptism or reception into the Church is required. A certificate of baptism or certificate of reception into the full communion of the Catholic Church should be provided at the same time as this form is returned to the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="688D8D41" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="168" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="9" w:right="344"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Admission Authority may request additional supporting evidence if the written documents that are provided do not clarify the fact that the child was baptised or received into the Catholic Church, e.g., where the name and address of the Church is not on the certificate or where the name of the Church does not state whether it is a Catholic Church or not. Those who have difficulty obtaining written evidence of baptism or reception into the Church should contact their Parish Priest. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1970F565" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="170"/>
+        <w:ind w:left="130"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Evidence for Catechumens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:spacing w:val="40"/>
+    </w:p>
+    <w:p w14:paraId="1D82E40F" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="168" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="9"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school for catechumen evidence of their being a member of the catechumenate of a Catholic Church will be required. A certificate of reception into the order of catechumens should be provided at the same time as this form is returned to the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4173C80D" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="170"/>
+        <w:ind w:left="130"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. Evidence for Children of School Staff</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:spacing w:val="-17"/>
+    </w:p>
+    <w:p w14:paraId="11CE61D5" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="168" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="9" w:right="214"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school for a child with a parent who has been a member of the school’s staff for two or more years at the time of application, or who was recruited to fill a vacant post for which there is a demonstrable skills shortage. This does not include staff who work on the school site for other employers. You must provide the full name of the parent who works for the school in box 3 of the ‘Criteria Category' section above. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="358BEA51" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="170"/>
+        <w:ind w:left="389" w:hanging="269"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. Evidence for Eastern Christian Churches, Other Christian Denominations and Other Faiths</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...338 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    </w:p>
+    <w:p w14:paraId="53A8F945" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="168" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="9"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school as the child is a member of an Eastern Christian Church, another Christian denomination or another faith a letter or document confirming membership of that Christian denomination or faith and signed by the appropriate minister of religion or faith leader, will be required. The letter or document should be provided at the same time as this form is returned to the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="146FAFB9" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="397" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="7580"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...83 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Checklist:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Have you? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB51604" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...306 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="32"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enclosed a copy of baptism or certificate of reception into the Catholic Church (where applicable). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D1A47B6" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...169 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="26"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Stated the name of the parent who works for the school in box 3 of the ‘Criteria Category' section above (where applicable). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443DC3B2" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0" w:line="308" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enclosed a letter or document confirming membership of an Eastern Christian Church, a Christian denomination or other faith (where applicable). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>for</w:t>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Completed and returned your local authority’s Common Application Form?</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:spacing w:val="-14"/>
+    </w:p>
+    <w:p w14:paraId="10894E72" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:spacing w:val="-16"/>
+    </w:p>
+    <w:p w14:paraId="7E932987" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="158" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>GDPR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...505 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    </w:p>
+    <w:p w14:paraId="6EAD1022" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="164"/>
+        <w:ind w:left="9" w:right="386"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In compliance with the General Data Protection Regulation (GDPR) and the Data Protection Act 2018, we wish to ensure that you are aware of the purpose for which we collect and process the data we have asked you to provide on this form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0050DE5E" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...921 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="157"/>
+        <w:ind w:right="265" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We are St Bonaventures Catholic Primary School, Egerton Road, Bristol BS78HP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0398991D" w14:textId="36F01CE8" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC" w:rsidP="001B0DC8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...20 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="170"/>
+        <w:ind w:right="384" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Being a Catholic education provider, we work closely with the School’s</w:t>
+      </w:r>
+      <w:r w:rsidR="001B0DC8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...324 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">Diocesan Authority, the School’s Trustees, the Local Authority, the Catholic Education Service and the Department for Education, and may share the information you provide on this application form if we consider it is necessary in order to fulfil our functions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10369314" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...370 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="167"/>
+        <w:ind w:right="265" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The person responsible for data protection within our organisation is Mr Ben Craig of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>SchoolPro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> TLC and you can contact them with questions relating to our handling of the data. You can contact them by post at: Unit 1b, Aerotech Business Park, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bamfurlong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Ln, Staverton Bridge, Cheltenham GL51 6TU. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B519D2" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...214 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="169"/>
+        <w:ind w:right="265" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We require the information we have requested for reasons relating to our functions as the admission authority of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>School</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AC3F90" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...227 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="170"/>
+        <w:ind w:right="265" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It is necessary for us to process personal data for the performance of a task carried out in the public interest or in the exercise of official authority vested in the controller (Article 6(1)(e) of the GDPR). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490F72F2" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...227 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="169"/>
+        <w:ind w:right="265" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">To the extent that you have shared any special categories of data this will not be shared with any third parties except as detailed in paragraph 2 above, unless a legal obligation should arise. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B97CA9" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...409 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="167"/>
+        <w:ind w:right="265" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It is necessary for us to process special category data for the performance of a task carried out in the public interest or in the exercise of official authority vested in the controller (Article 6(1)(e) of the GDPR). Additionally, processing is necessary for reasons of substantial public interest </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Union or Member State law which is proportionate to the aim pursued and which contains appropriate safeguards (Article 9(2)(g) of the GDPR). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F05BEE" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...329 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="169"/>
+        <w:ind w:right="265" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the application is successful, the information you have provided on this form will be migrated to the School’s enrolment system, and the data will be retained and processed on the basis of the School’s fair processing notice and data protection policies which apply to that data. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0368BE" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="10"/>
+        <w:ind w:right="265" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the application is unsuccessful, the application form and any documents submitted in support of the application will be destroyed after a period of 12 months. The school may keep a simple record of all applications and their outcome as part of their permanent archives in accordance with the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>School’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> data retention policy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F496C6E" w14:textId="40DE2BD0" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC" w:rsidP="001B0DC8">
+      <w:pPr>
+        <w:spacing w:after="48" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED1A308" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...5570 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="169"/>
+        <w:ind w:right="265" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">To read about your individual rights you can refer to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>School’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fair processing notice and data protection policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B685966" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...15 lines deleted...]
-      </w:r>
+        <w:spacing w:after="51"/>
+        <w:ind w:right="265" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you wish to complain about how we have collected and processed the information you have provided on this form, you can make a complaint to our organisation by emailing or writing to the Head teacher using the email/address at the top of this policy. If you are unhappy with how your complaint has been handled, you can contact the Information Commissioner’s Office via their website at: ico.org.uk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3A82AF" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="139" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="4359" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4871 lines deleted...]
-      <w:pgMar w:top="1200" w:right="1700" w:bottom="1200" w:left="1417" w:header="666" w:footer="1015" w:gutter="0"/>
+    </w:p>
+    <w:p w14:paraId="253F76B3" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="000B7DCC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="9" w:right="579"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Please return this form, and any supporting evidence if applicable, to the school using the above postal or email address. </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00BD5081">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="715" w:right="1895" w:bottom="704" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="420DC31B" w14:textId="77777777" w:rsidR="0077512B" w:rsidRDefault="0077512B">
+    <w:p w14:paraId="28D0BB58" w14:textId="77777777" w:rsidR="00F7430F" w:rsidRDefault="00F7430F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7442C707" w14:textId="77777777" w:rsidR="0077512B" w:rsidRDefault="0077512B">
+    <w:p w14:paraId="76F26808" w14:textId="77777777" w:rsidR="00F7430F" w:rsidRDefault="00F7430F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...13 lines deleted...]
-  <w:font w:name="Aptos">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="445D4854" w14:textId="616C3CDE" w:rsidR="0019360D" w:rsidRDefault="0019360D">
+  <w:p w14:paraId="5E871CF9" w14:textId="0F8B3642" w:rsidR="00BD5081" w:rsidRDefault="0073073B">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487193088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1067FE46" wp14:editId="3B68F0A1">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AAD378C" wp14:editId="79E90FBC">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="773430" cy="355600"/>
-              <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+              <wp:extent cx="782320" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="17780" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="878505863" name="Text Box 2" descr="OFFICIAL">
+              <wp:docPr id="108710165" name="Text Box 171" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="773430" cy="355600"/>
+                        <a:ext cx="782320" cy="352425"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5F202D92" w14:textId="70812EAA" w:rsidR="0019360D" w:rsidRPr="0019360D" w:rsidRDefault="0019360D" w:rsidP="0019360D">
+                        <w:p w14:paraId="1846AC8C" w14:textId="6A562CBB" w:rsidR="0073073B" w:rsidRPr="0073073B" w:rsidRDefault="0073073B" w:rsidP="0073073B">
                           <w:pPr>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
-                              <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="0019360D">
+                          <w:r w:rsidRPr="0073073B">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
-                              <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
-            <v:shapetype w14:anchorId="1067FE46" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6AAD378C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.9pt;height:28pt;z-index:487193088;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5MD3uEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wkTbsZcYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0o5avreip2kSmS5sd7T9PbvjVsp3xowJZ8OMg5U1ZC1dhNyX89L758&#10;5SygsJUwYFXJ9yrw29nnT9POFWoENZhKeUZFbCg6V/Ia0RVZFmStWhEG4JSloAbfCqSr32SVFx1V&#10;b002yvPrrANfOQ9ShUDe+0OQz1J9rZXER62DQmZKTrNhOn061/HMZlNRbLxwdSOPY4gPTNGKxlLT&#10;c6l7gYJtffNPqbaRHgJoHEhoM9C6kSrtQNsM8zfbrGrhVNqFwAnuDFP4f2Xlw27lnjzD/jv0RGAE&#10;pHOhCOSM+/Tat/FLkzKKE4T7M2yqRybJeXMzvhpTRFJoPJlc5wnW7PKz8wF/KGhZNEruiZUEltgt&#10;A1JDSj2lxF4WFo0xiRlj/3JQYvRklwmjhf26Z031avo1VHtaysOB7+DkoqHWSxHwSXgimKYl0eIj&#10;HdpAV3I4WpzV4H+/54/5hDtFOetIMCW3pGjOzE9LfIwmVzntzTDdyPAnY52M4bd8EuN2294BaXFI&#10;z8LJZMZkNCdTe2hfSNPz2I1CwkrqWfL1ybzDg3zpTUg1n6ck0pITuLQrJ2PpiFkE9Ll/Ed4dUUei&#10;6wFOkhLFG/APufHP4OZbJAoSMxHfA5pH2EmHibDjm4lCf31PWZeXPfsDAAD//wMAUEsDBBQABgAI&#10;AAAAIQCpsQ0v2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhbyD2EBvjRxDTXG9&#10;DqF/9Fo3kBxla2OZWCvXUhLn7aP00l4GlllmvilWk+3FiUbfOUZYLhIQxI3THbcIm+/3hycQPijW&#10;qndMCBfysCpnd4XKtTvzF52q0IoYwj5XCCaEIZfSN4as8gs3EEdv70arQjzHVupRnWO47WWaJJm0&#10;quPYYNRAL4aaQ3W0CNnrx9oM22z3s0/9p6/dIVTuDfF+Pq2fQQSawt8z3PAjOpSRqXZH1l70CHFI&#10;+NWbly7jjBrhMUtAloX8D19eAQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALkwPe4RAgAA&#10;IQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKmxDS/Z&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 171" o:spid="_x0000_s1095" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:61.6pt;height:27.75pt;z-index:251681792;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXSS1gEgIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+y4TdcZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oxU66bqdhF5kiaX689zS/67UiB+F8C6ai00lOiTAc6tbsKvrjZfXp&#10;lhIfmKmZAiMqehSe3i0+fph3thQFNKBq4QgWMb7sbEWbEGyZZZ43QjM/ASsMBiU4zQJe3S6rHeuw&#10;ulZZkec3WQeutg648B69D6cgXaT6UgoenqT0IhBVUZwtpNOlcxvPbDFn5c4x27R8GIP9wxSatQab&#10;nks9sMDI3rV/lNItd+BBhgkHnYGULRdpB9xmmr/bZtMwK9IuCI63Z5j8/yvLHw8b++xI6L9CjwRG&#10;QDrrS4/OuE8vnY5fnJRgHCE8nmETfSAcnZ9vi6sCIxxDV7PiupjFKtnlZ+t8+CZAk2hU1CErCSx2&#10;WPtwSh1TYi8Dq1apxIwyvzmwZvRklwmjFfptT9q6ojeJz+jaQn3ErRycCPeWr1rsvWY+PDOHDOO4&#10;qNrwhIdU0FUUBouSBtzPv/ljPgKPUUo6VExFDUqaEvXdICHF7DrPo8LSDQ03GttkTL/ksxg3e30P&#10;KMYpvgvLkxmTgxpN6UC/oqiXsRuGmOHYs6Lb0bwPJ/3io+BiuUxJKCbLwtpsLI+lI2gR0Zf+lTk7&#10;wB6Qr0cYNcXKd+ifcuOf3i73ATlI1FzQHHBHISZyh0cTlf72nrIuT3vxCwAA//8DAFBLAwQUAAYA&#10;CAAAACEA62vfotoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIvVGHVIlQ&#10;iFNV/IlrAxIcnXgbR413Q+y24e1xe4HLSqMZzXxbrmc3iCNOvmdScLdMQCC1bHrqFHy8v9zeg/BB&#10;k9EDEyr4QQ/r6vqq1IXhE23xWIdOxBLyhVZgQxgLKX1r0Wm/5BEpejuenA5RTp00kz7FcjfINEly&#10;6XRPccHqER8ttvv64BTkT68bO37mX9+71L/5hveh5melFjfz5gFEwDn8heGMH9GhikwNH8h4MSiI&#10;j4TLPXvpKgXRKMiyDGRVyv/w1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAF0ktYBIC&#10;AAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA62vf&#10;otoAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="5F202D92" w14:textId="70812EAA" w:rsidR="0019360D" w:rsidRPr="0019360D" w:rsidRDefault="0019360D" w:rsidP="0019360D">
+                  <w:p w14:paraId="1846AC8C" w14:textId="6A562CBB" w:rsidR="0073073B" w:rsidRPr="0073073B" w:rsidRDefault="0073073B" w:rsidP="0073073B">
                     <w:pPr>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
-                        <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="0019360D">
+                    <w:r w:rsidRPr="0073073B">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
-                        <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F6E67CC" w14:textId="21A35C6D" w:rsidR="00963A10" w:rsidRDefault="0019360D">
+  <w:p w14:paraId="4D4B10E1" w14:textId="0C0381FA" w:rsidR="00BD5081" w:rsidRDefault="0073073B">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487194112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="131D7A3F" wp14:editId="007CD632">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D9E0019" wp14:editId="09F9D805">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="773430" cy="355600"/>
-              <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+              <wp:extent cx="782320" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="17780" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1191454884" name="Text Box 3" descr="OFFICIAL">
+              <wp:docPr id="2143275995" name="Text Box 172" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="773430" cy="355600"/>
+                        <a:ext cx="782320" cy="352425"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7F71FB1C" w14:textId="52BB5469" w:rsidR="0019360D" w:rsidRPr="0019360D" w:rsidRDefault="0019360D" w:rsidP="0019360D">
+                        <w:p w14:paraId="17026C5D" w14:textId="5303E81A" w:rsidR="0073073B" w:rsidRPr="0073073B" w:rsidRDefault="0073073B" w:rsidP="0073073B">
                           <w:pPr>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
-                              <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="0019360D">
+                          <w:r w:rsidRPr="0073073B">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
-                              <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
-            <v:shapetype w14:anchorId="131D7A3F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7D9E0019" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.9pt;height:28pt;z-index:487194112;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDops6sFAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wkTdsZcYqsRYYB&#10;RVsgHXpWZCk2IIuCxMTOfv0oJU62bqdhF5kiaX689zS/61vD9sqHBmzJx6OcM2UlVI3dlvz76+rT&#10;LWcBha2EAatKflCB3y0+fph3rlATqMFUyjMqYkPRuZLXiK7IsiBr1YowAqcsBTX4ViBd/TarvOio&#10;emuySZ5fZx34ynmQKgTyPhyDfJHqa60kPmsdFDJTcpoN0+nTuYlntpiLYuuFqxt5GkP8wxStaCw1&#10;PZd6ECjYzjd/lGob6SGAxpGENgOtG6nSDrTNOH+3zboWTqVdCJzgzjCF/1dWPu3X7sUz7L9ATwRG&#10;QDoXikDOuE+vfRu/NCmjOEF4OMOmemSSnDc306spRSSFprPZdZ5gzS4/Ox/wq4KWRaPknlhJYIn9&#10;Y0BqSKlDSuxlYdUYk5gx9jcHJUZPdpkwWthvetZUJZ8M02+gOtBSHo58BydXDbV+FAFfhCeCaVoS&#10;LT7ToQ10JYeTxVkN/sff/DGfcKcoZx0JpuSWFM2Z+WaJj8nsKqe9GaYbGX4wNskYf85nMW537T2Q&#10;Fsf0LJxMZkxGM5jaQ/tGml7GbhQSVlLPkm8G8x6P8qU3IdVymZJIS07go107GUtHzCKgr/2b8O6E&#10;OhJdTzBIShTvwD/mxj+DW+6QKEjMRHyPaJ5gJx0mwk5vJgr913vKurzsxU8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCpsQ0v2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhbyD2EBvjRxD&#10;TXG9DqF/9Fo3kBxla2OZWCvXUhLn7aP00l4GlllmvilWk+3FiUbfOUZYLhIQxI3THbcIm+/3hycQ&#10;PijWqndMCBfysCpnd4XKtTvzF52q0IoYwj5XCCaEIZfSN4as8gs3EEdv70arQjzHVupRnWO47WWa&#10;JJm0quPYYNRAL4aaQ3W0CNnrx9oM22z3s0/9p6/dIVTuDfF+Pq2fQQSawt8z3PAjOpSRqXZH1l70&#10;CHFI+NWbly7jjBrhMUtAloX8D19eAQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOimzqwU&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKmx&#10;DS/ZAAAABAEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 172" o:spid="_x0000_s1096" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:61.6pt;height:27.75pt;z-index:251682816;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnxqzoEwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KVOE0Fy4GbwEUB&#10;IwngFDlTFGkJILkESVtyv75Lyo807anohVrurvYxM5zfDVqRvXC+A1PR6SSnRBgOTWe2Ff3xsvp0&#10;S4kPzDRMgREVPQhP7xYfP8x7W4oCWlCNcASLGF/2tqJtCLbMMs9boZmfgBUGgxKcZgGvbps1jvVY&#10;XausyPObrAfXWAdceI/ehzFIF6m+lIKHJym9CERVFGcL6XTprOOZLeas3Dpm244fx2D/MIVmncGm&#10;51IPLDCyc90fpXTHHXiQYcJBZyBlx0XaAbeZ5u+22bTMirQLguPtGSb//8ryx/3GPjsShq8wIIER&#10;kN760qMz7jNIp+MXJyUYRwgPZ9jEEAhH5+fb4qrACMfQ1ay4LmaxSnb52TofvgnQJBoVdchKAovt&#10;1z6MqaeU2MvAqlMqMaPMbw6sGT3ZZcJohaEeSNdU9OY8fg3NAbdyMBLuLV912HvNfHhmDhnGcVG1&#10;4QkPqaCvKBwtSlpwP//mj/kIPEYp6VExFTUoaUrUd4OEFLPrPI8KSzc03MmokzH9ks9i3Oz0PaAY&#10;p/guLE9mTA7qZEoH+hVFvYzdMMQMx54VrU/mfRj1i4+Ci+UyJaGYLAtrs7E8lo6gRURfhlfm7BH2&#10;gHw9wklTrHyH/pgb//R2uQvIQaImAjyiecQdhZjIPT6aqPS395R1edqLXwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAOtr36LaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SL1Rh1SJ&#10;UIhTVfyJawMSHJ14G0eNd0PstuHtcXuBy0qjGc18W65nN4gjTr5nUnC3TEAgtWx66hR8vL/c3oPw&#10;QZPRAxMq+EEP6+r6qtSF4RNt8ViHTsQS8oVWYEMYCyl9a9Fpv+QRKXo7npwOUU6dNJM+xXI3yDRJ&#10;cul0T3HB6hEfLbb7+uAU5E+vGzt+5l/fu9S/+Yb3oeZnpRY38+YBRMA5/IXhjB/RoYpMDR/IeDEo&#10;iI+Eyz176SoF0SjIsgxkVcr/8NUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOfGrOgT&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOtr&#10;36LaAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="7F71FB1C" w14:textId="52BB5469" w:rsidR="0019360D" w:rsidRPr="0019360D" w:rsidRDefault="0019360D" w:rsidP="0019360D">
+                  <w:p w14:paraId="17026C5D" w14:textId="5303E81A" w:rsidR="0073073B" w:rsidRPr="0073073B" w:rsidRDefault="0073073B" w:rsidP="0073073B">
                     <w:pPr>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
-                        <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="0019360D">
+                    <w:r w:rsidRPr="0073073B">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
-                        <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
-                    </w:r>
-[...343 lines deleted...]
-                      <w:t>e</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="14B7157F" w14:textId="7D57ECFC" w:rsidR="0019360D" w:rsidRDefault="0019360D">
+  <w:p w14:paraId="1DCD77E7" w14:textId="3CBE0460" w:rsidR="00BD5081" w:rsidRDefault="0073073B">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487192064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="312B878B" wp14:editId="0DACDF94">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60BAB9A1" wp14:editId="357F9A5E">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="773430" cy="355600"/>
-              <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+              <wp:extent cx="782320" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="17780" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="187663241" name="Text Box 1" descr="OFFICIAL">
+              <wp:docPr id="1241319397" name="Text Box 170" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="773430" cy="355600"/>
+                        <a:ext cx="782320" cy="352425"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="585BB97A" w14:textId="51E768D7" w:rsidR="0019360D" w:rsidRPr="0019360D" w:rsidRDefault="0019360D" w:rsidP="0019360D">
+                        <w:p w14:paraId="572FEF4D" w14:textId="64FC5202" w:rsidR="0073073B" w:rsidRPr="0073073B" w:rsidRDefault="0073073B" w:rsidP="0073073B">
                           <w:pPr>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
-                              <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="0019360D">
+                          <w:r w:rsidRPr="0073073B">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
-                              <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
-            <v:shapetype w14:anchorId="312B878B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="60BAB9A1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.9pt;height:28pt;z-index:487192064;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKiikpEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JfSSpYDtwELgoY&#10;SQCnyJmmSEsAySVI2pL79V1Slt2mPRW9UMvd1T5mhov7TityFM43YEo6HuWUCMOhasy+pN9f15/u&#10;KPGBmYopMKKkJ+Hp/fLjh0VrCzGBGlQlHMEixhetLWkdgi2yzPNaaOZHYIXBoASnWcCr22eVYy1W&#10;1yqb5PlN1oKrrAMuvEfvYx+ky1RfSsHDs5ReBKJKirOFdLp07uKZLRes2Dtm64afx2D/MIVmjcGm&#10;l1KPLDBycM0fpXTDHXiQYcRBZyBlw0XaAbcZ5++22dbMirQLguPtBSb//8ryp+PWvjgSui/QIYER&#10;kNb6wqMz7tNJp+MXJyUYRwhPF9hEFwhH5+3tdDbFCMfQdD6/yROs2fVn63z4KkCTaJTUISsJLHbc&#10;+IANMXVIib0MrBulEjPK/ObAxOjJrhNGK3S7jjRVSWfD9DuoTriUg55vb/m6wdYb5sMLc0gwToui&#10;Dc94SAVtSeFsUVKD+/E3f8xH3DFKSYuCKalBRVOivhnkYzKf5bg3CemGhhuMXTLGn/N5jJuDfgDU&#10;4hifheXJjMlBDaZ0oN9Q06vYDUPMcOxZ0t1gPoRevvgmuFitUhJqybKwMVvLY+mIWQT0tXtjzp5R&#10;D0jXEwySYsU78Pvc+Ke3q0NAChIzEd8ezTPsqMNE2PnNRKH/ek9Z15e9/AkAAP//AwBQSwMEFAAG&#10;AAgAAAAhAKmxDS/ZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+FvIPYQG+NHENN&#10;cb0OoX/0WjeQHGVrY5lYK9dSEufto/TSXgaWWWa+KVaT7cWJRt85RlguEhDEjdMdtwib7/eHJxA+&#10;KNaqd0wIF/KwKmd3hcq1O/MXnarQihjCPlcIJoQhl9I3hqzyCzcQR2/vRqtCPMdW6lGdY7jtZZok&#10;mbSq49hg1EAvhppDdbQI2evH2gzbbPezT/2nr90hVO4N8X4+rZ9BBJrC3zPc8CM6lJGpdkfWXvQI&#10;cUj41ZuXLuOMGuExS0CWhfwPX14BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASoopKRMC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqbEN&#10;L9kAAAAEAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 170" o:spid="_x0000_s1097" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:61.6pt;height:27.75pt;z-index:251680768;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2UF+qFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+y4TdcZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU66bqdhF5kiaX689zS/67UiB+F8C6ai00lOiTAc6tbsKvrjZfXp&#10;lhIfmKmZAiMqehSe3i0+fph3thQFNKBq4QgWMb7sbEWbEGyZZZ43QjM/ASsMBiU4zQJe3S6rHeuw&#10;ulZZkec3WQeutg648B69D0OQLlJ9KQUPT1J6EYiqKM4W0unSuY1ntpizcueYbVp+GoP9wxSatQab&#10;nks9sMDI3rV/lNItd+BBhgkHnYGULRdpB9xmmr/bZtMwK9IuCI63Z5j8/yvLHw8b++xI6L9CjwRG&#10;QDrrS4/OuE8vnY5fnJRgHCE8nmETfSAcnZ9vi6sCIxxDV7PiupjFKtnlZ+t8+CZAk2hU1CErCSx2&#10;WPswpI4psZeBVatUYkaZ3xxYM3qyy4TRCv22J21d0ZtiHH8L9RG3cjAQ7i1ftdh7zXx4Zg4ZxnFR&#10;teEJD6mgqyicLEoacD//5o/5CDxGKelQMRU1KGlK1HeDhBSz6zyPCks3NNxobJMx/ZLPYtzs9T2g&#10;GKf4LixPZkwOajSlA/2Kol7GbhhihmPPim5H8z4M+sVHwcVymZJQTJaFtdlYHktH0CKiL/0rc/YE&#10;e0C+HmHUFCvfoT/kxj+9Xe4DcpCoiQAPaJ5wRyEmck+PJir97T1lXZ724hcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDra9+i2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUi9UYdU&#10;iVCIU1X8iWsDEhydeBtHjXdD7Lbh7XF7gctKoxnNfFuuZzeII06+Z1Jwt0xAILVseuoUfLy/3N6D&#10;8EGT0QMTKvhBD+vq+qrUheETbfFYh07EEvKFVmBDGAspfWvRab/kESl6O56cDlFOnTSTPsVyN8g0&#10;SXLpdE9xweoRHy22+/rgFORPrxs7fuZf37vUv/mG96HmZ6UWN/PmAUTAOfyF4Ywf0aGKTA0fyHgx&#10;KIiPhMs9e+kqBdEoyLIMZFXK//DVLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC2UF+q&#10;FAIAACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDr&#10;a9+i2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="585BB97A" w14:textId="51E768D7" w:rsidR="0019360D" w:rsidRPr="0019360D" w:rsidRDefault="0019360D" w:rsidP="0019360D">
+                  <w:p w14:paraId="572FEF4D" w14:textId="64FC5202" w:rsidR="0073073B" w:rsidRPr="0073073B" w:rsidRDefault="0073073B" w:rsidP="0073073B">
                     <w:pPr>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
-                        <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="0019360D">
+                    <w:r w:rsidRPr="0073073B">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
-                        <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2533 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25466EA5" w14:textId="77777777" w:rsidR="0077512B" w:rsidRDefault="0077512B">
+    <w:p w14:paraId="63BA48DD" w14:textId="77777777" w:rsidR="00F7430F" w:rsidRDefault="00F7430F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D14FE25" w14:textId="77777777" w:rsidR="0077512B" w:rsidRDefault="0077512B">
+    <w:p w14:paraId="5C9CFF2A" w14:textId="77777777" w:rsidR="00F7430F" w:rsidRDefault="00F7430F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F6E67CB" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+  <w:p w14:paraId="52340D6A" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="00BD5081">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
-    <w:r>
-[...347 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F6E67CD" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+  <w:p w14:paraId="667ECB42" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="00BD5081">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
-    <w:r>
-[...434 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F6E67CF" w14:textId="77777777" w:rsidR="00963A10" w:rsidRDefault="005F7942">
+  <w:p w14:paraId="71B4AC7B" w14:textId="77777777" w:rsidR="00BD5081" w:rsidRDefault="00BD5081">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
-    <w:r>
-[...1788 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D0A6CAA"/>
+    <w:nsid w:val="000E3809"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FC86330E"/>
-    <w:lvl w:ilvl="0" w:tplc="F17CB972">
+    <w:tmpl w:val="C9F07BFA"/>
+    <w:lvl w:ilvl="0" w:tplc="8A2E8854">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7B40E052">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="761"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2DC8AFFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1402"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="58B803DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2122"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="926A9388">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2842"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="37201ADC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3562"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BE788F12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4282"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="24065C9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5002"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="774E4D16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5722"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09FB1852"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="76AAC2BE"/>
+    <w:lvl w:ilvl="0" w:tplc="96BAEABC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DA9C38EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D35273BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C73CBC0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1DE2E692">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="07DAA1A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="309C4154">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9836BDB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="09C63BE2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0AD40E89"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9AAC2358"/>
+    <w:lvl w:ilvl="0" w:tplc="69AC8A8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="806" w:hanging="358"/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="E3F8207E">
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A8B22910">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D8468682">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="BE30EB3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A6160AFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="74D206D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="763651EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3AE247F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="BE7E8216">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EFC7B8D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="37F64050"/>
+    <w:lvl w:ilvl="0" w:tplc="CDCCC574">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1701" w:hanging="358"/>
-[...14 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="07F0C3BE">
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="754A05F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1094"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="429E2A02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E83E3A76">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2599" w:hanging="358"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="C7BAA9C6">
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="262CAB56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="762E2ED0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5C56A138">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3499" w:hanging="358"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="967A7448">
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6328600E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="80BAF3A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="270B0CCD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="89F8890A"/>
+    <w:lvl w:ilvl="0" w:tplc="C7548E1C">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4398" w:hanging="358"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="85B2731C">
+        <w:ind w:left="494"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="612C4BB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FE106CBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="279CE39A">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5298" w:hanging="358"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="94DC5840">
+        <w:ind w:left="2640"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1CCE700A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8B3618FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="722EC7E0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6197" w:hanging="358"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FABE11F8">
+        <w:ind w:left="4800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="960CF068">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4740C8B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2ABF28A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="59E05116"/>
+    <w:lvl w:ilvl="0" w:tplc="4EE4D230">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0F220EEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1094"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="88F21296">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1814"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7AB01A86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2534"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C4E512E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3254"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C15678C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3974"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CCA6AF10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4694"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="64707396">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5414"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="ADC28E34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6134"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D5E0F00"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="46C8D636"/>
+    <w:lvl w:ilvl="0" w:tplc="8EBE8418">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="679"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FE96695E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1193"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9ACE803A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1913"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CC1248FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2633"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="02A6046E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3353"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5B2401B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4073"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="019C2D56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4793"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8DEE76DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5513"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="53BA95F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6233"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="714D5B55"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="11A694E8"/>
+    <w:lvl w:ilvl="0" w:tplc="FD22BD2A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A9BE7122">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B4F82414">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8306DD7E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C5F83714">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="764EFED8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="528AF134">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1BC0D994">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="BCF82A00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73B11CFD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B282770"/>
+    <w:lvl w:ilvl="0" w:tplc="598E0C38">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7097" w:hanging="358"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="98E4FA78">
+        <w:ind w:left="1399"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="365E292E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2119"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5478D788">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2839"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="362EF194">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7996" w:hanging="358"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:ind w:left="3559"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="83782748">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4279"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6948790C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4999"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="51B02BF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5719"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B61A746E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6439"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3BBE3136">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7159"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19EA66A1"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="796C6ECC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="00621808"/>
-    <w:lvl w:ilvl="0" w:tplc="3A567C5E">
+    <w:tmpl w:val="9B7C6070"/>
+    <w:lvl w:ilvl="0" w:tplc="2834BD44">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="667" w:hanging="360"/>
-[...116 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="79F895A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1104"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C360F71C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1824"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A42EF58A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2544"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5650C81C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3264"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="94B442A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3984"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="659A2DD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4704"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FD2ABEB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5424"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F5B00682">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6144"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...884 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1676151290">
+  <w:num w:numId="1" w16cid:durableId="874076247">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="337542914">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1545025840">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="483353437">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="462383789">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="5" w16cid:durableId="159933862">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1029915732">
+  <w:num w:numId="6" w16cid:durableId="849878380">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2050495445">
-[...11 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="1018585635">
+  <w:num w:numId="7" w16cid:durableId="758451985">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="211771182">
+  <w:num w:numId="8" w16cid:durableId="315115010">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="24648145">
     <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="700788771">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00963A10"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00EE5B2E"/>
+    <w:rsidRoot w:val="00BD5081"/>
+    <w:rsid w:val="00007597"/>
+    <w:rsid w:val="000B7DCC"/>
+    <w:rsid w:val="000F0EEF"/>
+    <w:rsid w:val="00152A98"/>
+    <w:rsid w:val="001B0DC8"/>
+    <w:rsid w:val="00210D7D"/>
+    <w:rsid w:val="003142E9"/>
+    <w:rsid w:val="00381F92"/>
+    <w:rsid w:val="0051165E"/>
+    <w:rsid w:val="005712A2"/>
+    <w:rsid w:val="005D3D3F"/>
+    <w:rsid w:val="0073073B"/>
+    <w:rsid w:val="0090163A"/>
+    <w:rsid w:val="00A4440E"/>
+    <w:rsid w:val="00BD5081"/>
+    <w:rsid w:val="00D35AD2"/>
+    <w:rsid w:val="00D6060F"/>
+    <w:rsid w:val="00D9282A"/>
+    <w:rsid w:val="00F7430F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2F6E65ED"/>
-  <w15:docId w15:val="{1DE2F63A-F113-4BD4-B793-61F7ED42A19C}"/>
+  <w14:docId w14:val="3D604797"/>
+  <w15:docId w15:val="{6095BD63-EB09-4FE1-9A95-E69F895BA217}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -27290,864 +5081,532 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="109" w:line="251" w:lineRule="auto"/>
+      <w:ind w:left="24" w:right="1" w:hanging="10"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="12"/>
-      <w:ind w:left="20"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="108" w:line="250" w:lineRule="auto"/>
+      <w:ind w:left="24" w:hanging="10"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:bCs/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="187"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="108" w:line="250" w:lineRule="auto"/>
+      <w:ind w:left="24" w:hanging="10"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:bCs/>
-[...20 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...24 lines deleted...]
-    <w:rsid w:val="00780073"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:link w:val="Heading2"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...5 lines deleted...]
-    <w:rsid w:val="0019360D"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...8 lines deleted...]
-    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:st.bonaventures.p@bristol-schools.uk" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-bonaventures.bristol.sch.uk/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:st.bonaventures.p@bristol-schools.uk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...19 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...291 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>3507</Words>
-  <Characters>17501</Characters>
+  <Words>1435</Words>
+  <Characters>8181</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>201</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20807</CharactersWithSpaces>
+  <CharactersWithSpaces>9597</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Jenny Fitzgerald</dc:creator>
+  <dc:title>Archdiocese of Westminster</dc:title>
+  <dc:subject/>
+  <dc:creator>Authorised User</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2025-06-09T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>57449e3f,7b064a76,12a30704,3a737034,311a12c7,3ebb2599,28dbfee1,791fb6cd,2ee3ed44,49fd07e5,67ac915,7fbfcbdb</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-[...14 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingFooterFontProps">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingFooterText">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
-    <vt:lpwstr>2025-11-19T09:57:34Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
+    <vt:lpwstr>2026-06-22T19:50:58Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
     <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
     <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
-    <vt:lpwstr>d0281b03-347e-4bbd-b04a-47244d062b26</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
+    <vt:lpwstr>3714e85a-4df1-469e-bbdc-3c7aace98caa</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>