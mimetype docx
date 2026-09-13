--- v0 (2025-11-28)
+++ v1 (2026-09-13)
@@ -1,23506 +1,12502 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="50170EC0" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...50 lines deleted...]
-        <w:ind w:left="2880" w:right="2119" w:hanging="743"/>
+    <w:p w14:paraId="3EF10844" w14:textId="5543ED3C" w:rsidR="009A155B" w:rsidRPr="009A155B" w:rsidRDefault="009A155B" w:rsidP="009A155B">
+      <w:pPr>
+        <w:spacing w:after="184"/>
+        <w:ind w:left="273" w:right="186"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009A155B">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ST TERESA’S CATHOLIC PRIMARY SCHOOL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FAEB0D9" w14:textId="29F0FAD4" w:rsidR="009A155B" w:rsidRPr="009A155B" w:rsidRDefault="009A155B" w:rsidP="009A155B">
+      <w:pPr>
+        <w:spacing w:after="184"/>
+        <w:ind w:left="273" w:right="186"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A155B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Luckington</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009A155B">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-4"/>
-          <w:sz w:val="24"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> Road, Monks Park, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009A155B">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Road,</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Bristol  BS7  0</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009A155B">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-3"/>
-          <w:sz w:val="24"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>UP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CDF6A6" w14:textId="5E8AF674" w:rsidR="008E7C82" w:rsidRPr="009A155B" w:rsidRDefault="009A155B" w:rsidP="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="184"/>
+        <w:ind w:left="273" w:right="186"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Monks</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="009A155B">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-3"/>
-          <w:sz w:val="24"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>https://www.st-teresas.bristol.sch.uk/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E087380" w14:textId="73AF14FB" w:rsidR="009A155B" w:rsidRPr="009A155B" w:rsidRDefault="009A155B" w:rsidP="009A155B">
+      <w:pPr>
+        <w:spacing w:after="184"/>
+        <w:ind w:left="273" w:right="186"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Park,</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="009A155B">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-4"/>
-          <w:sz w:val="24"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>SUPPLEMENTARY INFORMATION FORM 2027-28</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6D6E86" w14:textId="3E340DF6" w:rsidR="009A155B" w:rsidRPr="009A155B" w:rsidRDefault="009A155B" w:rsidP="009A155B">
+      <w:pPr>
+        <w:spacing w:after="184"/>
+        <w:ind w:left="273" w:right="186"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Bristol</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="009A155B">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="40"/>
-          <w:sz w:val="24"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...40 lines deleted...]
-      </w:hyperlink>
+        <w:t>RECEPTION YEAR NEW INTAKE APPLICATIONS</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="50170EC2" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...84 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="17EE4F98" w14:textId="77777777" w:rsidR="009A155B" w:rsidRDefault="009A155B">
+      <w:pPr>
+        <w:spacing w:after="184"/>
+        <w:ind w:left="273" w:right="186"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="50170EC3" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...3 lines deleted...]
-        <w:ind w:left="326" w:right="239"/>
+    <w:p w14:paraId="5860C989" w14:textId="7D35E710" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="184"/>
+        <w:ind w:left="273" w:right="186"/>
       </w:pPr>
       <w:r>
         <w:t>If you are expressing a preference for a place for your child at St Teresa’s</w:t>
-      </w:r>
-[...202 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>after</w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Catholic School and wish to apply on the grounds of religion and/or because a parent is a member of staff at the school (see (ii) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...47 lines deleted...]
-        <w:t>admissions policy), you should complete this Supplementary Information Form.</w:t>
+        <w:t xml:space="preserve">after </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Category 9 on page 2 of the admissions policy), you should complete this Supplementary Information Form. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50170EC4" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="142070BA" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:right="253"/>
+        <w:spacing w:after="21"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The completed Supplementary Information Form, together with all supporting documentation, as appropriate, (see Notes below), should be </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">The completed Supplementary Information Form, together with all, supporting documentation, as appropriate, (see Notes below), should be </w:t>
+        <w:t xml:space="preserve">returned to the school office (see above email and postal addresses) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B914EE3" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="22"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It should be returned by the closing date of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>returned to the school office (see above email and postal addresses)</w:t>
+        <w:t xml:space="preserve">15 January 2027 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">to be considered in the first round of allocations. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50170EC5" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="508C2099" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">It should be returned by the closing date of </w:t>
+        <w:spacing w:after="22"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you are applying to more than one Catholic school, you will need to complete a separate Supplementary Information Form for each school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ACB6806" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="30"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you do not provide the information required in this form and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">15 January 2026 </w:t>
+        <w:t>return it to the school</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:b/>
         </w:rPr>
-        <w:t>to be considered in the first round of allocations.</w:t>
+        <w:t>with all supporting documentation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, by the closing date, your child may not be placed in the appropriate category, and this may affect your child’s chance of being offered a place. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50170EC6" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="58626ADF" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">If you do not provide the information required in this form and </w:t>
+        <w:spacing w:after="74"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remember – you </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>return it to the school</w:t>
-[...70 lines deleted...]
-        <w:t>child’s chance of being offered a place.</w:t>
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">also complete the Common Application Form of your child’s home Local Authority, in addition to this form. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50170EC8" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...183 lines deleted...]
-        <w:spacing w:before="109"/>
+    <w:p w14:paraId="52AACBCC" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="43" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...447 lines deleted...]
-        <w:spacing w:before="176"/>
+    <w:p w14:paraId="7D592254" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1307"/>
+          <w:tab w:val="center" w:pos="3063"/>
+        </w:tabs>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name of child </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="50170ED5" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...25 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="5F86ECD2" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1481"/>
+          <w:tab w:val="center" w:pos="3063"/>
+        </w:tabs>
+        <w:spacing w:after="371" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-8"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...227 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
-          <mc:Choice Requires="wps">
+          <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487273984" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50170FD1" wp14:editId="50170FD2">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3329BC55" wp14:editId="632ADD9F">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>819785</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1943557</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>222631</wp:posOffset>
+                  <wp:posOffset>-41322</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5859780" cy="6350"/>
+                <wp:extent cx="4066464" cy="690372"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-[...3 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="35011" name="Group 35011"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                      <wps:spPr>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5859780" cy="6350"/>
+                          <a:ext cx="4066464" cy="690372"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="4066464" cy="690372"/>
                         </a:xfrm>
-                        <a:custGeom>
-[...36 lines deleted...]
-                    </wps:wsp>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="37342" name="Shape 37342"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1397" y="0"/>
+                            <a:ext cx="4065067" cy="18288"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4065067" h="18288">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4065067" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="4065067" y="18288"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="18288"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="000000"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="37343" name="Shape 37343"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1397" y="220980"/>
+                            <a:ext cx="4065067" cy="18288"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4065067" h="18288">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4065067" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="4065067" y="18288"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="18288"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="000000"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="37344" name="Shape 37344"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="684264"/>
+                            <a:ext cx="4064508" cy="9144"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4064508" h="9144">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4064508" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="4064508" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="000000"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="37345" name="Shape 37345"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="472809"/>
+                            <a:ext cx="4064508" cy="9144"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4064508" h="9144">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4064508" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="4064508" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="000000"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
-              <v:shape w14:anchorId="7C85466E" id="Graphic 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:64.55pt;margin-top:17.55pt;width:461.4pt;height:.5pt;z-index:-16042496;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5859780,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACHIv9IgIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFr2zAQfh/sPwi9L047kiYmThkNHYPS&#10;FZqxZ0WWYzNZp52U2Pn3O8lWaranjWGQT75Pp+++u/Pmvm81Oyt0DZiC38zmnCkjoWzMseDf9o8f&#10;Vpw5L0wpNBhV8Ity/H77/t2ms7m6hRp0qZBREOPyzha89t7mWeZkrVrhZmCVIWcF2ApPWzxmJYqO&#10;orc6u53Pl1kHWFoEqZyjr7vBybcxflUp6b9WlVOe6YITNx9XjOshrNl2I/IjCls3cqQh/oFFKxpD&#10;l15D7YQX7ITNH6HaRiI4qPxMQptBVTVSxRwom5v5b9m81sKqmAuJ4+xVJvf/wsrn86t9wUDd2SeQ&#10;PxwpknXW5VdP2LgR01fYBiwRZ31U8XJVUfWeSfq4WC3WdysSW5Jv+XERRc5Ens7Kk/OfFcQ44vzk&#10;/FCDMlmiTpbsTTKRKhlqqGMNPWdUQ+SMangYamiFD+cCuWCybkKkHnkEZwtntYcI8yGFyPZuzVlK&#10;hJi+YbSZYimnCSr50tvGeANmOV8vAy8KltzpPcCm1/4VOKmZwkkNTg03hbzjlVct6Pqp2g50Uz42&#10;Wof0HR4PDxrZWZCsu3V4RsYTWOyEofihDQ5QXl6QdTQvBXc/TwIVZ/qLoYYMw5UMTMYhGej1A8QR&#10;jMqj8/v+u0DLLJkF99Q7z5DaXeSpLYh/AAzYcNLAp5OHqgk9E7kNjMYNzUjMf5znMITTfUS9/XW2&#10;vwAAAP//AwBQSwMEFAAGAAgAAAAhABh8C7PeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1lbhRJ0Gp2hCnqpCK4NBDCx/gxksS1V6H2GnC37M9wWk1u6PZN+V2dlZccQidJwXp&#10;MgGBVHvTUaPg82P/uAYRoiajrSdU8IMBttX9XakL4yc64vUUG8EhFAqtoI2xL6QMdYtOh6Xvkfj2&#10;5QenI8uhkWbQE4c7K7MkWUmnO+IPre7xpcX6chqdguzd7Y9+fPPm9bCzuZ3Muvk+KPWwmHfPICLO&#10;8c8MN3xGh4qZzn4kE4RlnW1Stip4ynneDEmebkCcebNKQVal/F+h+gUAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQACHIv9IgIAAL0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAYfAuz3gAAAAoBAAAPAAAAAAAAAAAAAAAAAHwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" path="m5859779,l,,,6096r5859779,l5859779,xe" fillcolor="#d9d9d9" stroked="f">
-[...2 lines deleted...]
-              </v:shape>
+              <v:group id="Group 35011" style="width:320.194pt;height:54.36pt;position:absolute;mso-position-horizontal-relative:text;mso-position-horizontal:absolute;margin-left:153.036pt;mso-position-vertical-relative:text;margin-top:-3.25381pt;" coordsize="40664,6903">
+                <v:shape id="Shape 37346" style="position:absolute;width:40650;height:182;left:13;top:0;" coordsize="4065067,18288" path="m0,0l4065067,0l4065067,18288l0,18288l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#000000"/>
+                </v:shape>
+                <v:shape id="Shape 37347" style="position:absolute;width:40650;height:182;left:13;top:2209;" coordsize="4065067,18288" path="m0,0l4065067,0l4065067,18288l0,18288l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#000000"/>
+                </v:shape>
+                <v:shape id="Shape 37348" style="position:absolute;width:40645;height:91;left:0;top:6842;" coordsize="4064508,9144" path="m0,0l4064508,0l4064508,9144l0,9144l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#000000"/>
+                </v:shape>
+                <v:shape id="Shape 37349" style="position:absolute;width:40645;height:91;left:0;top:4728;" coordsize="4064508,9144" path="m0,0l4064508,0l4064508,9144l0,9144l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#000000"/>
+                </v:shape>
+                <w10:wrap type="square"/>
+              </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
-        <w:t>Religious</w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
-          <w:spacing w:val="-17"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Address of child </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56381B50" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="38" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="350" w:right="228" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="417CC2E6" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1645"/>
+          <w:tab w:val="center" w:pos="9316"/>
+        </w:tabs>
+        <w:spacing w:after="119" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-17"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Parent/Carer Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>of</w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
-          <w:spacing w:val="-15"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4DCE8A" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F96DEE" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="179"/>
+        <w:ind w:left="273" w:right="381"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Please read the school’s admission policy, noting </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>in particular the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> faith-based criteria and the Children of Staff criterion, and read your Local Authority admissions guide booklet, before completing this form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CFB2F96" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="109" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="254" w:right="699"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-17"/>
+          <w:b/>
+          <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">NOTE: When completing the Local Authority Common Application Form, it is important that you provide details of any siblings (brothers or sisters) who will be attending the school at the proposed time of admission. If this information is not provided the admission authority of the school may not be able to place the application within the correct criterion category. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5D4517" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="00406EA7">
+      <w:pPr>
+        <w:sectPr w:rsidR="00406EA7">
+          <w:footerReference w:type="even" r:id="rId7"/>
+          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="first" r:id="rId9"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachPage"/>
+          </w:footnotePr>
+          <w:pgSz w:w="11921" w:h="16850"/>
+          <w:pgMar w:top="1348" w:right="1047" w:bottom="1268" w:left="1181" w:header="720" w:footer="969" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="643054A7" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="8"/>
+        <w:ind w:left="149"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-21"/>
+          <w:u w:val="single" w:color="D9D9D9"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>applying</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Religious status of child: If </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-25"/>
+          <w:u w:val="single" w:color="D9D9D9"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...227 lines deleted...]
-        <w:t>in only a single box.</w:t>
+        <w:t xml:space="preserve">applying under any of the religious criteria, please indicate by </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">placing a tick in the appropriate box below – please note that a tick should be indicated in only a single box. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...9 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9018" w:type="dxa"/>
+        <w:tblInd w:w="403" w:type="dxa"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="19" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="205" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3397"/>
-        <w:gridCol w:w="1278"/>
-        <w:gridCol w:w="4345"/>
+        <w:gridCol w:w="1277"/>
+        <w:gridCol w:w="4344"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170EDC" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="5CEF9A74" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="292"/>
+          <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170ED9" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="2D2C6795" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="259" w:lineRule="exact"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...8 lines deleted...]
-              <w:t>Criteria</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Criteria </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170EDA" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="1B8E7B99" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="259" w:lineRule="exact"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...23 lines deleted...]
-              <w:t>Box</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Tick Box </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170EDB" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="44286676" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="17"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...24 lines deleted...]
-              <w:t>Required</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Evidence Required </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170EE0" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="501CE1C8" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="630"/>
+          <w:trHeight w:val="646"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170EDD" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="6F0528F5" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...81 lines deleted...]
-              <w:t>3)</w:t>
+              <w:t xml:space="preserve">1. Child is Catholic </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34013085" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(Categories 1 to 3) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170EDE" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="2CAF3F5A" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="58"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="231" w:firstLine="0"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="52"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">□ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170EDF" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="5A1E1BC9" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> below</w:t>
+              <w:t xml:space="preserve">See Note 1 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170EE4" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="26CE4311" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="630"/>
+          <w:trHeight w:val="646"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170EE1" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="7F0EA7D8" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...65 lines deleted...]
-              <w:t>(Category 5)</w:t>
+              <w:t xml:space="preserve">2. Child is a Catechumen </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="704A02C6" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(Category 5) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170EE2" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="62596921" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="58"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="231" w:firstLine="0"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="52"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">□ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170EE3" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="1B22F2EE" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> below</w:t>
+              <w:t xml:space="preserve">See Note 2 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170EE8" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="3A54B138" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="920"/>
+          <w:trHeight w:val="936"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170EE5" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="51EFBC44" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...80 lines deleted...]
-              <w:t>an Eastern Christian Church (Category 6)</w:t>
+              <w:t xml:space="preserve">3. Child is a member of an </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7516556A" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Eastern Christian Church (Category 6) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170EE6" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="74D7C61B" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="58"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="231" w:firstLine="0"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="52"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">□ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170EE7" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="14D7EABA" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> below</w:t>
+              <w:t xml:space="preserve">See Note 4 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170EED" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="2B7905F0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="827"/>
+          <w:trHeight w:val="843"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170EE9" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="5E1F8E67" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...81 lines deleted...]
-              <w:t>other</w:t>
+              <w:t xml:space="preserve">4. Child is a member of other </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50170EEA" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="7BA6F62F" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t>(Category 7)</w:t>
+              <w:t xml:space="preserve">Christian </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">denomination (Category 7) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170EEB" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="4F3F5113" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="58"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="231" w:firstLine="0"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="52"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">□ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170EEC" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="4B16243D" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> below</w:t>
+              <w:t xml:space="preserve">See Note 4 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170EF2" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="297F5B45" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1096"/>
+          <w:trHeight w:val="1111"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170EEE" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="5CE5907E" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...87 lines deleted...]
-              <w:t>faith</w:t>
+              <w:t xml:space="preserve">5. Child is a member of other </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50170EEF" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="6DE51679" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...17 lines deleted...]
-              <w:t>8)</w:t>
+              <w:t xml:space="preserve">faith </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="089C24F5" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(Category 8) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170EF0" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="69428E5D" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="58"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="231" w:firstLine="0"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="52"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">□ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170EF1" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="395C6AF0" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> below</w:t>
+              <w:t xml:space="preserve">See Note 4 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50170EF3" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...2 lines deleted...]
-        <w:spacing w:before="9"/>
+    <w:p w14:paraId="15DD36FE" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="155" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62936857" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="264" w:line="241" w:lineRule="auto"/>
+        <w:ind w:left="244" w:right="98" w:hanging="2"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-          <w:sz w:val="15"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
         </w:rPr>
-        <mc:AlternateContent>
-[...597 lines deleted...]
-        </mc:AlternateContent>
+        <w:t xml:space="preserve">For criteria categories 1 to 3, state the Catholic Parish in which your child lives (state the name </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the parish and its location): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50170EF4" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="006C296C">
-[...2 lines deleted...]
-        <w:spacing w:before="131"/>
+    <w:p w14:paraId="4C16C90A" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="400" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="242" w:right="98" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">………………………………………………………………………………………………………………………………………………………. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="212B7301" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="50170EF5" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...35 lines deleted...]
-        <w:t>Staff</w:t>
+    <w:p w14:paraId="1AE7B632" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="38"/>
+        <w:ind w:left="351" w:right="45"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Children of School Staff </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50170EF6" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="006C296C">
-[...2 lines deleted...]
-        <w:spacing w:before="89"/>
+    <w:p w14:paraId="464564EB" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...9 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8932" w:type="dxa"/>
+        <w:tblInd w:w="439" w:type="dxa"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="8" w:type="dxa"/>
+          <w:left w:w="5" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="145" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3226"/>
         <w:gridCol w:w="1277"/>
         <w:gridCol w:w="4429"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170F00" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="355675A9" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1765"/>
+          <w:trHeight w:val="1781"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170EF7" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="6F3D7385" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="7" w:right="67" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...67 lines deleted...]
-              <w:t>parent who is a member of the school’s staff?</w:t>
+              <w:t xml:space="preserve">Does the child have a parent who is a member of the school’s staff? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50170EF8" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="2385A197" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7" w:right="175" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">(see (ii) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...41 lines deleted...]
-              <w:t>on page 2 of the Admissions Policy). Tick one box.</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">after </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Category 9 </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">on page 2 of the Admissions Policy). Tick one box. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170EF9" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="5894E376" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="24" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="144" w:firstLine="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:t xml:space="preserve">YES □ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62E71C41" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="50170EFA" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="006C296C">
+          <w:p w14:paraId="5733C327" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="141" w:firstLine="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
-          </w:p>
-[...20 lines deleted...]
-              <w:t>□</w:t>
+            <w:r>
+              <w:t xml:space="preserve">NO □ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4429" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170EFC" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="77D28B54" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, state the full name of the parent: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6337FF63" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+            <w:pPr>
+              <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...97 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="50170EFD" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="006C296C">
+          <w:p w14:paraId="764D6C20" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve">………………………………………….. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="133A0ECC" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
-          </w:p>
-[...71 lines deleted...]
-              <w:t>below</w:t>
+            <w:r>
+              <w:t xml:space="preserve">See Note 3 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50170F01" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="006C296C">
-[...2 lines deleted...]
-        <w:spacing w:before="41"/>
+    <w:p w14:paraId="50ECAE28" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="50170F02" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...1 lines deleted...]
-        <w:ind w:left="307"/>
+    <w:p w14:paraId="22E2259A" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="162" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="254" w:right="7549"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:b/>
-[...8 lines deleted...]
-          <w:u w:val="thick"/>
+          <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>Declaration</w:t>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="50170F03" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...383 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="58C93C17" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="7" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="269" w:right="45"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">I confirm that I have read the Admissions Policy of the school and that the information I have provided is correct. I understand that I must notify the school immediately if there is any change to these details and that, should any information I have given prove to be inaccurate, the governing body may withdraw any offer of a place even if the child has already started school. I understand that I must also complete the Common Application Form of my home Local Authority. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="50170F05" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="006C296C">
-[...2 lines deleted...]
-        <w:spacing w:before="62"/>
+    <w:p w14:paraId="3B133292" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="50170F06" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...5 lines deleted...]
-        <w:ind w:left="307"/>
+    <w:p w14:paraId="6A87DA50" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78CF0FA4" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1790"/>
+          <w:tab w:val="center" w:pos="6483"/>
+        </w:tabs>
+        <w:spacing w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Signed……………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
-      </w:r>
+        <w:t xml:space="preserve">Date……………………………… </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A980BF3" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="162" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="254" w:right="7549"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...33 lines deleted...]
-          <w:u w:val="thick"/>
+          <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Notes</w:t>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="50170F09" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+    <w:p w14:paraId="760F4F67" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="170"/>
+        <w:ind w:left="389" w:right="45"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Evidence of Catholic Baptism (or Reception) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4466125C" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="167"/>
+        <w:ind w:left="273" w:right="207"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>a Catholic child evidence</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> of Catholic baptism or reception into the Church is required. A certificate of baptism or certificate of reception into the full communion of the Catholic Church should be provided at the same time as this form is returned to the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ADB3BA6" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="169"/>
+        <w:ind w:left="273" w:right="202"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Admission Authority may request additional supporting evidence if the written documents that are provided do not clarify the fact that the child was baptised or received into the Catholic Church, e.g., where the name and address of the Church is not on the certificate or where the name of the Church does not state whether it is a Catholic Church or not. Those who have difficulty obtaining written evidence of baptism or reception into the Church should contact their Parish Priest. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678C1C2E" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="170"/>
+        <w:ind w:left="389" w:right="45"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Evidence for Catechumens </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0521F87E" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="159"/>
+        <w:ind w:left="273" w:right="203"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school for catechumen evidence of their being a member of the catechumenate of a Catholic Church will be required. A certificate of reception into the order of catechumens should be provided at the same time as this form is returned to the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03469CD8" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="168"/>
+        <w:ind w:left="389" w:right="45"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Evidence for Children of School Staff </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46FBBE3E" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="150"/>
+        <w:ind w:left="273" w:right="201"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school for a child with a parent who has been a member of the school’s staff for two or more years at the time of application, or who was recruited to fill a vacant post for which there is a demonstrable skills shortage. This does not include staff who work on the school site for other employers. You must provide the full name of the parent who works for the school on page 2 of this Supplementary Information Form above. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42BE3E12" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="170"/>
+        <w:ind w:left="648" w:right="45" w:hanging="269"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. Evidence for Eastern Christian </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Churches, Other Christian Denominations and Other Faiths </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17601873" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="150"/>
+        <w:ind w:left="273" w:right="207"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school as the child is a member of an Eastern Christian Church, another Christian denomination or another faith a letter or document confirming membership of that Christian denomination or faith and signed by the appropriate minister of religion or faith leader, will be required. The letter or document should be provided at the same time as this form is returned to the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C96BA6F" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="18" w:line="399" w:lineRule="auto"/>
+        <w:ind w:left="254" w:right="7549"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Checklist:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Have you? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D7B192E" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...7 lines deleted...]
-      </w:r>
+        <w:spacing w:after="33"/>
+        <w:ind w:right="381" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enclosed a copy of baptism or certificate of reception into the Catholic Church (where applicable). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1681BFEC" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="32"/>
+        <w:ind w:right="381" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Stated the name of the parent who works for the school in box 3 of the ‘Criteria Category' section above (where applicable). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AAC7BC8" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="191"/>
+        <w:ind w:right="381" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enclosed a letter or document confirming membership of an Eastern Christian Church, a Christian denomination or other faith (where applicable). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1615603B" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="381" w:hanging="360"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-12"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Completed and returned your local authority’s Common Application Form? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D19703B" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="162" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="254" w:right="7549"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>GDPR</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F35522" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="161"/>
+        <w:ind w:left="273" w:right="256"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In compliance with the General Data Protection Regulation (GDPR) and the Data Protection Act 2018, we wish to ensure that you are aware of the purpose for which we collect and process the data we have asked you to provide on this form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0915E10E" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="169"/>
+        <w:ind w:right="251" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We are </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2767988D" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="171"/>
+        <w:ind w:left="273" w:right="381"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Cardinal Newman Catholic Educational Trust  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C54111E" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="45"/>
+        <w:ind w:right="251" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Being a Catholic education provider, we work closely with the School’s Diocesan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50219911" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="771" w:right="246"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Authority, the School’s Trustees, the Local Authority, the Catholic Education Service and the Department for Education, and may share the information you provide on this application form if we consider it is necessary </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fulfil our functions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33FA13F8" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="166"/>
+        <w:ind w:right="251" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The person responsible for data protection within our organisation is Liz Vaughan and you can contact them with questions relating to our handling of the data. You can contact them by email of liz.vaughan@stt.newmancatholictrust.com </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BDCCF10" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="164"/>
+        <w:ind w:right="251" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We require the information we have requested for reasons relating to our functions as the admission authority of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>School</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0100549C" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="166"/>
+        <w:ind w:right="251" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It is necessary for us to process personal data for the performance of a task carried out in the public interest or in the exercise of official authority vested in the controller (Article 6(1)(e) of the GDPR). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BA9634" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="162"/>
+        <w:ind w:right="251" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">To the extent that you have shared any special categories of data this will not be shared with any third parties except as detailed in paragraph 2 above, unless a legal obligation should arise. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0520FED8" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="169"/>
+        <w:ind w:right="251" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It is necessary for us to process special category data for the performance of a task carried out in the public interest or in the exercise of official authority vested in the controller (Article 6(1)(e) of the GDPR). Additionally, processing is necessary for reasons of substantial public interest </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Union or Member State law which is proportionate to the aim pursued and which contains appropriate safeguards (Article 9(2)(g) of the GDPR). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DDD5B0C" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="161"/>
+        <w:ind w:right="251" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the application is successful, the information you have provided on this form will be migrated to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>School’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> enrolment system, and the data will be retained and processed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>School’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fair processing notice and data protection policies which apply to that data. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FFACD3B" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:right="251" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the application is unsuccessful, the application form and any documents submitted in support of the application will be destroyed after a period of 12 months. The school may keep a simple record of all applications and their outcome as part of their permanent archives in accordance with the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>School’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> data retention policy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A007BC" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="00406EA7">
+      <w:pPr>
+        <w:sectPr w:rsidR="00406EA7">
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="first" r:id="rId12"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachPage"/>
+          </w:footnotePr>
+          <w:pgSz w:w="11921" w:h="16850"/>
+          <w:pgMar w:top="1408" w:right="1177" w:bottom="1719" w:left="1181" w:header="720" w:footer="969" w:gutter="0"/>
+          <w:pgNumType w:start="2"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D556CB8" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="166"/>
+        <w:ind w:right="251" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">To read about your individual rights you can refer to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>School’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fair processing notice and data protection policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6138BC3D" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="9"/>
+        <w:ind w:right="251" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you wish to complain about how we have collected and processed the information you have provided on this form, you can make a complaint to our organisation by following the complaints policy available on the school website. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589A517E" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="11565"/>
+        <w:ind w:left="471"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you are unhappy with how your complaint has been handled, you can contact the Information Commissioner’s Office via their website at: ico.org.uk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333526BE" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191C03F1" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="00406EA7">
+      <w:pPr>
+        <w:sectPr w:rsidR="00406EA7">
+          <w:footerReference w:type="even" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachPage"/>
+          </w:footnotePr>
+          <w:pgSz w:w="11911" w:h="16841"/>
+          <w:pgMar w:top="1440" w:right="1636" w:bottom="1440" w:left="1601" w:header="720" w:footer="1009" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62D001E0" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="121" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="41" w:right="651"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ST </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>TERESA’S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>of</w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
-          <w:spacing w:val="-16"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CATHOLIC</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Catholic</w:t>
-[...1188 lines deleted...]
-        <w:ind w:left="307"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">PRIMARY SCHOOL </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E4D998" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="361" w:lineRule="auto"/>
+        <w:ind w:left="41" w:right="196"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-2"/>
-[...1 lines deleted...]
-          <w:u w:val="thick"/>
         </w:rPr>
-        <w:t>Checklist:</w:t>
-[...588 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t>Luckington</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...949 lines deleted...]
-      <w:hyperlink r:id="rId12">
+        <w:t xml:space="preserve"> Road, Monks Park, Bristol  BS7  0UP </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
-            <w:sz w:val="24"/>
+            <w:b/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>liz.vaughan@stt.newmancatholictrust.com</w:t>
+          <w:t>https://www.st</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId17">
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId18">
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>teresas.bristol.sch.uk/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId19">
+        <w:r>
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50170F1F" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...12 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="467C99A6" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="504" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...1866 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
-          <mc:Choice Requires="wps">
+          <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15733760" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50170FD5" wp14:editId="50170FD6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E85074E" wp14:editId="507646C7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>425450</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
-                  <wp:posOffset>9865360</wp:posOffset>
+                  <wp:posOffset>9865361</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6710680" cy="6350"/>
+                <wp:extent cx="6710172" cy="6108"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-[...3 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="34978" name="Group 34978"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                      <wps:spPr>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6710680" cy="6350"/>
+                          <a:ext cx="6710172" cy="6108"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="6710172" cy="6108"/>
                         </a:xfrm>
-                        <a:custGeom>
-[...36 lines deleted...]
-                    </wps:wsp>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="37350" name="Shape 37350"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="6710172" cy="9144"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="6710172" h="9144">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="6710172" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6710172" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
-              <v:shape w14:anchorId="7A2F7CDB" id="Graphic 20" o:spid="_x0000_s1026" style="position:absolute;margin-left:33.5pt;margin-top:776.8pt;width:528.4pt;height:.5pt;z-index:15733760;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="6710680,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAboCLvIgIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFr2zAQfh/sPwi9L3YylnYmThkNHYPS&#10;FZqxZ0WWYzNZp52U2Pn3O8lWaranjWGQT75Pp+++u/Pmbug0Oyt0LZiSLxc5Z8pIqFpzLPm3/cO7&#10;W86cF6YSGowq+UU5frd9+2bT20KtoAFdKWQUxLiityVvvLdFljnZqE64BVhlyFkDdsLTFo9ZhaKn&#10;6J3OVnm+znrAyiJI5Rx93Y1Ovo3x61pJ/7WunfJMl5y4+bhiXA9hzbYbURxR2KaVEw3xDyw60Rq6&#10;9BpqJ7xgJ2z/CNW1EsFB7RcSugzqupUq5kDZLPPfsnlphFUxFxLH2atM7v+FlU/nF/uMgbqzjyB/&#10;OFIk660rrp6wcRNmqLELWCLOhqji5aqiGjyT9HF9s8zXtyS2JN/6/YcociaKdFaenP+sIMYR50fn&#10;xxpUyRJNsuRgkolUyVBDHWvoOaMaImdUw8NYQyt8OBfIBZP1MyLNxCM4OzirPUSYDykEtsubFWcp&#10;EWL6itFmjqWcZqjkS28b442Y9TK/DbwoWHKn9wibX/tX4KRmCic1ODXeFPKOV161oOvnajvQbfXQ&#10;ah3Sd3g83GtkZ0Gy7j6GZ2I8g8VOGIsf2uAA1eUZWU/zUnL38yRQcaa/GGrIMFzJwGQckoFe30Mc&#10;wag8Or8fvgu0zJJZck+98wSp3UWR2oL4B8CIDScNfDp5qNvQM5HbyGja0IzE/Kd5DkM430fU619n&#10;+wsAAP//AwBQSwMEFAAGAAgAAAAhABq6e5jgAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNyo05QECHEqVISQeqMgcd3GbmKI11HsNIGvZ8sFjjs7mplXrmfXiaMZgvWkYLlI&#10;QBiqvbbUKHh7fbq6BREiksbOk1HwZQKsq/OzEgvtJ3oxx11sBIdQKFBBG2NfSBnq1jgMC98b4t/B&#10;Dw4jn0Mj9YATh7tOpkmSS4eWuKHF3mxaU3/uRqfA1puPbJs+vo/P30m2nQ531mNU6vJifrgHEc0c&#10;/8xwms/ToeJNez+SDqJTkN8wSmQ9y1Y5iJNjma6YZv+rXecgq1L+p6h+AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhABugIu8iAgAAvQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhABq6e5jgAAAADQEAAA8AAAAAAAAAAAAAAAAAfAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" path="m6710172,l,,,6108r6710172,l6710172,xe" fillcolor="#d9d9d9" stroked="f">
-[...2 lines deleted...]
-              </v:shape>
+              <v:group id="Group 34978" style="width:528.36pt;height:0.480957pt;position:absolute;mso-position-horizontal-relative:page;mso-position-horizontal:absolute;margin-left:33.5pt;mso-position-vertical-relative:page;margin-top:776.8pt;" coordsize="67101,61">
+                <v:shape id="Shape 37351" style="position:absolute;width:67101;height:91;left:0;top:0;" coordsize="6710172,9144" path="m0,0l6710172,0l6710172,9144l0,9144l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#d9d9d9"/>
+                </v:shape>
+                <w10:wrap type="topAndBottom"/>
+              </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...74 lines deleted...]
-          <w:b/>
           <w:noProof/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15733248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50170FD7" wp14:editId="50170FD8">
-[...7 lines deleted...]
-            <wp:extent cx="530801" cy="596646"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64861B7B" wp14:editId="07D919B3">
+            <wp:extent cx="552094" cy="596265"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapNone/>
-[...3 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:docPr id="4605" name="Picture 4605"/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="21" name="Image 21"/>
+                    <pic:cNvPr id="4605" name="Picture 4605"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print"/>
+                    <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="530801" cy="596646"/>
+                      <a:ext cx="552094" cy="596265"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...136 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...9 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10308" w:type="dxa"/>
+        <w:tblInd w:w="-588" w:type="dxa"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="32" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1104"/>
-        <w:gridCol w:w="2738"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3084"/>
+        <w:gridCol w:w="2739"/>
+        <w:gridCol w:w="3380"/>
+        <w:gridCol w:w="3085"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170F31" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="0D8DCBB8" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="320"/>
+          <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10305" w:type="dxa"/>
+            <w:tcW w:w="10308" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F30" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="351F51B1" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="21"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="12" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...38 lines deleted...]
-              <w:t>FORM</w:t>
+              <w:t xml:space="preserve">IN-YEAR APPLICATION FORM </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170F33" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="3D405638" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="829"/>
+          <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10305" w:type="dxa"/>
+            <w:tcW w:w="10308" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F32" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="13CD1236" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="12" w:right="689" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PLEASE NOTE: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="24"/>
-[...159 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">There is a different procedure for children with an Education, Health and Care Plan (EHCP). If your child has an EHCP, please do </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">not </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:i/>
-                <w:spacing w:val="-15"/>
-[...69 lines deleted...]
-              <w:t>contact the Special Educational Needs Team of the Local Authority to apply for a place.</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">complete this form but contact the Special Educational Needs Team of the Local Authority to apply for a place. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170F35" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="57324914" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="299"/>
+          <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10305" w:type="dxa"/>
+            <w:tcW w:w="10308" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F34" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="68386973" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="21"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="12" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...20 lines deleted...]
-              <w:t>DETAILS:</w:t>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHILD DETAILS: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170F38" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="0464B23A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="760"/>
+          <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F36" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="3F2A581C" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="21" w:right="237"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="12" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Full </w:t>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>of Child</w:t>
+          </w:p>
+          <w:p w14:paraId="56830DD3" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="12" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CB647D1" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="12" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Child </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9201" w:type="dxa"/>
+            <w:tcW w:w="9203" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F37" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="77EE19E7" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="center" w:pos="4811"/>
               </w:tabs>
-              <w:spacing w:line="248" w:lineRule="exact"/>
-              <w:ind w:left="21"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surname: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:tab/>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>Forename(s)</w:t>
+              <w:t xml:space="preserve">Forename(s) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170F3E" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="31B9F754" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="688"/>
+          <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F39" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="2615FF90" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              <w:ind w:left="21" w:right="79"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="12" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:tab/>
-            </w:r>
-[...10 lines deleted...]
-              <w:t>birth:</w:t>
+              <w:t xml:space="preserve">of birth: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2738" w:type="dxa"/>
+            <w:tcW w:w="2739" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F3A" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="006C296C">
+          <w:p w14:paraId="34F9FC66" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75549AA9" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="105" w:firstLine="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
-          </w:p>
-[...28 lines deleted...]
-              <w:tab/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">_ _ / _ _ / _ _ _ _  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3379" w:type="dxa"/>
+            <w:tcW w:w="3380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F3C" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="49BE3BC8" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="10" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...13 lines deleted...]
-              <w:t>Group:</w:t>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Year Group: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3084" w:type="dxa"/>
+            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F3D" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="22084133" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="10" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...1 lines deleted...]
-              <w:t>Gender:</w:t>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gender: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170F43" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="02809D2F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="2024"/>
+          <w:trHeight w:val="2045"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10305" w:type="dxa"/>
+            <w:tcW w:w="10308" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F3F" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="46521507" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="0" w:line="261" w:lineRule="auto"/>
+              <w:ind w:left="12" w:right="56" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Home</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Home </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>address (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>this must be the address where your child is normally resident. Evidence of address may be required</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">). If you’re moving to a new house, you must provide independent confirmation of the new address e.g. a solicitor’s letter confirming exchange of contracts and a completion date or a copy of a rental agreement. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55FD7A45" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+            <w:pPr>
+              <w:spacing w:after="211" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:spacing w:val="-4"/>
+          </w:p>
+          <w:p w14:paraId="784882E7" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...101 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="50170F40" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="006C296C">
+          <w:p w14:paraId="10D2CFF5" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="12" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
-          </w:p>
-[...19 lines deleted...]
-              <w:t>Postcode:</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postcode: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170F47" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="48807803" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="755"/>
+          <w:trHeight w:val="775"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3842" w:type="dxa"/>
+            <w:tcW w:w="3843" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F44" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="1B1AC9E0" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="21" w:right="406"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="12" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t>When</w:t>
-[...68 lines deleted...]
-              <w:t>admitted?</w:t>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When would you like this child to be admitted? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6463" w:type="dxa"/>
+            <w:tcW w:w="6464" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F45" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="006C296C">
+          <w:p w14:paraId="6DBF59E3" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60E83D31" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="559" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
-          </w:p>
-[...28 lines deleted...]
-              <w:tab/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">_ _ / _ _ / _ _ _ _  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170F4D" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="48FE3EAE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="2529"/>
+          <w:trHeight w:val="2549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3842" w:type="dxa"/>
+            <w:tcW w:w="3843" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F48" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="0388E48F" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="21" w:right="406"/>
+              <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
+              <w:ind w:left="12" w:right="566" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Is</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-11"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is this child in the Care of a Local Authority or was this Child in </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Care until being adopted, made the subject of a child arrangements order or made the subject of a special guardianship order? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35B4F0C8" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="12" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">See </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Definition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">below. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7985F049" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...145 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="50170F49" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="2260133D" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="21"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="12" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...43 lines deleted...]
-              <w:ind w:left="21"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes / No </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
-              </w:rPr>
-[...59 lines deleted...]
-              <w:t>applicable)</w:t>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(delete as applicable) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6463" w:type="dxa"/>
+            <w:tcW w:w="6464" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F4C" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="5ACEC23B" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="20" w:right="215"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="10" w:right="346" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:t>If</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
-              <w:t>,</w:t>
-[...86 lines deleted...]
-              <w:t>Worker.</w:t>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please give details, including who the school can contact for confirmation e.g. name of Local Authority, name of Social Worker. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170F56" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="75B98915" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="2392"/>
+          <w:trHeight w:val="2413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3842" w:type="dxa"/>
+            <w:tcW w:w="3843" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F4E" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="5CB76C9B" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="21" w:right="65"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="12" w:right="247" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Was</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-18"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Was this child in state care </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">outside of England and then ceased to be in state care </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>as a result of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> being adopted? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03CE5685" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="12" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">See </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Definition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">below. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DD9E87C" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...69 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="50170F4F" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="4BB8B16A" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="21"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="12" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...43 lines deleted...]
-              <w:ind w:left="21"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes / No </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
-              </w:rPr>
-[...59 lines deleted...]
-              <w:t>applicable)</w:t>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(delete as applicable) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6463" w:type="dxa"/>
+            <w:tcW w:w="6464" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F52" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="077B1D95" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="20" w:right="215"/>
+              <w:spacing w:after="250" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="10" w:right="86" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:t>If</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
-              <w:t>,</w:t>
-[...89 lines deleted...]
-              <w:t>had any involvement with this child?</w:t>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, has a Local Authority and/or a Virtual School Head had any involvement with this child? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50170F53" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="192A8A17" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="20"/>
+              <w:spacing w:after="232" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="10" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes / No </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
-              </w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(delete as applicable) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1000473C" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="10" w:right="341" w:firstLine="0"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
-            <w:r>
-[...84 lines deleted...]
-            </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
-              <w:t>,</w:t>
-[...80 lines deleted...]
-              <w:t>contact for confirmation e.g., name of Local Authority, name of Virtual School Head.</w:t>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please give details, including who the school can contact for confirmation e.g., name of Local Authority, name of Virtual School Head. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170F5A" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="753933D5" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="755"/>
+          <w:trHeight w:val="775"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3842" w:type="dxa"/>
+            <w:tcW w:w="3843" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F57" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="69CCE4FC" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="21"/>
+              <w:spacing w:after="218" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="12" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t>Is</w:t>
-[...38 lines deleted...]
-              <w:t>Catholic?</w:t>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Is the child a Catholic? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50170F58" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="74798936" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="21"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="12" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes / No </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
-              </w:rPr>
-[...59 lines deleted...]
-              <w:t>applicable)</w:t>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(delete as applicable) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6463" w:type="dxa"/>
+            <w:tcW w:w="6464" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F59" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="7591CB82" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="10" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:t>If</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
-              <w:t>,</w:t>
-[...149 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, you must provide a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">copy of a certificate of baptism or of reception into the Church. See </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...26 lines deleted...]
-              <w:t>below.</w:t>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supporting Evidence </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">below. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170F5F" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="35CFBC76" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="985"/>
+          <w:trHeight w:val="1003"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3842" w:type="dxa"/>
+            <w:tcW w:w="3843" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F5B" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="2E866B17" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="21"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="12" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t>Is</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-11"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is the child a Catechumen? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75C71CCE" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="50170F5C" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="006C296C">
+          <w:p w14:paraId="72A907AA" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="12" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:ind w:left="21"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes / No </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
-              </w:rPr>
-[...59 lines deleted...]
-              <w:t>applicable)</w:t>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(delete as applicable) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6463" w:type="dxa"/>
+            <w:tcW w:w="6464" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F5E" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="5997F646" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="20" w:right="450"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="10" w:right="324" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:t>If</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
-              <w:t>,</w:t>
-[...89 lines deleted...]
-              <w:t xml:space="preserve">reception. See </w:t>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, you must provide a copy of a certificate of reception. See </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Supporting Evidence </w:t>
             </w:r>
             <w:r>
-              <w:t>below.</w:t>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">below. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50170F60" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="006C296C">
-[...5 lines deleted...]
-          <w:pgMar w:top="560" w:right="708" w:bottom="1280" w:left="708" w:header="0" w:footer="1082" w:gutter="0"/>
+    <w:p w14:paraId="7D7DDD52" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9682"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-720" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 | </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="7D7D7D"/>
+        </w:rPr>
+        <w:t>P ag e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A0868D" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="00406EA7">
+      <w:pPr>
+        <w:sectPr w:rsidR="00406EA7">
+          <w:footerReference w:type="even" r:id="rId21"/>
+          <w:footerReference w:type="default" r:id="rId22"/>
+          <w:footerReference w:type="first" r:id="rId23"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachPage"/>
+          </w:footnotePr>
+          <w:pgSz w:w="11930" w:h="16860"/>
+          <w:pgMar w:top="1440" w:right="808" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
-      </w:pPr>
-[...9 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...9 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10349" w:type="dxa"/>
+        <w:tblInd w:w="252" w:type="dxa"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="4" w:type="dxa"/>
+          <w:left w:w="12" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="251" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3937"/>
         <w:gridCol w:w="6412"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170F6B" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="290D3995" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="2529"/>
+          <w:trHeight w:val="2547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3937" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F62" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="0956C17E" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:right="247"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7" w:right="58" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Does</w:t>
-[...299 lines deleted...]
-              <w:t>applicable)</w:t>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Does the child have a parent who has been employed at the school for two or more consecutive years at the time of application, or who was </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">recruited to fill a vacant post for which there is a demonstrable skills shortage? Yes / No (delete as applicable) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6412" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F64" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="6049B253" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="21"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="10" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t>If</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-17"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please state the full name of the member of staff. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="064AF2CC" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-                <w:spacing w:val="-11"/>
+          </w:p>
+          <w:p w14:paraId="04512B05" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:spacing w:val="-12"/>
+          </w:p>
+          <w:p w14:paraId="38EC070E" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:spacing w:val="-15"/>
+          </w:p>
+          <w:p w14:paraId="51D76C51" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:spacing w:val="-19"/>
+          </w:p>
+          <w:p w14:paraId="50633D29" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...58 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="50170F65" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="006C296C">
+          <w:p w14:paraId="0A2E30A7" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...49 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="10" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
-                <w:spacing w:val="-16"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>note:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:i/>
-                <w:spacing w:val="-15"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">this does not include staff who work on the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
-              </w:rPr>
-[...117 lines deleted...]
-              <w:t>school site for other employers.</w:t>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">school site for other employers. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170F70" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="0C43802C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1264"/>
+          <w:trHeight w:val="1284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F6C" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="7B66C478" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:right="247"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7" w:right="364" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Is</w:t>
-[...110 lines deleted...]
-              <w:t>applicable)</w:t>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is the child of an Eastern Christian Church, another Christian denomination or of another faith? Yes / No (delete as applicable) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6412" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F6E" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="308C2A67" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="21"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="10" w:right="255" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, you must provide a letter or document confirming membership of that Eastern Christian Church, Christian denomination or other faith, and signed by the appropriate minister of religion or faith leader. See </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...120 lines deleted...]
-              <w:t>below.</w:t>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supporting Evidence </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">below. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170F75" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="34C40AF8" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1259"/>
+          <w:trHeight w:val="1280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F71" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="1498C7CB" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:right="352"/>
+              <w:spacing w:after="254" w:line="238" w:lineRule="auto"/>
+              <w:ind w:left="7" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...76 lines deleted...]
-              <w:t>sister attending the school?</w:t>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does this </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">child have a brother or sister attending the school? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50170F72" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="006C296C">
+          <w:p w14:paraId="443565E0" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes / No </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
-              </w:rPr>
-[...59 lines deleted...]
-              <w:t>applicable)</w:t>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(delete as applicable) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6412" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F74" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="4F9225E1" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="21"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="10" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t>If</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
-              <w:t>,</w:t>
-[...83 lines deleted...]
-              <w:t>birth.</w:t>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please give the full name and date of birth. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170F79" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="74422EDA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1261"/>
+          <w:trHeight w:val="1282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F76" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="5FE5AAF4" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:right="331"/>
+              <w:spacing w:after="224" w:line="239" w:lineRule="auto"/>
+              <w:ind w:left="7" w:right="106" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Has the child been permanently excluded</w:t>
-[...53 lines deleted...]
-              <w:t>in the last two years?</w:t>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Has the child been permanently excluded from two or more schools in the last two years? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50170F77" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="08DC2AD6" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="225"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes/ No </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
-              </w:rPr>
-[...50 lines deleted...]
-              <w:t>applicable)</w:t>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(delete as applicable) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6412" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F78" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="0163FF34" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="21"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="10" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t>If</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
-              <w:t>,</w:t>
-[...29 lines deleted...]
-              <w:t>dates.</w:t>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please give dates. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170F7B" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="3507A58A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1521"/>
+          <w:trHeight w:val="1541"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10349" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F7A" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="2A0C4D8B" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="248" w:lineRule="exact"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t>If</w:t>
-[...146 lines deleted...]
-              <w:t>school:</w:t>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you wish, you may give reasons for wishing your child to be admitted to the school: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50170F7C" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="006C296C">
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="01666306" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="17"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...9 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10339" w:type="dxa"/>
+        <w:tblInd w:w="295" w:type="dxa"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2549"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2541"/>
+        <w:gridCol w:w="4823"/>
+        <w:gridCol w:w="5516"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170F7F" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="06936085" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4822" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="4823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F7D" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="4FF18005" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="236" w:lineRule="exact"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="10" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...20 lines deleted...]
-              <w:t>DETAILS:</w:t>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APPLICANT DETAILS: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5514" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="5517" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F7E" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="006C296C">
+          <w:p w14:paraId="7EC92B69" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170F82" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="70582A54" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="757"/>
+          <w:trHeight w:val="778"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4822" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="4823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F80" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="5EEA8E14" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="243" w:lineRule="exact"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="10" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t>Your</w:t>
-[...11 lines deleted...]
-              <w:t>name:</w:t>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Your name: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5514" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="5517" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F81" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="67598535" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="17"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...37 lines deleted...]
-              <w:t>child:</w:t>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relationship to the child: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170F86" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="05F0C9DE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1009"/>
+          <w:trHeight w:val="1030"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10336" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="10339" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F83" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="015CBDD3" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="245" w:lineRule="exact"/>
+              <w:spacing w:after="221" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="10" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Your address (</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
-              </w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">if different to the child’s address): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DEAEAF1" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...5 lines deleted...]
-                <w:spacing w:val="-8"/>
+                <w:b/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...67 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="50170F84" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="006C296C">
+          <w:p w14:paraId="18440E99" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...10 lines deleted...]
-              <w:ind w:left="34"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...1 lines deleted...]
-              <w:t>Postcode:</w:t>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postcode: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170F8B" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="35352D35" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1004"/>
+          <w:trHeight w:val="1023"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2549" w:type="dxa"/>
+            <w:tcW w:w="10339" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F87" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="017D0BAA" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:right="719"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="10" w:right="2417" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
-[...5 lines deleted...]
-                <w:spacing w:val="-18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EBB9D9A" wp14:editId="6E99F1E9">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1612646</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-2953</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="12192" cy="638860"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapSquare wrapText="bothSides"/>
+                      <wp:docPr id="36115" name="Group 36115"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="12192" cy="638860"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="12192" cy="638860"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="37352" name="Shape 37352"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="12192" cy="638860"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="0" t="0" r="0" b="0"/>
+                                  <a:pathLst>
+                                    <a:path w="12192" h="638860">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="12192" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="12192" y="638860"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="638860"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="0" cap="flat">
+                                  <a:miter lim="127000"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:style>
+                                <a:lnRef idx="0">
+                                  <a:srgbClr val="000000">
+                                    <a:alpha val="0"/>
+                                  </a:srgbClr>
+                                </a:lnRef>
+                                <a:fillRef idx="1">
+                                  <a:srgbClr val="000000"/>
+                                </a:fillRef>
+                                <a:effectRef idx="0">
+                                  <a:scrgbClr r="0" g="0" b="0"/>
+                                </a:effectRef>
+                                <a:fontRef idx="none"/>
+                              </wps:style>
+                              <wps:bodyPr/>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict>
+                    <v:group id="Group 36115" style="width:0.959991pt;height:50.304pt;position:absolute;mso-position-horizontal-relative:text;mso-position-horizontal:absolute;margin-left:126.98pt;mso-position-vertical-relative:text;margin-top:-0.232605pt;" coordsize="121,6388">
+                      <v:shape id="Shape 37353" style="position:absolute;width:121;height:6388;left:0;top:0;" coordsize="12192,638860" path="m0,0l12192,0l12192,638860l0,638860l0,0">
+                        <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                        <v:fill on="true" color="#000000"/>
+                      </v:shape>
+                      <w10:wrap type="square"/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22E2771A" wp14:editId="64FFD2DF">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>3356737</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-2953</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="12192" cy="638860"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapSquare wrapText="bothSides"/>
+                      <wp:docPr id="36116" name="Group 36116"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="12192" cy="638860"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="12192" cy="638860"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="37354" name="Shape 37354"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="12192" cy="638860"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="0" t="0" r="0" b="0"/>
+                                  <a:pathLst>
+                                    <a:path w="12192" h="638860">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="12192" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="12192" y="638860"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="638860"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="0" cap="flat">
+                                  <a:miter lim="127000"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:style>
+                                <a:lnRef idx="0">
+                                  <a:srgbClr val="000000">
+                                    <a:alpha val="0"/>
+                                  </a:srgbClr>
+                                </a:lnRef>
+                                <a:fillRef idx="1">
+                                  <a:srgbClr val="000000"/>
+                                </a:fillRef>
+                                <a:effectRef idx="0">
+                                  <a:scrgbClr r="0" g="0" b="0"/>
+                                </a:effectRef>
+                                <a:fontRef idx="none"/>
+                              </wps:style>
+                              <wps:bodyPr/>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict>
+                    <v:group id="Group 36116" style="width:0.960022pt;height:50.304pt;position:absolute;mso-position-horizontal-relative:text;mso-position-horizontal:absolute;margin-left:264.31pt;mso-position-vertical-relative:text;margin-top:-0.232605pt;" coordsize="121,6388">
+                      <v:shape id="Shape 37355" style="position:absolute;width:121;height:6388;left:0;top:0;" coordsize="12192,638860" path="m0,0l12192,0l12192,638860l0,638860l0,0">
+                        <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                        <v:fill on="true" color="#000000"/>
+                      </v:shape>
+                      <w10:wrap type="square"/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45499837" wp14:editId="336162B4">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>4945126</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-2953</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="12192" cy="638860"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapSquare wrapText="bothSides"/>
+                      <wp:docPr id="36119" name="Group 36119"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="12192" cy="638860"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="12192" cy="638860"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="37356" name="Shape 37356"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="12192" cy="638860"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="0" t="0" r="0" b="0"/>
+                                  <a:pathLst>
+                                    <a:path w="12192" h="638860">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="12192" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="12192" y="638860"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="638860"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="0" cap="flat">
+                                  <a:miter lim="127000"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:style>
+                                <a:lnRef idx="0">
+                                  <a:srgbClr val="000000">
+                                    <a:alpha val="0"/>
+                                  </a:srgbClr>
+                                </a:lnRef>
+                                <a:fillRef idx="1">
+                                  <a:srgbClr val="000000"/>
+                                </a:fillRef>
+                                <a:effectRef idx="0">
+                                  <a:scrgbClr r="0" g="0" b="0"/>
+                                </a:effectRef>
+                                <a:fontRef idx="none"/>
+                              </wps:style>
+                              <wps:bodyPr/>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict>
+                    <v:group id="Group 36119" style="width:0.959991pt;height:50.304pt;position:absolute;mso-position-horizontal-relative:text;mso-position-horizontal:absolute;margin-left:389.38pt;mso-position-vertical-relative:text;margin-top:-0.232605pt;" coordsize="121,6388">
+                      <v:shape id="Shape 37357" style="position:absolute;width:121;height:6388;left:0;top:0;" coordsize="12192,638860" path="m0,0l12192,0l12192,638860l0,638860l0,0">
+                        <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                        <v:fill on="true" color="#000000"/>
+                      </v:shape>
+                      <w10:wrap type="square"/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daytime </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">telephone </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
-[...43 lines deleted...]
-                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:spacing w:val="-9"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> address: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...19 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">number: </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C296C" w14:paraId="50170F8E" w14:textId="77777777">
+      <w:tr w:rsidR="00406EA7" w14:paraId="24940011" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="2495"/>
+          <w:trHeight w:val="2510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10336" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="10339" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50170F8C" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+          <w:p w14:paraId="541429CA" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              <w:spacing w:line="237" w:lineRule="exact"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="10" w:right="281" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Do you have parental responsibility for the child? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">Yes / No </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
-              </w:rPr>
-[...330 lines deleted...]
-              <w:t>responsibility.</w:t>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(delete as applicable) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If No, please explain why you are applying, rather than a person with parental responsibility. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50170F8F" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="5CD34784" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="432" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306B8DC3" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-          <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <mc:AlternateContent>
-[...79 lines deleted...]
-        </mc:AlternateContent>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50170F90" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="006C296C">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="292A4084" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="62"/>
+        <w:ind w:left="134" w:right="45"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Supporting Evidence </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F9D727" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...43 lines deleted...]
-        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="50170F93" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0FBFCCC9" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...12 lines deleted...]
-        </w:rPr>
+        <w:ind w:right="127" w:hanging="562"/>
+      </w:pPr>
+      <w:r>
         <w:t>‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Catholic’ </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...197 lines deleted...]
-        <w:t>as Catholic.</w:t>
+        <w:t xml:space="preserve">means a member of a Church in full communion with the See of Rome. This </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">includes the Eastern Catholic Churches. For someone to be treated as Catholic, written evidence of Catholic baptism or reception into the Church must be provided with your application. This will normally be a certificate of baptism in a Catholic Church or a certificate of reception into the full communion of the Catholic Church. A looked after child living with a family where at least one of the parents is confirmed as being Catholic, will be considered as Catholic. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50170F94" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4C1FF7C9" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="150"/>
+        <w:ind w:right="127" w:hanging="562"/>
+      </w:pPr>
+      <w:r>
         <w:t>‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Catechumen’ </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...28 lines deleted...]
-        <w:t>This will normally be a certificate of reception into the order of catechumens.</w:t>
+        <w:t xml:space="preserve">means a member of the catechumenate of a Catholic Church. For someone to be treated as a Catechumen, written evidence must be provided with your application. This will normally be a certificate of reception into the order of catechumens. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50170F95" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="0171BFC7" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:r>
+        <w:spacing w:after="25" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="127" w:hanging="562"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">‘Eastern Christian Church, Other Christian Denominations and Other </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="03D6DC09" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="10" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1590" w:right="45"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-2"/>
+          <w:b/>
         </w:rPr>
-        <w:t>Faiths’.</w:t>
+        <w:t xml:space="preserve">Faiths’. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50170F96" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...3 lines deleted...]
-        <w:ind w:left="74" w:right="781"/>
+    <w:p w14:paraId="64C3F539" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:ind w:left="111" w:right="112"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A child of an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Eastern Christian Church </w:t>
       </w:r>
       <w:r>
-        <w:t>includes Orthodox Churches. Child</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">of </w:t>
+        <w:t xml:space="preserve">includes Orthodox Churches. Child of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">another Christian denomination </w:t>
       </w:r>
       <w:r>
-        <w:t>means children who belong to other churches and ecclesial communities</w:t>
-[...784 lines deleted...]
-        <w:t>and ecclesial communities that are in membership of any local Churches Together Group (by whatever title) on the above basis.</w:t>
+        <w:t xml:space="preserve">means children who belong to other churches and ecclesial communities which, acknowledge God’s revelation in Christ, confess the Lord Jesus Christ as God and Saviour according to the Scriptures, and, in obedience to God’s will and in the power of the Holy Spirit commit themselves: to seek a deepening of their communion with Christ and with one another in the Church, which is his body; and to fulfil their mission to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proclaim the Gospel by common witness and service in the world to the glory of the one God, Father, Son and Holy Spirit. An ecclesial community which on principle has no credal statements in its tradition, is included if it manifests faith in Christ as witnessed to in the Scriptures and is committed to working in the spirit of the above. All members of Churches Together in England and CYTÛN are deemed to be included in the above definition, as are all other churches and ecclesial communities that are in mem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bership of any local Churches Together Group (by whatever title) on the above basis. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50170F97" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="4CA37AA2" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:ind w:left="111" w:right="126"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A child of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>another</w:t>
-      </w:r>
+        <w:t xml:space="preserve">another faith </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">means children who are members of a religious community that does not fall within the definition of ‘another Christian denomination’ above and which falls within the definition of a religion for the purposes of charity law. The Charities Act 2011 defines religion to include: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A47B29" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1950" w:right="1453"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-          <w:spacing w:val="-13"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> A religion which involves belief in more than one God, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> A religion which does not involve belief in a God. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F15935B" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="59C3047D" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="111" w:right="129"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Case law has identified certain characteristics which describe the meaning of religion for the purposes of charity law, which are characterised by a belief in a supreme being and an expression of belief in that supreme being through worship. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299027F9" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="111" w:right="129"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For someone to be treated as a member of an Eastern Christian Church, another Christian denomination or another faith a letter or document confirming membership of that Eastern Christian Church, Christian denomination or faith, and signed by the appropriate minister of religion or faith leader, will be required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5A38E7" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1245A74D" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:ind w:left="111"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>faith</w:t>
-[...117 lines deleted...]
-        <w:t>defines religion to include:</w:t>
+        <w:t xml:space="preserve">For 1, 2 and 3 above, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">supporting evidence should be provided at the same time as this form is returned to the school. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50170F98" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...150 lines deleted...]
-        <w:t>and</w:t>
+    <w:p w14:paraId="152FDCFD" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="134" w:right="45"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Definition </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50170F99" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...137 lines deleted...]
-        <w:t>God.</w:t>
+    <w:p w14:paraId="683D893C" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="37"/>
+        <w:ind w:left="111" w:right="117"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A ‘looked after child’ has the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">same meaning as in section 22(1) of the Children Act 1989 and means any child who is (a) in the care of a local authority or (b) being provided with accommodation by them in the exercise of their social services functions (e.g., children with foster parents) at the time of making application to the school. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50170F9A" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="006C296C">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1BC6ACE6" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:ind w:left="111" w:right="115"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A ‘previously looked after child’ is a child who was looked after but ceased to be so because he or she was adopted or became subject to a child arrangements order or special guardianship order including those who appear to the governing body to have been in state care outside of England and ceased to be in state care as a result of being adopted. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="50170F9B" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...156 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2FE3AED3" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:ind w:left="111" w:right="127"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where appropriate, the school may request parents/carers to provide evidence to confirm that a child meets this definition. </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>For</w:t>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Admissions Policy </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB6A221" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="111" w:right="128"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Applicants are advised to read the school’s admissions policy, that includes the oversubscription criteria that would be used if there are more applications than places available. The policy is available on the school website and from the school office. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15769EC9" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="02B653D9" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="134" w:right="45"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Local Authority </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27BB629B" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:ind w:left="111" w:right="123"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This application and/or details of it may be shared with the Local Authority, as the school is legally required to notify the Local Authority of all applications it receives. Applications for Looked After and Previously Looked After Children may also be shared with any relevant Local Authority and/or Virtual Schools Head, to help determine Looked After or Previously Looked After status. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC2A5AF" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="785AFF17" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="264" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="134" w:right="45"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>1,</w:t>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Declaration </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F9115C" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="217"/>
+        <w:ind w:left="111" w:right="381"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I confirm that the details in this application are accurate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F1BE7F0" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="7C9DC324" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="10"/>
+        <w:ind w:left="134" w:right="45"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Signature……………………………………………………………………Date…………… </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B543DEE" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>2</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="79D8A50E" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>and</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="074102E0" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:ind w:left="111" w:right="545"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Please return this form, and any supporting evidence if applicable, to the school using the above postal or email address. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6417F75B" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="162" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="7549"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...858 lines deleted...]
-          <w:u w:val="thick"/>
+          <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>GDPR</w:t>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="50170FB4" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...195 lines deleted...]
-        <w:t>the data we have asked you to provide on this form.</w:t>
+    <w:p w14:paraId="06794FCE" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="161"/>
+        <w:ind w:left="111" w:right="25"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In compliance with the General Data Protection Regulation (GDPR) and the Data Protection Act 2018, we wish to ensure that you are aware of the purpose for which we collect and process the data we have asked you to provide on this form. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50170FB5" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="76F73AF8" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...27 lines deleted...]
-        <w:t>are</w:t>
+        <w:spacing w:after="169"/>
+        <w:ind w:right="2" w:hanging="437"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We are </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50170FB6" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...46 lines deleted...]
-        <w:t>Trust</w:t>
+    <w:p w14:paraId="059E3196" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="202"/>
+        <w:ind w:left="730" w:right="381"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Cardinal Newman Educational Trust  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50170FB7" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="20E0F3C7" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...200 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:spacing w:after="44"/>
+        <w:ind w:right="2" w:hanging="437"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Being a Catholic education provider, we work closely with the School’s Diocesan Authority, the School’s Trustees, the Local Authority, the Catholic Education Service and the Department for Education, and may share the information you provide on this application form if we consider it is necessary </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> fulfil our functions.</w:t>
+        <w:t xml:space="preserve"> fulfil our functions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50170FB8" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="70F4DA2E" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...500 lines deleted...]
-        <w:t xml:space="preserve">functions as the admission authority of the </w:t>
+        <w:spacing w:after="171"/>
+        <w:ind w:right="2" w:hanging="437"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The person responsible for data protection within our organisation is Liz </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:t>Vaughan  and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> you can contact them with questions relating to our handling of the data. You can contact them by email to lvaughan@nstt.newmancatholictrust.com. We require the information we have requested for reasons relating to our functions as the admission authority of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:t>School</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50170FB9" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7C62FC16" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...404 lines deleted...]
-        <w:t>(Article 6(1)(e) of the GDPR).</w:t>
+        <w:spacing w:after="167"/>
+        <w:ind w:right="2" w:hanging="437"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It is necessary for us to process personal data for the performance of a task carried out in the public interest or in the exercise of official authority vested in the controller (Article 6(1)(e) of the GDPR). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50170FBA" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7C6DCF0D" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...404 lines deleted...]
-        <w:t>obligation should arise.</w:t>
+        <w:spacing w:after="165"/>
+        <w:ind w:right="2" w:hanging="437"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">To the extent that you have shared any special categories of data this will not be </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">shared with any third parties except as detailed in paragraph 2 above, unless a legal obligation should arise. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50170FBB" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1BAD17B1" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...112 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:spacing w:after="169"/>
+        <w:ind w:right="2" w:hanging="437"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It is necessary for us to process special category data for the performance of a task carried out in the public interest or in the exercise of official authority vested in the controller (Article 6(1)(e) of the GDPR). Additionally, processing is necessary for reasons of substantial public interest </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:rPr>
-[...41 lines deleted...]
-        <w:t>of</w:t>
+        <w:t>on the basis of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:rPr>
-[...204 lines deleted...]
-        <w:t>(Article 9(2)(g) of the GDPR).</w:t>
+        <w:t xml:space="preserve"> Union or Member State law which is proportionate to the aim pursued and which contains appropriate safeguards (Article 9(2)(g) of the GDPR). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50170FBC" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5A729F6A" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:spacing w:after="158"/>
+        <w:ind w:right="2" w:hanging="437"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the application is successful, the information you have provided on this form will be migrated to the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>School’s</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:rPr>
-[...139 lines deleted...]
-        <w:t>and data protection policies which apply to that data.</w:t>
+        <w:t xml:space="preserve"> enrolment system, and the data will be retained and processed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>School’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fair processing notice and data protection policies which apply to that data. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50170FBD" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7A5A9599" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...339 lines deleted...]
-        <w:t xml:space="preserve">outcome as part of their permanent archives in accordance with the </w:t>
+        <w:spacing w:after="167"/>
+        <w:ind w:right="2" w:hanging="437"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the application is unsuccessful, the application form and any documents submitted in support of the application will be destroyed after a period of 12 months. The school may keep a simple record of all applications and their outcome as part of their permanent archives in accordance with the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>School’s</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>data retention policy.</w:t>
+        <w:t xml:space="preserve"> data retention policy. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50170FBE" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="002A0499" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...151 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:ind w:right="2" w:hanging="437"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">To read about your individual rights you can refer to the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>School’s</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:rPr>
-[...35 lines deleted...]
-        <w:t>notice and data protection policies.</w:t>
+        <w:t xml:space="preserve"> fair processing notice and data protection policies. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50170FBF" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="006C296C">
-[...8 lines deleted...]
-          <w:pgMar w:top="1340" w:right="708" w:bottom="1220" w:left="566" w:header="0" w:footer="1015" w:gutter="0"/>
+    <w:p w14:paraId="66FF185A" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="00406EA7">
+      <w:pPr>
+        <w:sectPr w:rsidR="00406EA7">
+          <w:footerReference w:type="even" r:id="rId24"/>
+          <w:footerReference w:type="default" r:id="rId25"/>
+          <w:footerReference w:type="first" r:id="rId26"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachPage"/>
+          </w:footnotePr>
+          <w:pgSz w:w="11921" w:h="16850"/>
+          <w:pgMar w:top="1427" w:right="1380" w:bottom="669" w:left="540" w:header="720" w:footer="969" w:gutter="0"/>
+          <w:pgNumType w:start="2"/>
           <w:cols w:space="720"/>
+          <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50170FC0" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="63562C6E" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:ind w:right="2" w:hanging="437"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">If you wish to complain about how we have collected and processed the information you have provided on this form, you can make a complaint to our organisation by following the complaints policy available on the school website.  If you are unhappy with how your complaint has been handled, you can contact the Information Commissioner’s Office via their website at: ico.org.uk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF36A39" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="259" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443F0CFC" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="11654"/>
+        <w:ind w:left="10" w:right="381"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Agreed by Governors on 12 February 2026.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E1F830" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>If you wish to complain about how we have collected and processed the information you have provided on this form, you can make a complaint to our</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...299 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="50170FC1" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="006C296C">
-[...76 lines deleted...]
-      <w:pgMar w:top="1360" w:right="1700" w:bottom="1200" w:left="1275" w:header="0" w:footer="1015" w:gutter="0"/>
+    <w:sectPr w:rsidR="00406EA7">
+      <w:footerReference w:type="even" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="first" r:id="rId29"/>
+      <w:footnotePr>
+        <w:numRestart w:val="eachPage"/>
+      </w:footnotePr>
+      <w:pgSz w:w="11911" w:h="16841"/>
+      <w:pgMar w:top="1440" w:right="2158" w:bottom="1440" w:left="1340" w:header="720" w:footer="988" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01158909" w14:textId="77777777" w:rsidR="003F7F0B" w:rsidRDefault="003F7F0B">
+    <w:p w14:paraId="39B59AAD" w14:textId="77777777" w:rsidR="008E7C82" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DB74B6F" w14:textId="77777777" w:rsidR="003F7F0B" w:rsidRDefault="003F7F0B">
+    <w:p w14:paraId="030B5C8D" w14:textId="77777777" w:rsidR="008E7C82" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50170FDE" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+  <w:p w14:paraId="16E054CD" w14:textId="23B13D4F" w:rsidR="00406EA7" w:rsidRDefault="007D3424">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-      <w:spacing w:before="0" w:line="14" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="8718"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:sz w:val="20"/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487272448" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50170FEC" wp14:editId="50170FED">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6189CFF2" wp14:editId="38FEAE93">
+              <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>895985</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9871710</wp:posOffset>
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="5768340" cy="6350"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="1030605" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="17145" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="11" name="Graphic 11"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="192046487" name="Text Box 5" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr>
-[...1 lines deleted...]
-                    </wps:cNvSpPr>
+                    <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="5768340" cy="6350"/>
+                        <a:ext cx="1030605" cy="352425"/>
                       </a:xfrm>
-                      <a:custGeom>
+                      <a:prstGeom prst="rect">
                         <a:avLst/>
-                        <a:gdLst/>
-[...26 lines deleted...]
-                      </a:solidFill>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
                     </wps:spPr>
-                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0E68316B" w14:textId="4E3C9F00" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007D3424">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="10C6AF8A" id="Graphic 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:777.3pt;width:454.2pt;height:.5pt;z-index:-16044032;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="5768340,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEv/VhHwIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFr2zAQfh/sPwi9L07aNctMnDIaOgal&#10;KzRjz4osx2ayTtMpsfvvd5It12xPG8Mgn3yfTt99d+ftbd9qdlEOGzAFXy2WnCkjoWzMqeDfDvfv&#10;NpyhF6YUGowq+ItCfrt7+2bb2VxdQQ26VI5REIN5Zwtee2/zLENZq1bgAqwy5KzAtcLT1p2y0omO&#10;orc6u1ou11kHrrQOpEKkr/vByXcxflUp6b9WFSrPdMGJm4+ri+sxrNluK/KTE7Zu5EhD/AOLVjSG&#10;Lp1C7YUX7OyaP0K1jXSAUPmFhDaDqmqkijlQNqvlb9k818KqmAuJg3aSCf9fWPl4ebZPLlBH+wDy&#10;B5IiWWcxnzxhgyOmr1wbsESc9VHFl0lF1Xsm6ePNh/Xm+j2JLcm3vr6JImciT2flGf1nBTGOuDyg&#10;H2pQJkvUyZK9SaajSoYa6lhDzxnV0HFGNTwONbTCh3OBXDBZNyNSjzyCs4WLOkCE+ZDCxDYlQkxf&#10;MdrMsZTTDJV86W1jvAGzXi03gRcFS+70HmDza/8KnNRM4aQGVMNNIe945aQFXT9XG0E35X2jdUgf&#10;3el4px27CJJ1/zE8I+MZLHbCUPzQBkcoX54c62heCo4/z8IpzvQXQw0ZhisZLhnHZDiv7yCOYFTe&#10;oT/034WzzJJZcE+98wip3UWe2oL4B8CADScNfDp7qJrQM5HbwGjc0IzE/Md5DkM430fU619n9wsA&#10;AP//AwBQSwMEFAAGAAgAAAAhAOgzEJziAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQ&#10;xe+C32EZwZvdRJKgMZviHwqCUrAWet1mp9lgdjZmt2389k570du8mceb36vmk+vFAcfQeVKQzhIQ&#10;SI03HbUK1p+LmzsQIWoyuveECn4wwLy+vKh0afyRPvCwiq3gEAqlVmBjHEopQ2PR6TDzAxLfdn50&#10;OrIcW2lGfeRw18vbJCmk0x3xB6sHfLbYfK32TsH7Yvf02r0sv9+WbgqbIUw+a61S11fT4wOIiFP8&#10;M8MJn9GhZqat35MJomedpSlbecjzrABxsiTZfQ5ie97lBci6kv9r1L8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAxL/1YR8CAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA6DMQnOIAAAAOAQAADwAAAAAAAAAAAAAAAAB5BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" path="m5768340,l,,,6108r5768340,l5768340,xe" fillcolor="#d9d9d9" stroked="f">
-              <v:path arrowok="t"/>
+            <v:shapetype w14:anchorId="6189CFF2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:81.15pt;height:27.75pt;z-index:251679744;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdouZ5EwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykSbEacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF5kmKX6897S877QiJ+F8A6ak00lOiTAcqsYcSvr9dfPp&#10;MyU+MFMxBUaU9Cw8vV99/LBsbSFmUIOqhCNYxPiitSWtQ7BFlnleC838BKwwGJTgNAv46w5Z5ViL&#10;1bXKZnl+m7XgKuuAC+/R+9gH6SrVl1Lw8CylF4GokuJsIZ0unft4ZqslKw6O2brhwxjsH6bQrDHY&#10;9FLqkQVGjq75o5RuuAMPMkw46AykbLhIO+A20/zdNruaWZF2QXC8vcDk/19Z/nTa2RdHQvcFOiQw&#10;AtJaX3h0xn066XT84qQE4wjh+QKb6ALh8VJ+k9/mC0o4xm4Ws/lsEctk19vW+fBVgCbRKKlDWhJa&#10;7LT1oU8dU2IzA5tGqUSNMr85sGb0ZNcRoxW6fUeaqqTzcfw9VGfcykFPuLd802DrLfPhhTlkGBdB&#10;1YZnPKSCtqQwWJTU4H78zR/zEXiMUtKiYkpqUNKUqG8GCZkt5nkeFZb+0HCjsU/G9C5fxLg56gdA&#10;MU7xXViezJgc1GhKB/oNRb2O3TDEDMeeJd2P5kPo9YuPgov1OiWhmCwLW7OzPJaOmEVAX7s35uyA&#10;ekC+nmDUFCvegd/nxpvero8BKUjMRHx7NAfYUYiJ2+HRRKX/+p+yrk979RMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAGbviJraAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SL1Rh1SJ&#10;UMimqvgT1wYkODrxNo4ar0PstuHtcXuBy0qjGc18W65nO4gjTb53jHC3TEAQt0733CF8vL/c3oPw&#10;QbFWg2NC+CEP6+r6qlSFdife0rEOnYgl7AuFYEIYCyl9a8gqv3QjcfR2brIqRDl1Uk/qFMvtINMk&#10;yaVVPccFo0Z6NNTu64NFyJ9eN2b8zL++d6l/843bh9o9Iy5u5s0DiEBz+AvDGT+iQxWZGndg7cWA&#10;EB8Jl3v28nQFokHIsgxkVcr/8NUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ2i5nkT&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGbv&#10;iJraAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="0E68316B" w14:textId="4E3C9F00" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007D3424">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BFE3CAD" wp14:editId="136AA8A5">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>895985</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9871711</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5768340" cy="6108"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36579" name="Group 36579"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5768340" cy="6108"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5768340" cy="6108"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="37366" name="Shape 37366"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5768340" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5768340" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:group id="Group 36579" style="width:454.2pt;height:0.480957pt;position:absolute;mso-position-horizontal-relative:page;mso-position-horizontal:absolute;margin-left:70.55pt;mso-position-vertical-relative:page;margin-top:777.3pt;" coordsize="57683,61">
+              <v:shape id="Shape 37367" style="position:absolute;width:57683;height:91;left:0;top:0;" coordsize="5768340,9144" path="m0,0l5768340,0l5768340,9144l0,9144l0,0">
+                <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                <v:fill on="true" color="#d9d9d9"/>
+              </v:shape>
+              <w10:wrap type="square"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:sz w:val="31"/>
+        <w:vertAlign w:val="subscript"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:sz w:val="31"/>
+        <w:vertAlign w:val="subscript"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="7D7D7D"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>P ag e</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61F1DBEC" w14:textId="69FC5B33" w:rsidR="00406EA7" w:rsidRDefault="007D3424">
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487272960" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50170FEE" wp14:editId="50170FEF">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="114397EF" wp14:editId="49A08642">
+              <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>5978397</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9885402</wp:posOffset>
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="588645" cy="187325"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="1030605" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="17145" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="12" name="Textbox 12"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="2009247259" name="Text Box 14" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...1 lines deleted...]
-                    </wps:cNvSpPr>
+                    <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="588645" cy="187325"/>
+                        <a:ext cx="1030605" cy="352425"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="50170FFD" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+                        <w:p w14:paraId="30729B07" w14:textId="37B22978" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
                           <w:pPr>
-                            <w:spacing w:before="21"/>
-                            <w:ind w:left="60"/>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="007D3424">
                             <w:rPr>
-                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:fldChar w:fldCharType="begin"/>
-[...81 lines deleted...]
-                            <w:t>e</w:t>
+                            <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-                      <a:noAutofit/>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="50170FEE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="114397EF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 12" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:470.75pt;margin-top:778.4pt;width:46.35pt;height:14.75pt;z-index:-16043520;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9yEeRkwEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1G2hSxU1XQErENIK&#10;Vlr4ANexm4jYY2bcJv17xm7aIrghLuOxPX7z3htv7kffi6NF6iDUcjGbS2GDgaYL+1p+//bx1VoK&#10;Sjo0uodga3myJO+3L19shljZJbTQNxYFgwSqhljLNqVYKUWmtV7TDKINfOkAvU68xb1qUA+M7nu1&#10;nM/v1ADYRARjifj04XwptwXfOWvSV+fIJtHXkrmlErHEXY5qu9HVHnVsOzPR0P/AwusucNMr1INO&#10;Whyw+wvKdwaBwKWZAa/Auc7YooHVLOZ/qHludbRFC5tD8WoT/T9Y8+X4HJ9QpPE9jDzAIoLiI5gf&#10;xN6oIVI11WRPqSKuzkJHhz6vLEHwQ/b2dPXTjkkYPlyt13dvVlIYvlqs375errLf6vY4IqVPFrzI&#10;SS2Rx1UI6OMjpXPppWTicm6fiaRxN3JJTnfQnFjDwGOsJf08aLRS9J8D+5RnfknwkuwuCab+A5Sf&#10;kaUEeHdI4LrS+YY7deYBFO7TZ8kT/n1fqm5fevsLAAD//wMAUEsDBBQABgAIAAAAIQBKpxm24gAA&#10;AA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NboMwEITvlfIO1kbqrTH5ASUUE0VVe6pUldBDjwZv&#10;wApeU+wk9O1rTulxZz7NzmT70XTsioPTlgQsFxEwpNoqTY2Ar/LtaQvMeUlKdpZQwC862Oezh0ym&#10;yt6owOvRNyyEkEulgNb7PuXc1S0a6Ra2RwreyQ5G+nAODVeDvIVw0/FVFCXcSE3hQyt7fGmxPh8v&#10;RsDhm4pX/fNRfRanQpflLqL35CzE43w8PAPzOPo7DFP9UB3y0KmyF1KOdQJ2m2Uc0GDEcRJGTEi0&#10;3qyAVZO2TdbA84z/n5H/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL3IR5GTAQAAGgMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEqnGbbiAAAA&#10;DgEAAA8AAAAAAAAAAAAAAAAA7QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
-              <v:textbox inset="0,0,0,0">
+            <v:shape id="Text Box 14" o:spid="_x0000_s1035" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:81.15pt;height:27.75pt;z-index:251688960;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4O+eFFAIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wkTbEacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF5kmKX6897S877QiJ+F8A6ak00lOiTAcqsYcSvr9dfPp&#10;MyU+MFMxBUaU9Cw8vV99/LBsbSFmUIOqhCNYxPiitSWtQ7BFlnleC838BKwwGJTgNAv46w5Z5ViL&#10;1bXKZnl+m7XgKuuAC+/R+9gH6SrVl1Lw8CylF4GokuJsIZ0unft4ZqslKw6O2brhwxjsH6bQrDHY&#10;9FLqkQVGjq75o5RuuAMPMkw46AykbLhIO+A20/zdNruaWZF2QXC8vcDk/19Z/nTa2RdHQvcFOiQw&#10;AtJaX3h0xn066XT84qQE4wjh+QKb6ALh8VI+z2/zBSUcY/PF7Ga2iGWy623rfPgqQJNolNQhLQkt&#10;dtr60KeOKbGZgU2jVKJGmd8cWDN6suuI0QrdviNNhZPMx/n3UJ1xLQc9497yTYO9t8yHF+aQYtwE&#10;ZRue8ZAK2pLCYFFSg/vxN3/MR+QxSkmLkimpQU1Tor4ZZGS2uMnzKLH0h4YbjX0ypnf5IsbNUT8A&#10;qnGKD8PyZMbkoEZTOtBvqOp17IYhZjj2LOl+NB9CL2B8FVys1ykJ1WRZ2Jqd5bF0BC0i+tq9MWcH&#10;2AMS9gSjqFjxDv0+N970dn0MyEGiJgLcozngjkpM5A6vJkr91/+UdX3bq58AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBm74ia2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUi9UYdU&#10;iVDIpqr4E9cGJDg68TaOGq9D7Lbh7XF7gctKoxnNfFuuZzuII02+d4xwt0xAELdO99whfLy/3N6D&#10;8EGxVoNjQvghD+vq+qpUhXYn3tKxDp2IJewLhWBCGAspfWvIKr90I3H0dm6yKkQ5dVJP6hTL7SDT&#10;JMmlVT3HBaNGejTU7uuDRcifXjdm/My/vnepf/ON24faPSMububNA4hAc/gLwxk/okMVmRp3YO3F&#10;gBAfCZd79vJ0BaJByLIMZFXK//DVLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB4O+eF&#10;FAIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBm&#10;74ia2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="50170FFD" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+                  <w:p w14:paraId="30729B07" w14:textId="37B22978" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
                     <w:pPr>
-                      <w:spacing w:before="21"/>
-                      <w:ind w:left="60"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="007D3424">
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:fldChar w:fldCharType="begin"/>
-[...81 lines deleted...]
-                      <w:t>e</w:t>
+                      <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50170FDF" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+  <w:p w14:paraId="7FA0F8D8" w14:textId="1D8E0CF2" w:rsidR="00406EA7" w:rsidRDefault="007D3424">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-      <w:spacing w:before="0" w:line="14" w:lineRule="auto"/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487273472" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50170FF0" wp14:editId="50170FF1">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D9369B7" wp14:editId="475E06AF">
+              <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>6462521</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9879109</wp:posOffset>
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="612775" cy="194310"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="1030605" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="17145" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="19" name="Textbox 19"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="1859874107" name="Text Box 15" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...1 lines deleted...]
-                    </wps:cNvSpPr>
+                    <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="612775" cy="194310"/>
+                        <a:ext cx="1030605" cy="352425"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="50170FFE" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+                        <w:p w14:paraId="557558FA" w14:textId="11E3534D" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
                           <w:pPr>
-                            <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-                            <w:jc w:val="left"/>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="007D3424">
                             <w:rPr>
-                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:t>1</w:t>
-[...57 lines deleted...]
-                            <w:t>e</w:t>
+                            <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-                      <a:noAutofit/>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="50170FF0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6D9369B7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 19" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:508.85pt;margin-top:777.9pt;width:48.25pt;height:15.3pt;z-index:-16043008;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDg8yzUmQEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNE2BXTZqugJWIKQV&#10;i7TwAa5jNxaxx8y4Tfr3jL1pi9gb4mKPZ8bP773x+nbygzgYJAehlfViKYUJGjoXdq388f3Tq3dS&#10;UFKhUwME08qjIXm7efliPcbGrKCHoTMoGCRQM8ZW9inFpqpI98YrWkA0gYsW0KvER9xVHaqR0f1Q&#10;rZbLq2oE7CKCNkScvXsqyk3Bt9bo9GAtmSSGVjK3VFYs6zav1Watmh2q2Ds901D/wMIrF/jRM9Sd&#10;Skrs0T2D8k4jENi00OArsNZpUzSwmnr5l5rHXkVTtLA5FM820f+D1V8Pj/EbijR9gIkHWERQvAf9&#10;k9ibaozUzD3ZU2qIu7PQyaLPO0sQfJG9PZ79NFMSmpNX9er6+q0Umkv1zZvXdfG7ulyOSOmzAS9y&#10;0ErkcRUC6nBPKT+vmlPLzOXp+UwkTdtJuC5z5s6c2UJ3ZCkjT7OV9Guv0EgxfAlsVx79KcBTsD0F&#10;mIaPUD5IVhTg/T6BdYXABXcmwHMovOY/kwf957l0XX725jcAAAD//wMAUEsDBBQABgAIAAAAIQDW&#10;6DBo4gAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJOqSds0TlUhOCEh&#10;0nDg6MRuYjVeh9htw9+zOcFtZ3c0+ybfT7ZnVz1641BAvIiAaWycMtgK+KxenzbAfJCoZO9QC/jR&#10;HvbF/V0uM+VuWOrrMbSMQtBnUkAXwpBx7ptOW+kXbtBIt5MbrQwkx5arUd4o3PZ8GUUpt9Igfejk&#10;oJ873ZyPFyvg8IXli/l+rz/KU2mqahvhW3oW4vFhOuyABT2FPzPM+IQOBTHV7oLKs550FK/X5KUp&#10;SRJqMXvieLUEVs+7TboCXuT8f4/iFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAODzLNSZ&#10;AQAAIQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANbo&#10;MGjiAAAADwEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
-              <v:textbox inset="0,0,0,0">
+            <v:shape id="Text Box 15" o:spid="_x0000_s1036" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:81.15pt;height:27.75pt;z-index:251689984;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqmIGIFAIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykSbEacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF5kmKX6897S877QiJ+F8A6ak00lOiTAcqsYcSvr9dfPp&#10;MyU+MFMxBUaU9Cw8vV99/LBsbSFmUIOqhCNYxPiitSWtQ7BFlnleC838BKwwGJTgNAv46w5Z5ViL&#10;1bXKZnl+m7XgKuuAC+/R+9gH6SrVl1Lw8CylF4GokuJsIZ0unft4ZqslKw6O2brhwxjsH6bQrDHY&#10;9FLqkQVGjq75o5RuuAMPMkw46AykbLhIO+A20/zdNruaWZF2QXC8vcDk/19Z/nTa2RdHQvcFOiQw&#10;AtJaX3h0xn066XT84qQE4wjh+QKb6ALh8VJ+k9/mC0o4xm4Ws/lsEctk19vW+fBVgCbRKKlDWhJa&#10;7LT1oU8dU2IzA5tGqUSNMr85sGb0ZNcRoxW6fUeaCieZj/PvoTrjWg56xr3lmwZ7b5kPL8whxbgJ&#10;yjY84yEVtCWFwaKkBvfjb/6Yj8hjlJIWJVNSg5qmRH0zyMhsMc/zKLH0h4YbjX0ypnf5IsbNUT8A&#10;qnGKD8PyZMbkoEZTOtBvqOp17IYhZjj2LOl+NB9CL2B8FVys1ykJ1WRZ2Jqd5bF0BC0i+tq9MWcH&#10;2AMS9gSjqFjxDv0+N970dn0MyEGiJgLcozngjkpM5A6vJkr91/+UdX3bq58AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBm74ia2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUi9UYdU&#10;iVDIpqr4E9cGJDg68TaOGq9D7Lbh7XF7gctKoxnNfFuuZzuII02+d4xwt0xAELdO99whfLy/3N6D&#10;8EGxVoNjQvghD+vq+qpUhXYn3tKxDp2IJewLhWBCGAspfWvIKr90I3H0dm6yKkQ5dVJP6hTL7SDT&#10;JMmlVT3HBaNGejTU7uuDRcifXjdm/My/vnepf/ON24faPSMububNA4hAc/gLwxk/okMVmRp3YO3F&#10;gBAfCZd79vJ0BaJByLIMZFXK//DVLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAqmIGI&#10;FAIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBm&#10;74ia2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="50170FFE" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+                  <w:p w14:paraId="557558FA" w14:textId="11E3534D" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
                     <w:pPr>
-                      <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-                      <w:jc w:val="left"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="007D3424">
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t>1</w:t>
-[...57 lines deleted...]
-                      <w:t>e</w:t>
+                      <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50170FE0" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+  <w:p w14:paraId="4C0D6ADA" w14:textId="588A106E" w:rsidR="00406EA7" w:rsidRDefault="007D3424">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-      <w:spacing w:before="0" w:line="14" w:lineRule="auto"/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487273984" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50170FF2" wp14:editId="50170FF3">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43A53D8D" wp14:editId="658E99F0">
+              <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>5955538</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9885205</wp:posOffset>
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="638175" cy="194310"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="1030605" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="17145" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="22" name="Textbox 22"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="144099236" name="Text Box 13" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...1 lines deleted...]
-                    </wps:cNvSpPr>
+                    <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="638175" cy="194310"/>
+                        <a:ext cx="1030605" cy="352425"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="50170FFF" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+                        <w:p w14:paraId="076570E3" w14:textId="59A85608" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
                           <w:pPr>
-                            <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-                            <w:jc w:val="left"/>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="007D3424">
                             <w:rPr>
-                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:fldChar w:fldCharType="begin"/>
-[...81 lines deleted...]
-                            <w:t>e</w:t>
+                            <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-                      <a:noAutofit/>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="50170FF2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="43A53D8D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 22" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:468.95pt;margin-top:778.35pt;width:50.25pt;height:15.3pt;z-index:-16042496;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCypcnqmQEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt2OEyEUvjfxHQj3djpdXXcnnW7UjcZk&#10;oyarD0AZ6BAHDp5DO9O398BOW+PeGW/gAIeP74f13eQHcTBIDkIr68VSChM0dC7sWvnj+8dXN1JQ&#10;UqFTAwTTyqMhebd5+WI9xsasoIehMygYJFAzxlb2KcWmqkj3xitaQDSBDy2gV4mXuKs6VCOj+6Fa&#10;LZfX1QjYRQRtiHj3/ulQbgq+tUanr9aSSWJoJXNLZcQybvNYbdaq2aGKvdMzDfUPLLxygR89Q92r&#10;pMQe3TMo7zQCgU0LDb4Ca502RQOrqZd/qXnsVTRFC5tD8WwT/T9Y/eXwGL+hSNN7mDjAIoLiA+if&#10;xN5UY6Rm7smeUkPcnYVOFn2eWYLgi+zt8eynmZLQvHl9dVO/fSOF5qP69vVVXfyuLpcjUvpkwItc&#10;tBI5rkJAHR4o5edVc2qZuTw9n4mkaTsJ17VylUPMO1vojixl5DRbSb/2Co0Uw+fAduXoTwWeiu2p&#10;wDR8gPJBsqIA7/YJrCsELrgzAc6h8Jr/TA76z3XpuvzszW8AAAD//wMAUEsDBBQABgAIAAAAIQAu&#10;7oTk4gAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqA2heRGnqhCsKiHS&#10;sGDpxG5iNR6H2G3Tv8dZwXLmHt05U2xmM5Czmpy2yOFxxYAobK3U2HH4qt8fUiDOC5RisKg4XJWD&#10;TXl7U4hc2gtW6rz3HQkl6HLBofd+zCl1ba+McCs7KgzZwU5G+DBOHZWTuIRyM9AnxmJqhMZwoRej&#10;eu1Ve9yfDIftN1Zv+uej+awOla7rjOEuPnJ+fzdvX4B4Nfs/GBb9oA5lcGrsCaUjA4csSrKAhmC9&#10;jhMgC8Ki9BlIs+zSJAJaFvT/G+UvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALKlyeqZ&#10;AQAAIQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC7u&#10;hOTiAAAADgEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
-              <v:textbox inset="0,0,0,0">
+            <v:shape id="Text Box 13" o:spid="_x0000_s1037" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:81.15pt;height:27.75pt;z-index:251687936;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCItGYNFAIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+y4TbEacYqsRYYB&#10;QVsgLXpWZCk2IImCpMTOfv0oOU62dqdhF5kmKX689zS/67UiB+F8C6ai00lOiTAc6tbsKvr6svry&#10;lRIfmKmZAiMqehSe3i0+f5p3thQFNKBq4QgWMb7sbEWbEGyZZZ43QjM/ASsMBiU4zQL+ul1WO9Zh&#10;da2yIs9vsg5cbR1w4T16H4YgXaT6UgoenqT0IhBVUZwtpNOlcxvPbDFn5c4x27T8NAb7hyk0aw02&#10;PZd6YIGRvWs/lNItd+BBhgkHnYGULRdpB9xmmr/bZtMwK9IuCI63Z5j8/yvLHw8b++xI6L9BjwRG&#10;QDrrS4/OuE8vnY5fnJRgHCE8nmETfSA8Xsqv8pt8RgnH2NWsuC5msUx2uW2dD98FaBKNijqkJaHF&#10;DmsfhtQxJTYzsGqVStQo84cDa0ZPdhkxWqHf9qStcZJinH8L9RHXcjAw7i1ftdh7zXx4Zg4pxk1Q&#10;tuEJD6mgqyicLEoacD//5o/5iDxGKelQMhU1qGlK1A+DjBSz6zyPEkt/aLjR2CZjepvPYtzs9T2g&#10;Gqf4MCxPZkwOajSlA/2Gql7GbhhihmPPim5H8z4MAsZXwcVymZJQTZaFtdlYHktH0CKiL/0bc/YE&#10;e0DCHmEUFSvfoT/kxpveLvcBOUjURIAHNE+4oxITuadXE6X++3/KurztxS8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBm74ia2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUi9UYdU&#10;iVDIpqr4E9cGJDg68TaOGq9D7Lbh7XF7gctKoxnNfFuuZzuII02+d4xwt0xAELdO99whfLy/3N6D&#10;8EGxVoNjQvghD+vq+qpUhXYn3tKxDp2IJewLhWBCGAspfWvIKr90I3H0dm6yKkQ5dVJP6hTL7SDT&#10;JMmlVT3HBaNGejTU7uuDRcifXjdm/My/vnepf/ON24faPSMububNA4hAc/gLwxk/okMVmRp3YO3F&#10;gBAfCZd79vJ0BaJByLIMZFXK//DVLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCItGYN&#10;FAIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBm&#10;74ia2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="50170FFF" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+                  <w:p w14:paraId="076570E3" w14:textId="59A85608" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
                     <w:pPr>
-                      <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-                      <w:jc w:val="left"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="007D3424">
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:fldChar w:fldCharType="begin"/>
-[...81 lines deleted...]
-                      <w:t>e</w:t>
+                      <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50170FE1" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+  <w:p w14:paraId="6E7EE8B1" w14:textId="0DF55690" w:rsidR="00406EA7" w:rsidRDefault="007D3424">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-      <w:spacing w:before="0" w:line="14" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10001"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:sz w:val="20"/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487274496" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50170FF4" wp14:editId="50170FF5">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18067A8D" wp14:editId="4628C1C4">
+              <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>895985</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9871710</wp:posOffset>
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="5783580" cy="6350"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="1030605" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="17145" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="24" name="Graphic 24"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="1051178042" name="Text Box 17" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr>
-[...1 lines deleted...]
-                    </wps:cNvSpPr>
+                    <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="5783580" cy="6350"/>
+                        <a:ext cx="1030605" cy="352425"/>
                       </a:xfrm>
-                      <a:custGeom>
+                      <a:prstGeom prst="rect">
                         <a:avLst/>
-                        <a:gdLst/>
-[...26 lines deleted...]
-                      </a:solidFill>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
                     </wps:spPr>
-                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="359AAA22" w14:textId="097D9D44" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007D3424">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="2CBB41CC" id="Graphic 24" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:777.3pt;width:455.4pt;height:.5pt;z-index:-16041984;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="5783580,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKYet+IgIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFr2zAQfh/sPwi9L05akqYmThkNHYPS&#10;FZqyZ0WWYzNZp52U2P33O8lWaranjWGQT75Pp+++u/Pmrm81Oyt0DZiCL2ZzzpSRUDbmWPDX/cOn&#10;NWfOC1MKDUYV/E05frf9+GHT2VxdQQ26VMgoiHF5Zwtee2/zLHOyVq1wM7DKkLMCbIWnLR6zEkVH&#10;0VudXc3nq6wDLC2CVM7R193g5NsYv6qU9N+qyinPdMGJm48rxvUQ1my7EfkRha0bOdIQ/8CiFY2h&#10;Sy+hdsILdsLmj1BtIxEcVH4moc2gqhqpYg6UzWL+WzYvtbAq5kLiOHuRyf2/sPLp/GKfMVB39hHk&#10;D0eKZJ11+cUTNm7E9BW2AUvEWR9VfLuoqHrPJH1c3qyvl2sSW5Jvdb2MImciT2flyfkvCmIccX50&#10;fqhBmSxRJ0v2JplIlQw11LGGnjOqIXJGNTwMNbTCh3OBXDBZNyFSjzyCs4Wz2kOE+ZBCZHtzy1lK&#10;hJi+Y7SZYimnCSr50tvGeANmtZivAy8KltzpPcCm1/4VOKmZwkkNTg03hbzjlRct6Pqp2g50Uz40&#10;Wof0HR4P9xrZWZCsu9vwjIwnsNgJQ/FDGxygfHtG1tG8FNz9PAlUnOmvhhoyDFcyMBmHZKDX9xBH&#10;MCqPzu/77wIts2QW3FPvPEFqd5GntiD+ATBgw0kDn08eqib0TOQ2MBo3NCMx/3GewxBO9xH1/tfZ&#10;/gIAAP//AwBQSwMEFAAGAAgAAAAhANe/LezgAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FL&#10;w0AQhe+C/2EZwZvdjTRLTLMpIoiIYEmVnrfJmASzsyG7beO/d+ql3ubNPN58r1jPbhBHnELvyUCy&#10;UCCQat/01Br4/Hi+y0CEaKmxgyc08IMB1uX1VWHzxp+owuM2toJDKOTWQBfjmEsZ6g6dDQs/IvHt&#10;y0/ORpZTK5vJnjjcDfJeKS2d7Yk/dHbEpw7r7+3BGag2mxetaq/f37KdrTALun/NjLm9mR9XICLO&#10;8WKGMz6jQ8lMe3+gJoiB9TJJ2MpDmi41iLNFpckDiP3fLtUgy0L+r1H+AgAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAAph634iAgAAvQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhANe/LezgAAAADgEAAA8AAAAAAAAAAAAAAAAAfAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" path="m5783579,l,,,6108r5783579,l5783579,xe" fillcolor="#d9d9d9" stroked="f">
-              <v:path arrowok="t"/>
+            <v:shapetype w14:anchorId="18067A8D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 17" o:spid="_x0000_s1038" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:81.15pt;height:27.75pt;z-index:251692032;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLgfNCFAIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykTbAacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF5kmKX6897S877QiJ+F8A6ak00lOiTAcqsYcSvr9dfPp&#10;MyU+MFMxBUaU9Cw8vV99/LBsbSFmUIOqhCNYxPiitSWtQ7BFlnleC838BKwwGJTgNAv46w5Z5ViL&#10;1bXKZnm+yFpwlXXAhffofeyDdJXqSyl4eJbSi0BUSXG2kE6Xzn08s9WSFQfHbN3wYQz2D1No1hhs&#10;ein1yAIjR9f8UUo33IEHGSYcdAZSNlykHXCbaf5um13NrEi7IDjeXmDy/68sfzrt7IsjofsCHRIY&#10;AWmtLzw64z6ddDp+cVKCcYTwfIFNdIHweCm/yRf5nBKOsZv57HY2j2Wy623rfPgqQJNolNQhLQkt&#10;dtr60KeOKbGZgU2jVKJGmd8cWDN6suuI0QrdviNNhZMsxvn3UJ1xLQc9497yTYO9t8yHF+aQYtwE&#10;ZRue8ZAK2pLCYFFSg/vxN3/MR+QxSkmLkimpQU1Tor4ZZGQ2v83zKLH0h4YbjX0ypnf5PMbNUT8A&#10;qnGKD8PyZMbkoEZTOtBvqOp17IYhZjj2LOl+NB9CL2B8FVys1ykJ1WRZ2Jqd5bF0BC0i+tq9MWcH&#10;2AMS9gSjqFjxDv0+N970dn0MyEGiJgLcozngjkpM5A6vJkr91/+UdX3bq58AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBm74ia2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUi9UYdU&#10;iVDIpqr4E9cGJDg68TaOGq9D7Lbh7XF7gctKoxnNfFuuZzuII02+d4xwt0xAELdO99whfLy/3N6D&#10;8EGxVoNjQvghD+vq+qpUhXYn3tKxDp2IJewLhWBCGAspfWvIKr90I3H0dm6yKkQ5dVJP6hTL7SDT&#10;JMmlVT3HBaNGejTU7uuDRcifXjdm/My/vnepf/ON24faPSMububNA4hAc/gLwxk/okMVmRp3YO3F&#10;gBAfCZd79vJ0BaJByLIMZFXK//DVLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCLgfNC&#10;FAIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBm&#10;74ia2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="359AAA22" w14:textId="097D9D44" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007D3424">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64ACAA0F" wp14:editId="4F04F882">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>895985</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9871711</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5783581" cy="6108"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36746" name="Group 36746"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5783581" cy="6108"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5783581" cy="6108"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="37384" name="Shape 37384"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5783581" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5783581" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:group id="Group 36746" style="width:455.4pt;height:0.480957pt;position:absolute;mso-position-horizontal-relative:page;mso-position-horizontal:absolute;margin-left:70.55pt;mso-position-vertical-relative:page;margin-top:777.3pt;" coordsize="57835,61">
+              <v:shape id="Shape 37385" style="position:absolute;width:57835;height:91;left:0;top:0;" coordsize="5783581,9144" path="m0,0l5783581,0l5783581,9144l0,9144l0,0">
+                <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                <v:fill on="true" color="#d9d9d9"/>
+              </v:shape>
+              <w10:wrap type="square"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="7D7D7D"/>
+      </w:rPr>
+      <w:t>P ag e</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5ECAF960" w14:textId="6B20C11A" w:rsidR="00406EA7" w:rsidRDefault="007D3424">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10001"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:sz w:val="20"/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487275008" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50170FF6" wp14:editId="50170FF7">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251693056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="629CFF20" wp14:editId="50F60586">
+              <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>5955538</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9885205</wp:posOffset>
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="638175" cy="200660"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="1030605" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="17145" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="25" name="Textbox 25"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="1665779943" name="Text Box 18" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...1 lines deleted...]
-                    </wps:cNvSpPr>
+                    <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="638175" cy="200660"/>
+                        <a:ext cx="1030605" cy="352425"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="50171000" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+                        <w:p w14:paraId="491F3F50" w14:textId="4ECCB7E1" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
                           <w:pPr>
-                            <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-                            <w:jc w:val="left"/>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="007D3424">
                             <w:rPr>
-                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:fldChar w:fldCharType="begin"/>
-[...81 lines deleted...]
-                            <w:t>e</w:t>
+                            <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-                      <a:noAutofit/>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="50170FF6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="629CFF20" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 25" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:468.95pt;margin-top:778.35pt;width:50.25pt;height:15.8pt;z-index:-16041472;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9udCdlgEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt2OEyEUvjfxHQj3lnY31s2k04260Zhs&#10;1GT1ASgDHeLAwXNoZ/r2Hthpa/TOeAMHOHx8P2zupzCIo0XyEFu5WiylsNFA5+O+ld+/fXh1JwVl&#10;HTs9QLStPFmS99uXLzZjauwN9DB0FgWDRGrG1Mo+59QoRaa3QdMCko186ACDzrzEvepQj4weBnWz&#10;XK7VCNglBGOJePfh+VBuK75z1uQvzpHNYmglc8t1xDruyqi2G93sUafem5mG/gcWQfvIj16gHnTW&#10;4oD+L6jgDQKBywsDQYFz3tiqgdWsln+oeep1slULm0PpYhP9P1jz+fiUvqLI0zuYOMAqgtIjmB/E&#10;3qgxUTP3FE+pIe4uQieHocwsQfBF9vZ08dNOWRjeXN/erd68lsLwUQlrXf1W18sJKX+0EEQpWokc&#10;VyWgj4+Uy/O6ObfMXJ6fL0TytJuE71p5W0IsOzvoTixl5DRbST8PGq0Uw6fIdpXozwWei925wDy8&#10;h/pBiqIIbw8ZnK8ErrgzAc6h8pr/TAn693Xtuv7s7S8AAAD//wMAUEsDBBQABgAIAAAAIQAPnhuY&#10;4QAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToQwEIbvJr5DMybe3KK4LCBlszF6MjGyePBY&#10;6Cw0S6dIu7v49paTHmf+L/98U2xnM7AzTk5bEnC/ioAhtVZp6gR81q93KTDnJSk5WEIBP+hgW15f&#10;FTJX9kIVnve+Y6GEXC4F9N6POeeu7dFIt7IjUsgOdjLSh3HquJrkJZSbgT9EUcKN1BQu9HLE5x7b&#10;4/5kBOy+qHrR3+/NR3WodF1nEb0lRyFub+bdEzCPs/+DYdEP6lAGp8aeSDk2CMjiTRbQEKzXyQbY&#10;gkRx+gisWXZpGgMvC/7/jfIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPbnQnZYBAAAh&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAD54bmOEA&#10;AAAOAQAADwAAAAAAAAAAAAAAAADwAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" filled="f" stroked="f">
-              <v:textbox inset="0,0,0,0">
+            <v:shape id="Text Box 18" o:spid="_x0000_s1039" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:81.15pt;height:27.75pt;z-index:251693056;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7DnLKFAIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykTbcZcYqsRYYB&#10;QVsgLXqWZSk2IImCpMTOfv0oOU62rqdhF5kmKX6897S47bUiB+F8C6ak00lOiTAc6tbsSvryvP70&#10;hRIfmKmZAiNKehSe3i4/flh0thAzaEDVwhEsYnzR2ZI2IdgiyzxvhGZ+AlYYDEpwmgX8dbusdqzD&#10;6lplszy/yTpwtXXAhffovR+CdJnqSyl4eJTSi0BUSXG2kE6Xziqe2XLBip1jtmn5aQz2D1No1hps&#10;ei51zwIje9f+VUq33IEHGSYcdAZStlykHXCbaf5mm23DrEi7IDjenmHy/68sfzhs7ZMjof8GPRIY&#10;AemsLzw64z69dDp+cVKCcYTweIZN9IHweCm/ym/yOSUcY1fz2fVsHstkl9vW+fBdgCbRKKlDWhJa&#10;7LDxYUgdU2IzA+tWqUSNMn84sGb0ZJcRoxX6qidtjZN8HuevoD7iWg4Gxr3l6xZ7b5gPT8whxbgJ&#10;yjY84iEVdCWFk0VJA+7ne/6Yj8hjlJIOJVNSg5qmRP0wyMhsfp3nUWLpDw03GlUypl/zeYybvb4D&#10;VOMUH4blyYzJQY2mdKBfUdWr2A1DzHDsWdJqNO/CIGB8FVysVikJ1WRZ2Jit5bF0BC0i+ty/MmdP&#10;sAck7AFGUbHiDfpDbrzp7WofkINETQR4QPOEOyoxkXt6NVHqv/+nrMvbXv4CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBm74ia2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUi9UYdU&#10;iVDIpqr4E9cGJDg68TaOGq9D7Lbh7XF7gctKoxnNfFuuZzuII02+d4xwt0xAELdO99whfLy/3N6D&#10;8EGxVoNjQvghD+vq+qpUhXYn3tKxDp2IJewLhWBCGAspfWvIKr90I3H0dm6yKkQ5dVJP6hTL7SDT&#10;JMmlVT3HBaNGejTU7uuDRcifXjdm/My/vnepf/ON24faPSMububNA4hAc/gLwxk/okMVmRp3YO3F&#10;gBAfCZd79vJ0BaJByLIMZFXK//DVLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7DnLK&#10;FAIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBm&#10;74ia2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="50171000" w14:textId="77777777" w:rsidR="006C296C" w:rsidRDefault="008C599F">
+                  <w:p w14:paraId="491F3F50" w14:textId="4ECCB7E1" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
                     <w:pPr>
-                      <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-                      <w:jc w:val="left"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="007D3424">
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:fldChar w:fldCharType="begin"/>
-[...81 lines deleted...]
-                      <w:t>e</w:t>
+                      <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CBE851F" wp14:editId="0405AD57">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>895985</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9871711</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5783581" cy="6108"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36728" name="Group 36728"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5783581" cy="6108"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5783581" cy="6108"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="37382" name="Shape 37382"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5783581" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5783581" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:group id="Group 36728" style="width:455.4pt;height:0.480957pt;position:absolute;mso-position-horizontal-relative:page;mso-position-horizontal:absolute;margin-left:70.55pt;mso-position-vertical-relative:page;margin-top:777.3pt;" coordsize="57835,61">
+              <v:shape id="Shape 37383" style="position:absolute;width:57835;height:91;left:0;top:0;" coordsize="5783581,9144" path="m0,0l5783581,0l5783581,9144l0,9144l0,0">
+                <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                <v:fill on="true" color="#d9d9d9"/>
+              </v:shape>
+              <w10:wrap type="square"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="7D7D7D"/>
+      </w:rPr>
+      <w:t>P ag e</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0CD42EE8" w14:textId="30928601" w:rsidR="00406EA7" w:rsidRDefault="007D3424">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="177" w:firstLine="0"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="002B92C8" wp14:editId="40246B06">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1030605" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="17145" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1119013775" name="Text Box 16" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1030605" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="44E1A6CA" w14:textId="1FC87145" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007D3424">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="002B92C8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 16" o:spid="_x0000_s1040" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:81.15pt;height:27.75pt;z-index:251691008;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaFwAAEgIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykTbEacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv1IJWm2bqdhF5kmKX689zS7G6xhexViB67m41HJmXISms5ta/79Zfnp&#10;M2cxCdcIA07V/KAiv5t//DDrfaUm0IJpVGBYxMWq9zVvU/JVUUTZKiviCLxyGNQQrEj4G7ZFE0SP&#10;1a0pJmV5U/QQGh9AqhjR+3AM8nmur7WS6UnrqBIzNcfZUj5DPjd0FvOZqLZB+LaTpzHEP0xhReew&#10;6VupB5EE24Xuj1K2kwEi6DSSYAvQupMq74DbjMt326xb4VXeBcGJ/g2m+P/Kysf92j8HloYvMCCB&#10;BEjvYxXRSfsMOlj64qQM4wjh4Q02NSQm6VJ5Vd6UU84kxq6mk+vJlMoUl9s+xPRVgWVk1DwgLRkt&#10;sV/FdEw9p1AzB8vOmEyNcb85sCZ5isuIZKVhM7CuwUlyY3JtoDngWgGOjEcvlx32XomYnkVAinET&#10;lG16wkMb6GsOJ4uzFsKPv/kpH5HHKGc9SqbmDjXNmfnmkJHJ9LosSWL5D41wNjbZGN+WU4q7nb0H&#10;VOMYH4aX2aTkZM6mDmBfUdUL6oYh4ST2rPnmbN6no4DxVUi1WOQkVJMXaeXWXlJpAo0QfRleRfAn&#10;2BMS9ghnUYnqHfrHXLoZ/WKXkINMzQXNE+6oxEzu6dWQ1H/9z1mXtz3/CQAA//8DAFBLAwQUAAYA&#10;CAAAACEAZu+ImtoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIvVGHVIlQ&#10;yKaq+BPXBiQ4OvE2jhqvQ+y24e1xe4HLSqMZzXxbrmc7iCNNvneMcLdMQBC3TvfcIXy8v9zeg/BB&#10;sVaDY0L4IQ/r6vqqVIV2J97SsQ6diCXsC4VgQhgLKX1ryCq/dCNx9HZusipEOXVST+oUy+0g0yTJ&#10;pVU9xwWjRno01O7rg0XIn143ZvzMv753qX/zjduH2j0jLm7mzQOIQHP4C8MZP6JDFZkad2DtxYAQ&#10;HwmXe/bydAWiQciyDGRVyv/w1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2hcAABIC&#10;AAAjBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAZu+I&#10;mtoAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="44E1A6CA" w14:textId="1FC87145" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007D3424">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68D7831F" wp14:editId="2ECE3606">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>895985</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9858046</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5783581" cy="6096"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36710" name="Group 36710"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5783581" cy="6096"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5783581" cy="6096"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="37380" name="Shape 37380"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5783581" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5783581" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:group id="Group 36710" style="width:455.4pt;height:0.47998pt;position:absolute;mso-position-horizontal-relative:page;mso-position-horizontal:absolute;margin-left:70.55pt;mso-position-vertical-relative:page;margin-top:776.224pt;" coordsize="57835,60">
+              <v:shape id="Shape 37381" style="position:absolute;width:57835;height:91;left:0;top:0;" coordsize="5783581,9144" path="m0,0l5783581,0l5783581,9144l0,9144l0,0">
+                <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                <v:fill on="true" color="#d9d9d9"/>
+              </v:shape>
+              <w10:wrap type="square"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="7D7D7D"/>
+      </w:rPr>
+      <w:t>P ag e</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1238964C" w14:textId="691C642E" w:rsidR="00406EA7" w:rsidRDefault="007D3424">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="-611" w:firstLine="0"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251695104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="013C2390" wp14:editId="108B5D94">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1030605" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="17145" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2090661501" name="Text Box 20" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1030605" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1DB9E9EC" w14:textId="004FD3A9" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007D3424">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="013C2390" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 20" o:spid="_x0000_s1041" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:81.15pt;height:27.75pt;z-index:251695104;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDfSL/QFAIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykTbEacYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0oOU62rqdiF5kmKX6897S467UiB+F8C6ak00lOiTAc6tbsSvrzZf3l&#10;KyU+MFMzBUaU9Cg8vVt+/rTobCFm0ICqhSNYxPiisyVtQrBFlnneCM38BKwwGJTgNAv463ZZ7ViH&#10;1bXKZnl+k3XgauuAC+/R+zAE6TLVl1Lw8CSlF4GokuJsIZ0unVU8s+WCFTvHbNPy0xjsA1No1hps&#10;ei71wAIje9f+U0q33IEHGSYcdAZStlykHXCbaf5mm23DrEi7IDjenmHy/68sfzxs7bMjof8GPRIY&#10;AemsLzw64z69dDp+cVKCcYTweIZN9IHweCm/ym/yOSUcY1fz2fVsHstkl9vW+fBdgCbRKKlDWhJa&#10;7LDxYUgdU2IzA+tWqUSNMn85sGb0ZJcRoxX6qidtjZPcjvNXUB9xLQcD497ydYu9N8yHZ+aQYtwE&#10;ZRue8JAKupLCyaKkAffrPX/MR+QxSkmHkimpQU1Ton4YZGQ2v87zKLH0h4YbjSoZ09t8HuNmr+8B&#10;1TjFh2F5MmNyUKMpHehXVPUqdsMQMxx7lrQazfswCBhfBRerVUpCNVkWNmZreSwdQYuIvvSvzNkT&#10;7AEJe4RRVKx4g/6QG296u9oH5CBREwEe0DzhjkpM5J5eTZT6n/8p6/K2l78BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBm74ia2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUi9UYdU&#10;iVDIpqr4E9cGJDg68TaOGq9D7Lbh7XF7gctKoxnNfFuuZzuII02+d4xwt0xAELdO99whfLy/3N6D&#10;8EGxVoNjQvghD+vq+qpUhXYn3tKxDp2IJewLhWBCGAspfWvIKr90I3H0dm6yKkQ5dVJP6hTL7SDT&#10;JMmlVT3HBaNGejTU7uuDRcifXjdm/My/vnepf/ON24faPSMububNA4hAc/gLwxk/okMVmRp3YO3F&#10;gBAfCZd79vJ0BaJByLIMZFXK//DVLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDfSL/Q&#10;FAIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBm&#10;74ia2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="1DB9E9EC" w14:textId="004FD3A9" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007D3424">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37FB3E06" wp14:editId="3C874EB6">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>895985</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9858046</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5783581" cy="6096"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36795" name="Group 36795"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5783581" cy="6096"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5783581" cy="6096"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="37390" name="Shape 37390"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5783581" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5783581" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:group id="Group 36795" style="width:455.4pt;height:0.47998pt;position:absolute;mso-position-horizontal-relative:page;mso-position-horizontal:absolute;margin-left:70.55pt;mso-position-vertical-relative:page;margin-top:776.224pt;" coordsize="57835,60">
+              <v:shape id="Shape 37391" style="position:absolute;width:57835;height:91;left:0;top:0;" coordsize="5783581,9144" path="m0,0l5783581,0l5783581,9144l0,9144l0,0">
+                <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                <v:fill on="true" color="#d9d9d9"/>
+              </v:shape>
+              <w10:wrap type="square"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="7D7D7D"/>
+      </w:rPr>
+      <w:t>P ag e</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07184B24" w14:textId="679065F4" w:rsidR="00406EA7" w:rsidRDefault="007D3424">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="-611" w:firstLine="0"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29A42C1E" wp14:editId="739A6084">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1030605" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="17145" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1552399508" name="Text Box 21" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1030605" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="22686A05" w14:textId="1AB7FF09" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007D3424">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="29A42C1E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 21" o:spid="_x0000_s1042" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:81.15pt;height:27.75pt;z-index:251696128;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdPzrbEgIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KVKGgEy4GbwEUB&#10;IwngBDlTFGkJILkESVtyv75L+tUmPRW9UKvd5T5mhrO7USuyE873YGo6neSUCMOh7c2mpq8vyy9f&#10;KfGBmZYpMKKme+Hp3fzzp9lgK1FAB6oVjmAR46vB1rQLwVZZ5nknNPMTsMJgUILTLOCv22StYwNW&#10;1yor8vwmG8C11gEX3qP34RCk81RfSsHDk5ReBKJqirOFdLp0NvHM5jNWbRyzXc+PY7B/mEKz3mDT&#10;c6kHFhjZuv5DKd1zBx5kmHDQGUjZc5F2wG2m+btt1h2zIu2C4Hh7hsn/v7L8cbe2z46E8RuMSGAE&#10;ZLC+8uiM+4zS6fjFSQnGEcL9GTYxBsLjpfwqv8lLSjjGrsriuihjmexy2zofvgvQJBo1dUhLQovt&#10;Vj4cUk8psZmBZa9UokaZPxxYM3qyy4jRCmMzkr6taZEIja4G2j2u5eDAuLd82WPvFfPhmTmkGDdB&#10;2YYnPKSCoaZwtCjpwP38mz/mI/IYpWRAydTUoKYpUT8MMlKU13keJZb+0HAno0nG9DYvY9xs9T2g&#10;Gqf4MCxPZkwO6mRKB/oNVb2I3TDEDMeeNW1O5n04CBhfBReLRUpCNVkWVmZteSwdQYuIvoxvzNkj&#10;7AEJe4STqFj1Dv1Dbrzp7WIbkINEzQXNI+6oxETu8dVEqf/+n7Iub3v+CwAA//8DAFBLAwQUAAYA&#10;CAAAACEAZu+ImtoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIvVGHVIlQ&#10;yKaq+BPXBiQ4OvE2jhqvQ+y24e1xe4HLSqMZzXxbrmc7iCNNvneMcLdMQBC3TvfcIXy8v9zeg/BB&#10;sVaDY0L4IQ/r6vqqVIV2J97SsQ6diCXsC4VgQhgLKX1ryCq/dCNx9HZusipEOXVST+oUy+0g0yTJ&#10;pVU9xwWjRno01O7rg0XIn143ZvzMv753qX/zjduH2j0jLm7mzQOIQHP4C8MZP6JDFZkad2DtxYAQ&#10;HwmXe/bydAWiQciyDGRVyv/w1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3T862xIC&#10;AAAjBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAZu+I&#10;mtoAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="22686A05" w14:textId="1AB7FF09" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007D3424">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DE3707D" wp14:editId="095F331F">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>895985</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9858046</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5783581" cy="6096"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36779" name="Group 36779"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5783581" cy="6096"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5783581" cy="6096"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="37388" name="Shape 37388"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5783581" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5783581" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:group id="Group 36779" style="width:455.4pt;height:0.47998pt;position:absolute;mso-position-horizontal-relative:page;mso-position-horizontal:absolute;margin-left:70.55pt;mso-position-vertical-relative:page;margin-top:776.224pt;" coordsize="57835,60">
+              <v:shape id="Shape 37389" style="position:absolute;width:57835;height:91;left:0;top:0;" coordsize="5783581,9144" path="m0,0l5783581,0l5783581,9144l0,9144l0,0">
+                <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                <v:fill on="true" color="#d9d9d9"/>
+              </v:shape>
+              <w10:wrap type="square"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="7D7D7D"/>
+      </w:rPr>
+      <w:t>P ag e</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1560A3A7" w14:textId="48CA3187" w:rsidR="00406EA7" w:rsidRDefault="007D3424">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="-611" w:firstLine="0"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FDAF48B" wp14:editId="7595E06D">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1030605" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="17145" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1975870811" name="Text Box 19" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1030605" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="206C3781" w14:textId="729A2115" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007D3424">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0FDAF48B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 19" o:spid="_x0000_s1043" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:81.15pt;height:27.75pt;z-index:251694080;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvxz5YFAIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykTdEZcYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0oOU62tqdhF5kmKX6897S467UiB+F8C6ak00lOiTAc6tbsSvrzZf3l&#10;lhIfmKmZAiNKehSe3i0/f1p0thAzaEDVwhEsYnzR2ZI2IdgiyzxvhGZ+AlYYDEpwmgX8dbusdqzD&#10;6lplszy/yTpwtXXAhffofRiCdJnqSyl4eJLSi0BUSXG2kE6Xziqe2XLBip1jtmn5aQz2D1No1hps&#10;ei71wAIje9e+K6Vb7sCDDBMOOgMpWy7SDrjNNH+zzbZhVqRdEBxvzzD5/1eWPx629tmR0H+DHgmM&#10;gHTWFx6dcZ9eOh2/OCnBOEJ4PMMm+kB4vJRf5Tf5nBKOsav57Ho2j2Wyy23rfPguQJNolNQhLQkt&#10;dtj4MKSOKbGZgXWrVKJGmb8cWDN6ssuI0Qp91ZO2xklux/krqI+4loOBcW/5usXeG+bDM3NIMW6C&#10;sg1PeEgFXUnhZFHSgPv1kT/mI/IYpaRDyZTUoKYpUT8MMjKbX+d5lFj6Q8ONRpWM6dd8HuNmr+8B&#10;1TjFh2F5MmNyUKMpHehXVPUqdsMQMxx7lrQazfswCBhfBRerVUpCNVkWNmZreSwdQYuIvvSvzNkT&#10;7AEJe4RRVKx4g/6QG296u9oH5CBREwEe0DzhjkpM5J5eTZT6n/8p6/K2l78BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBm74ia2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUi9UYdU&#10;iVDIpqr4E9cGJDg68TaOGq9D7Lbh7XF7gctKoxnNfFuuZzuII02+d4xwt0xAELdO99whfLy/3N6D&#10;8EGxVoNjQvghD+vq+qpUhXYn3tKxDp2IJewLhWBCGAspfWvIKr90I3H0dm6yKkQ5dVJP6hTL7SDT&#10;JMmlVT3HBaNGejTU7uuDRcifXjdm/My/vnepf/ON24faPSMububNA4hAc/gLwxk/okMVmRp3YO3F&#10;gBAfCZd79vJ0BaJByLIMZFXK//DVLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAvxz5Y&#10;FAIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBm&#10;74ia2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="206C3781" w14:textId="729A2115" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007D3424">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2438D939" wp14:editId="33F21296">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>895985</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9858046</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5783581" cy="6096"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36763" name="Group 36763"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5783581" cy="6096"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5783581" cy="6096"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="37386" name="Shape 37386"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5783581" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5783581" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:group id="Group 36763" style="width:455.4pt;height:0.47998pt;position:absolute;mso-position-horizontal-relative:page;mso-position-horizontal:absolute;margin-left:70.55pt;mso-position-vertical-relative:page;margin-top:776.224pt;" coordsize="57835,60">
+              <v:shape id="Shape 37387" style="position:absolute;width:57835;height:91;left:0;top:0;" coordsize="5783581,9144" path="m0,0l5783581,0l5783581,9144l0,9144l0,0">
+                <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                <v:fill on="true" color="#d9d9d9"/>
+              </v:shape>
+              <w10:wrap type="square"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="7D7D7D"/>
+      </w:rPr>
+      <w:t>P ag e</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D3E2098" w14:textId="3DD668B6" w:rsidR="00406EA7" w:rsidRDefault="007D3424">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="8696"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="657BE64E" wp14:editId="445B5C87">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1030605" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="17145" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="414737580" name="Text Box 6" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1030605" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="013046EE" w14:textId="341DBE9A" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007D3424">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="657BE64E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:81.15pt;height:27.75pt;z-index:251680768;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtLWfxEgIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykTbEacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv1IJWm2bqdhF5kmKX689zS7G6xhexViB67m41HJmXISms5ta/79Zfnp&#10;M2cxCdcIA07V/KAiv5t//DDrfaUm0IJpVGBYxMWq9zVvU/JVUUTZKiviCLxyGNQQrEj4G7ZFE0SP&#10;1a0pJmV5U/QQGh9AqhjR+3AM8nmur7WS6UnrqBIzNcfZUj5DPjd0FvOZqLZB+LaTpzHEP0xhReew&#10;6VupB5EE24Xuj1K2kwEi6DSSYAvQupMq74DbjMt326xb4VXeBcGJ/g2m+P/Kysf92j8HloYvMCCB&#10;BEjvYxXRSfsMOlj64qQM4wjh4Q02NSQm6VJ5Vd6UU84kxq6mk+vJlMoUl9s+xPRVgWVk1DwgLRkt&#10;sV/FdEw9p1AzB8vOmEyNcb85sCZ5isuIZKVhM7CuqXnuS54NNAfcKsCR8OjlssPWKxHTswjIMC6C&#10;qk1PeGgDfc3hZHHWQvjxNz/lI/AY5axHxdTcoaQ5M98cEjKZXpclKSz/oRHOxiYb49tySnG3s/eA&#10;Yhzju/Aym5SczNnUAewrinpB3TAknMSeNd+czft01C8+CqkWi5yEYvIirdzaSypNmBGgL8OrCP6E&#10;ekK+HuGsKVG9A/+YSzejX+wSUpCZuaB5gh2FmLk9PRpS+q//OevytOc/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAZu+ImtoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIvVGHVIlQ&#10;yKaq+BPXBiQ4OvE2jhqvQ+y24e1xe4HLSqMZzXxbrmc7iCNNvneMcLdMQBC3TvfcIXy8v9zeg/BB&#10;sVaDY0L4IQ/r6vqqVIV2J97SsQ6diCXsC4VgQhgLKX1ryCq/dCNx9HZusipEOXVST+oUy+0g0yTJ&#10;pVU9xwWjRno01O7rg0XIn143ZvzMv753qX/zjduH2j0jLm7mzQOIQHP4C8MZP6JDFZkad2DtxYAQ&#10;HwmXe/bydAWiQciyDGRVyv/w1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbS1n8RIC&#10;AAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAZu+I&#10;mtoAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="013046EE" w14:textId="341DBE9A" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007D3424">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DD475B7" wp14:editId="5AB4DB06">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>895985</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9871711</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5768340" cy="6108"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36560" name="Group 36560"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5768340" cy="6108"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5768340" cy="6108"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="37364" name="Shape 37364"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5768340" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5768340" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:group id="Group 36560" style="width:454.2pt;height:0.480957pt;position:absolute;mso-position-horizontal-relative:page;mso-position-horizontal:absolute;margin-left:70.55pt;mso-position-vertical-relative:page;margin-top:777.3pt;" coordsize="57683,61">
+              <v:shape id="Shape 37365" style="position:absolute;width:57683;height:91;left:0;top:0;" coordsize="5768340,9144" path="m0,0l5768340,0l5768340,9144l0,9144l0,0">
+                <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                <v:fill on="true" color="#d9d9d9"/>
+              </v:shape>
+              <w10:wrap type="square"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="7D7D7D"/>
+      </w:rPr>
+      <w:t>P ag e</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04AC89DB" w14:textId="2325ECA5" w:rsidR="00406EA7" w:rsidRDefault="007D3424">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="8696"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00F42A2C" wp14:editId="06BBA3F0">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1030605" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="17145" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1374255048" name="Text Box 4" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1030605" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6379D038" w14:textId="5335D1E4" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007D3424">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="00F42A2C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:81.15pt;height:27.75pt;z-index:251678720;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPAYB0EwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykTbEacYqsRYYB&#10;QVsgLXpWZCk2IImCpMTOfv0o2U62dqdhF5kmKX6897S467QiR+F8A6ak00lOiTAcqsbsS/r6sv7y&#10;lRIfmKmYAiNKehKe3i0/f1q0thAzqEFVwhEsYnzR2pLWIdgiyzyvhWZ+AlYYDEpwmgX8dfuscqzF&#10;6lplszy/yVpwlXXAhffofeiDdJnqSyl4eJLSi0BUSXG2kE6Xzl08s+WCFXvHbN3wYQz2D1No1hhs&#10;ei71wAIjB9d8KKUb7sCDDBMOOgMpGy7SDrjNNH+3zbZmVqRdEBxvzzD5/1eWPx639tmR0H2DDgmM&#10;gLTWFx6dcZ9OOh2/OCnBOEJ4OsMmukB4vJRf5Tf5nBKOsav57Ho2j2Wyy23rfPguQJNolNQhLQkt&#10;dtz40KeOKbGZgXWjVKJGmT8cWDN6ssuI0QrdriNNhc3H8XdQnXArBz3h3vJ1g603zIdn5pBhXARV&#10;G57wkAraksJgUVKD+/k3f8xH4DFKSYuKKalBSVOifhgkZDa/zvOosPSHhhuNXTKmt/k8xs1B3wOK&#10;cYrvwvJkxuSgRlM60G8o6lXshiFmOPYs6W4070OvX3wUXKxWKQnFZFnYmK3lsXTELAL60r0xZwfU&#10;A/L1CKOmWPEO/D433vR2dQhIQWIm4tujOcCOQkzcDo8mKv33/5R1edrLXwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAGbviJraAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SL1Rh1SJ&#10;UMimqvgT1wYkODrxNo4ar0PstuHtcXuBy0qjGc18W65nO4gjTb53jHC3TEAQt0733CF8vL/c3oPw&#10;QbFWg2NC+CEP6+r6qlSFdife0rEOnYgl7AuFYEIYCyl9a8gqv3QjcfR2brIqRDl1Uk/qFMvtINMk&#10;yaVVPccFo0Z6NNTu64NFyJ9eN2b8zL++d6l/843bh9o9Iy5u5s0DiEBz+AvDGT+iQxWZGndg7cWA&#10;EB8Jl3v28nQFokHIsgxkVcr/8NUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM8BgHQT&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGbv&#10;iJraAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="6379D038" w14:textId="5335D1E4" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007D3424">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67436499" wp14:editId="1F771F3F">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>895985</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9871711</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5768340" cy="6108"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36542" name="Group 36542"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5768340" cy="6108"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5768340" cy="6108"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="37362" name="Shape 37362"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5768340" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5768340" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:group id="Group 36542" style="width:454.2pt;height:0.480957pt;position:absolute;mso-position-horizontal-relative:page;mso-position-horizontal:absolute;margin-left:70.55pt;mso-position-vertical-relative:page;margin-top:777.3pt;" coordsize="57683,61">
+              <v:shape id="Shape 37363" style="position:absolute;width:57683;height:91;left:0;top:0;" coordsize="5768340,9144" path="m0,0l5768340,0l5768340,9144l0,9144l0,0">
+                <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                <v:fill on="true" color="#d9d9d9"/>
+              </v:shape>
+              <w10:wrap type="square"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="7D7D7D"/>
+      </w:rPr>
+      <w:t>P ag e</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="027E8F97" w14:textId="052491A6" w:rsidR="00406EA7" w:rsidRDefault="007D3424">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="8718"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66F43B9C" wp14:editId="4E38B785">
+              <wp:simplePos x="751367" y="9909544"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1030605" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="17145" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1913125225" name="Text Box 8" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1030605" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0CD52185" w14:textId="67739D84" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007D3424">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="66F43B9C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 8" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:81.15pt;height:27.75pt;z-index:251682816;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMNBU7FAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykTbcZcYqsRYYB&#10;QVsgLXqWZSk2IImCpMTOfv0oOU62rqdhF5kmKX6897S47bUiB+F8C6ak00lOiTAc6tbsSvryvP70&#10;hRIfmKmZAiNKehSe3i4/flh0thAzaEDVwhEsYnzR2ZI2IdgiyzxvhGZ+AlYYDEpwmgX8dbusdqzD&#10;6lplszy/yTpwtXXAhffovR+CdJnqSyl4eJTSi0BUSXG2kE6Xziqe2XLBip1jtmn5aQz2D1No1hps&#10;ei51zwIje9f+VUq33IEHGSYcdAZStlykHXCbaf5mm23DrEi7IDjenmHy/68sfzhs7ZMjof8GPRIY&#10;AemsLzw64z69dDp+cVKCcYTweIZN9IHweCm/ym/yOSUcY1fz2fVsHstkl9vW+fBdgCbRKKlDWhJa&#10;7LDxYUgdU2IzA+tWqUSNMn84sGb0ZJcRoxX6qidtXdLP4/gV1EfcysFAuLd83WLrDfPhiTlkGBdB&#10;1YZHPKSCrqRwsihpwP18zx/zEXiMUtKhYkpqUNKUqB8GCZnNr/M8Kiz9oeFGo0rG9Gs+j3Gz13eA&#10;Ypziu7A8mTE5qNGUDvQrinoVu2GIGY49S1qN5l0Y9IuPgovVKiWhmCwLG7O1PJaOmEVAn/tX5uwJ&#10;9YB8PcCoKVa8AX/IjTe9Xe0DUpCYifgOaJ5gRyEmbk+PJir99/+UdXnay18AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBm74ia2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUi9UYdU&#10;iVDIpqr4E9cGJDg68TaOGq9D7Lbh7XF7gctKoxnNfFuuZzuII02+d4xwt0xAELdO99whfLy/3N6D&#10;8EGxVoNjQvghD+vq+qpUhXYn3tKxDp2IJewLhWBCGAspfWvIKr90I3H0dm6yKkQ5dVJP6hTL7SDT&#10;JMmlVT3HBaNGejTU7uuDRcifXjdm/My/vnepf/ON24faPSMububNA4hAc/gLwxk/okMVmRp3YO3F&#10;gBAfCZd79vJ0BaJByLIMZFXK//DVLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDMNBU7&#10;FAIAACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBm&#10;74ia2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="0CD52185" w14:textId="67739D84" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007D3424">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37F66950" wp14:editId="0332E919">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>895985</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9871711</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5768340" cy="6108"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36637" name="Group 36637"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5768340" cy="6108"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5768340" cy="6108"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="37372" name="Shape 37372"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5768340" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5768340" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:group id="Group 36637" style="width:454.2pt;height:0.480957pt;position:absolute;mso-position-horizontal-relative:page;mso-position-horizontal:absolute;margin-left:70.55pt;mso-position-vertical-relative:page;margin-top:777.3pt;" coordsize="57683,61">
+              <v:shape id="Shape 37373" style="position:absolute;width:57683;height:91;left:0;top:0;" coordsize="5768340,9144" path="m0,0l5768340,0l5768340,9144l0,9144l0,0">
+                <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                <v:fill on="true" color="#d9d9d9"/>
+              </v:shape>
+              <w10:wrap type="square"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:sz w:val="31"/>
+        <w:vertAlign w:val="subscript"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:sz w:val="31"/>
+        <w:vertAlign w:val="subscript"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="7D7D7D"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>P ag e</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4910D3CE" w14:textId="256B116C" w:rsidR="00406EA7" w:rsidRDefault="007D3424">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="8718"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="178821FF" wp14:editId="78A8A42F">
+              <wp:simplePos x="751367" y="9909544"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1030605" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="17145" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="887058359" name="Text Box 9" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1030605" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="37DA2BA1" w14:textId="47C8A252" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007D3424">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="178821FF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 9" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:81.15pt;height:27.75pt;z-index:251683840;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCY/VmpFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykTdEZcYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0oOU62tqdhF5kmKX6897S467UiB+F8C6ak00lOiTAc6tbsSvrzZf3l&#10;lhIfmKmZAiNKehSe3i0/f1p0thAzaEDVwhEsYnzR2ZI2IdgiyzxvhGZ+AlYYDEpwmgX8dbusdqzD&#10;6lplszy/yTpwtXXAhffofRiCdJnqSyl4eJLSi0BUSXG2kE6Xziqe2XLBip1jtmn5aQz2D1No1hps&#10;ei71wAIje9e+K6Vb7sCDDBMOOgMpWy7SDrjNNH+zzbZhVqRdEBxvzzD5/1eWPx629tmR0H+DHgmM&#10;gHTWFx6dcZ9eOh2/OCnBOEJ4PMMm+kB4vJRf5Tf5nBKOsav57Ho2j2Wyy23rfPguQJNolNQhLQkt&#10;dtj4MKSOKbGZgXWrVKJGmb8cWDN6ssuI0Qp91ZO2LuntOH4F9RG3cjAQ7i1ft9h6w3x4Zg4ZxkVQ&#10;teEJD6mgKymcLEoacL8+8sd8BB6jlHSomJIalDQl6odBQmbz6zyPCkt/aLjRqJIx/ZrPY9zs9T2g&#10;GKf4LixPZkwOajSlA/2Kol7FbhhihmPPklajeR8G/eKj4GK1SkkoJsvCxmwtj6UjZhHQl/6VOXtC&#10;PSBfjzBqihVvwB9y401vV/uAFCRmIr4DmifYUYiJ29OjiUr/8z9lXZ728jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBm74ia2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUi9UYdU&#10;iVDIpqr4E9cGJDg68TaOGq9D7Lbh7XF7gctKoxnNfFuuZzuII02+d4xwt0xAELdO99whfLy/3N6D&#10;8EGxVoNjQvghD+vq+qpUhXYn3tKxDp2IJewLhWBCGAspfWvIKr90I3H0dm6yKkQ5dVJP6hTL7SDT&#10;JMmlVT3HBaNGejTU7uuDRcifXjdm/My/vnepf/ON24faPSMububNA4hAc/gLwxk/okMVmRp3YO3F&#10;gBAfCZd79vJ0BaJByLIMZFXK//DVLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCY/Vmp&#10;FAIAACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBm&#10;74ia2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="37DA2BA1" w14:textId="47C8A252" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007D3424">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53251F0D" wp14:editId="52250DB1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>895985</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9871711</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5768340" cy="6108"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36618" name="Group 36618"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5768340" cy="6108"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5768340" cy="6108"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="37370" name="Shape 37370"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5768340" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5768340" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:group id="Group 36618" style="width:454.2pt;height:0.480957pt;position:absolute;mso-position-horizontal-relative:page;mso-position-horizontal:absolute;margin-left:70.55pt;mso-position-vertical-relative:page;margin-top:777.3pt;" coordsize="57683,61">
+              <v:shape id="Shape 37371" style="position:absolute;width:57683;height:91;left:0;top:0;" coordsize="5768340,9144" path="m0,0l5768340,0l5768340,9144l0,9144l0,0">
+                <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                <v:fill on="true" color="#d9d9d9"/>
+              </v:shape>
+              <w10:wrap type="square"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:sz w:val="31"/>
+        <w:vertAlign w:val="subscript"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:sz w:val="31"/>
+        <w:vertAlign w:val="subscript"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="7D7D7D"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>P ag e</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3099E766" w14:textId="1EDE31CA" w:rsidR="00406EA7" w:rsidRDefault="007D3424">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="8718"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D28CF26" wp14:editId="71AB62D4">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1030605" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="17145" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1620725183" name="Text Box 7" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1030605" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2FD7D20B" w14:textId="05A1AD11" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007D3424">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D28CF26" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 7" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:81.15pt;height:27.75pt;z-index:251681792;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8u5SzEwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykTbAacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF5kmKX6897S877QiJ+F8A6ak00lOiTAcqsYcSvr9dfPp&#10;MyU+MFMxBUaU9Cw8vV99/LBsbSFmUIOqhCNYxPiitSWtQ7BFlnleC838BKwwGJTgNAv46w5Z5ViL&#10;1bXKZnm+yFpwlXXAhffofeyDdJXqSyl4eJbSi0BUSXG2kE6Xzn08s9WSFQfHbN3wYQz2D1No1hhs&#10;ein1yAIjR9f8UUo33IEHGSYcdAZSNlykHXCbaf5um13NrEi7IDjeXmDy/68sfzrt7IsjofsCHRIY&#10;AWmtLzw64z6ddDp+cVKCcYTwfIFNdIHweCm/yRf5nBKOsZv57HY2j2Wy623rfPgqQJNolNQhLQkt&#10;dtr60KeOKbGZgU2jVKJGmd8cWDN6suuI0QrdviNNVdLFOP4eqjNu5aAn3Fu+abD1lvnwwhwyjIug&#10;asMzHlJBW1IYLEpqcD/+5o/5CDxGKWlRMSU1KGlK1DeDhMzmt3keFZb+0HCjsU/G9C6fx7g56gdA&#10;MU7xXViezJgc1GhKB/oNRb2O3TDEDMeeJd2P5kPo9YuPgov1OiWhmCwLW7OzPJaOmEVAX7s35uyA&#10;ekC+nmDUFCvegd/nxpvero8BKUjMRHx7NAfYUYiJ2+HRRKX/+p+yrk979RMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAGbviJraAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SL1Rh1SJ&#10;UMimqvgT1wYkODrxNo4ar0PstuHtcXuBy0qjGc18W65nO4gjTb53jHC3TEAQt0733CF8vL/c3oPw&#10;QbFWg2NC+CEP6+r6qlSFdife0rEOnYgl7AuFYEIYCyl9a8gqv3QjcfR2brIqRDl1Uk/qFMvtINMk&#10;yaVVPccFo0Z6NNTu64NFyJ9eN2b8zL++d6l/843bh9o9Iy5u5s0DiEBz+AvDGT+iQxWZGndg7cWA&#10;EB8Jl3v28nQFokHIsgxkVcr/8NUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADy7lLMT&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGbv&#10;iJraAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="2FD7D20B" w14:textId="05A1AD11" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007D3424">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="728B1338" wp14:editId="5C6D35F7">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>895985</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9871711</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5768340" cy="6108"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36599" name="Group 36599"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5768340" cy="6108"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5768340" cy="6108"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="37368" name="Shape 37368"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5768340" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5768340" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:group id="Group 36599" style="width:454.2pt;height:0.480957pt;position:absolute;mso-position-horizontal-relative:page;mso-position-horizontal:absolute;margin-left:70.55pt;mso-position-vertical-relative:page;margin-top:777.3pt;" coordsize="57683,61">
+              <v:shape id="Shape 37369" style="position:absolute;width:57683;height:91;left:0;top:0;" coordsize="5768340,9144" path="m0,0l5768340,0l5768340,9144l0,9144l0,0">
+                <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                <v:fill on="true" color="#d9d9d9"/>
+              </v:shape>
+              <w10:wrap type="square"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:sz w:val="31"/>
+        <w:vertAlign w:val="subscript"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:sz w:val="31"/>
+        <w:vertAlign w:val="subscript"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="7D7D7D"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>P ag e</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3EBE8AF0" w14:textId="3FF8C355" w:rsidR="00406EA7" w:rsidRDefault="007D3424">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="-49" w:firstLine="0"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="456A7882" wp14:editId="1594E410">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1030605" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="17145" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="490503989" name="Text Box 11" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1030605" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="408E3D64" w14:textId="2BD60F0E" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007D3424">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="456A7882" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 11" o:spid="_x0000_s1032" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:81.15pt;height:27.75pt;z-index:251685888;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAprRTHEwIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykTbEacYqsRYYB&#10;QVsgHXpWZCk2YImCpMTOfv1IOW62bqdhF5kmKX6897S4603LjsqHBmzJp5OcM2UlVI3dl/z7y/rT&#10;Z85CFLYSLVhV8pMK/G758cOic4WaQQ1tpTzDIjYUnSt5HaMrsizIWhkRJuCUxaAGb0TEX7/PKi86&#10;rG7abJbnN1kHvnIepAoBvQ9DkC9Tfa2VjE9aBxVZW3KcLabTp3NHZ7ZciGLvhasbeR5D/MMURjQW&#10;m76VehBRsINv/ihlGukhgI4TCSYDrRup0g64zTR/t822Fk6lXRCc4N5gCv+vrHw8bt2zZ7H/Aj0S&#10;SIB0LhQBnbRPr72hL07KMI4Qnt5gU31kki7lV/lNPudMYuxqPruezalMdrntfIhfFRhGRsk90pLQ&#10;EsdNiEPqmELNLKybtk3UtPY3B9YkT3YZkazY73rWVDTJOP8OqhOu5WFgPDi5brD3RoT4LDxSjJug&#10;bOMTHrqFruRwtjirwf/4m5/yEXmMctahZEpuUdOctd8sMjKbX+c5SSz9oeFHY5eM6W0+p7g9mHtA&#10;NU7xYTiZTEqO7WhqD+YVVb2ibhgSVmLPku9G8z4OAsZXIdVqlZJQTU7Ejd06SaUJNEL0pX8V3p1h&#10;j0jYI4yiEsU79Idcuhnc6hCRg0QNATygecYdlZjIPb8akvqv/ynr8raXPwEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAGbviJraAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SL1Rh1SJ&#10;UMimqvgT1wYkODrxNo4ar0PstuHtcXuBy0qjGc18W65nO4gjTb53jHC3TEAQt0733CF8vL/c3oPw&#10;QbFWg2NC+CEP6+r6qlSFdife0rEOnYgl7AuFYEIYCyl9a8gqv3QjcfR2brIqRDl1Uk/qFMvtINMk&#10;yaVVPccFo0Z6NNTu64NFyJ9eN2b8zL++d6l/843bh9o9Iy5u5s0DiEBz+AvDGT+iQxWZGndg7cWA&#10;EB8Jl3v28nQFokHIsgxkVcr/8NUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACmtFMcT&#10;AgAAIwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGbv&#10;iJraAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="408E3D64" w14:textId="2BD60F0E" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007D3424">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64BC30DA" wp14:editId="22AAF928">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>895985</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9871711</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5768340" cy="6108"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36689" name="Group 36689"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5768340" cy="6108"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5768340" cy="6108"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="37378" name="Shape 37378"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5768340" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5768340" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:group id="Group 36689" style="width:454.2pt;height:0.480957pt;position:absolute;mso-position-horizontal-relative:page;mso-position-horizontal:absolute;margin-left:70.55pt;mso-position-vertical-relative:page;margin-top:777.3pt;" coordsize="57683,61">
+              <v:shape id="Shape 37379" style="position:absolute;width:57683;height:91;left:0;top:0;" coordsize="5768340,9144" path="m0,0l5768340,0l5768340,9144l0,9144l0,0">
+                <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                <v:fill on="true" color="#d9d9d9"/>
+              </v:shape>
+              <w10:wrap type="square"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="7D7D7D"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>P ag e</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="20D05F45" w14:textId="2A1A23D0" w:rsidR="00406EA7" w:rsidRDefault="007D3424">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="-49" w:firstLine="0"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47DCA0D4" wp14:editId="530AE81D">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1030605" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="17145" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="353290087" name="Text Box 12" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1030605" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0FDF1712" w14:textId="7C84D7DD" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007D3424">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="47DCA0D4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 12" o:spid="_x0000_s1033" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:81.15pt;height:27.75pt;z-index:251686912;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZIpVPEwIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KVOGgEy4GbwEUB&#10;IwngBDlTFGkJILkESVtyv75Lyo826anohVrtLvcxM5zfDVqRvXC+A1PR6SSnRBgOTWe2FX19WX35&#10;SokPzDRMgREVPQhP7xafP817W4oCWlCNcASLGF/2tqJtCLbMMs9boZmfgBUGgxKcZgF/3TZrHOux&#10;ulZZkec3WQ+usQ648B69D2OQLlJ9KQUPT1J6EYiqKM4W0unSWcczW8xZuXXMth0/jsH+YQrNOoNN&#10;z6UeWGBk57oPpXTHHXiQYcJBZyBlx0XaAbeZ5u+22bTMirQLguPtGSb//8ryx/3GPjsShm8wIIER&#10;kN760qMz7jNIp+MXJyUYRwgPZ9jEEAiPl/Kr/CafUcIxdjUrrotZLJNdblvnw3cBmkSjog5pSWix&#10;/dqHMfWUEpsZWHVKJWqU+cOBNaMnu4wYrTDUA+kanOQ8fw3NAddyMDLuLV912HvNfHhmDinGTVC2&#10;4QkPqaCvKBwtSlpwP//mj/mIPEYp6VEyFTWoaUrUD4OMFLPrPI8SS39ouJNRJ2N6m89i3Oz0PaAa&#10;p/gwLE9mTA7qZEoH+g1VvYzdMMQMx54VrU/mfRgFjK+Ci+UyJaGaLAtrs7E8lo6gRURfhjfm7BH2&#10;gIQ9wklUrHyH/pgbb3q73AXkIFETAR7RPOKOSkzkHl9NlPrv/ynr8rYXvwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAGbviJraAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SL1Rh1SJ&#10;UMimqvgT1wYkODrxNo4ar0PstuHtcXuBy0qjGc18W65nO4gjTb53jHC3TEAQt0733CF8vL/c3oPw&#10;QbFWg2NC+CEP6+r6qlSFdife0rEOnYgl7AuFYEIYCyl9a8gqv3QjcfR2brIqRDl1Uk/qFMvtINMk&#10;yaVVPccFo0Z6NNTu64NFyJ9eN2b8zL++d6l/843bh9o9Iy5u5s0DiEBz+AvDGT+iQxWZGndg7cWA&#10;EB8Jl3v28nQFokHIsgxkVcr/8NUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANkilU8T&#10;AgAAIwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGbv&#10;iJraAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="0FDF1712" w14:textId="7C84D7DD" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007D3424">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="142544D5" wp14:editId="74CE55EC">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>895985</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9871711</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5768340" cy="6108"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36672" name="Group 36672"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5768340" cy="6108"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5768340" cy="6108"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="37376" name="Shape 37376"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5768340" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5768340" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:group id="Group 36672" style="width:454.2pt;height:0.480957pt;position:absolute;mso-position-horizontal-relative:page;mso-position-horizontal:absolute;margin-left:70.55pt;mso-position-vertical-relative:page;margin-top:777.3pt;" coordsize="57683,61">
+              <v:shape id="Shape 37377" style="position:absolute;width:57683;height:91;left:0;top:0;" coordsize="5768340,9144" path="m0,0l5768340,0l5768340,9144l0,9144l0,0">
+                <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                <v:fill on="true" color="#d9d9d9"/>
+              </v:shape>
+              <w10:wrap type="square"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="7D7D7D"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>P ag e</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58FEDC10" w14:textId="02B80CFA" w:rsidR="00406EA7" w:rsidRDefault="007D3424">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="-49" w:firstLine="0"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69D68BD7" wp14:editId="0479D266">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1030605" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="17145" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1451887305" name="Text Box 10" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1030605" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="386EE263" w14:textId="10EFC47D" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007D3424">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="69D68BD7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 10" o:spid="_x0000_s1034" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:81.15pt;height:27.75pt;z-index:251684864;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBoctghFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykTbEacYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0oOU62rqdiF5kmKX6897S467UiB+F8C6ak00lOiTAc6tbsSvrzZf3l&#10;KyU+MFMzBUaU9Cg8vVt+/rTobCFm0ICqhSNYxPiisyVtQrBFlnneCM38BKwwGJTgNAv463ZZ7ViH&#10;1bXKZnl+k3XgauuAC+/R+zAE6TLVl1Lw8CSlF4GokuJsIZ0unVU8s+WCFTvHbNPy0xjsA1No1hps&#10;ei71wAIje9f+U0q33IEHGSYcdAZStlykHXCbaf5mm23DrEi7IDjenmHy/68sfzxs7bMjof8GPRIY&#10;AemsLzw64z69dDp+cVKCcYTweIZN9IHweCm/ym/yOSUcY1fz2fVsHstkl9vW+fBdgCbRKKlDWhJa&#10;7LDxYUgdU2IzA+tWqUSNMn85sGb0ZJcRoxX6qidtXdLbcfwK6iNu5WAg3Fu+brH1hvnwzBwyjIug&#10;asMTHlJBV1I4WZQ04H6954/5CDxGKelQMSU1KGlK1A+DhMzm13keFZb+0HCjUSVjepvPY9zs9T2g&#10;GKf4LixPZkwOajSlA/2Kol7FbhhihmPPklajeR8G/eKj4GK1SkkoJsvCxmwtj6UjZhHQl/6VOXtC&#10;PSBfjzBqihVvwB9y401vV/uAFCRmIr4DmifYUYiJ29OjiUr/8z9lXZ728jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBm74ia2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUi9UYdU&#10;iVDIpqr4E9cGJDg68TaOGq9D7Lbh7XF7gctKoxnNfFuuZzuII02+d4xwt0xAELdO99whfLy/3N6D&#10;8EGxVoNjQvghD+vq+qpUhXYn3tKxDp2IJewLhWBCGAspfWvIKr90I3H0dm6yKkQ5dVJP6hTL7SDT&#10;JMmlVT3HBaNGejTU7uuDRcifXjdm/My/vnepf/ON24faPSMububNA4hAc/gLwxk/okMVmRp3YO3F&#10;gBAfCZd79vJ0BaJByLIMZFXK//DVLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBoctgh&#10;FAIAACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBm&#10;74ia2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="386EE263" w14:textId="10EFC47D" w:rsidR="007D3424" w:rsidRPr="007D3424" w:rsidRDefault="007D3424" w:rsidP="007D3424">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007D3424">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AC347EE" wp14:editId="20AB3F6B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>895985</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9871711</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5768340" cy="6108"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36655" name="Group 36655"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5768340" cy="6108"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5768340" cy="6108"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="37374" name="Shape 37374"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5768340" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5768340" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:group id="Group 36655" style="width:454.2pt;height:0.480957pt;position:absolute;mso-position-horizontal-relative:page;mso-position-horizontal:absolute;margin-left:70.55pt;mso-position-vertical-relative:page;margin-top:777.3pt;" coordsize="57683,61">
+              <v:shape id="Shape 37375" style="position:absolute;width:57683;height:91;left:0;top:0;" coordsize="5768340,9144" path="m0,0l5768340,0l5768340,9144l0,9144l0,0">
+                <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                <v:fill on="true" color="#d9d9d9"/>
+              </v:shape>
+              <w10:wrap type="square"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="7D7D7D"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>P ag e</w:t>
+    </w:r>
+    <w:r w:rsidR="008E7C82">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13CE92B4" w14:textId="77777777" w:rsidR="003F7F0B" w:rsidRDefault="003F7F0B">
+    <w:p w14:paraId="3A287F34" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="241" w:lineRule="auto"/>
+        <w:ind w:left="139" w:right="348" w:firstLine="0"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59BB2D14" w14:textId="77777777" w:rsidR="003F7F0B" w:rsidRDefault="003F7F0B">
+    <w:p w14:paraId="5377F821" w14:textId="77777777" w:rsidR="00406EA7" w:rsidRDefault="008E7C82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="241" w:lineRule="auto"/>
+        <w:ind w:left="139" w:right="348" w:firstLine="0"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="032256CB"/>
+    <w:nsid w:val="01B77D23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C5829B26"/>
-    <w:lvl w:ilvl="0" w:tplc="A3F46C84">
+    <w:tmpl w:val="0744FD4C"/>
+    <w:lvl w:ilvl="0" w:tplc="047432FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1553" w:hanging="562"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:ind w:left="761"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
-        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
-        <w:iCs w:val="0"/>
-[...1 lines deleted...]
-        <w:w w:val="100"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81449062">
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="1" w:tplc="97A407DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2271" w:hanging="358"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:ind w:left="1214"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
-        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
-        <w:iCs w:val="0"/>
-[...1 lines deleted...]
-        <w:w w:val="100"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="A462EFFC">
+    <w:lvl w:ilvl="2" w:tplc="A5649048">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1934"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7D8CE104">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2654"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E646917A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3374"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="76F295B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4094"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="79067A26">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4814"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="89B2DA3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5534"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5D4209A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6254"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07644A32"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4AB0C672"/>
+    <w:lvl w:ilvl="0" w:tplc="ABC8A07A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="18BEABFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="998"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BDF883A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1661"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9FB2F5FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2381"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1BA4BD2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3101"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D0608756">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3821"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="94B44144">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4541"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3B520840">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5261"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="01A8D856">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5981"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="158F4BAC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B156DA00"/>
+    <w:lvl w:ilvl="0" w:tplc="E190FA28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="623"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9520598A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1339"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5BDEE9AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2059"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="73FE4F48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2779"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFEA7B3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3499"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7CDEEB48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4219"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BA361FB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4939"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A34C4C78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5659"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="26C4A5D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6379"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15AC198F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AC669A0"/>
+    <w:lvl w:ilvl="0" w:tplc="B47A25B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="623"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D18A3032">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1339"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3B848930">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2059"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="695E92A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2779"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3E18802A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3499"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3968A98A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4219"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9876901C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4939"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0B10C3AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5659"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8F6CAE3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6379"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3305026F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0EA06E56"/>
+    <w:lvl w:ilvl="0" w:tplc="3798218A">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3209" w:hanging="358"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:ind w:left="739"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41BE8852">
+    <w:lvl w:ilvl="1" w:tplc="F446B438">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3A10091E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1FA8FC28">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4139" w:hanging="358"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:ind w:left="2640"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11683CC6">
+    <w:lvl w:ilvl="4" w:tplc="1758C8F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C42EA7EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7840CE58">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5068" w:hanging="358"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:ind w:left="4800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E9364994">
+    <w:lvl w:ilvl="7" w:tplc="9EC0C11E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="48C042E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="337305A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D5E41D3E"/>
+    <w:lvl w:ilvl="0" w:tplc="3C98F23A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1575"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="34D66058">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2093"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="78B07D7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2813"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7F18540E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3533"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FDC06A5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4253"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6F4405BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4973"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AABEEC38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5693"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B95A39EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6413"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="857662F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7133"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E8A00BF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="77FA33D4"/>
+    <w:lvl w:ilvl="0" w:tplc="B6AC809A">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5998" w:hanging="358"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1862BE8E">
+    <w:lvl w:ilvl="1" w:tplc="23FE13D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1337"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E9AE5C2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2059"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AD622438">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6928" w:hanging="358"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:ind w:left="2779"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="ECCE227A">
+    <w:lvl w:ilvl="4" w:tplc="EEE8B99C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3499"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2DD48FD6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4219"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9EBC3A22">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7857" w:hanging="358"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:ind w:left="4939"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="EC7CECAA">
+    <w:lvl w:ilvl="7" w:tplc="71F64AFA">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8787" w:hanging="358"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:ind w:left="5659"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EB0E2328">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6379"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05FE0E74"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BFE2762"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="583EAA40"/>
-    <w:lvl w:ilvl="0" w:tplc="F490C004">
+    <w:tmpl w:val="06AA27DA"/>
+    <w:lvl w:ilvl="0" w:tplc="6394810C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="898"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="43E64ACC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1406"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E4D446A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2126"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0374B14C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2846"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2E1E79F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3566"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="707E27D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A8C88412">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5006"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="210895EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5726"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3EB0543C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6446"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56E26E37"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="29620BD2"/>
+    <w:lvl w:ilvl="0" w:tplc="B4FEE582">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1015" w:hanging="346"/>
-[...3 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:ind w:left="981"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
-        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
-        <w:iCs w:val="0"/>
-[...1 lines deleted...]
-        <w:w w:val="99"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F9A24E74">
+    <w:lvl w:ilvl="1" w:tplc="3020C298">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1339"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D3EE0DF8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2059"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2D964D28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2779"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5D364770">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3499"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E3221116">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4219"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E18AF6F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4939"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2C168CF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5659"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="105873C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6379"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AE77C6A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7132EB24"/>
+    <w:lvl w:ilvl="0" w:tplc="7F50B896">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1897" w:hanging="346"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:ind w:left="758"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="121E4A44">
+    <w:lvl w:ilvl="1" w:tplc="EF3ED72A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1478"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E36A109C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2198"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8FB8203E">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2775" w:hanging="346"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:ind w:left="2918"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75FA9470">
+    <w:lvl w:ilvl="4" w:tplc="2D4C0F78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3638"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E9D8C328">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="570E4CF8">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3652" w:hanging="346"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:ind w:left="5078"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="2A7C64F4">
+    <w:lvl w:ilvl="7" w:tplc="2CAC2B6A">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4530" w:hanging="346"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:ind w:left="5798"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67989254">
+    <w:lvl w:ilvl="8" w:tplc="D7B6DF56">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5407" w:hanging="346"/>
-[...39 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:ind w:left="6518"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...757 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1772629912">
+  <w:num w:numId="1" w16cid:durableId="459685784">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1512138013">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1384986313">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1194071852">
+  <w:num w:numId="4" w16cid:durableId="1947039201">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="427972729">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="368847048">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1545406304">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1700357181">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="456531519">
-[...11 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1451826532">
+  <w:num w:numId="9" w16cid:durableId="1840582965">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="86587484">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="10" w16cid:durableId="618874082">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="89"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006C296C"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00CF5055"/>
+    <w:rsidRoot w:val="00406EA7"/>
+    <w:rsid w:val="00305DAE"/>
+    <w:rsid w:val="00406EA7"/>
+    <w:rsid w:val="007D3424"/>
+    <w:rsid w:val="008E7C82"/>
+    <w:rsid w:val="009A155B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="50170E51"/>
-  <w15:docId w15:val="{1DE2F63A-F113-4BD4-B793-61F7ED42A19C}"/>
+  <w14:docId w14:val="1F07261F"/>
+  <w15:docId w15:val="{999DFF23-F521-4EBF-B950-A4C0ED6CBBC4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -23841,526 +12837,561 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="105" w:line="251" w:lineRule="auto"/>
+      <w:ind w:left="416" w:hanging="10"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="66"/>
-      <w:jc w:val="center"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="105" w:line="250" w:lineRule="auto"/>
+      <w:ind w:left="10" w:right="161" w:hanging="10"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:bCs/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="187"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="105" w:line="250" w:lineRule="auto"/>
+      <w:ind w:left="10" w:right="161" w:hanging="10"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:bCs/>
-[...20 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="footnotedescription">
+    <w:name w:val="footnote description"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="footnotedescriptionChar"/>
+    <w:hidden/>
     <w:pPr>
-      <w:spacing w:before="120"/>
+      <w:spacing w:after="0" w:line="241" w:lineRule="auto"/>
+      <w:ind w:left="139" w:right="348"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="footnotedescriptionChar">
+    <w:name w:val="footnote description Char"/>
+    <w:link w:val="footnotedescription"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:link w:val="Heading2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="footnotemark">
+    <w:name w:val="footnote mark"/>
+    <w:hidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
     <w:pPr>
-      <w:spacing w:before="120"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008E7C82"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008E7C82"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...28 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:liz.vaughan@newmancatholicrust.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:liz.vaughan@stt.newmancatholictrust.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.st-teresas.bristol.sch.uk/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-teresas.bristol.sch.uk/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-teresas.bristol.sch.uk/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-teresas.bristol.sch.uk/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-teresas.bristol.sch.uk/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-teresas.bristol.sch.uk/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="adce4739-d185-419a-ae72-d3b8c8440997" xmlns:ns3="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0f28123d35369fa7c64fa149037b8f93" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A47600A43FB588469E80769338373953" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8401854a7ffac66c334563fb7134787f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="adce4739-d185-419a-ae72-d3b8c8440997" xmlns:ns3="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="95f5adb14238ede076f93b8ead7b6254" ns2:_="" ns3:_="">
     <xsd:import namespace="adce4739-d185-419a-ae72-d3b8c8440997"/>
     <xsd:import namespace="fa7bc3a7-eec7-459f-b8fb-98d244ec532f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -24537,114 +13568,131 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="adce4739-d185-419a-ae72-d3b8c8440997">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C1835BA-6B49-4AFF-8FCA-1BD2217E1A38}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FD3B5A8-7D6D-47F7-8243-C53B5D4E2013}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA2A0ADC-F75B-428B-89D1-79B6A05FA5AA}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F813C027-7CDE-4B62-A08F-05679798AB7D}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06EDA3C9-5FC2-4198-BAE7-E7F146FB509C}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{364A3263-E7BF-4330-896D-D839F50E0074}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>17616</Characters>
+  <Pages>15</Pages>
+  <Words>3157</Words>
+  <Characters>18001</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>146</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>150</Lines>
+  <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20665</CharactersWithSpaces>
+  <CharactersWithSpaces>21116</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
+  <dc:subject/>
   <dc:creator>Jenny Fitzgerald</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2025-02-27T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>3602b5b3,38a6f4e4,fed19ba,51e977c8,b726597,18b864ac,609a4dbf,7207f969,34df6fb7,568a0ac9,1d3c7f35,150ec767,896c7a4,77c2ae1b,6edb6d3b,42b2cb8f,3ea7b43a,6349c8e7,75c5655b,7c9cf67d,5c87bc94</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>Microsoft® Word 2019</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2025-09-18T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
-    <vt:lpwstr>Microsoft® Word 2019</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
+    <vt:lpwstr>2026-04-30T15:23:53Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
+    <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
+    <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
+    <vt:lpwstr>186425a8-ac45-4444-b804-1390e83388a8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ContentTypeId">
     <vt:lpwstr>0x010100A47600A43FB588469E80769338373953</vt:lpwstr>
   </property>
 </Properties>
 </file>