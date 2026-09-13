--- v0 (2025-11-28)
+++ v1 (2026-09-13)
@@ -1,23136 +1,5212 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="69CE6847" w14:textId="77777777" w:rsidR="00A01C04" w:rsidRDefault="004448F8">
-[...79 lines deleted...]
-          <w:rFonts w:ascii="Calibri"/>
+    <w:p w14:paraId="66BF7401" w14:textId="69E0114F" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="3701"/>
+          <w:tab w:val="center" w:pos="4421"/>
+          <w:tab w:val="center" w:pos="5142"/>
+          <w:tab w:val="center" w:pos="5862"/>
+          <w:tab w:val="center" w:pos="7405"/>
+        </w:tabs>
+        <w:spacing w:after="32" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6272F374" wp14:editId="07777777">
-[...7 lines deleted...]
-            <wp:extent cx="997748" cy="1033894"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C44FCA6" wp14:editId="3D9D33A3">
+            <wp:extent cx="1970913" cy="955675"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapNone/>
-[...3 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:docPr id="1363" name="Picture 1363"/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="10" name="Image 10" descr="Newsletter header (logo on white)"/>
+                    <pic:cNvPr id="1363" name="Picture 1363"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print"/>
+                    <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="997748" cy="1033894"/>
+                      <a:ext cx="1970913" cy="955675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:spacing w:val="-4"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000F25B6">
+        <w:t xml:space="preserve">                                  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Calibri"/>
+      <w:r w:rsidR="000F25B6">
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="332889F3" wp14:editId="07777777">
-[...7 lines deleted...]
-            <wp:extent cx="1652210" cy="578201"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="172FEEF6" wp14:editId="24EEFF6D">
+            <wp:extent cx="1011504" cy="928370"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapNone/>
-[...3 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:docPr id="1365" name="Picture 1365"/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="11" name="Image 11"/>
+                    <pic:cNvPr id="1365" name="Picture 1365"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print"/>
+                    <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1652210" cy="578201"/>
+                      <a:ext cx="1011504" cy="928370"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
-[...40 lines deleted...]
-          <w:spacing w:val="-2"/>
+    </w:p>
+    <w:p w14:paraId="59D230F0" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="96" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="149" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
-[...78 lines deleted...]
-          <w:u w:val="thick" w:color="006DC0"/>
+    </w:p>
+    <w:p w14:paraId="6FAC5A93" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="96" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="100" w:right="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ST PATRICK’S</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> CATHOLIC PRIMARY SCHOOL </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421BAF1D" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="57" w:line="339" w:lineRule="auto"/>
+        <w:ind w:left="117" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Blackswarth Road, Bristol BS5 8AS Tel: 0117 3772387 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:t>school@stp.newmancatholictrust.com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="006DC0"/>
-[...8 lines deleted...]
-          <w:u w:val="thick" w:color="006DC0"/>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single" w:color="0070C0"/>
+        </w:rPr>
+        <w:t>SUPPLEMENTARY INFORMATION FORM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:spacing w:val="-17"/>
+        <w:t>2027-28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>2026-27 RECEPTION</w:t>
-[...3 lines deleted...]
-          <w:spacing w:val="-7"/>
+        <w:t>RECEPTION YEAR NEW INTAKE APPLICATIONS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-        <w:ind w:left="184" w:right="526"/>
+    </w:p>
+    <w:p w14:paraId="3B19D329" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="218"/>
+        <w:ind w:left="115" w:right="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you are expressing a preference for a place for your child at </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...217 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">St Patrick’s Catholic Primary </w:t>
+      </w:r>
+      <w:r>
+        <w:t>School and wish to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> apply under criteria 1 to 3 or 5 to 8 of the admissions policy, you should complete this Supplementary Information Form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C6ADC0" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:right="537"/>
+        <w:spacing w:after="58" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="16" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The completed Supplementary Information Form, together with any supporting documentation (see Notes below), should be </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>returned to the school office (see above email and postal addresses)</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29048122" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:tabs>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="56"/>
+        <w:ind w:right="16" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">It should be returned by the closing date of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        </w:rPr>
+        <w:t>15 January 2027</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to be considered in the first round of allocations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CDABBC9" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:tabs>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="55"/>
+        <w:ind w:right="16" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you are applying to more than one Catholic school, you will need to complete a </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">separate Supplementary Information Form for each school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E62DDF7" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:tabs>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="61" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="16" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">If you do not provide the information required in this form and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>return it to the school</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...51 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        </w:rPr>
+        <w:t>with any supporting documentation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, by the closing date, your child may not be placed in the appropriate category, and this is likely to affect your </w:t>
+      </w:r>
+      <w:r>
+        <w:t>child’s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> chance of being offered a place. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EA45AB" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="2"/>
+        <w:ind w:right="16" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remember </w:t>
+      </w:r>
+      <w:r>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> you </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">also complete the Common Application Form of your </w:t>
+      </w:r>
+      <w:r>
+        <w:t>child’s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> home Local Authority, in addition to this form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637F6B0A" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="104" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="101" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3A4822" w14:textId="080EFD41" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="664"/>
+          <w:tab w:val="center" w:pos="6357"/>
         </w:tabs>
-        <w:spacing w:before="8" w:line="244" w:lineRule="auto"/>
-[...15 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="182"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Name of child:</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EFF6983" wp14:editId="177F98F0">
+                <wp:extent cx="3221990" cy="13564"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="38979" name="Group 38979"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3221990" cy="13564"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="3221990" cy="13564"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="1368" name="Shape 1368"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3221990" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="3221990">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="3221990" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="13564" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="000000"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict>
+              <v:group id="Group 38979" style="width:253.7pt;height:1.068pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="32219,135">
+                <v:shape id="Shape 1368" style="position:absolute;width:32219;height:0;left:0;top:0;" coordsize="3221990,0" path="m0,0l3221990,0">
+                  <v:stroke weight="1.068pt" endcap="flat" joinstyle="round" on="true" color="#000000"/>
+                  <v:fill on="false" color="#000000" opacity="0"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E775858" w14:textId="1BAB9971" w:rsidR="00D33736" w:rsidRDefault="008B10FF" w:rsidP="000F25B6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="3821"/>
+          <w:tab w:val="center" w:pos="8819"/>
+        </w:tabs>
+        <w:spacing w:after="9"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Address of child: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227D2648" w14:textId="77777777" w:rsidR="000F25B6" w:rsidRPr="000F25B6" w:rsidRDefault="000F25B6" w:rsidP="000F25B6"/>
+    <w:p w14:paraId="1384ECAE" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="56" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="151AFA91" wp14:editId="470B5C2D">
+                <wp:extent cx="3221355" cy="13564"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="38977" name="Group 38977"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3221355" cy="13564"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="3221355" cy="13564"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="1366" name="Shape 1366"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3221355" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="3221355">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="3221355" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="13564" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="000000"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict>
+              <v:group id="Group 38977" style="width:253.65pt;height:1.068pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="32213,135">
+                <v:shape id="Shape 1366" style="position:absolute;width:32213;height:0;left:0;top:0;" coordsize="3221355,0" path="m0,0l3221355,0">
+                  <v:stroke weight="1.068pt" endcap="flat" joinstyle="round" on="true" color="#000000"/>
+                  <v:fill on="false" color="#000000" opacity="0"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D789857" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="101" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="4679263C" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="101" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BCA38A" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="38" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19DBF979" wp14:editId="26FE699B">
+                <wp:extent cx="3221355" cy="13564"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="38978" name="Group 38978"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3221355" cy="13564"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="3221355" cy="13564"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="1367" name="Shape 1367"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3221355" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="3221355">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="3221355" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="13564" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="000000"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict>
+              <v:group id="Group 38978" style="width:253.65pt;height:1.068pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="32213,135">
+                <v:shape id="Shape 1367" style="position:absolute;width:32213;height:0;left:0;top:0;" coordsize="3221355,0" path="m0,0l3221355,0">
+                  <v:stroke weight="1.068pt" endcap="flat" joinstyle="round" on="true" color="#000000"/>
+                  <v:fill on="false" color="#000000" opacity="0"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FDAB382" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="197" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="101" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-17"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="14255BEB" w14:textId="212A42EB" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="6357"/>
+        </w:tabs>
+        <w:spacing w:after="9"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Parent/Carer Name:</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09262033" wp14:editId="16AE038B">
+                <wp:extent cx="3221355" cy="13564"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="38980" name="Group 38980"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3221355" cy="13564"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="3221355" cy="13564"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="1369" name="Shape 1369"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3221355" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="3221355">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="3221355" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="13564" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="000000"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict>
+              <v:group id="Group 38980" style="width:253.65pt;height:1.068pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="32213,135">
+                <v:shape id="Shape 1369" style="position:absolute;width:32213;height:0;left:0;top:0;" coordsize="3221355,0" path="m0,0l3221355,0">
+                  <v:stroke weight="1.068pt" endcap="flat" joinstyle="round" on="true" color="#000000"/>
+                  <v:fill on="false" color="#000000" opacity="0"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78440A1A" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="83" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="101" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="65448F70" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="101" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="123FAF9B" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="165" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="115" w:right="52"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Please read the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>school’s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> admission policy, noting in particular the faith-based criteria and the Children of Staff criterion, and read your Local Authority admissions guide booklet, before completing this form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47CD7A80" w14:textId="0DE8B4AC" w:rsidR="00D33736" w:rsidRDefault="008B10FF" w:rsidP="000F25B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="258" w:lineRule="auto"/>
+        <w:ind w:left="96" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOTE: When completing the Local Authority Common Application Form, it is important that you provide details of any siblings (brothers or sisters) who will be attending the school at the proposed time of admission. If this information is not provided </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>the admission authority of the school may not be able to place the application within the correct criterion.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="36360FF3" w14:textId="77777777" w:rsidR="000F25B6" w:rsidRDefault="000F25B6" w:rsidP="000F25B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="258" w:lineRule="auto"/>
+        <w:ind w:left="96" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30E1680D" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="156" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>CRITERIA CATEGORY</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="5261959C" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="6"/>
+        <w:ind w:left="10" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Status of child: please indicate by placing a tick in the appropriate box below – please note that a tick should be indicated in only a single box.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="04B5682D" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9018" w:type="dxa"/>
+        <w:tblInd w:w="112" w:type="dxa"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="44" w:type="dxa"/>
+          <w:left w:w="6" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9111"/>
+        <w:gridCol w:w="3396"/>
+        <w:gridCol w:w="1277"/>
+        <w:gridCol w:w="4345"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A01C04" w14:paraId="19AB4CF6" w14:textId="77777777">
+      <w:tr w:rsidR="00D33736" w14:paraId="4A43E702" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="332"/>
+          <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9111" w:type="dxa"/>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57E40CF2" w14:textId="77777777" w:rsidR="00A01C04" w:rsidRDefault="004448F8">
+          <w:p w14:paraId="3E6A4C68" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-              <w:ind w:left="50" w:right="-87"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="28"/>
               </w:rPr>
+              <w:t>Criteria</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F020541" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Tick Box</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B904F6D" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Evidence Required</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D33736" w14:paraId="10FCC7FD" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A020C79" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1. Child is Catholic </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BA54225" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(Categories 1 to 3) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DE74427" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="56"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="56"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C2E8DA5" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">See Note 1 below </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D33736" w14:paraId="1C27B027" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="648"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C90EE9B" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2. Child is a Catechumen </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F1E84E6" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(Category 5) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00DD6E89" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="56"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="56"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49E61E5D" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">See Note 2 below </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D33736" w14:paraId="7144C4A4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1189"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="399D895B" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Child’s</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> parent is a member of the </w:t>
+            </w:r>
+            <w:r>
+              <w:t>school’s</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">staff  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BAB42F2" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(see (ii) after Category 9 on page 2) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2434246B" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="56"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="56"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F65E2ED" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+            <w:pPr>
+              <w:spacing w:after="8" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">State the full name of the parent: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02BF97EF" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>Name</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="0B346CCA" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-12"/>
-                <w:sz w:val="28"/>
               </w:rPr>
+              <w:t>…………………………………………..</w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="753E475E" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-              <w:tab/>
+              <w:t xml:space="preserve">See Note 3 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A01C04" w14:paraId="4CF5F587" w14:textId="77777777">
+      <w:tr w:rsidR="00D33736" w14:paraId="18D3D50C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="701"/>
-[...1009 lines deleted...]
-          <w:trHeight w:val="292"/>
+          <w:trHeight w:val="938"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FDF52F2" w14:textId="77777777" w:rsidR="00A01C04" w:rsidRDefault="004448F8">
+          <w:p w14:paraId="7638C109" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:t>Criteria</w:t>
+              <w:t xml:space="preserve">5. Child is a member of an </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="1F44CEDC" w14:textId="77777777" w:rsidR="00A01C04" w:rsidRDefault="004448F8">
+          <w:p w14:paraId="7A52610A" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...11 lines deleted...]
-              <w:t>Box</w:t>
+              <w:t xml:space="preserve">Eastern Christian Church </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="57436813" w14:textId="77777777" w:rsidR="00A01C04" w:rsidRDefault="004448F8">
+          <w:p w14:paraId="4561B6B1" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...1852 lines deleted...]
-              <w:t>on page 2 of the Admissions Policy). Tick one box.</w:t>
+              <w:t xml:space="preserve">(Category 6) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35225E29" w14:textId="77777777" w:rsidR="00A01C04" w:rsidRDefault="004448F8">
+          <w:p w14:paraId="50AA7A18" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
+                <w:sz w:val="56"/>
               </w:rPr>
-              <w:t>YES</w:t>
+              <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="1"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="56"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...39 lines deleted...]
-              <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4429" w:type="dxa"/>
+            <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00814D20" w14:textId="77777777" w:rsidR="00A01C04" w:rsidRDefault="004448F8">
+          <w:p w14:paraId="371AC3BC" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">See Note 4 below  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D33736" w14:paraId="158B2884" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="838"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="11A0E75B" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">6. Child is a Member of other </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64D85829" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="4" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Christian denomination (Category 7) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5ABB0F62" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
+                <w:sz w:val="56"/>
               </w:rPr>
-              <w:t>If</w:t>
+              <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="56"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="554A116B" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">See Note 4 below </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D33736" w14:paraId="6E8FAA87" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1114"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="169DFFFC" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">7. Child is a Member of other faith </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46722A95" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(Category 8) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24D86D46" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
+                <w:sz w:val="56"/>
               </w:rPr>
-              <w:t>Yes,</w:t>
+              <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="56"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...76 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="5997CC1D" w14:textId="77777777" w:rsidR="00A01C04" w:rsidRDefault="00A01C04">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DE4D36C" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...15 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...60 lines deleted...]
-              <w:t>below</w:t>
+              <w:t xml:space="preserve">See Note 4 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="110FFD37" w14:textId="77777777" w:rsidR="00A01C04" w:rsidRDefault="00A01C04">
-[...2 lines deleted...]
-        <w:spacing w:before="41"/>
+    <w:p w14:paraId="188DE426" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="26" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="9270" w:firstLine="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:ind w:left="165"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-        </w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167636E3" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="189" w:line="263" w:lineRule="auto"/>
+        <w:ind w:left="2" w:right="188"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For criteria categories 1 to 3, state the Catholic Parish in which your child lives (state the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name of the parish and its location): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502454F7" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="354" w:line="263" w:lineRule="auto"/>
+        <w:ind w:left="2" w:right="188"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……………………………………………………………………………………………….. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDC71E8" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-8" w:right="188" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CA1EAC" w14:textId="17871717" w:rsidR="00D33736" w:rsidRDefault="008B10FF" w:rsidP="000F25B6">
+      <w:pPr>
+        <w:spacing w:after="76" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-2"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25077FA8" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="156" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Declaration</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="2BB91B56" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="8"/>
+        <w:ind w:left="10" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">I confirm that I have read the Admissions Policy of the school and that the information I have provided is correct. I understand that I must notify the school immediately if there is any change to these details and that, should any information I have given prove to be inaccurate, the governing body may withdraw any offer of a place even if the child has already started school. I understand that I must also </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>complete the Common Application Form of my home Local Authority.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:spacing w:val="-17"/>
+    </w:p>
+    <w:p w14:paraId="775A7AC5" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:spacing w:val="-17"/>
+    </w:p>
+    <w:p w14:paraId="6524D12C" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="155B0144" w14:textId="049E1A2E" w:rsidR="00D33736" w:rsidRDefault="008B10FF" w:rsidP="000F25B6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="5793"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Signed………………………..</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>given</w:t>
-[...3 lines deleted...]
-          <w:spacing w:val="-17"/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Date………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:spacing w:val="-15"/>
+    </w:p>
+    <w:p w14:paraId="5F4C39FC" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="7" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:spacing w:val="-17"/>
+    </w:p>
+    <w:p w14:paraId="0A595FCD" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:spacing w:val="-15"/>
+    </w:p>
+    <w:p w14:paraId="21BCFA7D" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="192" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="130" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Notes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:spacing w:val="-15"/>
+    </w:p>
+    <w:p w14:paraId="69E25E08" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:after="169"/>
+        <w:ind w:left="250" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Evidence of Catholic Baptism (or Reception)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:spacing w:val="-16"/>
+    </w:p>
+    <w:p w14:paraId="2C3E43D5" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="169" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="115" w:right="52"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school for a Catholic child evidence of Catholic baptism or reception into the Church is required. A certificate of baptism or certificate of reception into the full communion of the Catholic Church should be provided at the same time as this form is returned to the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBCFD92" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="206" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="115" w:right="181"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Admission </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Authority may request additional supporting evidence if the written documents that are provided do not clarify the fact that the child was baptised or received into the Catholic Church, e.g., where the name and address of the Church is not on the certificate or where the name of the Church does not state whether it is a Catholic Church or not. Those who have difficulty obtaining written evidence of baptism or reception into the Church should contact their Parish Priest. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C58B6E9" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:after="170"/>
+        <w:ind w:left="250" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Evidence for Catechumens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:spacing w:val="-16"/>
+    </w:p>
+    <w:p w14:paraId="026DDFA4" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="206" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="115" w:right="52"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school for catechumen evidence of their being a member of the catechumenate of a Catholic Church will be required. A certificate of reception into the order of catechumens should be provided at the same time as this form is returned to the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2945A2" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:after="167"/>
+        <w:ind w:left="250" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Evidence for Children of School Staff</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:spacing w:val="-17"/>
+    </w:p>
+    <w:p w14:paraId="66613463" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="206" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="115" w:right="52"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school for a child with a parent who has been a member of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>school’s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> staff for two or more years at the time of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">application, or who was recruited to fill a vacant post for which there is a demonstrable skills shortage. This does not include staff who work on the school site for other employers. You must provide the full name of the parent who works for the school in box 3 of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>‘Criteria</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Category' section above. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A23B752" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:after="170"/>
+        <w:ind w:left="509" w:right="0" w:hanging="269"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Evidence for Eastern Christian Churches, Other Christian Denominations and Other Faiths</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="073C9A36" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="150" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="115" w:right="52"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school as the child is a member of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">an Eastern Christian Church, another Christian denomination or another faith a letter or document confirming membership of that Christian denomination or faith and signed by the appropriate minister of religion or faith leader, will be required. The letter or document should be provided at the same time as this form is returned to the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF4BFCA" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="156" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="130" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Checklist:</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...318 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    </w:p>
+    <w:p w14:paraId="5A6E8EBC" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="220"/>
+        <w:ind w:left="115" w:right="16"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Have you? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E66A0C8" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...304 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="62"/>
+        <w:ind w:right="213" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enclosed a copy of baptism or certificate of reception into the Catholic Church (where applicable). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2232F45F" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...168 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="62"/>
+        <w:ind w:right="213" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Stated the name of the parent who works </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">for the school in box 3 of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>‘Criteria</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Category' section above (where applicable). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D5A094" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...510 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="218"/>
+        <w:ind w:right="213" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enclosed a letter or document confirming membership of an Eastern Christian Church, a Christian denomination or other faith (where applicable). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797E0CDA" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...15 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="9"/>
+        <w:ind w:right="213" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Completed and returned your local authority’s Common Application Form?</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:spacing w:val="-15"/>
+    </w:p>
+    <w:p w14:paraId="0B1EF446" w14:textId="55A0AC80" w:rsidR="00D33736" w:rsidRDefault="00D33736">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D8DDFFF" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:spacing w:val="-14"/>
+    </w:p>
+    <w:p w14:paraId="06D706D1" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="156" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="130" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>GDPR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...872 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="022D36DA" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="225"/>
+        <w:ind w:left="115" w:right="243"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In compliance with the General Data Protection Regulation (GDPR) and the Data Protection Act 2018, we wish to ensure that you are aware of the purpose for which we collect and process the data </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">we have asked you to provide on this form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9E0225" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...117 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="205"/>
+        <w:ind w:right="137" w:hanging="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We are The Cardinal Newman Catholic Educational Trust  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C4FAB8" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...143 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="204"/>
+        <w:ind w:right="137" w:hanging="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Being a Catholic education provider, we work closely with </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the School’s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Diocesan Authority, the </w:t>
+      </w:r>
+      <w:r>
         <w:t>School’s</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...190 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve"> Trustees, the Local Authority, the Catholic Education Service and the Department for Education, and may share the information you provide on this application form if we consider it is necessary in order to fulfil our functions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD334F0" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...210 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="206" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="137" w:hanging="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The person responsible for data protection within our organisation is </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Charron Plumstead and you can contact them with questions relating to our handling of the data. You can contact them by telephoning 0117 3772387 or emailing cplumstead@stp.newmancatholictrust.com </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A2E210" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...175 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="204"/>
+        <w:ind w:right="137" w:hanging="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We require the information we have requested for reasons relating to our functions as the admission authority of the School. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC7317D" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...214 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="207"/>
+        <w:ind w:right="137" w:hanging="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It is necessary for us to process personal data for the performance of a task carried out in the public interest or in the exercise of official authority vested in the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">controller (Article 6(1)(e) of the GDPR). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C272A8" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...227 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="204"/>
+        <w:ind w:right="137" w:hanging="708"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">To the extent that you have shared any special categories of data this will not be shared with any third parties except as detailed in paragraph 2 above, unless a legal obligation should arise. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB586C0" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...253 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="207"/>
+        <w:ind w:right="137" w:hanging="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It is necessary for us to process special category data for the performance of a task carried out in the public interest or in the exercise of official authority vested in the controller (Article 6(1)(e) of the GDPR). Additionally, processing is necessary for reasons of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">substantial public interest on the basis of Union or Member State law which is proportionate to the aim pursued and which contains appropriate safeguards (Article 9(2)(g) of the GDPR). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFF46FE" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...312 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="207"/>
+        <w:ind w:right="137" w:hanging="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the application is successful, the information you have provided on this form will be migrated to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the School’s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> enrolment system, and the data will be retained and processed on the basis of the </w:t>
+      </w:r>
+      <w:r>
         <w:t>School’s</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...79 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve"> fair processing notice and data protection policies which apply to that data. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E5376E9" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...189 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="8"/>
+        <w:ind w:right="137" w:hanging="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the application is unsuccessful, the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">application form and any documents submitted in support of the application will be destroyed after a period of 12 months. The school may keep a simple record of all applications and their outcome as part of their permanent archives in accordance with </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the School’s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> data retention policy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C916C3" w14:textId="77777777" w:rsidR="000F25B6" w:rsidRDefault="000F25B6" w:rsidP="000F25B6">
+      <w:pPr>
+        <w:spacing w:after="8"/>
+        <w:ind w:left="813" w:right="137" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FC54E6F" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...156 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="207"/>
+        <w:ind w:right="137" w:hanging="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">To read about your individual rights you can refer to the </w:t>
+      </w:r>
+      <w:r>
         <w:t>School’s</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve"> fair processing notice and data protection policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350905AB" w14:textId="735824CB" w:rsidR="00D33736" w:rsidRDefault="008B10FF" w:rsidP="000F25B6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:ind w:left="361" w:right="203" w:hanging="360"/>
+        <w:spacing w:after="51"/>
+        <w:ind w:right="137" w:hanging="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you wish to complain about how we have collected and processed the information </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">you have provided on this form, you can make a complaint to our organisation by following the Complaints Procedure found on our website https://www.stpatricksbristol.org.uk/Making-aComplaint/. If you are unhappy with how your complaint has been handled, you can contact the Information </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Commissioner’s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Office via their website at: ico.org.uk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="362B506E" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="147" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="3786" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...12 lines deleted...]
-          <w:sz w:val="24"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="36B96799" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="144" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="3786" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="01C8380B" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="147" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="3786" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="791AC134" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="144" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="3786" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:sz w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="1272E57A" w14:textId="77777777" w:rsidR="00D33736" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="147" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="3786" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...130 lines deleted...]
-        <w:ind w:left="361" w:right="75"/>
+    </w:p>
+    <w:p w14:paraId="1A402FDF" w14:textId="55D6ED46" w:rsidR="00D33736" w:rsidRDefault="00D33736" w:rsidP="000F25B6">
+      <w:pPr>
+        <w:spacing w:after="145" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...10951 lines deleted...]
-      <w:pgMar w:top="860" w:right="992" w:bottom="1200" w:left="1275" w:header="0" w:footer="1015" w:gutter="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="00D33736">
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11921" w:h="16850"/>
+      <w:pgMar w:top="1610" w:right="1755" w:bottom="944" w:left="900" w:header="720" w:footer="508" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="515E4A94" w14:textId="77777777" w:rsidR="006831DB" w:rsidRDefault="006831DB">
+    <w:p w14:paraId="7383F22C" w14:textId="77777777" w:rsidR="008B10FF" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61DC1699" w14:textId="77777777" w:rsidR="006831DB" w:rsidRDefault="006831DB">
+    <w:p w14:paraId="0466F8CB" w14:textId="77777777" w:rsidR="008B10FF" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:endnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="031ECCFF" w14:textId="77777777" w:rsidR="006831DB" w:rsidRDefault="006831DB"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="08214BA0" w14:textId="2B02710F" w:rsidR="001D635F" w:rsidRDefault="001D635F">
+  <w:p w14:paraId="31A1B9F0" w14:textId="204E1702" w:rsidR="00D33736" w:rsidRDefault="000F25B6">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="9114" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660294" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17B819A1" wp14:editId="248D7B27">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6ED57786" wp14:editId="0C697B7D">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="773430" cy="355600"/>
-              <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+              <wp:extent cx="840105" cy="351790"/>
+              <wp:effectExtent l="0" t="0" r="17145" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1638825641" name="Text Box 2" descr="OFFICIAL">
+              <wp:docPr id="1575195554" name="Text Box 9" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="773430" cy="355600"/>
+                        <a:ext cx="840105" cy="351790"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="044CD8C8" w14:textId="132529C1" w:rsidR="001D635F" w:rsidRPr="001D635F" w:rsidRDefault="001D635F" w:rsidP="001D635F">
+                        <w:p w14:paraId="2A231043" w14:textId="1E33B1A2" w:rsidR="000F25B6" w:rsidRPr="000F25B6" w:rsidRDefault="000F25B6" w:rsidP="000F25B6">
                           <w:pPr>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
-                              <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="001D635F">
+                          <w:r w:rsidRPr="000F25B6">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
-                              <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="17B819A1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6ED57786" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.9pt;height:28pt;z-index:251660294;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBITM8lDwIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wkTdsZcYqsRYYB&#10;RVsgHXpWZDk2IImCxMTOfv0oxUm2bqdhF5kiaX689zS/641me+VDC7bk41HOmbISqtZuS/79dfXp&#10;lrOAwlZCg1UlP6jA7xYfP8w7V6gJNKAr5RkVsaHoXMkbRFdkWZCNMiKMwClLwRq8EUhXv80qLzqq&#10;bnQ2yfPrrANfOQ9ShUDeh2OQL1L9ulYSn+s6KGS65DQbptOncxPPbDEXxdYL17RyGEP8wxRGtJaa&#10;nks9CBRs59s/SplWeghQ40iCyaCuW6nSDrTNOH+3zboRTqVdCJzgzjCF/1dWPu3X7sUz7L9ATwRG&#10;QDoXikDOuE9fexO/NCmjOEF4OMOmemSSnDc306spRSSFprPZdZ5gzS4/Ox/wqwLDolFyT6wksMT+&#10;MSA1pNRTSuxlYdVqnZjR9jcHJUZPdpkwWthv+mHsDVQH2sbDkejg5Kqlno8i4IvwxCyNSWrFZzpq&#10;DV3JYbA4a8D/+Js/5hPgFOWsI6WU3JKUOdPfLBExmV3ltDDDdCPDn4xNMsaf81mM2525BxLhmN6D&#10;k8mMyahPZu3BvJGYl7EbhYSV1LPkm5N5j0fd0mOQarlMSSQiJ/DRrp2MpSNYEcnX/k14N8CNxNMT&#10;nLQkineoH3Pjn8Etd0jYJ0oisEc0B7xJgImp4bFEhf96T1mXJ734CQAA//8DAFBLAwQUAAYACAAA&#10;ACEAqbENL9kAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W8g9hAb40cQ01xvQ6h&#10;f/RaN5AcZWtjmVgr11IS5+2j9NJeBpZZZr4pVpPtxYlG3zlGWC4SEMSN0x23CJvv94cnED4o1qp3&#10;TAgX8rAqZ3eFyrU78xedqtCKGMI+VwgmhCGX0jeGrPILNxBHb+9Gq0I8x1bqUZ1juO1lmiSZtKrj&#10;2GDUQC+GmkN1tAjZ68faDNts97NP/aev3SFU7g3xfj6tn0EEmsLfM9zwIzqUkal2R9Ze9AhxSPjV&#10;m5cu44wa4TFLQJaF/A9fXgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBITM8lDwIAABoE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCpsQ0v2QAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 9" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:66.15pt;height:27.7pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtsTbWDwIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkzdYacYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0oxU62bqeiF5kiaX6897S47bUiB+F8C6ak00lOiTAc6tbsSvrzef3p&#10;mhIfmKmZAiNKehSe3i4/flh0thAzaEDVwhEsYnzR2ZI2IdgiyzxvhGZ+AlYYDEpwmgW8ul1WO9Zh&#10;da2yWZ5/yTpwtXXAhffovT8F6TLVl1Lw8CilF4GokuJsIZ0unVU8s+WCFTvHbNPyYQz2hik0aw02&#10;PZe6Z4GRvWv/KaVb7sCDDBMOOgMpWy7SDrjNNH+1zbZhVqRdEBxvzzD59yvLHw5b++RI6L9BjwRG&#10;QDrrC4/OuE8vnY5fnJRgHCE8nmETfSAcnddXOPqcEo6hz/Pp15sEa3b52TofvgvQJBoldchKAosd&#10;Nj5gQ0wdU2IvA+tWqcSMMn85MDF6ssuE0Qp91Q9jV1AfcRsHJ6K95esWe26YD0/MIbO4AKo1POIh&#10;FXQlhcGipAH363/+mI+AY5SSDpVSUoNSpkT9MEjEbH6V51FZ6YaGG40qGdObfB7jZq/vAEU4xfdg&#10;eTJjclCjKR3oFxTzKnbDEDMce5a0Gs27cNItPgYuVquUhCKyLGzM1vJYOoIVkXzuX5izA9wBeXqA&#10;UUuseIX6KTf+6e1qHxD7REkE9oTmgDcKMDE1PJao8D/vKevypJe/AQAA//8DAFBLAwQUAAYACAAA&#10;ACEAy9QDedoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIvVGHlEYoxKkq&#10;aCuuBCQ4OvE2jhrvhthtw9/jcoHLSqMZzbwtVpPrxQlH3zEpuJsnIJAaNh21Ct7ftrcPIHzQZHTP&#10;hAq+0cOqvL4qdG74TK94qkIrYgn5XCuwIQy5lL6x6LSf84AUvT2PTocox1aaUZ9juetlmiSZdLqj&#10;uGD1gE8Wm0N1dAqy593aDh/Z59c+9S++5kOoeKPU7GZaP4IIOIW/MFzwIzqUkanmIxkvegXxkfB7&#10;L94iXYCoFSyX9yDLQv6HL38AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArbE21g8CAAAa&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAy9QDedoA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="044CD8C8" w14:textId="132529C1" w:rsidR="001D635F" w:rsidRPr="001D635F" w:rsidRDefault="001D635F" w:rsidP="001D635F">
+                  <w:p w14:paraId="2A231043" w14:textId="1E33B1A2" w:rsidR="000F25B6" w:rsidRPr="000F25B6" w:rsidRDefault="000F25B6" w:rsidP="000F25B6">
                     <w:pPr>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
-                        <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="001D635F">
+                    <w:r w:rsidRPr="000F25B6">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
-                        <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="008B10FF">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="0CEA58DA" wp14:editId="155F521A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>638175</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>10238677</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="29845" cy="138785"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="3389" name="Picture 3389"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="3389" name="Picture 3389"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="29845" cy="138785"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="008B10FF">
+      <w:rPr>
+        <w:sz w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="57AA2EAF" w14:textId="1FEC80A6" w:rsidR="00A01C04" w:rsidRDefault="001D635F">
+  <w:p w14:paraId="1D0C06FD" w14:textId="063D603B" w:rsidR="00D33736" w:rsidRDefault="000F25B6">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-      <w:spacing w:before="0" w:line="14" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="9114" w:firstLine="0"/>
       <w:jc w:val="left"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661318" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F1010EF" wp14:editId="722309A2">
-              <wp:simplePos x="635" y="635"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BA176F8" wp14:editId="6F2F61EC">
+              <wp:simplePos x="571500" y="10179050"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="773430" cy="355600"/>
-              <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+              <wp:extent cx="840105" cy="351790"/>
+              <wp:effectExtent l="0" t="0" r="17145" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="378713438" name="Text Box 3" descr="OFFICIAL">
+              <wp:docPr id="1499273220" name="Text Box 10" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="773430" cy="355600"/>
+                        <a:ext cx="840105" cy="351790"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2175F6CE" w14:textId="4589F4F5" w:rsidR="001D635F" w:rsidRPr="001D635F" w:rsidRDefault="001D635F" w:rsidP="001D635F">
+                        <w:p w14:paraId="78E6AABD" w14:textId="44311217" w:rsidR="000F25B6" w:rsidRPr="000F25B6" w:rsidRDefault="000F25B6" w:rsidP="000F25B6">
                           <w:pPr>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
-                              <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="001D635F">
+                          <w:r w:rsidRPr="000F25B6">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
-                              <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="4F1010EF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7BA176F8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.9pt;height:28pt;z-index:251661318;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5MD3uEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wkTbsZcYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0o5avreip2kSmS5sd7T9PbvjVsp3xowJZ8OMg5U1ZC1dhNyX89L758&#10;5SygsJUwYFXJ9yrw29nnT9POFWoENZhKeUZFbCg6V/Ia0RVZFmStWhEG4JSloAbfCqSr32SVFx1V&#10;b002yvPrrANfOQ9ShUDe+0OQz1J9rZXER62DQmZKTrNhOn061/HMZlNRbLxwdSOPY4gPTNGKxlLT&#10;c6l7gYJtffNPqbaRHgJoHEhoM9C6kSrtQNsM8zfbrGrhVNqFwAnuDFP4f2Xlw27lnjzD/jv0RGAE&#10;pHOhCOSM+/Tat/FLkzKKE4T7M2yqRybJeXMzvhpTRFJoPJlc5wnW7PKz8wF/KGhZNEruiZUEltgt&#10;A1JDSj2lxF4WFo0xiRlj/3JQYvRklwmjhf26Z031avo1VHtaysOB7+DkoqHWSxHwSXgimKYl0eIj&#10;HdpAV3I4WpzV4H+/54/5hDtFOetIMCW3pGjOzE9LfIwmVzntzTDdyPAnY52M4bd8EuN2294BaXFI&#10;z8LJZMZkNCdTe2hfSNPz2I1CwkrqWfL1ybzDg3zpTUg1n6ck0pITuLQrJ2PpiFkE9Ll/Ed4dUUei&#10;6wFOkhLFG/APufHP4OZbJAoSMxHfA5pH2EmHibDjm4lCf31PWZeXPfsDAAD//wMAUEsDBBQABgAI&#10;AAAAIQCpsQ0v2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhbyD2EBvjRxDTXG9&#10;DqF/9Fo3kBxla2OZWCvXUhLn7aP00l4GlllmvilWk+3FiUbfOUZYLhIQxI3THbcIm+/3hycQPijW&#10;qndMCBfysCpnd4XKtTvzF52q0IoYwj5XCCaEIZfSN4as8gs3EEdv70arQjzHVupRnWO47WWaJJm0&#10;quPYYNRAL4aaQ3W0CNnrx9oM22z3s0/9p6/dIVTuDfF+Pq2fQQSawt8z3PAjOpSRqXZH1l70CHFI&#10;+NWbly7jjBrhMUtAloX8D19eAQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALkwPe4RAgAA&#10;IQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKmxDS/Z&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 10" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:66.15pt;height:27.7pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrOF7HEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkzdYacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U7abqdhF5kiaX6897S47bQiR+F8A6ak00lOiTAcqsbsS/rzef3p&#10;mhIfmKmYAiNKehKe3i4/fli0thAzqEFVwhEsYnzR2pLWIdgiyzyvhWZ+AlYYDEpwmgW8un1WOdZi&#10;da2yWZ5/yVpwlXXAhffove+DdJnqSyl4eJTSi0BUSXG2kE6Xzl08s+WCFXvHbN3wYQz2D1No1hhs&#10;ei51zwIjB9f8UUo33IEHGSYcdAZSNlykHXCbaf5um23NrEi7IDjenmHy/68sfzhu7ZMjofsGHRIY&#10;AWmtLzw64z6ddDp+cVKCcYTwdIZNdIFwdF5f4ehzSjiGPs+nX28SrNnlZ+t8+C5Ak2iU1CErCSx2&#10;3PiADTF1TIm9DKwbpRIzyrxxYGL0ZJcJoxW6XUea6tX0O6hOuJSDnm9v+brB1hvmwxNzSDDugaIN&#10;j3hIBW1JYbAoqcH9+ps/5iPuGKWkRcGU1KCiKVE/DPIxm1/leRRYuqHhRmOXjOlNPo9xc9B3gFqc&#10;4rOwPJkxOajRlA70C2p6FbthiBmOPUu6G8270MsX3wQXq1VKQi1ZFjZma3ksHTGLgD53L8zZAfWA&#10;dD3AKClWvAO/z41/ers6BKQgMRPx7dEcYEcdJsKGNxOF/vqesi4ve/kbAAD//wMAUEsDBBQABgAI&#10;AAAAIQDL1AN52gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUi9UYeURijE&#10;qSpoK64EJDg68TaOGu+G2G3D3+NygctKoxnNvC1Wk+vFCUffMSm4mycgkBo2HbUK3t+2tw8gfNBk&#10;dM+ECr7Rw6q8vip0bvhMr3iqQitiCflcK7AhDLmUvrHotJ/zgBS9PY9OhyjHVppRn2O562WaJJl0&#10;uqO4YPWATxabQ3V0CrLn3doOH9nn1z71L77mQ6h4o9TsZlo/ggg4hb8wXPAjOpSRqeYjGS96BfGR&#10;8Hsv3iJdgKgVLJf3IMtC/ocvfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCrOF7HEQIA&#10;ACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDL1AN5&#10;2gAAAAQBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="2175F6CE" w14:textId="4589F4F5" w:rsidR="001D635F" w:rsidRPr="001D635F" w:rsidRDefault="001D635F" w:rsidP="001D635F">
+                  <w:p w14:paraId="78E6AABD" w14:textId="44311217" w:rsidR="000F25B6" w:rsidRPr="000F25B6" w:rsidRDefault="000F25B6" w:rsidP="000F25B6">
                     <w:pPr>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
-                        <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="001D635F">
+                    <w:r w:rsidRPr="000F25B6">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
-                        <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="004448F8">
+    <w:r w:rsidR="008B10FF">
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="20"/>
-[...81 lines deleted...]
-      </mc:AlternateContent>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="04DD7E0D" wp14:editId="40395A97">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>638175</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>10238677</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="29845" cy="138785"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="909971869" name="Picture 909971869"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="3389" name="Picture 3389"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="29845" cy="138785"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
-    <w:r w:rsidR="004448F8">
-[...255 lines deleted...]
-      </mc:AlternateContent>
+    <w:r w:rsidR="008B10FF">
+      <w:rPr>
+        <w:sz w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2958EFA8" w14:textId="554E5A1E" w:rsidR="001D635F" w:rsidRDefault="001D635F">
+  <w:p w14:paraId="29F5F7C4" w14:textId="32F34AEC" w:rsidR="00D33736" w:rsidRDefault="000F25B6">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="9114" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39E40173" wp14:editId="716071BF">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A8E1ED2" wp14:editId="78DABE5F">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="773430" cy="355600"/>
-              <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+              <wp:extent cx="840105" cy="351790"/>
+              <wp:effectExtent l="0" t="0" r="17145" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="2114394383" name="Text Box 1" descr="OFFICIAL">
+              <wp:docPr id="1007550683" name="Text Box 8" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="773430" cy="355600"/>
+                        <a:ext cx="840105" cy="351790"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="71A4AB3A" w14:textId="5549D31E" w:rsidR="001D635F" w:rsidRPr="001D635F" w:rsidRDefault="001D635F" w:rsidP="001D635F">
+                        <w:p w14:paraId="5DF581BD" w14:textId="2E7F1869" w:rsidR="000F25B6" w:rsidRPr="000F25B6" w:rsidRDefault="000F25B6" w:rsidP="000F25B6">
                           <w:pPr>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
-                              <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="001D635F">
+                          <w:r w:rsidRPr="000F25B6">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
-                              <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="39E40173" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="3A8E1ED2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.9pt;height:28pt;z-index:251659270;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAYKU8kEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2jAUfZ+0/2D5fSRAabuIULFWTJOq&#10;thKd+mwch0RKfC3bkLBfv2NDYOv2NO3Fub735n6cczy/69uG7ZV1Nemcj0cpZ0pLKmq9zfn319Wn&#10;W86cF7oQDWmV84Ny/G7x8cO8M5maUEVNoSxDEe2yzuS88t5kSeJkpVrhRmSURrAk2wqPq90mhRUd&#10;qrdNMknT66QjWxhLUjkH78MxyBexflkq6Z/L0inPmpxjNh9PG89NOJPFXGRbK0xVy9MY4h+maEWt&#10;0fRc6kF4wXa2/qNUW0tLjko/ktQmVJa1VHEHbDNO322zroRRcReA48wZJvf/ysqn/dq8WOb7L9SD&#10;wABIZ1zm4Az79KVtwxeTMsQB4eEMm+o9k3De3EyvpohIhKaz2XUaYU0uPxvr/FdFLQtGzi1YiWCJ&#10;/aPzaIjUISX00rSqmyYy0+jfHEgMnuQyYbB8v+lZXaD5MP2GigOWsnTk2xm5qtH6UTj/IiwIxrQQ&#10;rX/GUTbU5ZxOFmcV2R9/84d84I4oZx0Ek3MNRXPWfNPgYzK7SrE38/EGww7GJhrjz+ksxPWuvSdo&#10;cYxnYWQ0Q7JvBrO01L5B08vQDSGhJXrmfDOY9/4oX7wJqZbLmAQtGeEf9drIUDpgFgB97d+ENSfU&#10;Peh6okFSInsH/jE3/OnMcudBQWQm4HtE8wQ7dBgJO72ZIPRf7zHr8rIXPwEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAKmxDS/ZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+FvIPYQG+NHENN&#10;cb0OoX/0WjeQHGVrY5lYK9dSEufto/TSXgaWWWa+KVaT7cWJRt85RlguEhDEjdMdtwib7/eHJxA+&#10;KNaqd0wIF/KwKmd3hcq1O/MXnarQihjCPlcIJoQhl9I3hqzyCzcQR2/vRqtCPMdW6lGdY7jtZZok&#10;mbSq49hg1EAvhppDdbQI2evH2gzbbPezT/2nr90hVO4N8X4+rZ9BBJrC3zPc8CM6lJGpdkfWXvQI&#10;cUj41ZuXLuOMGuExS0CWhfwPX14BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGClPJBMC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqbEN&#10;L9kAAAAEAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 8" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:66.15pt;height:27.7pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6rq2FEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkzdYacYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0oxU62bqeiF5kiaX6897S47bUiB+F8C6ak00lOiTAc6tbsSvrzef3p&#10;mhIfmKmZAiNKehSe3i4/flh0thAzaEDVwhEsYnzR2ZI2IdgiyzxvhGZ+AlYYDEpwmgW8ul1WO9Zh&#10;da2yWZ5/yTpwtXXAhffovT8F6TLVl1Lw8CilF4GokuJsIZ0unVU8s+WCFTvHbNPyYQz2hik0aw02&#10;PZe6Z4GRvWv/KaVb7sCDDBMOOgMpWy7SDrjNNH+1zbZhVqRdEBxvzzD59yvLHw5b++RI6L9BjwRG&#10;QDrrC4/OuE8vnY5fnJRgHCE8nmETfSAcnddXOPqcEo6hz/Pp15sEa3b52TofvgvQJBoldchKAosd&#10;Nj5gQ0wdU2IvA+tWqcSMMn85MDF6ssuE0Qp91ZO2LulsnL6C+ohLOTjx7S1ft9h6w3x4Yg4Jxj1Q&#10;tOERD6mgKykMFiUNuF//88d8xB2jlHQomJIaVDQl6odBPmbzqzyPAks3NNxoVMmY3uTzGDd7fQeo&#10;xSk+C8uTGZODGk3pQL+gplexG4aY4dizpNVo3oWTfPFNcLFapSTUkmVhY7aWx9IRswjoc//CnB1Q&#10;D0jXA4ySYsUr8E+58U9vV/uAFCRmIr4nNAfYUYeJsOHNRKH/eU9Zl5e9/A0AAP//AwBQSwMEFAAG&#10;AAgAAAAhAMvUA3naAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SL1Rh5RG&#10;KMSpKmgrrgQkODrxNo4a74bYbcPf43KBy0qjGc28LVaT68UJR98xKbibJyCQGjYdtQre37a3DyB8&#10;0GR0z4QKvtHDqry+KnRu+EyveKpCK2IJ+VwrsCEMuZS+sei0n/OAFL09j06HKMdWmlGfY7nrZZok&#10;mXS6o7hg9YBPFptDdXQKsufd2g4f2efXPvUvvuZDqHij1OxmWj+CCDiFvzBc8CM6lJGp5iMZL3oF&#10;8ZHwey/eIl2AqBUsl/cgy0L+hy9/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPqurYUT&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMvU&#10;A3naAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="71A4AB3A" w14:textId="5549D31E" w:rsidR="001D635F" w:rsidRPr="001D635F" w:rsidRDefault="001D635F" w:rsidP="001D635F">
+                  <w:p w14:paraId="5DF581BD" w14:textId="2E7F1869" w:rsidR="000F25B6" w:rsidRPr="000F25B6" w:rsidRDefault="000F25B6" w:rsidP="000F25B6">
                     <w:pPr>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
-                        <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="001D635F">
+                    <w:r w:rsidRPr="000F25B6">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
-                        <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-  </w:p>
-[...9 lines deleted...]
-      <w:jc w:val="left"/>
+    <w:r w:rsidR="008B10FF">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="73553097" wp14:editId="2635F39D">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>638175</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>10238677</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="29845" cy="138785"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="669157347" name="Picture 669157347"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="3389" name="Picture 3389"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="29845" cy="138785"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="008B10FF">
       <w:rPr>
         <w:sz w:val="17"/>
       </w:rPr>
-    </w:pPr>
-[...816 lines deleted...]
-      </mc:AlternateContent>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64449CE4" w14:textId="77777777" w:rsidR="006831DB" w:rsidRDefault="006831DB">
+    <w:p w14:paraId="3534CF95" w14:textId="77777777" w:rsidR="008B10FF" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="258" w:lineRule="auto"/>
+        <w:ind w:left="101" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F836C41" w14:textId="77777777" w:rsidR="006831DB" w:rsidRDefault="006831DB">
+    <w:p w14:paraId="5F9B4DAF" w14:textId="77777777" w:rsidR="008B10FF" w:rsidRDefault="008B10FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="258" w:lineRule="auto"/>
+        <w:ind w:left="101" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:footnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="42DFFAE3" w14:textId="77777777" w:rsidR="006831DB" w:rsidRDefault="006831DB"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09CB8348"/>
+    <w:nsid w:val="1F5B2DFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FD14A004"/>
-    <w:lvl w:ilvl="0" w:tplc="391E956C">
+    <w:tmpl w:val="01849B44"/>
+    <w:lvl w:ilvl="0" w:tplc="1F72CA6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="784" w:hanging="720"/>
-[...14 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="B94882B8">
+        <w:ind w:left="672"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="EFB49410">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1666" w:hanging="720"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="6EB6D77A">
+        <w:ind w:left="1400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C908ECC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C3F06E8C">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2552" w:hanging="720"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0916F52A">
+        <w:ind w:left="2840"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="48FC61B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3560"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1FCC163C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4280"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="65666F70">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3439" w:hanging="720"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="DC8C7462">
+        <w:ind w:left="5000"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8F66CB82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E59AC902">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35FF2D7F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4898760E"/>
+    <w:lvl w:ilvl="0" w:tplc="5F3014EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="465"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F79E1B08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1094"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="51E64DB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1814"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="29B8FF04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2534"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C3B453E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3254"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D1786D2A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3974"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="74C89A3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4694"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="82BABA90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5414"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D3D8B6F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6134"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="405A7596"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9F1A550C"/>
+    <w:lvl w:ilvl="0" w:tplc="45065542">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="50286D5C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="847"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E3E6AF04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1402"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C05642EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2122"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3200BBB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2842"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A1DE69DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3562"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4FDAC7D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4282"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0956A674">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5002"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="31C0E3E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5722"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4091395A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E19A7378"/>
+    <w:lvl w:ilvl="0" w:tplc="612EB002">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="446"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B934B412">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C08AF258">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9A1CBF9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9906E2C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="43D4A400">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="038EA13A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AFD2AFC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CAE0747A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C134BB6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B24E0ED6"/>
+    <w:lvl w:ilvl="0" w:tplc="A6B4B4C4">
+      <w:start w:val="12"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="708"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6B6211C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7A14F1AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="66CC1ABE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="48902F62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="22486E34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5A1C60A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="594E9234">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5D842ECE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="589C2333"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="07FEDBE2"/>
+    <w:lvl w:ilvl="0" w:tplc="1C9AC612">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="813"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3C0891FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1082"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C79052F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1802"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A2C86BDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2522"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7B201B02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3242"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="967C8C82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3962"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D4568F2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4682"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="15EA1E06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5402"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="48B22C26">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6122"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="680E1FBB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="247E6658"/>
+    <w:lvl w:ilvl="0" w:tplc="975C11C2">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4325" w:hanging="720"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="607C0CD6">
+        <w:ind w:left="581"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BC7EC248">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DA80F80E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C7CA0992">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5212" w:hanging="720"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="A8649D64">
+        <w:ind w:left="2640"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="695426E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="337A615C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="80D4A656">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6098" w:hanging="720"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="B6BCCF84">
+        <w:ind w:left="4800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AB800026">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="162A92EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69314635"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="36A8438A"/>
+    <w:lvl w:ilvl="0" w:tplc="78F4B622">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6984" w:hanging="720"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="79DA1ED8">
+        <w:ind w:left="600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CEF29FB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A1BC1170">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="59E05242">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7871" w:hanging="720"/>
-[...53 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="97307364">
+        <w:ind w:left="2640"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="314CB358">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C562C096">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C11E405E">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1886" w:hanging="718"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="4C26BBC6">
+        <w:ind w:left="4800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C9567C88">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="32483A30">
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FE886AB6">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...54 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CF2AEDC"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76D21668"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="743CB976"/>
-[...121 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="6CCA2272">
+    <w:tmpl w:val="A6360612"/>
+    <w:lvl w:ilvl="0" w:tplc="207461E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="873" w:hanging="346"/>
-[...108 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:ind w:left="815"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A3BE3F90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1094"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="00AE5FF8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1814"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="221CDA22">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2534"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0BD8BCCC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3254"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7BEC9F14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3974"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7130B34E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4694"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3EA0E754">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5414"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0B3C3AAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6134"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...512 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="525485014">
+  <w:num w:numId="1" w16cid:durableId="505826823">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2056587575">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="961888440">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="444738096">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="553932512">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1959413379">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1168442364">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1088577669">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="536896058">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="823469304">
+  <w:num w:numId="9" w16cid:durableId="1087002967">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="3897A708"/>
-[...26 lines deleted...]
-    <w:rsid w:val="69E5ADF7"/>
+    <w:rsidRoot w:val="00D33736"/>
+    <w:rsid w:val="000F25B6"/>
+    <w:rsid w:val="005D3D3F"/>
+    <w:rsid w:val="008B10FF"/>
+    <w:rsid w:val="00D33736"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3510241A"/>
-  <w15:docId w15:val="{E5054A3B-AA18-490C-8027-965469290A7B}"/>
+  <w14:docId w14:val="37FFD962"/>
+  <w15:docId w15:val="{D1515ACA-197F-431E-9F9D-D520B655757E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -23471,1181 +5547,639 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="109" w:line="250" w:lineRule="auto"/>
+      <w:ind w:left="111" w:right="5" w:hanging="10"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="45"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="53" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="111" w:hanging="10"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
-      <w:bCs/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="165"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="107" w:line="250" w:lineRule="auto"/>
+      <w:ind w:left="10" w:right="265" w:hanging="10"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
-      <w:bCs/>
-[...3 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="107" w:line="250" w:lineRule="auto"/>
+      <w:ind w:left="10" w:right="265" w:hanging="10"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="107" w:line="250" w:lineRule="auto"/>
+      <w:ind w:left="10" w:right="265" w:hanging="10"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="footnotedescription">
+    <w:name w:val="footnote description"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="footnotedescriptionChar"/>
+    <w:hidden/>
     <w:pPr>
-      <w:spacing w:before="120"/>
-      <w:jc w:val="both"/>
+      <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
+      <w:ind w:left="101"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...40 lines deleted...]
-    <w:rsid w:val="009D2C07"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="footnotedescriptionChar">
+    <w:name w:val="footnote description Char"/>
+    <w:link w:val="footnotedescription"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...18 lines deleted...]
-    <w:rsid w:val="009D2C07"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:link w:val="Heading2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00C41FAE"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:link w:val="Heading3"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...5 lines deleted...]
-    <w:rsid w:val="00C41FAE"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:link w:val="Heading4"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="footnotemark">
+    <w:name w:val="footnote mark"/>
+    <w:hidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stpatricksbristol.org.uk/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stpatricksbristol.org.uk/Making-a-Complaint/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:school@stp.newmancatholictrust.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cplumstead@stp.newmancatholictrust.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stpatricksbristol.org.uk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stpatricksbristol.org.uk/Making-a-" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cplumstead@stp.newmancatholictrust.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:school@stp.newmancatholictrust.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...291 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>17663</Characters>
+  <Pages>5</Pages>
+  <Words>1376</Words>
+  <Characters>7845</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>452</Lines>
-  <Paragraphs>209</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20965</CharactersWithSpaces>
+  <CharactersWithSpaces>9203</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...308 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Jenny Fitzgerald</dc:creator>
+  <dc:title>Admission Policy 2025-2026</dc:title>
+  <dc:subject/>
+  <dc:creator>Authorised User</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2025-03-14T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>3c0e00db,5de393a2,595d1804</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-[...17 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingFooterFontProps">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingFooterText">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
-    <vt:lpwstr>2025-11-19T10:08:10Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
+    <vt:lpwstr>2026-09-10T08:56:13Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
     <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
     <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
-    <vt:lpwstr>6049e7e6-a259-4556-a73e-d7574489d8dc</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
+    <vt:lpwstr>7c8b3432-ec6e-4352-89bd-9b8fb0eadcaf</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>