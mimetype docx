--- v0 (2025-11-28)
+++ v1 (2026-09-13)
@@ -1,12467 +1,5723 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="08E2CFCC" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="54E6E392" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="416" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E06A906" wp14:editId="608F4DC7">
-            <wp:extent cx="817232" cy="817245"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65881BDB" wp14:editId="31A19B38">
+            <wp:extent cx="812165" cy="812165"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="14" name="Image 14" descr="CTK logo - smallest.jpg "/>
-[...2 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:docPr id="2767" name="Picture 2767"/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="14" name="Image 14" descr="CTK logo - smallest.jpg "/>
+                    <pic:cNvPr id="2767" name="Picture 2767"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="817232" cy="817245"/>
+                      <a:ext cx="812165" cy="812165"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="left"/>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...22 lines deleted...]
-          <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="38B53746" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow"/>
-[...8 lines deleted...]
-          <w:w w:val="105"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="1B164D1A" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="91"/>
+        <w:ind w:left="720" w:right="358"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow"/>
-          <w:w w:val="105"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Christ</w:t>
-      </w:r>
+        <w:t xml:space="preserve">School of Christ the King Catholic Primary School </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41989BA9" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="183" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="721" w:right="363"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow"/>
-[...80 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...72 lines deleted...]
-        <w:ind w:left="710" w:right="2"/>
+        <w:t xml:space="preserve">Hartcliffe Rd, Bristol, BS4 1HD </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16988B99" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="725" w:right="363"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
-        <w:t>E</w:t>
+        <w:t xml:space="preserve">E Mail: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-13"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:t>christ.the.king.p@bristol-schools.uk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="753020F4" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="526D2F92" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="718" w:right="358"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
-        <w:t>Mail:</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Website: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Arial Narrow"/>
             <w:color w:val="0000FF"/>
-            <w:u w:val="single" w:color="0000FF"/>
-[...50 lines deleted...]
-            <w:spacing w:val="-2"/>
             <w:sz w:val="23"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>https://www.ctk.education</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="57DB2A0F" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
+      <w:hyperlink r:id="rId9">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="41C6C27D" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="107" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="418" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01201612" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="120" w:line="343" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:after="219" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="354" w:firstLine="0"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="006DC0"/>
-          <w:u w:val="thick" w:color="006DC0"/>
+          <w:color w:val="006EC0"/>
+          <w:u w:val="single" w:color="006EC0"/>
         </w:rPr>
         <w:t>SUPPLEMENTARY INFORMATION FORM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="006DC0"/>
+          <w:color w:val="006EC0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="46FB7027" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="165" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1976"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-2"/>
+          <w:u w:val="none"/>
         </w:rPr>
-        <w:t>APPLICATIONS</w:t>
-[...357 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">2027-28 RECEPTION YEAR NEW INTAKE APPLICATIONS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="370A6A2D" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="185"/>
+        <w:ind w:left="370" w:right="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If you are expressing a preference for a place for your child at School of Christ King</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>after</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Catholic School and wish to apply on the grounds of religion and/or because a parent is a member of staff at the school (see (ii) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...70 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">after </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Category 9 on page 2 of the admissions policy), you should complete this Supplementary Information Form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="259815C5" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:right="44"/>
+        <w:spacing w:after="22"/>
+        <w:ind w:right="1" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The completed Supplementary Information Form, together with all, supporting documentation, as appropriate, (see Notes below), should be </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...102 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">returned to the school office (see above email and postal addresses) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5687DCBD" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="26"/>
+        <w:ind w:right="1" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It should be returned by the closing date of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>returned</w:t>
+        <w:t xml:space="preserve">15 January 2027 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">to be considered in the first round of allocations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352C2503" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="20"/>
+        <w:ind w:right="1" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you are applying to more than one Catholic school, you will need to complete a separate Supplementary Information Form for each school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7994C292" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="27"/>
+        <w:ind w:right="1" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you do not provide the information required in this form and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-10"/>
-          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>return it to the school</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>to</w:t>
+        <w:t>with all supporting documentation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, by the closing date, your child may not be placed in the appropriate category, and this may affect your child’s chance of being offered a place. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF95D1D" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="8"/>
+        <w:ind w:right="1" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remember – you </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-10"/>
-[...208 lines deleted...]
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">must </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">also complete the Common Application Form of your child’s home Local Authority, in addition to this form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B7607F7" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-        <w:ind w:left="0"/>
+    </w:p>
+    <w:p w14:paraId="6A1C4DD1" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="10"/>
+        <w:ind w:left="370" w:right="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name of Child__________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE248E1" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3612C68A" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="10"/>
+        <w:ind w:left="370" w:right="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Address of Child________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09577E11" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8C1529" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="74"/>
+        <w:ind w:left="370" w:right="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Parent/Carer Name______________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2514AE92" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2579E770" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="183"/>
+        <w:ind w:left="370" w:right="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Please read the school’s admission policy, noting </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>in particular the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> faith-based criteria and the Children of Staff criterion, and read your Local Authority admissions guide booklet, before completing this form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B089B4" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="99" w:line="258" w:lineRule="auto"/>
+        <w:ind w:left="355" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOTE: When completing the Local Authority Common Application Form, it is important that you provide details of any siblings (brothers or sisters) who will be attending the school at the proposed time of admission. If this information is not </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">provided the admission authority of the school may not be able to place the application within the correct criterion category. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9FAC50" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="10"/>
+        <w:ind w:left="370" w:right="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="D9D9D9"/>
+        </w:rPr>
+        <w:t>eligious status of child: If applying under any of the religious criteria, please indicate by plac</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ing a tick in the appropriate box below – please note that a tick should be indicated in only a single box. </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9019" w:type="dxa"/>
+        <w:tblInd w:w="764" w:type="dxa"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="39" w:type="dxa"/>
+          <w:left w:w="7" w:type="dxa"/>
+          <w:right w:w="3" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6401"/>
+        <w:gridCol w:w="3397"/>
+        <w:gridCol w:w="1277"/>
+        <w:gridCol w:w="4345"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0076726E" w14:paraId="19DFE2A5" w14:textId="77777777">
+      <w:tr w:rsidR="00207A5D" w14:paraId="4520CAC2" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="330"/>
+          <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6401" w:type="dxa"/>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BAE542B" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
+          <w:p w14:paraId="4BA23E72" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...9 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>Name</w:t>
-[...870 lines deleted...]
-              <w:t>Criteria</w:t>
+              <w:t xml:space="preserve">Criteria </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="428AA8F9" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
+          <w:p w14:paraId="2A427CE6" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tick </w:t>
-[...7 lines deleted...]
-              <w:t>Box</w:t>
+              <w:t xml:space="preserve">Tick Box </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C811EE3" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
+          <w:p w14:paraId="53BE4318" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Evidence</w:t>
-[...15 lines deleted...]
-              <w:t>Required</w:t>
+              <w:t xml:space="preserve">Evidence Required </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076726E" w14:paraId="58CC49BD" w14:textId="77777777">
+      <w:tr w:rsidR="00207A5D" w14:paraId="0C9EDB5A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="630"/>
+          <w:trHeight w:val="646"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4ADE04DD" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
+          <w:p w14:paraId="160F428E" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...102 lines deleted...]
-              <w:t>3)</w:t>
+              <w:t xml:space="preserve">1. Child is Catholic (Categories 1 to 3) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BD10E2C" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
+          <w:p w14:paraId="6278FF66" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="6"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="52"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">□ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E19A499" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
+          <w:p w14:paraId="56EAE6A3" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> below</w:t>
+              <w:t xml:space="preserve">See Note 1 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076726E" w14:paraId="7F2CDAC8" w14:textId="77777777">
+      <w:tr w:rsidR="00207A5D" w14:paraId="4FEF6F1C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="630"/>
+          <w:trHeight w:val="646"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3035AE6E" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
+          <w:p w14:paraId="4551C0E5" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...10 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>2.</w:t>
+              <w:t>2. Child is a Catechumen</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="6C61E9AE" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...54 lines deleted...]
-              <w:t>(Category 5)</w:t>
+              <w:t xml:space="preserve">(Category 5) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1671727A" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
+          <w:p w14:paraId="034EA5E9" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="6"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="52"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">□ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="194174DC" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
+          <w:p w14:paraId="7B3F8C1F" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> below</w:t>
+              <w:t xml:space="preserve">See Note 2 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076726E" w14:paraId="772B3EC8" w14:textId="77777777">
+      <w:tr w:rsidR="00207A5D" w14:paraId="26B149BF" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="921"/>
+          <w:trHeight w:val="936"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76D23A11" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
+          <w:p w14:paraId="2F865AAB" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>3. Child is a member of an Eastern Christian Church (Category 6)</w:t>
+              <w:t>3. Child is a member of an Eastern Christian Church</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50510F43" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(Category 6) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A0A917D" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
+          <w:p w14:paraId="50C35F92" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="6"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="52"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">□ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="027C573C" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
+          <w:p w14:paraId="723642E5" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> below</w:t>
+              <w:t xml:space="preserve">See Note 4 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076726E" w14:paraId="29F26D1B" w14:textId="77777777">
+      <w:tr w:rsidR="00207A5D" w14:paraId="5C7C349E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="827"/>
+          <w:trHeight w:val="843"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51148262" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
+          <w:p w14:paraId="7A66F648" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>4.</w:t>
+              <w:t xml:space="preserve">4. Child is a member of other </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B031673" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="3386"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Christian </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...75 lines deleted...]
-              <w:t>other</w:t>
+              <w:tab/>
+              <w:t>denomination</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1ADAC099" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
+          <w:p w14:paraId="20812201" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...22 lines deleted...]
-              <w:t>(Category 7)</w:t>
+              <w:t xml:space="preserve">(Category 7) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="551B5CA3" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
+          <w:p w14:paraId="15024D3E" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="6"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="52"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">□ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15BDB5C1" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
+          <w:p w14:paraId="145A04F0" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> below</w:t>
+              <w:t xml:space="preserve">See Note 4 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076726E" w14:paraId="6A05EA2C" w14:textId="77777777">
+      <w:tr w:rsidR="00207A5D" w14:paraId="0162A3D9" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1096"/>
+          <w:trHeight w:val="1111"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54505CEE" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
+          <w:p w14:paraId="23FB6B8A" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...87 lines deleted...]
-              <w:t>faith</w:t>
+              <w:t xml:space="preserve">5. Child is a member of other faith </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A09F22D" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
+          <w:p w14:paraId="7F595450" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...17 lines deleted...]
-              <w:t>8)</w:t>
+              <w:t xml:space="preserve">(Category 8) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A9C6869" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
+          <w:p w14:paraId="21047055" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="6"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="52"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">□ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D5E6999" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
+          <w:p w14:paraId="42563CAD" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> below</w:t>
+              <w:t xml:space="preserve">See Note 4 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7FF580C8" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
-[...3 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="40347DFE" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="155" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D26206" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="264" w:line="241" w:lineRule="auto"/>
+        <w:ind w:left="844" w:right="172" w:hanging="2"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-          <w:sz w:val="15"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
         </w:rPr>
-        <mc:AlternateContent>
-[...604 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:t xml:space="preserve">For criteria categories 1 to 3, state the Catholic Parish in which your child lives (state the name of the parish and its location): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0762EF" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="400" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="842" w:right="172" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-8"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">………………………………………………………………………………………………………………………………………………………. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="086B541A" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="188624DE" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="38" w:line="250" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-7"/>
+          <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...21 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:t xml:space="preserve">Children of School Staff </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D410DB2" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...9 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8932" w:type="dxa"/>
+        <w:tblInd w:w="800" w:type="dxa"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="51" w:type="dxa"/>
+          <w:right w:w="8" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3226"/>
         <w:gridCol w:w="1277"/>
-        <w:gridCol w:w="4428"/>
+        <w:gridCol w:w="4429"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0076726E" w14:paraId="3B3A97AE" w14:textId="77777777">
+      <w:tr w:rsidR="00207A5D" w14:paraId="71617C0D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1765"/>
+          <w:trHeight w:val="1781"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E29B7AF" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
+          <w:p w14:paraId="73B75694" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="5" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>Does the child have a parent who is a member of the school’s staff?</w:t>
+              <w:t xml:space="preserve">Does the child have a parent who is a member of the school’s staff? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5178AA5C" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
+          <w:p w14:paraId="5B8161C7" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="5" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">(see (ii) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">after </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>Category 9 on page 2 of the Admissions Policy). Tick one box.</w:t>
+              <w:t xml:space="preserve">Category 9 on page 2 of the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>Admissions</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="0D90EC6F" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Policy). Tick one box. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D2C79F2" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
+          <w:p w14:paraId="0BCB0956" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="-10" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0731E5C3" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+            <w:pPr>
+              <w:spacing w:after="41" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="-13" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> YES □ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20482230" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="0A5455B2" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">NO □ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E4EE951" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="0076726E">
+          <w:p w14:paraId="6068415D" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...15 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="-13" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="4429" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FA705DF" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
+          <w:p w14:paraId="1AA0735D" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
-              <w:rPr>
-[...87 lines deleted...]
-              <w:t xml:space="preserve"> parent:</w:t>
+              <w:t xml:space="preserve">, state the full name of the parent: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0599213E" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="0076726E">
+          <w:p w14:paraId="187683D0" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...15 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>…………………………………………..</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="499D866B" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
+          <w:p w14:paraId="15AB91EA" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
+                <w:b/>
               </w:rPr>
-              <w:t>See</w:t>
+              <w:t xml:space="preserve">………………………………………….. </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="72097F31" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...36 lines deleted...]
-              <w:t>below</w:t>
+              <w:t xml:space="preserve">See Note 3 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="51D9BBC3" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="0076726E">
-[...3 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="43E0E54D" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:ind w:left="755"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C98813" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="355" w:right="7955"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Declaration</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:b/>
-[...27 lines deleted...]
-          <w:spacing w:val="-12"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...233 lines deleted...]
-        <w:jc w:val="left"/>
+    </w:p>
+    <w:p w14:paraId="3F761738" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="7"/>
+        <w:ind w:left="370" w:right="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:t xml:space="preserve">I confirm that I have read the Admissions Policy of the school and that the information I have provided is correct. I understand that I must notify the school immediately if there is any change to these details and that, should any information I have given prove to be inaccurate, the governing body may withdraw any offer of a place even if the child has already started school. I understand that I must also complete the Common Application Form of my home Local Authority. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3065A2C6" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:ind w:left="755"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46226131" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF777C8" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1891"/>
+          <w:tab w:val="center" w:pos="6844"/>
+        </w:tabs>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Signed……………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:tab/>
-      </w:r>
+        <w:t xml:space="preserve">Date……………………………… </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43BB0B79" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="355" w:right="7955"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Notes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B3F64C" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="170"/>
+        <w:ind w:left="106"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Evidence of Catholic Baptism (or Reception) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07FCBD8B" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="168"/>
+        <w:ind w:left="370" w:right="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>a Catholic child evidence</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> of Catholic baptism or reception into the Church is required. A certificate of baptism or certificate of reception into the full communion of the Catholic Church should be provided at the same time as this form is returned to the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="060041C2" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="170"/>
+        <w:ind w:left="370" w:right="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Admission Authority may request additional supporting evidence if the written documents that are provided do not clarify the fact that the child was baptised or received into the Catholic Church, e.g., where the name and address of the Church is not on the certificate or where the name of the Church does not state whether it is a Catholic Church or not. Those who have difficulty obtaining written evidence of baptism or reception into the Church should contact their Parish Priest. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E77529" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="170"/>
+        <w:ind w:left="106"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Evidence for Catechumens </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14867CE4" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="370" w:right="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school for catechumen evidence of their being a member of the catechumenate of a Catholic Church will be required. A certificate of reception into the order of catechumens should be provided at the same time as this form is returned to the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0671E5E3" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="167"/>
+        <w:ind w:left="106"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Evidence for Children of School Staff </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8CEBA3" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="151"/>
+        <w:ind w:left="370" w:right="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school for a child with a parent who has been a member of the school’s staff for two or more years at the time of application, or who was recruited to fill a vacant post for which there is a demonstrable skills shortage. This does not include staff who work on the school site for other employers. You must provide the full name of the parent who works for the school on page 2 of this Supplementary Information Form above. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B38B291" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="167"/>
+        <w:ind w:left="101"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. Evidence for Eastern Christian Churches, Other Christian Denominations and Other Faiths </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79274328" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="151"/>
+        <w:ind w:left="370" w:right="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school as the child is a member of an Eastern Christian Church, another Christian denomination or another faith a letter or document confirming membership of that Christian denomination or faith and signed by the appropriate minister of religion or faith leader, will be required. The letter or document should be provided at the same time as this form is returned to the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724857AE" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="18" w:line="399" w:lineRule="auto"/>
+        <w:ind w:left="355" w:right="7955"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
+          <w:u w:val="single" w:color="000000"/>
         </w:rPr>
-        <w:t>Date………………………………</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Checklist:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="0076726E">
-[...9 lines deleted...]
-        <w:ind w:left="755"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Have you? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C589BAE" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="30"/>
+        <w:ind w:right="1" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enclosed a copy of baptism or certificate of reception into the Catholic Church (where applicable). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E594A96" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="33"/>
+        <w:ind w:right="1" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Stated the name of the parent who works for the school in box 3 of the ‘Criteria Category' section above (where applicable). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528F374E" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="186"/>
+        <w:ind w:right="1" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enclosed a letter or document confirming membership of an Eastern Christian Church, a Christian denomination or other faith (where applicable). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B498ADE" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="108"/>
+        <w:ind w:right="1" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Completed and returned your local authority’s Common Application Form? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F615731" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="355" w:right="7955"/>
+      </w:pPr>
+      <w:r>
+        <w:t>GDPR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445AC5E5" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="370" w:right="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In compliance with the General Data Protection Regulation (GDPR) and the Data Protection Act 2018, we wish to ensure that you are aware of the purpose for which we collect and process the data we have asked you to provide on this form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6966CCE3" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="130" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We are </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>School of Christ the King Catholic Primary School,</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-2"/>
-[...25 lines deleted...]
-          <w:spacing w:val="-13"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>of</w:t>
-[...2164 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:t>Hartcliffe Rd, Bristol, BS4 1HD</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...146 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="27CF137B" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...156 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="160"/>
+        <w:ind w:right="1" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Being a Catholic education provider, we work closely with the School’s Diocesan Authority, the School’s Trustees, the Local Authority, the Catholic Education Service and the Department for Education, and may share the information you provide on this application form if we consider it is necessary in order to fulfil our functions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2B288E" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...40 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="167"/>
+        <w:ind w:right="1" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The person responsible for data protection within our organisation is Jason Franks and you can contact them with questions relating to our handling of the data. You can contact them by DPO@holycross.bristol.sch.uk </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68BFA560" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">functions as the admission authority of the </w:t>
+        <w:spacing w:after="166"/>
+        <w:ind w:right="1" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We require the information we have requested for reasons relating to our functions as the admission authority of the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>School</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B385341" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...239 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="168"/>
+        <w:ind w:right="1" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It is necessary for us to process personal data for the performance of a task carried out in the public interest or in the exercise of official authority vested in the controller (Article 6(1)(e) of the GDPR). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ADEB65C" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...259 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="163"/>
+        <w:ind w:right="1" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">To the extent that you have shared any special categories of data this will not be shared with any third parties except as detailed in paragraph 2 above, unless a legal obligation should arise. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D06C7C8" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...553 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:spacing w:after="173"/>
+        <w:ind w:right="1" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It is necessary for us to process special category data for the performance of a task carried out in the public interest or in the exercise of official authority vested in the controller (Article 6(1)(e) of the GDPR). Additionally, processing is necessary for reasons of substantial public interest </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:rPr>
-[...41 lines deleted...]
-        <w:t>of</w:t>
+        <w:t>on the basis of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:rPr>
-[...170 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve"> Union or Member State law which is proportionate to the aim pursued and which contains appropriate safeguards (Article 9(2)(g) of the GDPR). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782B0DC2" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...209 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:spacing w:after="160"/>
+        <w:ind w:right="1" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the application is successful, the information you have provided on this form will be migrated to the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>School’s</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:rPr>
-[...177 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> enrolment system, and the data will be retained and processed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:t>School’s</w:t>
       </w:r>
-      <w:r>
-[...67 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fair processing notice and data protection policies which apply to that data. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BBBDF8" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...312 lines deleted...]
-        <w:t xml:space="preserve">in accordance with the </w:t>
+        <w:ind w:right="1" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the application is unsuccessful, the application form and any documents submitted in support of the application will be destroyed after a period of 12 months. The school may keep a simple record of all applications and their outcome as part of their permanent archives in accordance with the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>School’s</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:rPr>
-[...21 lines deleted...]
-          <w:pgMar w:top="1340" w:right="992" w:bottom="1220" w:left="425" w:header="0" w:footer="1015" w:gutter="0"/>
+        <w:t xml:space="preserve"> data retention policy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B739B8E" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00207A5D">
+      <w:pPr>
+        <w:sectPr w:rsidR="00207A5D">
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="first" r:id="rId12"/>
+          <w:pgSz w:w="11921" w:h="16850"/>
+          <w:pgMar w:top="1450" w:right="1030" w:bottom="1250" w:left="821" w:header="720" w:footer="969" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26017C79" w14:textId="77777777" w:rsidR="0076726E" w:rsidRDefault="00A47CA8">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6D233C7F" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...12 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="168"/>
+        <w:ind w:right="1" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">To read about your individual rights you can refer to the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>School’s</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve"> fair processing notice and data protection policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D5C6B4" w14:textId="525BECA6" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2" w:rsidP="00B72E3C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...182 lines deleted...]
-        <w:t xml:space="preserve">information you have provided on this form, you can make a complaint to our </w:t>
+        <w:spacing w:after="11864"/>
+        <w:ind w:right="1" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you wish to complain about how we have collected and processed the information you have provided on this form, you can make a complaint to our organisation by emailing </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...21 lines deleted...]
-      </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="24"/>
+          <w:u w:val="single" w:color="0000FF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...183 lines deleted...]
-      <w:pgMar w:top="1360" w:right="1559" w:bottom="1200" w:left="850" w:header="0" w:footer="1015" w:gutter="0"/>
+        <w:t>complaints@holycross.bristol.sch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> or collecting a form from the office. If you are unhappy with how your complaint has been handled, you can contact the Information </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00207A5D" w:rsidSect="00B72E3C">
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11911" w:h="16841"/>
+      <w:pgMar w:top="1440" w:right="1494" w:bottom="1440" w:left="1241" w:header="720" w:footer="1009" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39345D4E" w14:textId="77777777" w:rsidR="00A47CA8" w:rsidRDefault="00A47CA8">
+    <w:p w14:paraId="2812D170" w14:textId="77777777" w:rsidR="00496590" w:rsidRDefault="00496590">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B14EFFC" w14:textId="77777777" w:rsidR="00A47CA8" w:rsidRDefault="00A47CA8">
+    <w:p w14:paraId="1FABBD47" w14:textId="77777777" w:rsidR="00496590" w:rsidRDefault="00496590">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Narrow">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Century Gothic">
+    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50FA4671" w14:textId="78B98E23" w:rsidR="00320933" w:rsidRDefault="00320933">
+  <w:p w14:paraId="4D5AE285" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="360"/>
+        <w:tab w:val="center" w:pos="9079"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wps">
+        <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487268864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="018EDA64" wp14:editId="06DE6AE9">
-              <wp:simplePos x="635" y="635"/>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7377980B" wp14:editId="4E10CDA4">
+              <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:align>left</wp:align>
+                <wp:posOffset>895985</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:align>bottom</wp:align>
+                <wp:posOffset>9871711</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="713740" cy="345440"/>
-[...8 lines deleted...]
-              </wp:docPr>
+              <wp:extent cx="5768340" cy="6108"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37640" name="Group 37640"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...2 lines deleted...]
-                    <wps:spPr>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="713740" cy="345440"/>
+                        <a:ext cx="5768340" cy="6108"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5768340" cy="6108"/>
                       </a:xfrm>
-                      <a:prstGeom prst="rect">
-[...38 lines deleted...]
-                  </wps:wsp>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="38399" name="Shape 38399"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5768340" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5768340" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="018EDA64" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...31 lines deleted...]
-            </v:shape>
+            <v:group w14:anchorId="39118EE1" id="Group 37640" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:777.3pt;width:454.2pt;height:.5pt;z-index:251661312;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="57683,61" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhEemBcgIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVNuO2yAQfa/Uf0B+b+xcmk2sOPvQtHmp&#10;2tXu9gMIxhcJAwISJ3/fYWwTb1ZaVWki2RhmDnMOw9k8nhtBTtzYWsksmk6SiHDJVF7LMov+vP74&#10;soqIdVTmVCjJs+jCbfS4/fxp0+qUz1SlRM4NARBp01ZnUeWcTuPYsoo31E6U5hIWC2Ua6uDTlHFu&#10;aAvojYhnSbKMW2VybRTj1sLsrluMtohfFJy530VhuSMii6A2h0+Dz4N/xtsNTUtDdVWzvgx6RxUN&#10;rSVsGqB21FFyNPU7qKZmRllVuAlTTayKomYcOQCbaXLDZm/UUSOXMm1LHWQCaW90uhuW/TrtjX7R&#10;TwaUaHUJWuCX53IuTOPfUCU5o2SXIBk/O8Jg8uvDcjVfgLIM1pbTZNUpyiqQ/V0Sq75/lBYPW8Zv&#10;Cmk1tIa9srf/x/6lopqjqDYF9k+G1HkWzVfz9ToikjbQpBhCuimUBSODSDa1oNddCq2ni4VXKFCl&#10;KTtat+cKlaann9Z1LZkPI1oNI3aWw9BAY3/Y0po6n+eL9EPSjo6qyiKswy826sRfFYa5m/OCGq+r&#10;Qo6jwqkPDQGxQ8Tw1og3jhyRH4KGdxcMbQSA/xiGdzfsCwPPE5UN3GFyrK6QXgbfqxScphDU4ZVt&#10;agcWJOoG/Gv2kCRXYEDzzdedNo7cRXAvlpDPvIDGwWvhJ6wpD9+EISfqjQZ/CE6Frmg/2x98H4ql&#10;Io7PL2ohAuQUU99A7tb+3yP0wT6Po8eFzKTLZH01ndGBXQDpwe5AlJCEOyvpQr4Ek8ZNRmz98KDy&#10;C1oECgK3EaVBV0IevYN62xt/Y9TV57d/AQAA//8DAFBLAwQUAAYACAAAACEAKIHTruIAAAAOAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhjiCMIcaqqAk4VEi0S4ubG2yRqbEex&#10;m6R/z5YL3HZ2R7NviuVsOzbiEFrvFIhFAgxd5U3ragWfu9e7R2Ahamd05x0qOGOAZXl9Vejc+Ml9&#10;4LiNNaMQF3KtoImxzzkPVYNWh4Xv0dHt4AerI8mh5mbQE4Xbjt8nScatbh19aHSP6war4/ZkFbxN&#10;elo9iJdxczysz987+f61EajU7c28egYWcY5/ZrjgEzqUxLT3J2cC60inQpCVBinTDNjFkqRPEtj+&#10;dycz4GXB/9cofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDhEemBcgIAAC8GAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAogdOu4gAAAA4BAAAP&#10;AAAAAAAAAAAAAAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;">
+              <v:shape id="Shape 38399" o:spid="_x0000_s1027" style="position:absolute;width:57683;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5768340,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAfJesIxwAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6KbqJosTUVYqltODJKKi3R/Y1Cc2+jdmNxn/fFQSPw8x8w8yXvanFmVpXWVYQDyMQ&#10;xLnVFRcKdtuvQQLCeWSNtWVScCUHy8Xz0xxTbS+8oXPmCxEg7FJUUHrfpFK6vCSDbmgb4uD92tag&#10;D7ItpG7xEuCmlqMomkqDFYeFEhtalZT/ZZ1R0HxmI32avF3jqKPvbn3YJ/GRlXp96T/eQXjq/SN8&#10;b/9oBeNkPJvB7U64AnLxDwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB8l6wjHAAAA3gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l5768340,r,9144l,9144,,e" fillcolor="#d9d9d9" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,5768340,9144"/>
+              </v:shape>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="31"/>
+        <w:vertAlign w:val="subscript"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="31"/>
+        <w:vertAlign w:val="subscript"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="7D7D7D"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>P ag e</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="343958B8" w14:textId="3BEBB47A" w:rsidR="0076726E" w:rsidRDefault="00320933">
+  <w:p w14:paraId="4670CF3F" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-      <w:ind w:left="0"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="360"/>
+        <w:tab w:val="center" w:pos="9079"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:sz w:val="19"/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wps">
+        <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487269888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C778423" wp14:editId="2423F37D">
-              <wp:simplePos x="635" y="635"/>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75ADD8ED" wp14:editId="2967FFD3">
+              <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:align>left</wp:align>
+                <wp:posOffset>895985</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:align>bottom</wp:align>
+                <wp:posOffset>9871711</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="713740" cy="345440"/>
-[...8 lines deleted...]
-              </wp:docPr>
+              <wp:extent cx="5768340" cy="6108"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37621" name="Group 37621"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...2 lines deleted...]
-                    <wps:spPr>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="713740" cy="345440"/>
+                        <a:ext cx="5768340" cy="6108"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5768340" cy="6108"/>
                       </a:xfrm>
-                      <a:prstGeom prst="rect">
-[...38 lines deleted...]
-                  </wps:wsp>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="38397" name="Shape 38397"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5768340" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5768340" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5C778423" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...31 lines deleted...]
-            </v:shape>
+            <v:group w14:anchorId="6353E7A9" id="Group 37621" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:777.3pt;width:454.2pt;height:.5pt;z-index:251662336;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="57683,61" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBh5lhKcgIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVNuO2yAQfa/Uf0B+b+xcmk2sOPvQtHmp&#10;2tXu9gMIxhcJAwISJ3/fYWwTb1ZaVWki2RhmDnMOw9k8nhtBTtzYWsksmk6SiHDJVF7LMov+vP74&#10;soqIdVTmVCjJs+jCbfS4/fxp0+qUz1SlRM4NARBp01ZnUeWcTuPYsoo31E6U5hIWC2Ua6uDTlHFu&#10;aAvojYhnSbKMW2VybRTj1sLsrluMtohfFJy530VhuSMii6A2h0+Dz4N/xtsNTUtDdVWzvgx6RxUN&#10;rSVsGqB21FFyNPU7qKZmRllVuAlTTayKomYcOQCbaXLDZm/UUSOXMm1LHWQCaW90uhuW/TrtjX7R&#10;TwaUaHUJWuCX53IuTOPfUCU5o2SXIBk/O8Jg8uvDcjVfgLIM1pbTZNUpyiqQ/V0Sq75/lBYPW8Zv&#10;Cmk1tIa9srf/x/6lopqjqDYF9k+G1HkWzVfz9UNEJG2gSTGEdFMoC0YGkWxqQa+7FFpPFwuvUKBK&#10;U3a0bs8VKk1PP63rWjIfRrQaRuwsh6GBxv6wpTV1Ps8X6YekHR1VlUVYh19s1Im/KgxzN+cFNV5X&#10;hRxHhVMfGgJih4jhrRFvHDkiPwQN7y4Y2ggA/zEM727YFwaeJyobuMPkWF0hvQy+Vyk4TSGowyvb&#10;1A4sSNQN+NfsIUmuwIDmm687bRy5i+BeLCGfeQGNg9fCT1hTHr4JQ07UGw3+EJwKXdF+tj/4PhRL&#10;RRyfX9RCBMgppr6B3K39v0fog30eR48LmUmXyfpqOqMDuwDSg92BKCEJd1bShXwJJo2bjNj64UHl&#10;F7QIFARuI0qDroQ8egf1tjf+xqirz2//AgAA//8DAFBLAwQUAAYACAAAACEAKIHTruIAAAAOAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhjiCMIcaqqAk4VEi0S4ubG2yRqbEex&#10;m6R/z5YL3HZ2R7NviuVsOzbiEFrvFIhFAgxd5U3ragWfu9e7R2Ahamd05x0qOGOAZXl9Vejc+Ml9&#10;4LiNNaMQF3KtoImxzzkPVYNWh4Xv0dHt4AerI8mh5mbQE4Xbjt8nScatbh19aHSP6war4/ZkFbxN&#10;elo9iJdxczysz987+f61EajU7c28egYWcY5/ZrjgEzqUxLT3J2cC60inQpCVBinTDNjFkqRPEtj+&#10;dycz4GXB/9cofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBh5lhKcgIAAC8GAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAogdOu4gAAAA4BAAAP&#10;AAAAAAAAAAAAAAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;">
+              <v:shape id="Shape 38397" o:spid="_x0000_s1027" style="position:absolute;width:57683;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5768340,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAB9trhyAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReim6itI2pq0iLKHhqKqi3R/Y1CWbfptmNxn/vFgo9DjPzDTNf9qYWF2pdZVlBPI5A&#10;EOdWV1wo2H+tRwkI55E11pZJwY0cLBeDhzmm2l75ky6ZL0SAsEtRQel9k0rp8pIMurFtiIP3bVuD&#10;Psi2kLrFa4CbWk6i6EUarDgslNjQe0n5OeuMguYjm+if56dbHHW06XbHQxKfWKnHYb96A+Gp9//h&#10;v/ZWK5gm09kr/N4JV0Au7gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAB9trhyAAAAN4A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l5768340,r,9144l,9144,,e" fillcolor="#d9d9d9" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,5768340,9144"/>
+              </v:shape>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00A47CA8">
-      <w:rPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="31"/>
+        <w:vertAlign w:val="subscript"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="31"/>
+        <w:vertAlign w:val="subscript"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="7D7D7D"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>P ag e</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4AA8AE79" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="360"/>
+        <w:tab w:val="center" w:pos="9079"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:sz w:val="19"/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wps">
+        <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487258112" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DCFC805" wp14:editId="273974E9">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15CE01B8" wp14:editId="1B24AEF0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>895985</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9871697</wp:posOffset>
+                <wp:posOffset>9871711</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="5768340" cy="6350"/>
+              <wp:extent cx="5768340" cy="6108"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
-[...3 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37602" name="Group 37602"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                    <wps:spPr>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="5768340" cy="6350"/>
+                        <a:ext cx="5768340" cy="6108"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5768340" cy="6108"/>
                       </a:xfrm>
-                      <a:custGeom>
-[...36 lines deleted...]
-                  </wps:wsp>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="38395" name="Shape 38395"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5768340" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5768340" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="73721C57" id="Graphic 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:777.3pt;width:454.2pt;height:.5pt;z-index:-16058368;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="5768340,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWu276HwIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFr2zAQfh/sPwi9L07SNetMnDIaOgal&#10;KzRjz4osx2ayTjspsfvvd5It12xPG8Mgn3yfTt99d+ftbd9qdlHoGjAFXy2WnCkjoWzMqeDfDvfv&#10;bjhzXphSaDCq4C/K8dvd2zfbzuZqDTXoUiGjIMblnS147b3Ns8zJWrXCLcAqQ84KsBWetnjKShQd&#10;RW91tl4uN1kHWFoEqZyjr/vByXcxflUp6b9WlVOe6YITNx9XjOsxrNluK/ITCls3cqQh/oFFKxpD&#10;l06h9sILdsbmj1BtIxEcVH4hoc2gqhqpYg6UzWr5WzbPtbAq5kLiODvJ5P5fWPl4ebZPGKg7+wDy&#10;hyNFss66fPKEjRsxfYVtwBJx1kcVXyYVVe+ZpI/XHzY3V+9JbEm+zdV1FDkTeTorz85/VhDjiMuD&#10;80MNymSJOlmyN8lEqmSooY419JxRDZEzquFxqKEVPpwL5ILJuhmReuQRnC1c1AEizIcUJrYpEWL6&#10;itFmjqWcZqjkS28b4w2YzWq9CrwoWHKn9wCbX/tX4KRmCic1ODXcFPKOV05a0PVztR3oprxvtA7p&#10;Ozwd7zSyiyBZ9x/DMzKewWInDMUPbXCE8uUJWUfzUnD38yxQcaa/GGrIMFzJwGQck4Fe30Ecwag8&#10;On/ovwu0zJJZcE+98wip3UWe2oL4B8CADScNfDp7qJrQM5HbwGjc0IzE/Md5DkM430fU619n9wsA&#10;AP//AwBQSwMEFAAGAAgAAAAhAOgzEJziAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQ&#10;xe+C32EZwZvdRJKgMZviHwqCUrAWet1mp9lgdjZmt2389k570du8mceb36vmk+vFAcfQeVKQzhIQ&#10;SI03HbUK1p+LmzsQIWoyuveECn4wwLy+vKh0afyRPvCwiq3gEAqlVmBjHEopQ2PR6TDzAxLfdn50&#10;OrIcW2lGfeRw18vbJCmk0x3xB6sHfLbYfK32TsH7Yvf02r0sv9+WbgqbIUw+a61S11fT4wOIiFP8&#10;M8MJn9GhZqat35MJomedpSlbecjzrABxsiTZfQ5ie97lBci6kv9r1L8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAlrtu+h8CAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA6DMQnOIAAAAOAQAADwAAAAAAAAAAAAAAAAB5BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" path="m5768340,l,,,6121r5768340,l5768340,xe" fillcolor="#d9d9d9" stroked="f">
-[...2 lines deleted...]
-            </v:shape>
+            <v:group w14:anchorId="658347EE" id="Group 37602" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:777.3pt;width:454.2pt;height:.5pt;z-index:251663360;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="57683,61" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6wBghcgIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVNuO2yAQfa/Uf0B+b+xcNptYcfahafNS&#10;tavu9gMIxhcJAwISJ3/fYWwTb1ZaVWki2RhmDnMOw9k8nRtBTtzYWsksmk6SiHDJVF7LMov+vH7/&#10;soqIdVTmVCjJs+jCbfS0/fxp0+qUz1SlRM4NARBp01ZnUeWcTuPYsoo31E6U5hIWC2Ua6uDTlHFu&#10;aAvojYhnSbKMW2VybRTj1sLsrluMtohfFJy5X0VhuSMii6A2h0+Dz4N/xtsNTUtDdVWzvgx6RxUN&#10;rSVsGqB21FFyNPU7qKZmRllVuAlTTayKomYcOQCbaXLDZm/UUSOXMm1LHWQCaW90uhuW/TztjX7R&#10;zwaUaHUJWuCX53IuTOPfUCU5o2SXIBk/O8Jg8uFxuZovQFkGa8tpsuoUZRXI/i6JVd8+SouHLeM3&#10;hbQaWsNe2dv/Y/9SUc1RVJsC+2dD6jyL5qv5+iEikjbQpBhCuimUBSODSDa1oNddCq2ni4VXKFCl&#10;KTtat+cKlaanH9Z1LZkPI1oNI3aWw9BAY3/Y0po6n+eL9EPSjo6qyiKswy826sRfFYa5m/OCGq+r&#10;Qo6jwqkPDQGxQ8Tw1og3jhyRH4KGdxcMbQSA/xiGdzfsCwPPE5UN3GFyrK6QXgbfqxScphDU4ZVt&#10;agcWJOoG/Gv2mCRXYEDzzdedNo7cRXAvlpC/eQGNg9fCT1hTHr4KQ07UGw3+EJwKXdF+tj/4PhRL&#10;RRyfX9RCBMgppr6B3K39v0fog30eR48LmUmXyfpqOqMDuwDSg92BKCEJd1bShXwJJo2bjNj64UHl&#10;F7QIFARuI0qDroQ8egf1tjf+xqirz2//AgAA//8DAFBLAwQUAAYACAAAACEAKIHTruIAAAAOAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhjiCMIcaqqAk4VEi0S4ubG2yRqbEex&#10;m6R/z5YL3HZ2R7NviuVsOzbiEFrvFIhFAgxd5U3ragWfu9e7R2Ahamd05x0qOGOAZXl9Vejc+Ml9&#10;4LiNNaMQF3KtoImxzzkPVYNWh4Xv0dHt4AerI8mh5mbQE4Xbjt8nScatbh19aHSP6war4/ZkFbxN&#10;elo9iJdxczysz987+f61EajU7c28egYWcY5/ZrjgEzqUxLT3J2cC60inQpCVBinTDNjFkqRPEtj+&#10;dycz4GXB/9cofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6wBghcgIAAC8GAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAogdOu4gAAAA4BAAAP&#10;AAAAAAAAAAAAAAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;">
+              <v:shape id="Shape 38395" o:spid="_x0000_s1027" style="position:absolute;width:57683;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5768340,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCeaOENxwAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReim6iKDF1FWkpLfRkFLS3R/Y1Cc2+jdmNxn/vCgWPw8x8wyzXvanFmVpXWVYQjyMQ&#10;xLnVFRcK9ruPUQLCeWSNtWVScCUH69XgaYmpthfe0jnzhQgQdikqKL1vUildXpJBN7YNcfB+bWvQ&#10;B9kWUrd4CXBTy0kUzaXBisNCiQ29lZT/ZZ1R0LxnE32avVzjqKPP7vt4SOIfVup52G9eQXjq/SP8&#10;3/7SCqbJdDGD+51wBeTqBgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ5o4Q3HAAAA3gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l5768340,r,9144l,9144,,e" fillcolor="#d9d9d9" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,5768340,9144"/>
+              </v:shape>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00A47CA8">
-      <w:rPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="31"/>
+        <w:vertAlign w:val="subscript"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="31"/>
+        <w:vertAlign w:val="subscript"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="7D7D7D"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>P ag e</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18738145" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="-132" w:firstLine="0"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:sz w:val="19"/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wps">
+        <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487258624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6246C351" wp14:editId="4FBFEEDD">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D7ECF29" wp14:editId="24DE0873">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>5977128</wp:posOffset>
+                <wp:posOffset>895985</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9884182</wp:posOffset>
+                <wp:posOffset>9858046</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="588645" cy="187325"/>
+              <wp:extent cx="5783581" cy="6096"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
-[...3 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37798" name="Group 37798"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                    <wps:spPr>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="588645" cy="187325"/>
+                        <a:ext cx="5783581" cy="6096"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5783581" cy="6096"/>
                       </a:xfrm>
-                      <a:prstGeom prst="rect">
-[...107 lines deleted...]
-                  </wps:wsp>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="38417" name="Shape 38417"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5783581" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5783581" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="6246C351" id="Textbox 13" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:470.65pt;margin-top:778.3pt;width:46.35pt;height:14.75pt;z-index:-16057856;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAUqe5mAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNG2hSxU1XQErENIK&#10;Vlr4ANexG4vYY2bcJv17xm7aIrghLuPxePz83htv7kffi6NBchAauZjNpTBBQ+vCvpHfv318tZaC&#10;kgqt6iGYRp4MyfvtyxebIdZmCR30rUHBIIHqITaySynWVUW6M17RDKIJfGgBvUq8xX3VohoY3ffV&#10;cj6/qwbANiJoQ8TVh/Oh3BZ8a41OX60lk0TfSOaWSsQSdzlW242q96hi5/REQ/0DC69c4EevUA8q&#10;KXFA9xeUdxqBwKaZBl+BtU6booHVLOZ/qHnuVDRFC5tD8WoT/T9Y/eX4HJ9QpPE9jDzAIoLiI+gf&#10;xN5UQ6R66smeUk3cnYWOFn1eWYLgi+zt6eqnGZPQXFyt13dvVlJoPlqs375errLf1e1yREqfDHiR&#10;k0Yij6sQUMdHSufWS8vE5fx8JpLG3Shc28hlBs2VHbQnljLwNBtJPw8KjRT958B25dFfErwku0uC&#10;qf8A5YNkRQHeHRJYVwjccCcCPIciYfozedC/70vX7WdvfwEAAP//AwBQSwMEFAAGAAgAAAAhACeV&#10;DPThAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoE9pabYhTVQhOSIg0&#10;HDg6sZtYjdchdtvw92xOcNyZp9mZfDe5nl3MGKxHCekiAWaw8dpiK+Gzen3YAAtRoVa9RyPhxwTY&#10;Fbc3ucq0v2JpLofYMgrBkCkJXYxDxnloOuNUWPjBIHlHPzoV6Rxbrkd1pXDX88ckEdwpi/ShU4N5&#10;7kxzOpydhP0Xli/2+73+KI+lraptgm/iJOX93bR/AhbNFP9gmOtTdSioU+3PqAPrJWxX6ZJQMtZr&#10;IYDNSLJc0b561jYiBV7k/P+M4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCAUqe5mAEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAnlQz0&#10;4QAAAA4BAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
-[...102 lines deleted...]
-            </v:shape>
+            <v:group w14:anchorId="5E775984" id="Group 37798" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:776.2pt;width:455.4pt;height:.5pt;z-index:251670528;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="57835,60" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7c8P4cwIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVNuO2yAQfa/Uf0C8N3ay2VysOPvQtHmp&#10;2lV3+wEE44uEAQGJk7/vML7Em5VWVZpINoaZw5zDcDZP51qSk7Cu0iql00lMiVBcZ5UqUvrn9fuX&#10;FSXOM5UxqZVI6UU4+rT9/GnTmETMdKllJiwBEOWSxqS09N4kUeR4KWrmJtoIBYu5tjXz8GmLKLOs&#10;AfRaRrM4XkSNtpmxmgvnYHbXLtIt4ue54P5XnjvhiUwp1ObxafF5CM9ou2FJYZkpK96Vwe6oomaV&#10;gk0HqB3zjBxt9Q6qrrjVTud+wnUd6TyvuEAOwGYa37DZW300yKVImsIMMoG0NzrdDct/nvbWvJhn&#10;C0o0pgAt8CtwOee2Dm+okpxRsssgmTh7wmHycbl6eFxNKeGwtojXi1ZRXoLs75J4+e2jtKjfMnpT&#10;SGOgNdyVvfs/9i8lMwJFdQmwf7akylL6sJpPl5QoVkOTYghpp1AWjBxEcokDve5SaD2dz4NCA1WW&#10;8KPze6FRaXb64Xzbklk/YmU/4mfVDy009octbZgPeaHIMCTN6KjKlGIdYbHWJ/GqMczfnBfUeF2V&#10;ahw1nHrfEBDbR/Rvg3jjyBH5Pqh/t8FwQQHwH8Pw7g77wiDwRGUH7jA5VleqIANswhk4TS6Zxytb&#10;Vx4sSFY1+NdsGcdXYEALzdeeNo78RYogllS/RQ6Ng9ciTDhbHL5KS04sGA3+EJxJU7Jutjv4LhRL&#10;RZyQn1dSDpBTTH0DuVuHf4fQBYc8gR43ZMZtJu+qaY0O7AJI93YHogxJuLNWfshXYNK4yYhtGB50&#10;dkGLQEHgNqI06ErIo3PQYHvjb4y6+vz2LwAAAP//AwBQSwMEFAAGAAgAAAAhAO09DFniAAAADgEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdbJuIxmxKKeqpCG0F8bZNpklodjZk&#10;t0n675160du8mceb72XLybZiwN43jjSoWQQCqXBlQ5WGz/3bwxMIHwyVpnWEGi7oYZnf3mQmLd1I&#10;Wxx2oRIcQj41GuoQulRKX9RojZ+5DolvR9dbE1j2lSx7M3K4beU8ih6lNQ3xh9p0uK6xOO3OVsP7&#10;aMbVQr0Om9NxffneJx9fG4Va399NqxcQAafwZ4YrPqNDzkwHd6bSi5Z1rBRbeUiSeQziaokS9Qzi&#10;8LtbxCDzTP6vkf8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAe3PD+HMCAAAvBgAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA7T0MWeIAAAAOAQAA&#10;DwAAAAAAAAAAAAAAAADNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;">
+              <v:shape id="Shape 38417" o:spid="_x0000_s1027" style="position:absolute;width:57835;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5783581,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDntSerxgAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvwn6H8Ba8aapb/FONslSEPWrVg7dH82yLzUu3yWr99htB8DjMzG+Y5boztbhR6yrLCkbDCARx&#10;bnXFhYLjYTuYgXAeWWNtmRQ8yMF69dFbYqLtnfd0y3whAoRdggpK75tESpeXZNANbUMcvIttDfog&#10;20LqFu8Bbmo5jqKJNFhxWCixobSk/Jr9GQW/k2mcntPYbjbZbj6utif285NS/c/uewHCU+ff4Vf7&#10;Ryv4msWjKTzvhCsgV/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA57Unq8YAAADeAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l5783581,r,9144l,9144,,e" fillcolor="#d9d9d9" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,5783581,9144"/>
+              </v:shape>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="7D7D7D"/>
+      </w:rPr>
+      <w:t>P ag e</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2072411B" w14:textId="427508F2" w:rsidR="00320933" w:rsidRDefault="00320933">
+  <w:p w14:paraId="1A22608B" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="-132" w:firstLine="0"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wps">
+        <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487267840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EE507B4" wp14:editId="7D49918A">
-              <wp:simplePos x="635" y="635"/>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74F6F239" wp14:editId="40B77BBA">
+              <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:align>left</wp:align>
+                <wp:posOffset>895985</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:align>bottom</wp:align>
+                <wp:posOffset>9858046</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="713740" cy="345440"/>
-[...8 lines deleted...]
-              </wp:docPr>
+              <wp:extent cx="5783581" cy="6096"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37782" name="Group 37782"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...2 lines deleted...]
-                    <wps:spPr>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="713740" cy="345440"/>
+                        <a:ext cx="5783581" cy="6096"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5783581" cy="6096"/>
                       </a:xfrm>
-                      <a:prstGeom prst="rect">
-[...38 lines deleted...]
-                  </wps:wsp>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="38415" name="Shape 38415"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5783581" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5783581" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="1EE507B4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...31 lines deleted...]
-            </v:shape>
+            <v:group w14:anchorId="439EA00F" id="Group 37782" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:776.2pt;width:455.4pt;height:.5pt;z-index:251671552;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="57835,60" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgVYOTcgIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVNuO2jAQfa/Uf7D8XhJYYCEi7ENpeana&#10;VXf7AcZxLpJjW7Yh8PcdTy5kWWlVUZASx545nnM8Ppuncy3JSVhXaZXS6SSmRCius0oVKf3z+v3L&#10;ihLnmcqY1Eqk9CIcfdp+/rRpTCJmutQyE5YAiHJJY1Jaem+SKHK8FDVzE22EgsVc25p5+LRFlFnW&#10;AHoto1kcL6NG28xYzYVzMLtrF+kW8fNccP8rz53wRKYUavP4tPg8hGe03bCksMyUFe/KYHdUUbNK&#10;waYD1I55Ro62egdVV9xqp3M/4bqOdJ5XXCAHYDONb9jsrT4a5FIkTWEGmUDaG53uhuU/T3trXsyz&#10;BSUaU4AW+BW4nHNbhzdUSc4o2WWQTJw94TC5eFw9LFZTSjisLeP1slWUlyD7uyRefvsoLeq3jN4U&#10;0hhoDXdl7/6P/UvJjEBRXQLsny2pspQ+rObTBSWK1dCkGELaKZQFIweRXOJAr7sUWk/n86DQQJUl&#10;/Oj8XmhUmp1+ON+2ZNaPWNmP+Fn1QwuN/WFLG+ZDXigyDEkzOqoypVhHWKz1SbxqDPM35wU1Xlel&#10;GkcNp943BMT2Ef3bIN44ckS+D+rfbTBcUAD8xzC8u8O+MAg8UdmBO0yO1ZUqyACbcAZOk0vm8crW&#10;lQcLklUN/jV7jOMrMKCF5mtPG0f+IkUQS6rfIofGwWsRJpwtDl+lJScWjAZ/CM6kKVk32x18F4ql&#10;Ik7IzyspB8gppr6B3K3Dv0PogkOeQI8bMuM2k3fVtEYHdgGke7sDUYYk3FkrP+QrMGncZMQ2DA86&#10;u6BFoCBwG1EadCXk0TlosL3xN0ZdfX77FwAA//8DAFBLAwQUAAYACAAAACEA7T0MWeIAAAAOAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91sm4jGbEop6qkIbQXxtk2mSWh2NmS3&#10;SfrvnXrR27yZx5vvZcvJtmLA3jeONKhZBAKpcGVDlYbP/dvDEwgfDJWmdYQaLuhhmd/eZCYt3Uhb&#10;HHahEhxCPjUa6hC6VEpf1GiNn7kOiW9H11sTWPaVLHszcrht5TyKHqU1DfGH2nS4rrE47c5Ww/to&#10;xtVCvQ6b03F9+d4nH18bhVrf302rFxABp/Bnhis+o0POTAd3ptKLlnWsFFt5SJJ5DOJqiRL1DOLw&#10;u1vEIPNM/q+R/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgVYOTcgIAAC8GAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDtPQxZ4gAAAA4BAAAP&#10;AAAAAAAAAAAAAAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;">
+              <v:shape id="Shape 38415" o:spid="_x0000_s1027" style="position:absolute;width:57835;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5783581,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB4KxxHxgAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gRvdaOm/omuIhGhxxr14O2RfSbB7NuY3Wr67buFgsdhZn7DrDadqcWDWldZVjAaRiCI&#10;c6srLhScjvv3OQjnkTXWlknBDznYrHtvK0y0ffKBHpkvRICwS1BB6X2TSOnykgy6oW2Ig3e1rUEf&#10;ZFtI3eIzwE0tx1E0lQYrDgslNpSWlN+yb6PgPp3F6SWN7W6XfS3G1f7MfnFWatDvtksQnjr/Cv+3&#10;P7WCyTwefcDfnXAF5PoXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeCscR8YAAADeAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l5783581,r,9144l,9144,,e" fillcolor="#d9d9d9" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,5783581,9144"/>
+              </v:shape>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="7D7D7D"/>
+      </w:rPr>
+      <w:t>P ag e</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="28DE613B" w14:textId="4A6DA805" w:rsidR="00320933" w:rsidRDefault="00320933">
+  <w:p w14:paraId="79B7258D" w14:textId="77777777" w:rsidR="00207A5D" w:rsidRDefault="00FF69B2">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="-132" w:firstLine="0"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wps">
+        <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BD3A15A" wp14:editId="208F7851">
-              <wp:simplePos x="635" y="635"/>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A1274B2" wp14:editId="1113C09C">
+              <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:align>left</wp:align>
+                <wp:posOffset>895985</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:align>bottom</wp:align>
+                <wp:posOffset>9858046</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="713740" cy="345440"/>
-[...8 lines deleted...]
-              </wp:docPr>
+              <wp:extent cx="5783581" cy="6096"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37766" name="Group 37766"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...2 lines deleted...]
-                    <wps:spPr>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="713740" cy="345440"/>
+                        <a:ext cx="5783581" cy="6096"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5783581" cy="6096"/>
                       </a:xfrm>
-                      <a:prstGeom prst="rect">
-[...38 lines deleted...]
-                  </wps:wsp>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="38413" name="Shape 38413"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5783581" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5783581" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6BD3A15A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...31 lines deleted...]
-            </v:shape>
+            <v:group w14:anchorId="56C605AD" id="Group 37766" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:776.2pt;width:455.4pt;height:.5pt;z-index:251672576;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="57835,60" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNPkMucwIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVNuO2yAQfa/Uf0C8N3Yum02sOPvQtHmp&#10;2lV3+wEE44uEAQGJk7/vML7Em5VWVZpINoaZw5zDcDZP51qSk7Cu0iql00lMiVBcZ5UqUvrn9fuX&#10;FSXOM5UxqZVI6UU4+rT9/GnTmETMdKllJiwBEOWSxqS09N4kUeR4KWrmJtoIBYu5tjXz8GmLKLOs&#10;AfRaRrM4XkaNtpmxmgvnYHbXLtIt4ue54P5XnjvhiUwp1ObxafF5CM9ou2FJYZkpK96Vwe6oomaV&#10;gk0HqB3zjBxt9Q6qrrjVTud+wnUd6TyvuEAOwGYa37DZW300yKVImsIMMoG0NzrdDct/nvbWvJhn&#10;C0o0pgAt8CtwOee2Dm+okpxRsssgmTh7wmHy4XE1f1hNKeGwtozXy1ZRXoLs75J4+e2jtKjfMnpT&#10;SGOgNdyVvfs/9i8lMwJFdQmwf7akylI6Xy2mc0oUq6FJMYS0UygLRg4iucSBXncptJ4uFkGhgSpL&#10;+NH5vdCoNDv9cL5tyawfsbIf8bPqhxYa+8OWNsyHvFBkGJJmdFRlSrGOsFjrk3jVGOZvzgtqvK5K&#10;NY4aTr1vCIjtI/q3Qbxx5Ih8H9S/22C4oAD4j2F4d4d9YRB4orIDd5gcqytVkAE24QycJpfM45Wt&#10;Kw8WJKsa/Gv2GMdXYEALzdeeNo78RYogllS/RQ6Ng9ciTDhbHL5KS04sGA3+EJxJU7Jutjv4LhRL&#10;RZyQn1dSDpBTTH0DuVuHf4fQBYc8gR43ZMZtJu+qaY0O7AJI93YHogxJuLNWfshXYNK4yYhtGB50&#10;dkGLQEHgNqI06ErIo3PQYHvjb4y6+vz2LwAAAP//AwBQSwMEFAAGAAgAAAAhAO09DFniAAAADgEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdbJuIxmxKKeqpCG0F8bZNpklodjZk&#10;t0n675160du8mceb72XLybZiwN43jjSoWQQCqXBlQ5WGz/3bwxMIHwyVpnWEGi7oYZnf3mQmLd1I&#10;Wxx2oRIcQj41GuoQulRKX9RojZ+5DolvR9dbE1j2lSx7M3K4beU8ih6lNQ3xh9p0uK6xOO3OVsP7&#10;aMbVQr0Om9NxffneJx9fG4Va399NqxcQAafwZ4YrPqNDzkwHd6bSi5Z1rBRbeUiSeQziaokS9Qzi&#10;8LtbxCDzTP6vkf8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATT5DLnMCAAAvBgAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA7T0MWeIAAAAOAQAA&#10;DwAAAAAAAAAAAAAAAADNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;">
+              <v:shape id="Shape 38413" o:spid="_x0000_s1027" style="position:absolute;width:57835;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5783581,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCYjiGoxgAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPGFvmqrFP9UoS0XYo9b1sLdH82yLzUttstr99htB8DjMzG+Y9bYztbhT6yrLCsajCARx&#10;bnXFhYLv0364AOE8ssbaMin4IwfbTb+3xkTbBx/pnvlCBAi7BBWU3jeJlC4vyaAb2YY4eBfbGvRB&#10;toXULT4C3NRyEkUzabDisFBiQ2lJ+TX7NQpus3mc/qSx3e2yw3JS7c/sl2elPgbd5wqEp86/w6/2&#10;l1YwXcTjKTzvhCsgN/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmI4hqMYAAADeAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l5783581,r,9144l,9144,,e" fillcolor="#d9d9d9" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,5783581,9144"/>
+              </v:shape>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-  </w:p>
-[...14 lines deleted...]
-    </w:pPr>
     <w:r>
-      <w:rPr>
-[...116 lines deleted...]
-      </mc:AlternateContent>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00A47CA8">
-[...84 lines deleted...]
-      </mc:AlternateContent>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00A47CA8">
-[...259 lines deleted...]
-      </mc:AlternateContent>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-[...114 lines deleted...]
-      </mc:AlternateContent>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="7D7D7D"/>
+      </w:rPr>
+      <w:t>P ag e</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A4EC967" w14:textId="77777777" w:rsidR="00A47CA8" w:rsidRDefault="00A47CA8">
+    <w:p w14:paraId="1994E312" w14:textId="77777777" w:rsidR="00496590" w:rsidRDefault="00496590">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AD3EC70" w14:textId="77777777" w:rsidR="00A47CA8" w:rsidRDefault="00A47CA8">
+    <w:p w14:paraId="186EC6CF" w14:textId="77777777" w:rsidR="00496590" w:rsidRDefault="00496590">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02E95977"/>
+    <w:nsid w:val="189C507B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CA9A2182"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="834C5A1A"/>
+    <w:lvl w:ilvl="0" w:tplc="FA8A2B6A">
+      <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="753" w:hanging="360"/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="B2BED296">
+        <w:ind w:left="542"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F868799A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1441"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A5D0C214">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2161"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1804AB30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2881"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C80C0A52">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3601"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4726FACA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4321"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E4ECC3C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5041"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="60F286A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5761"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D4346682">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6481"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23484B1D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA92DF2C"/>
+    <w:lvl w:ilvl="0" w:tplc="1DC0C914">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="87F8A4BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="26E2FA7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3008F8DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="72D24FCA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="858E24B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BD16719A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7E38904E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="84BCAEF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33E76C24"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B9DE02BE"/>
+    <w:lvl w:ilvl="0" w:tplc="B2FCD994">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1734" w:hanging="360"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="3B72F27E">
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A93E4BF6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1145"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="933E3B7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1865"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3080FAA8">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2708" w:hanging="360"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="7DE09F18">
+        <w:ind w:left="2585"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A720F78A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3305"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="29E0C850">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4025"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2F809D86">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3683" w:hanging="360"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="C1EC0A10">
+        <w:ind w:left="4745"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8E7ED8E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5465"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="58B0AD62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6185"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BA1598C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0F3252F4"/>
+    <w:lvl w:ilvl="0" w:tplc="D75A1196">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F4027540">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7242EEAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="357ADC14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="711831A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="38B6077A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="24C4CF14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C0EEE826">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8F60F8EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FC36348"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3A706EEC"/>
+    <w:lvl w:ilvl="0" w:tplc="E08875B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="718"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D912065C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="73200A86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="25963244">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AF8C4254">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F4EA5274">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="82101D5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8A928322">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5792D9F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="418A0D36"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="05784830"/>
+    <w:lvl w:ilvl="0" w:tplc="AFECA5E0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4657" w:hanging="360"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="53323E58">
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="EFA67652">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="817CDACA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="14346D4E">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5631" w:hanging="360"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="441EBA48">
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AB266650">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="860A9A18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="184C71E6">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6606" w:hanging="360"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="DA8814D2">
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F7947672">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="72DE48E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42114335"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="31EEF1DC"/>
+    <w:lvl w:ilvl="0" w:tplc="20F6DD2C">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5B36BA1A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1145"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F7144790">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1865"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F21CC10E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2585"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DA5EE950">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3305"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4AA874EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4025"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="30CA368E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4745"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="509613BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5465"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B50AF540">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6185"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E2C43E7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="84E83F76"/>
+    <w:lvl w:ilvl="0" w:tplc="203AAD60">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7580" w:hanging="360"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="21426106">
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C33C8AD6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CC3A6316">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E246501E">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8555" w:hanging="360"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FCA283B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6994E7F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10920EB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="395E5CF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1966DD06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C4A72B5"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="594869DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D9B48352"/>
-    <w:lvl w:ilvl="0" w:tplc="509C0730">
+    <w:tmpl w:val="92EA9630"/>
+    <w:lvl w:ilvl="0" w:tplc="2F84469C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="540" w:hanging="567"/>
-[...35 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="84B0C3FA">
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="318896FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1108"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F45055F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1828"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B56C9000">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2548"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C1046572">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3268"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2F5AEF6C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3988"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C82A8186">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4708"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="78CA8170">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="48A42BAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6148"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F0E5F29"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FA764BFC"/>
+    <w:lvl w:ilvl="0" w:tplc="76C019A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="617"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DDFEEF60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1141"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F9305204">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1861"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C7F80D32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2581"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="81FC1AA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3301"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FAFAE646">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4021"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="935A4FF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4741"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="308CF9EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5461"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CF440C24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="736D7887"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2B943E02"/>
+    <w:lvl w:ilvl="0" w:tplc="664A92AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1106"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FF260860">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2702" w:hanging="360"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="D95EADF8">
+        <w:ind w:left="1620"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="98FA386C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E1EA4F10">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3784" w:hanging="360"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="AB3A6984">
+        <w:ind w:left="2006"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7A6275E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2726"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DD3CD606">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3446"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="61CC67C4">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4865" w:hanging="360"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="5C9EAA84">
+        <w:ind w:left="4166"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="629A0828">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="1AB88F8C">
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4886"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3F5871DA">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...30 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5606"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20CE49B4"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B7E5BA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7F7E994A"/>
-[...123 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="4824EEB4">
+    <w:tmpl w:val="D2E2A8F4"/>
+    <w:lvl w:ilvl="0" w:tplc="2EE42A3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="755" w:hanging="348"/>
-[...108 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:ind w:left="759"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F0F47FB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1118"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="22E64B90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1838"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="242AD18E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2558"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="ED2687DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3278"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="46EC54E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3998"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1A8A7AB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4718"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7BC6D6F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5438"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D59698B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6158"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...507 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1544245313">
+  <w:num w:numId="1" w16cid:durableId="1079132016">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="197663211">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="71389574">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1602949756">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="999430280">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="873034067">
+  <w:num w:numId="6" w16cid:durableId="164591563">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="632516242">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1999965071">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="546373876">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="972171357">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1153371420">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="11" w16cid:durableId="1872768142">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1367757335">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="12" w16cid:durableId="2137213549">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0076726E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00EC1710"/>
+    <w:rsidRoot w:val="00207A5D"/>
+    <w:rsid w:val="00160264"/>
+    <w:rsid w:val="00207A5D"/>
+    <w:rsid w:val="00496590"/>
+    <w:rsid w:val="00A4440E"/>
+    <w:rsid w:val="00A8159D"/>
+    <w:rsid w:val="00B72E3C"/>
+    <w:rsid w:val="00FF69B2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6262FFD8"/>
-  <w15:docId w15:val="{24313B51-CE2A-4407-A785-1624182BB1B9}"/>
+  <w14:docId w14:val="1189AEE8"/>
+  <w15:docId w15:val="{6095BD63-EB09-4FE1-9A95-E69F895BA217}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12802,532 +6058,827 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="109" w:line="250" w:lineRule="auto"/>
+      <w:ind w:left="728" w:right="3" w:hanging="10"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="755"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="108" w:line="250" w:lineRule="auto"/>
+      <w:ind w:left="728" w:hanging="10"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:bCs/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="755"/>
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="162" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="370" w:hanging="10"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:bCs/>
-[...3 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="000000"/>
+      <w:u w:val="single" w:color="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="108" w:line="250" w:lineRule="auto"/>
+      <w:ind w:left="728" w:hanging="10"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:link w:val="Heading2"/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:u w:val="single" w:color="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...38 lines deleted...]
-    <w:rsid w:val="00320933"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:link w:val="Heading3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christ.the.king.p@bristol-schools.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DPO@holycross.bristol.sch.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctk.education/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:complaints@holycross.bristol.sch" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctk.education/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctk.education/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A47600A43FB588469E80769338373953" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8401854a7ffac66c334563fb7134787f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="adce4739-d185-419a-ae72-d3b8c8440997" xmlns:ns3="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="95f5adb14238ede076f93b8ead7b6254" ns2:_="" ns3:_="">
+    <xsd:import namespace="adce4739-d185-419a-ae72-d3b8c8440997"/>
+    <xsd:import namespace="fa7bc3a7-eec7-459f-b8fb-98d244ec532f"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="adce4739-d185-419a-ae72-d3b8c8440997" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ecf50c9d-bc8f-48ed-ba3c-7168a5cdc8d7" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d0697ad0-838d-48bd-90cd-7390ccfbbe93}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fa7bc3a7-eec7-459f-b8fb-98d244ec532f">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="adce4739-d185-419a-ae72-d3b8c8440997">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DECAFD0-B701-4091-A166-0F37B19B5FC7}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{220722A5-0243-4D1B-BF68-1D729B4A2BA3}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{052E2420-58A8-4CC9-80E7-1EC15D19A625}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>7945</Characters>
+  <Pages>5</Pages>
+  <Words>1435</Words>
+  <Characters>8180</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>66</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9320</CharactersWithSpaces>
+  <CharactersWithSpaces>9596</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Jenny Fitzgerald</dc:creator>
-  <dc:description/>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-[...26 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
-    <vt:lpwstr>2025-11-04T15:55:49Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
+    <vt:lpwstr>2026-06-22T20:16:07Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
     <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
     <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
-    <vt:lpwstr>69abbc6f-5171-452f-8c45-690014e5af78</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
+    <vt:lpwstr>75239568-73ee-45ba-a5f9-6693220fec9b</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+    <vt:lpwstr>0x010100A47600A43FB588469E80769338373953</vt:lpwstr>
   </property>
 </Properties>
 </file>