--- v0 (2026-09-07)
+++ v1 (2026-10-07)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7A1A9BD3" w14:textId="2A7CEF21" w:rsidR="00FE5EF4" w:rsidRDefault="00FE5EF4" w:rsidP="00FE5EF4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="009999"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B56E87">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15EE8727" wp14:editId="6CA367F0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4368800</wp:posOffset>
             </wp:positionH>
@@ -88,91 +88,83 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1845945" cy="962025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BCAA2BB" w14:textId="5D8CB578" w:rsidR="00FE5EF4" w:rsidRPr="00FE5EF4" w:rsidRDefault="00FE5EF4" w:rsidP="00FE5EF4">
+    <w:p w14:paraId="1BCAA2BB" w14:textId="11755659" w:rsidR="00FE5EF4" w:rsidRPr="00FE5EF4" w:rsidRDefault="00FE5EF4" w:rsidP="00FE5EF4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="009999"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE5EF4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="009999"/>
         </w:rPr>
-        <w:t xml:space="preserve">Supplementary information Form Oversubscription Criteria </w:t>
+        <w:t xml:space="preserve">Supplementary information Form Oversubscription Criteria – </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2320E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="009999"/>
+        </w:rPr>
+        <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE5EF4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="009999"/>
         </w:rPr>
-        <w:t>–</w:t>
-[...15 lines deleted...]
-        <w:t>C. Children of Staff</w:t>
+        <w:t xml:space="preserve"> Children of Staff</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D1A684" w14:textId="77777777" w:rsidR="00FE5EF4" w:rsidRPr="00314594" w:rsidRDefault="00FE5EF4" w:rsidP="00FE5EF4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00314594">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">To be completed by the school staff parent </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50EDF3D6" w14:textId="77777777" w:rsidR="00FE5EF4" w:rsidRPr="00314594" w:rsidRDefault="00FE5EF4" w:rsidP="00FE5EF4">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -662,122 +654,122 @@
           </w:tcPr>
           <w:p w14:paraId="12041834" w14:textId="77777777" w:rsidR="00FE5EF4" w:rsidRDefault="00FE5EF4" w:rsidP="008F1E34">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="125A215A" w14:textId="77777777" w:rsidR="00FE5EF4" w:rsidRDefault="00FE5EF4" w:rsidP="00FE5EF4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="689FA28F" w14:textId="77777777" w:rsidR="001260A3" w:rsidRDefault="001260A3"/>
-    <w:sectPr w:rsidR="00051A3B">
+    <w:sectPr w:rsidR="001260A3">
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D8D2B82" w14:textId="77777777" w:rsidR="001260A3" w:rsidRDefault="001260A3" w:rsidP="00FE5EF4">
+    <w:p w14:paraId="018ED666" w14:textId="77777777" w:rsidR="001C4EB8" w:rsidRDefault="001C4EB8" w:rsidP="00FE5EF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2962E40D" w14:textId="77777777" w:rsidR="001260A3" w:rsidRDefault="001260A3" w:rsidP="00FE5EF4">
+    <w:p w14:paraId="72DD84D1" w14:textId="77777777" w:rsidR="001C4EB8" w:rsidRDefault="001C4EB8" w:rsidP="00FE5EF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3885F000" w14:textId="2D82AC2F" w:rsidR="00FE5EF4" w:rsidRDefault="00FE5EF4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09144186" wp14:editId="042BC514">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="772795" cy="368935"/>
               <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2080752269" name="Text Box 2" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -864,51 +856,51 @@
                     </w:pPr>
                     <w:r w:rsidRPr="00FE5EF4">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="28566693" w14:textId="58B8436F" w:rsidR="00FE5EF4" w:rsidRDefault="00FE5EF4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FFFCD78" wp14:editId="25B35899">
               <wp:simplePos x="914400" y="10071100"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="772795" cy="368935"/>
               <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1864284896" name="Text Box 3" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -995,51 +987,51 @@
                     </w:pPr>
                     <w:r w:rsidRPr="00FE5EF4">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B3253BB" w14:textId="3C7C0C55" w:rsidR="00FE5EF4" w:rsidRDefault="00FE5EF4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DF1DE42" wp14:editId="6685BE68">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="772795" cy="368935"/>
               <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1300088654" name="Text Box 1" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -1126,101 +1118,107 @@
                     </w:pPr>
                     <w:r w:rsidRPr="00FE5EF4">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="287D0FEB" w14:textId="77777777" w:rsidR="001260A3" w:rsidRDefault="001260A3" w:rsidP="00FE5EF4">
+    <w:p w14:paraId="1FF48674" w14:textId="77777777" w:rsidR="001C4EB8" w:rsidRDefault="001C4EB8" w:rsidP="00FE5EF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6980A963" w14:textId="77777777" w:rsidR="001260A3" w:rsidRDefault="001260A3" w:rsidP="00FE5EF4">
+    <w:p w14:paraId="08A1C1F5" w14:textId="77777777" w:rsidR="001C4EB8" w:rsidRDefault="001C4EB8" w:rsidP="00FE5EF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="78"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE5EF4"/>
+    <w:rsid w:val="00007597"/>
     <w:rsid w:val="001260A3"/>
+    <w:rsid w:val="001C4EB8"/>
     <w:rsid w:val="005E6742"/>
+    <w:rsid w:val="007D618A"/>
+    <w:rsid w:val="00A2320E"/>
     <w:rsid w:val="00A4440E"/>
     <w:rsid w:val="00DB64F7"/>
+    <w:rsid w:val="00FA24A9"/>
     <w:rsid w:val="00FE5EF4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -2769,76 +2767,76 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="adce4739-d185-419a-ae72-d3b8c8440997">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{816F2817-832A-4DD0-8965-A8FD5C14059C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A78CB0CE-9A68-4348-82D0-3D73FA1499B1}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C84E54E0-28E8-449D-B44C-DEC491C67289}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB9F942C-3A40-4C10-A324-21CE1132FFD7}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{957651DC-C331-406D-BBDB-4BAFB7985326}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{832F28EA-3659-4D73-A864-D2A0C03037FC}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>122</Words>
-  <Characters>702</Characters>
+  <Characters>701</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>823</CharactersWithSpaces>
+  <CharactersWithSpaces>822</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>James Last</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>4d7dc74e,7c05c28d,6f1ebae0</vt:lpwstr>
   </property>