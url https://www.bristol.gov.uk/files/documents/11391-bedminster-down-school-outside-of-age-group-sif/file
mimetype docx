--- v0 (2026-09-07)
+++ v1 (2026-10-07)
@@ -1,49 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7F448299" w14:textId="1C05F161" w:rsidR="00AD5CE1" w:rsidRPr="00961954" w:rsidRDefault="00AD5CE1" w:rsidP="00AD5CE1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B56E87">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="52"/>
@@ -1539,102 +1536,117 @@
             <w:r w:rsidRPr="00314594">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> an application for admission, for which a separate application must be made in the usual way.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AE9829D" w14:textId="77777777" w:rsidR="00AD5CE1" w:rsidRPr="00314594" w:rsidRDefault="00AD5CE1" w:rsidP="008F1E34">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61B5C7FA" w14:textId="77777777" w:rsidR="00453EF0" w:rsidRDefault="00453EF0"/>
-    <w:p w14:paraId="6EE4BFBC" w14:textId="3889AE9D" w:rsidR="00AD5CE1" w:rsidRDefault="00AD5CE1">
+    <w:p w14:paraId="6EE4BFBC" w14:textId="416AA919" w:rsidR="00AD5CE1" w:rsidRDefault="00AD5CE1">
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00314594">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">eturn to </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00314594">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>admissions@futuralearning.co.uk</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00406495">
+        <w:t xml:space="preserve"> by </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7B8A">
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7B8A" w:rsidRPr="000D7B8A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7B8A">
+        <w:t xml:space="preserve"> October 2026</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AD5CE1">
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18D5C48B" w14:textId="77777777" w:rsidR="00453EF0" w:rsidRDefault="00453EF0" w:rsidP="00AD5CE1">
+    <w:p w14:paraId="1423FF63" w14:textId="77777777" w:rsidR="002F73C9" w:rsidRDefault="002F73C9" w:rsidP="00AD5CE1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FB29D14" w14:textId="77777777" w:rsidR="00453EF0" w:rsidRDefault="00453EF0" w:rsidP="00AD5CE1">
+    <w:p w14:paraId="30DDA6FF" w14:textId="77777777" w:rsidR="002F73C9" w:rsidRDefault="002F73C9" w:rsidP="00AD5CE1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2051,61 +2063,61 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43F01AB9" w14:textId="77777777" w:rsidR="00453EF0" w:rsidRDefault="00453EF0" w:rsidP="00AD5CE1">
+    <w:p w14:paraId="3FE7F9F9" w14:textId="77777777" w:rsidR="002F73C9" w:rsidRDefault="002F73C9" w:rsidP="00AD5CE1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D8B6397" w14:textId="77777777" w:rsidR="00453EF0" w:rsidRDefault="00453EF0" w:rsidP="00AD5CE1">
+    <w:p w14:paraId="25EC73A1" w14:textId="77777777" w:rsidR="002F73C9" w:rsidRDefault="002F73C9" w:rsidP="00AD5CE1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="276620E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB86F2AE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -2217,51 +2229,55 @@
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD5CE1"/>
+    <w:rsid w:val="000D7B8A"/>
+    <w:rsid w:val="002F73C9"/>
+    <w:rsid w:val="00406495"/>
     <w:rsid w:val="00453EF0"/>
+    <w:rsid w:val="005D3D3F"/>
     <w:rsid w:val="005E6742"/>
     <w:rsid w:val="00A4440E"/>
     <w:rsid w:val="00AD5CE1"/>
     <w:rsid w:val="00DB64F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -3233,51 +3249,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AD5CE1"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admissions@futuralearning.co.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admissions@futuralearning.co.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3531,332 +3547,65 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...265 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>232</Words>
-  <Characters>1326</Characters>
+  <Words>235</Words>
+  <Characters>1344</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1555</CharactersWithSpaces>
+  <CharactersWithSpaces>1576</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>James Last</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>3cd15730,492df355,42faff59</vt:lpwstr>
   </property>
@@ -3868,30 +3617,27 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
     <vt:lpwstr>2026-06-10T13:38:52Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
     <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
     <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
     <vt:lpwstr>f8d43119-4fc3-4ed2-8aa9-bee6c67a5b92</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ContentTypeId">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>