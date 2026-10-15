--- v0 (2026-09-22)
+++ v1 (2026-10-15)
@@ -7155,53 +7155,51 @@
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>694</Words>
   <Characters>3956</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4641</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>RISK ASSESSMENT TEMPLATE</dc:title>
   <dc:subject/>
-  <dc:creator>Dennis Yeoman</dc:creator>
   <cp:keywords/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100708486052300824BA4D620CF95E9C978</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>1ce449f0,378ba16,5fc3e664</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">