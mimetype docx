--- v0 (2025-11-28)
+++ v1 (2026-09-13)
@@ -1,11887 +1,1824 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4B5073C6" w14:textId="77777777" w:rsidR="00822ED5" w:rsidRDefault="00822ED5">
+    <w:p w14:paraId="541FC95E" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+      <w:r>
+        <w:t xml:space="preserve">St Nicholas of Tolentine Catholic VA Primary School Additional Information Form </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627CF416" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1171"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
-[...290 lines deleted...]
-          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...2452 lines deleted...]
-        <w:t>in only a single box.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...9 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10080" w:type="dxa"/>
+        <w:tblInd w:w="-899" w:type="dxa"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="54" w:type="dxa"/>
+          <w:left w:w="167" w:type="dxa"/>
+          <w:right w:w="83" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3397"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4346"/>
+        <w:gridCol w:w="2698"/>
+        <w:gridCol w:w="2311"/>
+        <w:gridCol w:w="2686"/>
+        <w:gridCol w:w="2385"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00822ED5" w14:paraId="4B5073E4" w14:textId="77777777">
+      <w:tr w:rsidR="00346CA7" w14:paraId="7945B9D4" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="292"/>
+          <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3397" w:type="dxa"/>
-[...87 lines deleted...]
-              <w:t>Required</w:t>
+            <w:tcW w:w="10080" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EACE122" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="88"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Child’s Details</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00822ED5" w14:paraId="4B5073E8" w14:textId="77777777">
+      <w:tr w:rsidR="00346CA7" w14:paraId="09EDDDF4" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="630"/>
+          <w:trHeight w:val="689"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3397" w:type="dxa"/>
-[...169 lines deleted...]
-              <w:t xml:space="preserve"> below</w:t>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="02F6EA30" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="524" w:right="573" w:firstLine="658"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Child’s Name: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7382" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5582E3C4" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="81"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forename:                         Middle Name:                  Surname: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1968B61E" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="14"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="611F5432" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="14"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00822ED5" w14:paraId="4B5073EC" w14:textId="77777777">
+      <w:tr w:rsidR="00346CA7" w14:paraId="6032297F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="630"/>
+          <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3397" w:type="dxa"/>
-[...154 lines deleted...]
-              <w:t xml:space="preserve"> below</w:t>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="0568A0AD" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1182" w:right="475" w:hanging="704"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date of Birth:  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19E8C7D2" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="82"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>dd/mm/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>yy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2687" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="124674E5" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="87"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Year Group: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33FF321C" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boy/Girl </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00822ED5" w14:paraId="4B5073F0" w14:textId="77777777">
+      <w:tr w:rsidR="00346CA7" w14:paraId="66635856" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="920"/>
+          <w:trHeight w:val="787"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3397" w:type="dxa"/>
-[...169 lines deleted...]
-              <w:t xml:space="preserve"> below</w:t>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F6ED85B" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Address: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A6F187D" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="730B4FF2" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="16"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7382" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1406DD45" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="14"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00822ED5" w14:paraId="4B5073F5" w14:textId="77777777">
+      <w:tr w:rsidR="00346CA7" w14:paraId="2207824B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="827"/>
+          <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3397" w:type="dxa"/>
-[...207 lines deleted...]
-              <w:t xml:space="preserve"> below</w:t>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C40C4E5" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="86"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Child’s Religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7382" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BCE3D04" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="14"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00822ED5" w14:paraId="4B5073FA" w14:textId="77777777">
+      <w:tr w:rsidR="00346CA7" w14:paraId="188C09E8" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1096"/>
+          <w:trHeight w:val="1309"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3397" w:type="dxa"/>
-[...205 lines deleted...]
-              <w:t xml:space="preserve"> below</w:t>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="151E47CC" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please provide a copy of Baptismal Certificate: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7382" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45B51AB3" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="81"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Copy of Baptismal Certificate seen by School? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FCE2AB4" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YES/NO </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="334927E3" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Date Seen:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00346CA7" w14:paraId="25DADBBF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="838"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F64C5F9" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does the child have a sibling(s) at St Nicholas of Tolentine? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7382" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="680BC03D" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If YES Name of Sibling(s): </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00346CA7" w14:paraId="520BF177" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="401"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10080" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="582D0454" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="87"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Parent’s Details</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00346CA7" w14:paraId="2DBD9391" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="562"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3B521A" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="86"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mother’s Name </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11C96A31" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7382" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76FB9CDC" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00346CA7" w14:paraId="352E530C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="687"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD2EE07" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Address: (If different from child’s) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7382" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23025FE8" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="14"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D260732" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="14"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26EEE0AF" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="14"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00346CA7" w14:paraId="1E84BED5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="562"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D34B30C" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telephone Numbers </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79C5BC55" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7382" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31D6F514" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00346CA7" w14:paraId="10E98C53" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="562"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="6599BE8E" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1181" w:right="432" w:hanging="747"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Father’s Name:  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7382" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56302ADF" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="14"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00346CA7" w14:paraId="005A869E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="787"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB9016D" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="238" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Father’s Address: (IF different from </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>child’s</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5678920E" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="16"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7382" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A880CA8" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="14"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00346CA7" w14:paraId="571FF203" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="562"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BEAF8FF" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="84"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telephone numbers </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="705F1ECF" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7382" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C2DE111" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00346CA7" w14:paraId="44802625" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1114"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10080" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F9436B3" w14:textId="62E50A4F" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="238" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>THIS FORM IS NOT AN ADMISSION APPLICATION FOR RECEPTION CLASS 20</w:t>
+            </w:r>
+            <w:r w:rsidR="001E4E44">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single" w:color="FF0000"/>
+              </w:rPr>
+              <w:t>This form</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single" w:color="FF0000"/>
+              </w:rPr>
+              <w:t>provides the additional information needed by the Governors of St Nicholas of Tolentine School to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single" w:color="FF0000"/>
+              </w:rPr>
+              <w:t>consider the application made to the Local Authority and should be returned to School.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74037A85" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00346CA7" w14:paraId="2E0D88B8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="838"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10080" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="03442D97" w14:textId="541AE2A1" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="87"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Applications for admission to Reception Class 20</w:t>
+            </w:r>
+            <w:r w:rsidR="001E4E44">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> must be made on Bristol’s application form and </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6995ACA8" w14:textId="71E1BC70" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="4873" w:right="2225" w:hanging="2645"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">returned to the Local Authority by </w:t>
+            </w:r>
+            <w:r w:rsidR="00577247">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>January 20</w:t>
+            </w:r>
+            <w:r w:rsidR="00577247">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00346CA7" w14:paraId="55E9ACC9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1684"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10080" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+          </w:tcPr>
+          <w:p w14:paraId="5842C399" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="87"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date Additional form sent to School: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1456ACBC" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C2D6E34" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B5073FB" w14:textId="77777777" w:rsidR="00822ED5" w:rsidRDefault="00CD14D7">
+    <w:p w14:paraId="00968A71" w14:textId="77777777" w:rsidR="00346CA7" w:rsidRDefault="00D952AD">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-[...6487 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00822ED5" w:rsidSect="00970671">
-[...1 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1700" w:bottom="1200" w:left="1700" w:header="0" w:footer="1015" w:gutter="0"/>
+    <w:sectPr w:rsidR="00346CA7">
+      <w:footerReference w:type="even" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="first" r:id="rId8"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="2236" w:bottom="1440" w:left="1361" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C9A4AFC" w14:textId="77777777" w:rsidR="00D80529" w:rsidRDefault="00D80529">
+    <w:p w14:paraId="17993312" w14:textId="77777777" w:rsidR="00E13E47" w:rsidRDefault="00E13E47" w:rsidP="00577247">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10095361" w14:textId="77777777" w:rsidR="00D80529" w:rsidRDefault="00D80529">
+    <w:p w14:paraId="6B4B9AFF" w14:textId="77777777" w:rsidR="00E13E47" w:rsidRDefault="00E13E47" w:rsidP="00577247">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:endnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="648E60A9" w14:textId="77777777" w:rsidR="00D80529" w:rsidRDefault="00D80529"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Comic Sans MS">
+    <w:panose1 w:val="030F0702030302020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B5074E6" w14:textId="77777777" w:rsidR="00822ED5" w:rsidRDefault="00CD14D7">
+  <w:p w14:paraId="65ABF252" w14:textId="6120CF39" w:rsidR="00577247" w:rsidRDefault="00577247">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B5074EE" wp14:editId="4B5074EF">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42BA9BE4" wp14:editId="2654558C">
+              <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>895985</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9871710</wp:posOffset>
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="5768340" cy="6350"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="1058545" cy="344805"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="8" name="Graphic 8"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="242482381" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr>
-[...1 lines deleted...]
-                    </wps:cNvSpPr>
+                    <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="5768340" cy="6350"/>
+                        <a:ext cx="1058545" cy="344805"/>
                       </a:xfrm>
-                      <a:custGeom>
+                      <a:prstGeom prst="rect">
                         <a:avLst/>
-                        <a:gdLst/>
-[...26 lines deleted...]
-                      </a:solidFill>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
                     </wps:spPr>
-                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="21E5BD19" w14:textId="05942766" w:rsidR="00577247" w:rsidRPr="00577247" w:rsidRDefault="00577247" w:rsidP="00577247">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00577247">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="228A12D2" id="Graphic 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:777.3pt;width:454.2pt;height:.5pt;z-index:-251658238;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="5768340,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEv/VhHwIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFr2zAQfh/sPwi9L07aNctMnDIaOgal&#10;KzRjz4osx2ayTtMpsfvvd5It12xPG8Mgn3yfTt99d+ftbd9qdlEOGzAFXy2WnCkjoWzMqeDfDvfv&#10;NpyhF6YUGowq+ItCfrt7+2bb2VxdQQ26VI5REIN5Zwtee2/zLENZq1bgAqwy5KzAtcLT1p2y0omO&#10;orc6u1ou11kHrrQOpEKkr/vByXcxflUp6b9WFSrPdMGJm4+ri+sxrNluK/KTE7Zu5EhD/AOLVjSG&#10;Lp1C7YUX7OyaP0K1jXSAUPmFhDaDqmqkijlQNqvlb9k818KqmAuJg3aSCf9fWPl4ebZPLlBH+wDy&#10;B5IiWWcxnzxhgyOmr1wbsESc9VHFl0lF1Xsm6ePNh/Xm+j2JLcm3vr6JImciT2flGf1nBTGOuDyg&#10;H2pQJkvUyZK9SaajSoYa6lhDzxnV0HFGNTwONbTCh3OBXDBZNyNSjzyCs4WLOkCE+ZDCxDYlQkxf&#10;MdrMsZTTDJV86W1jvAGzXi03gRcFS+70HmDza/8KnNRM4aQGVMNNIe945aQFXT9XG0E35X2jdUgf&#10;3el4px27CJJ1/zE8I+MZLHbCUPzQBkcoX54c62heCo4/z8IpzvQXQw0ZhisZLhnHZDiv7yCOYFTe&#10;oT/034WzzJJZcE+98wip3UWe2oL4B8CADScNfDp7qJrQM5HbwGjc0IzE/Md5DkM430fU619n9wsA&#10;AP//AwBQSwMEFAAGAAgAAAAhAOgzEJziAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQ&#10;xe+C32EZwZvdRJKgMZviHwqCUrAWet1mp9lgdjZmt2389k570du8mceb36vmk+vFAcfQeVKQzhIQ&#10;SI03HbUK1p+LmzsQIWoyuveECn4wwLy+vKh0afyRPvCwiq3gEAqlVmBjHEopQ2PR6TDzAxLfdn50&#10;OrIcW2lGfeRw18vbJCmk0x3xB6sHfLbYfK32TsH7Yvf02r0sv9+WbgqbIUw+a61S11fT4wOIiFP8&#10;M8MJn9GhZqat35MJomedpSlbecjzrABxsiTZfQ5ie97lBci6kv9r1L8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAxL/1YR8CAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA6DMQnOIAAAAOAQAADwAAAAAAAAAAAAAAAAB5BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" path="m5768340,l,,,6108r5768340,l5768340,xe" fillcolor="#d9d9d9" stroked="f">
-              <v:path arrowok="t"/>
+            <v:shapetype w14:anchorId="42BA9BE4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:83.35pt;height:27.15pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCM651JDwIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ayeMiMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KdpKt22nYRaZJ6pF8fFre9VqRk3C+BVPR6SSnRBgOdWsOFf3+svmw&#10;oMQHZmqmwIiKnoWnd6v375adLcUMGlC1cARBjC87W9EmBFtmmeeN0MxPwAqDQQlOs4C/7pDVjnWI&#10;rlU2y/NPWQeutg648B69D0OQrhK+lIKHJym9CERVFHsL6XTp3MczWy1ZeXDMNi0f22D/0IVmrcGi&#10;V6gHFhg5uvYPKN1yBx5kmHDQGUjZcpFmwGmm+Ztpdg2zIs2C5Hh7pcn/P1j+eNrZZ0dC/wV6XGAk&#10;pLO+9OiM8/TS6fjFTgnGkcLzlTbRB8LjpbxYFPOCEo6xj/P5Ii8iTHa7bZ0PXwVoEo2KOlxLYoud&#10;tj4MqZeUWMzAplUqrUaZ3xyIGT3ZrcVohX7fj33voT7jOA6GTXvLNy3W3DIfnpnD1eIEKNfwhIdU&#10;0FUURouSBtyPv/ljPjKOUUo6lEpFDWqZEvXN4CZmxTzPo7TSHxruYuyTMf2cFzFujvoeUIVTfBCW&#10;JzMmB3UxpQP9impex2oYYoZjzYruL+Z9GISLr4GL9ToloYosC1uzszxCR7Iiky/9K3N2pDvgoh7h&#10;IiZWvmF9yI03vV0fA3KfVhKJHdgc+UYFpqWOryVK/Nf/lHV706ufAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAAkClBdoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDAReFOFXF&#10;n7g2IJWjE2/jqPFuiN02vD0uF7isNJrRzLfFcvK9OOAYOiYN17MMBFLDtqNWw8f7y9U9iBANWdMz&#10;oYZvDLAsz88Kk1s+0hoPVWxFKqGQGw0uxiGXMjQOvQkzHpCSt+XRm5jk2Eo7mmMq972cZ5mS3nSU&#10;FpwZ8NFhs6v2XoN6el25YaM+v7bz8BZq3sWKn7W+vJhWDyAiTvEvDCf8hA5lYqp5TzaIXkN6JP7e&#10;k6fUAkSt4e72BmRZyP/w5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjOudSQ8CAAAb&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAAkClBdoA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="21E5BD19" w14:textId="05942766" w:rsidR="00577247" w:rsidRPr="00577247" w:rsidRDefault="00577247" w:rsidP="00577247">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00577247">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="044B9255" w14:textId="404C17EF" w:rsidR="00577247" w:rsidRDefault="00577247">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B5074F0" wp14:editId="4B5074F1">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="423F0AD5" wp14:editId="1346160B">
+              <wp:simplePos x="863600" y="9988550"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>5978397</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9885402</wp:posOffset>
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="590550" cy="187325"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="1058545" cy="344805"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="9" name="Textbox 9"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="760840389" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...1 lines deleted...]
-                    </wps:cNvSpPr>
+                    <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="590550" cy="187325"/>
+                        <a:ext cx="1058545" cy="344805"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4B507502" w14:textId="77777777" w:rsidR="00822ED5" w:rsidRDefault="00CD14D7">
+                        <w:p w14:paraId="6484C5E9" w14:textId="54A960F2" w:rsidR="00577247" w:rsidRPr="00577247" w:rsidRDefault="00577247" w:rsidP="00577247">
                           <w:pPr>
-                            <w:spacing w:before="21"/>
-                            <w:ind w:left="60"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00577247">
                             <w:rPr>
-                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:fldChar w:fldCharType="begin"/>
-[...81 lines deleted...]
-                            <w:t>e</w:t>
+                            <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-                      <a:noAutofit/>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="4B5074F0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="423F0AD5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 9" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:470.75pt;margin-top:778.4pt;width:46.5pt;height:14.75pt;z-index:-251658237;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFXQ0EkgEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1GlRYYmaroAVCGkF&#10;SAsf4Dp2ExF7zIzbpH/P2E1bBDfExR57xm/ee+PN/eQHcbRIPYRGLheVFDYYaPuwb+T3bx9e3ElB&#10;SYdWDxBsI0+W5P32+bPNGGu7gg6G1qJgkED1GBvZpRRrpch01mtaQLSBkw7Q68RH3KsW9cjoflCr&#10;qnqlRsA2IhhLxLcP56TcFnznrElfnCObxNBI5pbKimXd5VVtN7reo45db2Ya+h9YeN0HbnqFetBJ&#10;iwP2f0H53iAQuLQw4BU41xtbNLCaZfWHmqdOR1u0sDkUrzbR/4M1n49P8SuKNL2DiQdYRFB8BPOD&#10;2Bs1Rqrnmuwp1cTVWejk0OedJQh+yN6ern7aKQnDl+s31XrNGcOp5d3rl6t19lvdHkek9NGCFzlo&#10;JPK4CgF9fKR0Lr2UzFzO7TORNO0mLsnhDtoTaxh5jI2knweNVorhU2Cf8swvAV6C3SXANLyH8jOy&#10;lABvDwlcXzrfcOfOPIDCff4secK/n0vV7UtvfwEAAP//AwBQSwMEFAAGAAgAAAAhAPeuf0ThAAAA&#10;DgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXdpEbYhTVQhOSIg0HDg6sZtY&#10;jdchdtvw92xOcNyZp9mZfDe5nl3MGKxHCcuFAGaw8dpiK+Gzen3YAAtRoVa9RyPhxwTYFbc3ucq0&#10;v2JpLofYMgrBkCkJXYxDxnloOuNUWPjBIHlHPzoV6Rxbrkd1pXDX80chUu6URfrQqcE8d6Y5Hc5O&#10;wv4Lyxf7/V5/lMfSVtVW4Ft6kvL+bto/AYtmin8wzPWpOhTUqfZn1IH1ErbrZUIoGUmS0ogZEas1&#10;afWsbdIV8CLn/2cUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFXQ0EkgEAABoDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD3rn9E4QAAAA4B&#10;AAAPAAAAAAAAAAAAAAAAAOwDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA+gQAAAAA&#10;" filled="f" stroked="f">
-              <v:textbox inset="0,0,0,0">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:83.35pt;height:27.15pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnflXhEQIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jdq3AEy4GbwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo80yanohVrtLvcxM5zf9lqRg3C+BVPR8SinRBgOdWt2Ff31vPoy&#10;o8QHZmqmwIiKHoWnt4vPn+adLcUEGlC1cASLGF92tqJNCLbMMs8boZkfgRUGgxKcZgF/3S6rHeuw&#10;ulbZJM+/ZR242jrgwnv03g9Bukj1pRQ8PErpRSCqojhbSKdL5zae2WLOyp1jtmn5aQz2D1No1hps&#10;eil1zwIje9e+K6Vb7sCDDCMOOgMpWy7SDrjNOH+zzaZhVqRdEBxvLzD5/1eWPxw29smR0H+HHgmM&#10;gHTWlx6dcZ9eOh2/OCnBOEJ4vMAm+kB4vJQXs2JaUMIx9nU6neVFLJNdb1vnww8BmkSjog5pSWix&#10;w9qHIfWcEpsZWLVKJWqU+cuBNaMnu44YrdBve9LWr8bfQn3ErRwMhHvLVy22XjMfnphDhnERVG14&#10;xEMq6CoKJ4uSBtzvj/wxH4HHKCUdKqaiBiVNifppkJBJMc3zqLD0h4Y7G9tkjG/yIsbNXt8BinGM&#10;78LyZMbkoM6mdKBfUNTL2A1DzHDsWdHt2bwLg37xUXCxXKYkFJNlYW02lsfSEbMI6HP/wpw9oR6Q&#10;rwc4a4qVb8AfcuNNb5f7gBQkZiK+A5on2FGIidvTo4lKf/2fsq5Pe/EHAAD//wMAUEsDBBQABgAI&#10;AAAAIQACQKUF2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqEMBF4U4&#10;VcWfuDYglaMTb+Oo8W6I3Ta8PS4XuKw0mtHMt8Vy8r044Bg6Jg3XswwEUsO2o1bDx/vL1T2IEA1Z&#10;0zOhhm8MsCzPzwqTWz7SGg9VbEUqoZAbDS7GIZcyNA69CTMekJK35dGbmOTYSjuaYyr3vZxnmZLe&#10;dJQWnBnw0WGzq/Zeg3p6Xblhoz6/tvPwFmrexYqftb68mFYPICJO8S8MJ/yEDmViqnlPNoheQ3ok&#10;/t6Tp9QCRK3h7vYGZFnI//DlDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBnflXhEQIA&#10;ACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQACQKUF&#10;2gAAAAQBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="4B507502" w14:textId="77777777" w:rsidR="00822ED5" w:rsidRDefault="00CD14D7">
+                  <w:p w14:paraId="6484C5E9" w14:textId="54A960F2" w:rsidR="00577247" w:rsidRPr="00577247" w:rsidRDefault="00577247" w:rsidP="00577247">
                     <w:pPr>
-                      <w:spacing w:before="21"/>
-                      <w:ind w:left="60"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00577247">
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:fldChar w:fldCharType="begin"/>
+                      <w:t>OFFICIAL</w:t>
                     </w:r>
-                    <w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08D8CA27" w14:textId="1458BCFD" w:rsidR="00577247" w:rsidRDefault="00577247">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B56FD18" wp14:editId="5B141B71">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1058545" cy="344805"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1869628455" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1058545" cy="344805"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="793487DC" w14:textId="6F4CEF91" w:rsidR="00577247" w:rsidRPr="00577247" w:rsidRDefault="00577247" w:rsidP="00577247">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00577247">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2B56FD18" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:83.35pt;height:27.15pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA26KajEwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8LwmUVDQirOiuqCqh&#10;3ZXYas/GsUkk22PZhoT++o4dAu22p6oXZzIzno/3npd3vVbkJJxvwVR0OskpEYZD3ZpDRb+/bD4s&#10;KPGBmZopMKKiZ+Hp3er9u2VnSzGDBlQtHMEixpedrWgTgi2zzPNGaOYnYIXBoASnWcBfd8hqxzqs&#10;rlU2y/NPWQeutg648B69D0OQrlJ9KQUPT1J6EYiqKM4W0unSuY9ntlqy8uCYbVp+GYP9wxSatQab&#10;Xks9sMDI0bV/lNItd+BBhgkHnYGULRdpB9xmmr/ZZtcwK9IuCI63V5j8/yvLH087++xI6L9AjwRG&#10;QDrrS4/OuE8vnY5fnJRgHCE8X2ETfSA8XsqLRTEvKOEY+zifL/Iilslut63z4asATaJRUYe0JLTY&#10;aevDkDqmxGYGNq1SiRplfnNgzejJbiNGK/T7nrR1RWfj+Huoz7iVg4Fwb/mmxdZb5sMzc8gwLoKq&#10;DU94SAVdReFiUdKA+/E3f8xH4DFKSYeKqahBSVOivhkkZFbM8zwqLP2h4UZjn4zp57yIcXPU94Bi&#10;nOK7sDyZMTmo0ZQO9CuKeh27YYgZjj0ruh/N+zDoFx8FF+t1SkIxWRa2Zmd5LB0xi4C+9K/M2Qvq&#10;Afl6hFFTrHwD/pAbb3q7PgakIDET8R3QvMCOQkzcXh5NVPqv/ynr9rRXPwEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAAJApQXaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQwEX&#10;hThVxZ+4NiCVoxNv46jxbojdNrw9Lhe4rDSa0cy3xXLyvTjgGDomDdezDARSw7ajVsPH+8vVPYgQ&#10;DVnTM6GGbwywLM/PCpNbPtIaD1VsRSqhkBsNLsYhlzI0Dr0JMx6Qkrfl0ZuY5NhKO5pjKve9nGeZ&#10;kt50lBacGfDRYbOr9l6DenpduWGjPr+28/AWat7Fip+1vryYVg8gIk7xLwwn/IQOZWKqeU82iF5D&#10;eiT+3pOn1AJEreHu9gZkWcj/8OUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADbopqMT&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAJA&#10;pQXaAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="793487DC" w14:textId="6F4CEF91" w:rsidR="00577247" w:rsidRPr="00577247" w:rsidRDefault="00577247" w:rsidP="00577247">
+                    <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
-[...1 lines deleted...]
-                    <w:r>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00577247">
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:fldChar w:fldCharType="separate"/>
-[...69 lines deleted...]
-                      <w:t>e</w:t>
+                      <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24C7217A" w14:textId="77777777" w:rsidR="00D80529" w:rsidRDefault="00D80529">
+    <w:p w14:paraId="7D52C6EC" w14:textId="77777777" w:rsidR="00E13E47" w:rsidRDefault="00E13E47" w:rsidP="00577247">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12D18B5C" w14:textId="77777777" w:rsidR="00D80529" w:rsidRDefault="00D80529">
+    <w:p w14:paraId="6712189E" w14:textId="77777777" w:rsidR="00E13E47" w:rsidRDefault="00E13E47" w:rsidP="00577247">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...1 lines deleted...]
-  </w:footnote>
 </w:footnotes>
-</file>
-[...919 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00822ED5"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00E366E2"/>
+    <w:rsidRoot w:val="00346CA7"/>
+    <w:rsid w:val="001E4E44"/>
+    <w:rsid w:val="00346CA7"/>
+    <w:rsid w:val="00577247"/>
+    <w:rsid w:val="005D3D3F"/>
+    <w:rsid w:val="00D952AD"/>
+    <w:rsid w:val="00E13E47"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4B50734B"/>
-  <w15:docId w15:val="{1DE2F63A-F113-4BD4-B793-61F7ED42A19C}"/>
+  <w14:docId w14:val="6880AA48"/>
+  <w15:docId w15:val="{D1515ACA-197F-431E-9F9D-D520B655757E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12222,850 +2159,503 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="615"/>
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
+      <w:ind w:left="419"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
       <w:b/>
-      <w:bCs/>
-[...37 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
     <w:pPr>
-      <w:spacing w:before="120"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...65 lines deleted...]
-    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C347DE"/>
+    <w:rsid w:val="00577247"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00C347DE"/>
+    <w:rsid w:val="00577247"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Comic Sans MS"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stnicholas.bristol.sch.uk/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:st.nicholas.p@bristol-schools.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stnicholas.bristol.sch.uk/policies/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...291 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>7991</Characters>
+  <Pages>2</Pages>
+  <Words>173</Words>
+  <Characters>992</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>66</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9374</CharactersWithSpaces>
+  <CharactersWithSpaces>1163</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Jenny Fitzgerald</dc:creator>
+  <dc:title>St Nicholas of Tolentine Catholic VA Primary School</dc:title>
+  <dc:subject/>
+  <dc:creator>Secretary</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2025-03-12T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>6f704427,e73fccd,2d5980c5</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>Microsoft® Word LTSC</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2025-09-18T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
-    <vt:lpwstr>Microsoft® Word LTSC</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
-    <vt:lpwstr>0x010100A47600A43FB588469E80769338373953</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
+    <vt:lpwstr>2026-09-10T08:47:54Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MediaServiceImageTags">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
+    <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
+    <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
+    <vt:lpwstr>502f8641-25ef-481f-86f4-5b6e6e3ceeda</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>