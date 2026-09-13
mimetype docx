--- v0 (2025-11-28)
+++ v1 (2026-09-13)
@@ -1,12302 +1,5288 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5E3FC96F" w14:textId="60BDA886" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="3C0C93BE" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="25" w:right="22"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-          <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06030AFD" wp14:editId="6A3DAFED">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="63D3345F" wp14:editId="388CF961">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="page">
-              <wp:posOffset>269875</wp:posOffset>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5435092</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-460375</wp:posOffset>
+              <wp:posOffset>-405510</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1173480" cy="1173479"/>
+            <wp:extent cx="714375" cy="714375"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapNone/>
-[...3 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="2499" name="Picture 2499"/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="13" name="Image 13" descr="logo"/>
+                    <pic:cNvPr id="2499" name="Picture 2499"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print"/>
+                    <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1173480" cy="1173479"/>
+                      <a:ext cx="714375" cy="714375"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+      <w:r>
+        <w:t xml:space="preserve">SS PETER AND PAUL CATHOLIC PRIMARY SCHOOL </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498CA974" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="22"/>
         <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Aberdeen Road, Bristol BS6 6HY </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344DA148" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:sz w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00FB45F2">
+        <w:t xml:space="preserve">Telephone number: 01179 030070 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21310E57" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="6"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>SS</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FB45F2">
+        <w:t xml:space="preserve">Email:st.peter.paul.p@bristol-schools.uk </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71FFE882" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="56" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...186 lines deleted...]
-          <w:t>Email:st.peter.paul.p@bristol-schools.uk</w:t>
+        <w:t>Website:</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
-    </w:p>
-[...9 lines deleted...]
-        <w:r w:rsidR="00FB2468">
+      <w:hyperlink r:id="rId9">
+        <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:spacing w:val="-2"/>
+            <w:sz w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>https://www.sspeterandpaulprimary.co.uk</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:before="198"/>
+      <w:hyperlink r:id="rId10">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0187B951" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="98" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...126 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">SS Peter and Paul </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EDD1617" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="216"/>
+        <w:ind w:left="9" w:right="0" w:firstLine="0"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-17"/>
+          <w:color w:val="006EC0"/>
+          <w:u w:val="single" w:color="006EC0"/>
+        </w:rPr>
+        <w:t>SUPPLEMENTARY INFORMATION FORM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="006EC0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A55D01" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="156" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="25" w:right="4"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-17"/>
+          <w:color w:val="006EC0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>and</w:t>
-[...221 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">2027-28 RECEPTION YEAR NEW INTAKE APPLICATIONS RECEPTION YEAR NEW INTAKE APPLICATIONS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CEDBCD6" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="63"/>
+        <w:ind w:left="274" w:right="388"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you are expressing a preference for a place for your child at SS Peter and Paul </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777256E6" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="184"/>
+        <w:ind w:left="274" w:right="204"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Catholic School and wish to apply on the grounds of religion and/or because a parent is a member of staff at the school (see (ii) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t>after</w:t>
-[...116 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">after </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Category 9 on page 2 of the admissions policy), you should complete this Supplementary Information Form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787CAAD0" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:right="537"/>
+        <w:spacing w:after="21"/>
+        <w:ind w:right="0" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The completed Supplementary Information Form, together with all, supporting documentation, as appropriate, (see Notes below), should be </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">returned to the school office (see above email and postal addresses) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B1F81A" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="22"/>
+        <w:ind w:right="0" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">It should be returned by the closing date of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">15 January 2026 </w:t>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">15 January 2027 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">to be considered in the first round of allocations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0387F81B" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="19"/>
+        <w:ind w:right="0" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you are applying to more than one Catholic school, you will need to complete a </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1245E48D" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="19"/>
+        <w:ind w:left="759" w:right="0" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">separate Supplementary Information Form for each school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5DA64E" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="30"/>
+        <w:ind w:right="0" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">If you do not provide the information required in this form and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>return it to the school</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>with all supporting documentation</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...59 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">, by the closing date, your child may not be placed in the appropriate category, and this may affect your child’s chance of being offered a place. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C1B0D7" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:spacing w:after="74"/>
+        <w:ind w:right="0" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remember – you </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>must</w:t>
-[...123 lines deleted...]
-        <w:spacing w:before="111" w:after="1"/>
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">also complete the Common Application Form of your child’s home Local Authority, in addition to this form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A9EBEA" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="43" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...449 lines deleted...]
-        <w:spacing w:before="175"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCC589C" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1308"/>
+          <w:tab w:val="center" w:pos="3063"/>
+        </w:tabs>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...26 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-8"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name of child </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D702206" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1482"/>
+          <w:tab w:val="center" w:pos="3063"/>
+        </w:tabs>
+        <w:spacing w:after="371" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-6"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...218 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
-          <mc:Choice Requires="wps">
+          <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487270400" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E3FCA8B" wp14:editId="5E3FCA8C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1347C20D" wp14:editId="42EC2EF6">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>819785</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1943862</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>222631</wp:posOffset>
+                  <wp:posOffset>-41323</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5859780" cy="6350"/>
+                <wp:extent cx="4066464" cy="690118"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-[...3 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="33807" name="Group 33807"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                      <wps:spPr>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5859780" cy="6350"/>
+                          <a:ext cx="4066464" cy="690118"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="4066464" cy="690118"/>
                         </a:xfrm>
-                        <a:custGeom>
-[...36 lines deleted...]
-                    </wps:wsp>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="38272" name="Shape 38272"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1397" y="0"/>
+                            <a:ext cx="4065067" cy="18288"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4065067" h="18288">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4065067" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="4065067" y="18288"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="18288"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="000000"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="38273" name="Shape 38273"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1397" y="220980"/>
+                            <a:ext cx="4065067" cy="18287"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4065067" h="18287">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4065067" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="4065067" y="18287"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="18287"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="000000"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="38274" name="Shape 38274"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="684009"/>
+                            <a:ext cx="4064508" cy="9144"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4064508" h="9144">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4064508" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="4064508" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="000000"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="38275" name="Shape 38275"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="472555"/>
+                            <a:ext cx="4064508" cy="9144"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4064508" h="9144">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4064508" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="4064508" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="000000"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3CC28905" id="Graphic 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:64.55pt;margin-top:17.55pt;width:461.4pt;height:.5pt;z-index:-16046080;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5859780,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACHIv9IgIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFr2zAQfh/sPwi9L047kiYmThkNHYPS&#10;FZqxZ0WWYzNZp52U2Pn3O8lWaranjWGQT75Pp+++u/Pmvm81Oyt0DZiC38zmnCkjoWzMseDf9o8f&#10;Vpw5L0wpNBhV8Ity/H77/t2ms7m6hRp0qZBREOPyzha89t7mWeZkrVrhZmCVIWcF2ApPWzxmJYqO&#10;orc6u53Pl1kHWFoEqZyjr7vBybcxflUp6b9WlVOe6YITNx9XjOshrNl2I/IjCls3cqQh/oFFKxpD&#10;l15D7YQX7ITNH6HaRiI4qPxMQptBVTVSxRwom5v5b9m81sKqmAuJ4+xVJvf/wsrn86t9wUDd2SeQ&#10;PxwpknXW5VdP2LgR01fYBiwRZ31U8XJVUfWeSfq4WC3WdysSW5Jv+XERRc5Ens7Kk/OfFcQ44vzk&#10;/FCDMlmiTpbsTTKRKhlqqGMNPWdUQ+SMangYamiFD+cCuWCybkKkHnkEZwtntYcI8yGFyPZuzVlK&#10;hJi+YbSZYimnCSr50tvGeANmOV8vAy8KltzpPcCm1/4VOKmZwkkNTg03hbzjlVct6Pqp2g50Uz42&#10;Wof0HR4PDxrZWZCsu3V4RsYTWOyEofihDQ5QXl6QdTQvBXc/TwIVZ/qLoYYMw5UMTMYhGej1A8QR&#10;jMqj8/v+u0DLLJkF99Q7z5DaXeSpLYh/AAzYcNLAp5OHqgk9E7kNjMYNzUjMf5znMITTfUS9/XW2&#10;vwAAAP//AwBQSwMEFAAGAAgAAAAhABh8C7PeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1lbhRJ0Gp2hCnqpCK4NBDCx/gxksS1V6H2GnC37M9wWk1u6PZN+V2dlZccQidJwXp&#10;MgGBVHvTUaPg82P/uAYRoiajrSdU8IMBttX9XakL4yc64vUUG8EhFAqtoI2xL6QMdYtOh6Xvkfj2&#10;5QenI8uhkWbQE4c7K7MkWUmnO+IPre7xpcX6chqdguzd7Y9+fPPm9bCzuZ3Muvk+KPWwmHfPICLO&#10;8c8MN3xGh4qZzn4kE4RlnW1Stip4ynneDEmebkCcebNKQVal/F+h+gUAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQACHIv9IgIAAL0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAYfAuz3gAAAAoBAAAPAAAAAAAAAAAAAAAAAHwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" path="m5859779,l,,,6096r5859779,l5859779,xe" fillcolor="#d9d9d9" stroked="f">
-[...2 lines deleted...]
-              </v:shape>
+              <v:group w14:anchorId="211EABDE" id="Group 33807" o:spid="_x0000_s1026" style="position:absolute;margin-left:153.05pt;margin-top:-3.25pt;width:320.2pt;height:54.35pt;z-index:251659264" coordsize="40664,6901" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDg08B5VAMAABURAAAOAAAAZHJzL2Uyb0RvYy54bWzsWM1u2zAMvg/YOxi+r/6J82ck6WHdehm2&#10;Ye0eQJXl2IBtCZKapG8/irIcNSmKtANaoEgOFm2RFPmZHyVncblrm2DDpKp5twyTizgMWEd5UXfr&#10;Zfj39vuXWRgoTbqCNLxjy/CBqfBy9fnTYitylvKKNwWTATjpVL4Vy7DSWuRRpGjFWqIuuGAdTJZc&#10;tkTDrVxHhSRb8N42URrHk2jLZSEkp0wpeHplJ8MV+i9LRvWvslRMB80yhNg0XiVe78w1Wi1IvpZE&#10;VDXtwyCviKIldQeLDq6uiCbBvayPXLU1lVzxUl9Q3ka8LGvKMAfIJokPsrmW/F5gLut8uxYDTADt&#10;AU6vdkt/bq6luBG/JSCxFWvAAu9MLrtStmaEKIMdQvYwQMZ2OqDwMIsnk2yShQGFuck8TpKZxZRW&#10;APyRGa2+PW8YuWWjR8FsBZSH2iOg/g+Bm4oIhsCqHBD4LYO6WIajWTpNw6AjLRQqqgT2EUKDmgNQ&#10;KleA2RMoJaP5NAyeBGocT2DKAJXM0hniNKRLcnqv9DXjiDjZ/FDalmbhJFI5ie46J0oo8GdLWxBt&#10;7EygRgy2+MpsJJULxMy2fMNuOerpg9cGQe5nm87XgtdvfbmEQddpuFGgP1/TT99pudFqA1UPYHLz&#10;bvT1kMbDyiCYVFeLXsD0QfYBbjqDBKxCCTSdsiEa2dvWGrpRU7eATDqN471j8GZq0L50lPRDwwxc&#10;TfeHlVA/yBDzQMn13ddGBhtieg7+0DlpREX6p4YjEFKvijL6MfZl3TSDywRNn3JpPfTKxo5huxss&#10;Y2tJ+2hsz4POAUm7zgcRDEa4Mu/0YN9Bv8YwvWyNeMeLB+wWCAiQ0vSNN2Ln6JidIxOjCQB4/AJ2&#10;pmk8n/Xt3+tljyk67V+Ta4R+Bb0pRae2Ot+Yoi59Rzk3+tQzVD5Fb88k0z56Zg7CmaKmYXwIisJR&#10;4HADzV5EUdv6J7MsjufGEHrU/siQjWM4UJotdJ5k6BdK6T3oaQOBHRTjMFHut0ifH67u97OPWQTb&#10;onV1ygY6aHrJO3du9Bc/Uc3FaF2cuenv5R9q+xwfc3P8Cm5m03Q8RsMzNy3dfBafSLoT1c7cfN+j&#10;LX6Gwrc3HlX6/wnMx71/D7L/b8bqHwAAAP//AwBQSwMEFAAGAAgAAAAhAD6UOhvgAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FKw0AQhu+C77CM4K3dTWqDxmxKKeqpCLaCeJsm0yQ0Oxuy2yR9&#10;e7cne5thPv75/mw1mVYM1LvGsoZorkAQF7ZsuNLwvX+fPYNwHrnE1jJpuJCDVX5/l2Fa2pG/aNj5&#10;SoQQdilqqL3vUildUZNBN7cdcbgdbW/Qh7WvZNnjGMJNK2OlEmmw4fChxo42NRWn3dlo+BhxXC+i&#10;t2F7Om4uv/vl5882Iq0fH6b1KwhPk/+H4aof1CEPTgd75tKJVsNCJVFANcySJYgAvDxdh0MgVRyD&#10;zDN5WyH/AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAODTwHlUAwAAFREAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAD6UOhvgAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAArgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAC7BgAAAAA=&#10;">
+                <v:shape id="Shape 38272" o:spid="_x0000_s1027" style="position:absolute;left:13;width:40651;height:182;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4065067,18288" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCVVvZexQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvBd9hOULvdGMKVqKr2IJYvKl/D3DMHrPR7NmQXWP69m6h4OUwM98w82VnK9FS40vHCsajBARx&#10;7nTJhYLTcT2cgvABWWPlmBT8koflot+bY6bdg/fUHkIhIoR9hgpMCHUmpc8NWfQjVxNH7+IaiyHK&#10;ppC6wUeE20qmSTKRFkuOCwZr+jKU3w53q2Bz3J4/19r57VXeNy3uVmb8s1PqbdCtZiACdeEV/m9/&#10;awXv0/Qjhb878QrIxRMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCVVvZexQAAAN4AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l4065067,r,18288l,18288,,e" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,4065067,18288"/>
+                </v:shape>
+                <v:shape id="Shape 38273" o:spid="_x0000_s1028" style="position:absolute;left:13;top:2209;width:40651;height:183;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4065067,18287" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA/s/kEyAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReRDeNaCW6ii2tFTw1CqW3R/aZBLNvw+5G03/fLQg9DjPzDbPa9KYRV3K+tqzgaZKA&#10;IC6srrlUcDq+jxcgfEDW2FgmBT/kYbMePKww0/bGn3TNQykihH2GCqoQ2kxKX1Rk0E9sSxy9s3UG&#10;Q5SulNrhLcJNI9MkmUuDNceFClt6rai45J1R8OWTVL50nTu8jUZmZz9mu/70rdTjsN8uQQTqw3/4&#10;3t5rBdNF+jyFvzvxCsj1LwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA/s/kEyAAAAN4A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l4065067,r,18287l,18287,,e" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,4065067,18287"/>
+                </v:shape>
+                <v:shape id="Shape 38274" o:spid="_x0000_s1029" style="position:absolute;top:6840;width:40645;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4064508,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDTXjTdxQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6sZUWomuUgpCD/ag9uDxkX0mIdm36e5rTP99VxB6HGbmG2a9HV2nBgqx8WxgPstA&#10;EZfeNlwZ+DrtnpagoiBb7DyTgV+KsN1MHtZYWH/lAw1HqVSCcCzQQC3SF1rHsiaHceZ74uRdfHAo&#10;SYZK24DXBHedzrPsRTtsOC3U2NN7TWV7/HEG9p+D6DyGfYtxlPZMu6b/7ox5nI5vK1BCo/yH7+0P&#10;a+B5mb8u4HYnXQG9+QMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDTXjTdxQAAAN4AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l4064508,r,9144l,9144,,e" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,4064508,9144"/>
+                </v:shape>
+                <v:shape id="Shape 38275" o:spid="_x0000_s1030" style="position:absolute;top:4725;width:40645;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4064508,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC8EpFGxQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6sYUW4muUgpCD/ag9uDxkX0mIdm36e5rTP99VxB6HGbmG2a9HV2nBgqx8WxgPstA&#10;EZfeNlwZ+DrtnpagoiBb7DyTgV+KsN1MHtZYWH/lAw1HqVSCcCzQQC3SF1rHsiaHceZ74uRdfHAo&#10;SYZK24DXBHedzrPsRTtsOC3U2NN7TWV7/HEG9p+D6DyGfYtxlPZMu6b/7ox5nI5vK1BCo/yH7+0P&#10;a+B5mb8u4HYnXQG9+QMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC8EpFGxQAAAN4AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l4064508,r,9144l,9144,,e" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,4064508,9144"/>
+                </v:shape>
+                <w10:wrap type="square"/>
+              </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
-        <w:t>Religious</w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
-          <w:spacing w:val="-17"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Address of child </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D639B6" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="38" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="351" w:right="242" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="2270ECEF" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1646"/>
+          <w:tab w:val="center" w:pos="9316"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-17"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Parent/Carer Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>of</w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
-          <w:spacing w:val="-15"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="613E634A" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="13" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3173FF40" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="178"/>
+        <w:ind w:left="274" w:right="388"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Please read the school’s admission policy, noting in particular the faith-based criteria and the Children of Staff criterion, and read your Local Authority admissions guide booklet, before completing this form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A140D45" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="109" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="255" w:right="713"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-17"/>
+          <w:b/>
+          <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">NOTE: When completing the Local Authority Common Application Form, it is important that you provide details of any siblings (brothers or sisters) who will be attending the school at the proposed time of admission. If this information is not provided the admission authority of the school may not be able to place the application within the correct criterion category. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4DF3CB" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="8"/>
+        <w:ind w:left="150" w:right="144"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-21"/>
+          <w:u w:val="single" w:color="D9D9D9"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...236 lines deleted...]
-        <w:t>in only a single box.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Religious status of child: If applying under any of the religious criteria, please indicate by </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">placing a tick in the appropriate box below – please note that a tick should be indicated in only a single box. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...9 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9018" w:type="dxa"/>
+        <w:tblInd w:w="404" w:type="dxa"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:left w:w="19" w:type="dxa"/>
+          <w:right w:w="205" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3397"/>
         <w:gridCol w:w="1277"/>
-        <w:gridCol w:w="4345"/>
+        <w:gridCol w:w="4344"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB2468" w14:paraId="5E3FC993" w14:textId="77777777">
+      <w:tr w:rsidR="00492F3A" w14:paraId="4F887DBE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="292"/>
+          <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E3FC990" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+          <w:p w14:paraId="0F8EA9E3" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Criteria</w:t>
+              <w:t xml:space="preserve">Criteria </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E3FC991" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+          <w:p w14:paraId="6F1815BF" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Tick</w:t>
-[...15 lines deleted...]
-              <w:t>Box</w:t>
+              <w:t xml:space="preserve">Tick Box </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E3FC992" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+          <w:p w14:paraId="0A0727A4" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Evidence</w:t>
-[...15 lines deleted...]
-              <w:t>Required</w:t>
+              <w:t xml:space="preserve">Evidence Required </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB2468" w14:paraId="5E3FC997" w14:textId="77777777">
+      <w:tr w:rsidR="00492F3A" w14:paraId="6444995E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="630"/>
+          <w:trHeight w:val="646"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E3FC994" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+          <w:p w14:paraId="424CC095" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>1.</w:t>
+              <w:t xml:space="preserve">1. Child is Catholic </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="1584F6D0" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...75 lines deleted...]
-              <w:t>3)</w:t>
+              <w:t xml:space="preserve">(Categories 1 to 3) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E3FC995" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+          <w:p w14:paraId="28FD4582" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="59"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="231" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="52"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">□ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E3FC996" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+          <w:p w14:paraId="17604BB2" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> below</w:t>
+              <w:t xml:space="preserve">See Note 1 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB2468" w14:paraId="5E3FC99B" w14:textId="77777777">
+      <w:tr w:rsidR="00492F3A" w14:paraId="1D7A7969" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="630"/>
+          <w:trHeight w:val="646"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E3FC998" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+          <w:p w14:paraId="36BCA3B5" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>2.</w:t>
+              <w:t xml:space="preserve">2. Child is a Catechumen </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="7DE13A8E" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...58 lines deleted...]
-              <w:t>(Category 5)</w:t>
+              <w:t xml:space="preserve">(Category 5) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E3FC999" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+          <w:p w14:paraId="449057B1" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="59"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="231" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="52"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">□ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E3FC99A" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+          <w:p w14:paraId="7080EFC0" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> below</w:t>
+              <w:t xml:space="preserve">See Note 2 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB2468" w14:paraId="5E3FC99F" w14:textId="77777777">
+      <w:tr w:rsidR="00492F3A" w14:paraId="73A939CD" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="920"/>
+          <w:trHeight w:val="936"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E3FC99C" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+          <w:p w14:paraId="7E9070E8" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>3.</w:t>
+              <w:t xml:space="preserve">3. Child is a member of an </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="0648643A" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...74 lines deleted...]
-              <w:t>an Eastern Christian Church (Category 6)</w:t>
+              <w:t xml:space="preserve">Eastern Christian Church (Category 6) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E3FC99D" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+          <w:p w14:paraId="2239C6EF" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="59"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="231" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="52"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">□ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E3FC99E" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+          <w:p w14:paraId="1D918BB4" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> below</w:t>
+              <w:t xml:space="preserve">See Note 4 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB2468" w14:paraId="5E3FC9A4" w14:textId="77777777">
+      <w:tr w:rsidR="00492F3A" w14:paraId="76613620" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="827"/>
+          <w:trHeight w:val="843"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E3FC9A0" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+          <w:p w14:paraId="3E1B5D44" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...81 lines deleted...]
-              <w:t>other</w:t>
+              <w:t xml:space="preserve">4. Child is a member of other </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E3FC9A1" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+          <w:p w14:paraId="3AD5D3D8" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t>(Category 7)</w:t>
+              <w:t xml:space="preserve">Christian denomination (Category 7) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E3FC9A2" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+          <w:p w14:paraId="382CCCA7" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="59"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="231" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="52"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">□ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E3FC9A3" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+          <w:p w14:paraId="29B3EB93" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> below</w:t>
+              <w:t xml:space="preserve">See Note 4 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB2468" w14:paraId="5E3FC9A9" w14:textId="77777777">
+      <w:tr w:rsidR="00492F3A" w14:paraId="266A30D2" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1096"/>
+          <w:trHeight w:val="1111"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E3FC9A5" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+          <w:p w14:paraId="0A664DA8" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...87 lines deleted...]
-              <w:t>faith</w:t>
+              <w:t xml:space="preserve">5. Child is a member of other </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E3FC9A6" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+          <w:p w14:paraId="11BDEC64" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>(Category</w:t>
+              <w:t xml:space="preserve">faith </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="3E22814F" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...10 lines deleted...]
-              <w:t>8)</w:t>
+              <w:t xml:space="preserve">(Category 8) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E3FC9A7" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+          <w:p w14:paraId="4CC78A64" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="59"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="231" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="52"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">□ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4345" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E3FC9A8" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+          <w:p w14:paraId="1E14FE3D" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> below</w:t>
+              <w:t xml:space="preserve">See Note 4 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E3FC9AA" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
-[...2 lines deleted...]
-        <w:spacing w:before="9"/>
+    <w:p w14:paraId="52DFA6C7" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="155" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690E0CDD" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="264" w:line="241" w:lineRule="auto"/>
+        <w:ind w:left="242" w:right="240" w:hanging="2"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-          <w:sz w:val="15"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
         </w:rPr>
-        <mc:AlternateContent>
-[...603 lines deleted...]
-        <w:spacing w:before="131"/>
+        <w:t xml:space="preserve">For criteria categories 1 to 3, state the Catholic Parish in which your child lives (state the name of the parish and its location): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B105BB1" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="401" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="240" w:right="240" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">………………………………………………………………………………………………………………………………………………………. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9A743D" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="496A00F5" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="38" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="351" w:right="188"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-8"/>
+          <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...29 lines deleted...]
-        <w:spacing w:before="89"/>
+        <w:t xml:space="preserve">Children of School Staff </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B384B5" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...9 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8932" w:type="dxa"/>
+        <w:tblInd w:w="440" w:type="dxa"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="8" w:type="dxa"/>
+          <w:left w:w="5" w:type="dxa"/>
+          <w:right w:w="145" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3226"/>
         <w:gridCol w:w="1277"/>
         <w:gridCol w:w="4429"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB2468" w14:paraId="5E3FC9B7" w14:textId="77777777">
+      <w:tr w:rsidR="00492F3A" w14:paraId="0EF327FA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1765"/>
+          <w:trHeight w:val="1781"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E3FC9AE" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+          <w:p w14:paraId="3BF6D518" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="258" w:lineRule="auto"/>
+              <w:ind w:left="7" w:right="67" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...73 lines deleted...]
-              <w:t>member of the school’s staff?</w:t>
+              <w:t xml:space="preserve">Does the child have a parent who is a member of the school’s staff? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E3FC9AF" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+          <w:p w14:paraId="0759BC30" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7" w:right="175" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">(see (ii) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>after</w:t>
+              <w:t xml:space="preserve">after </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...36 lines deleted...]
-              <w:t>on page 2 of the Admissions Policy). Tick one box.</w:t>
+              <w:t xml:space="preserve">Category 9 on page 2 of the Admissions Policy). Tick one box. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E3FC9B0" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+          <w:p w14:paraId="189525FA" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="24" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="142" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">YES □ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CDEA590" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="5E3FC9B1" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB2468">
+          <w:p w14:paraId="74825290" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...15 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="142" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...9 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">NO □ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4429" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E3FC9B3" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+          <w:p w14:paraId="46A64291" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...108 lines deleted...]
-              <w:t xml:space="preserve"> parent:</w:t>
+              <w:t xml:space="preserve">If Yes, state the full name of the parent: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E3FC9B4" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB2468">
+          <w:p w14:paraId="73549003" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...15 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>…………………………………………..</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E3FC9B6" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+          <w:p w14:paraId="0E25AD0B" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
+                <w:b/>
               </w:rPr>
-              <w:t>See</w:t>
+              <w:t xml:space="preserve">………………………………………….. </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="566C2C7A" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...36 lines deleted...]
-              <w:t>below</w:t>
+              <w:t xml:space="preserve">See Note 3 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E3FC9B8" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB2468">
-[...2 lines deleted...]
-        <w:spacing w:before="41"/>
+    <w:p w14:paraId="21516BA0" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:ind w:left="1015"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9AAFBE" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="255" w:right="7694"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Declaration</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:b/>
-[...28 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...366 lines deleted...]
-        <w:jc w:val="left"/>
+    </w:p>
+    <w:p w14:paraId="0854E4F8" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="7" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="270" w:right="188"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:spacing w:before="61"/>
+        <w:t xml:space="preserve">I confirm that I have read the Admissions Policy of the school and that the information I have provided is correct. I understand that I must notify the school immediately if there is any change to these details and that, should any information I have given prove to be inaccurate, the governing body may withdraw any offer of a place even if the child has already started school. I understand that I must also complete the Common Application Form of my home Local Authority. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE0A282" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:ind w:left="1015"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C739B5" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CFD9E7B" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1791"/>
+          <w:tab w:val="center" w:pos="6483"/>
+        </w:tabs>
+        <w:spacing w:after="108" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Signed……………………</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Signed……………………….. </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>…..</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:tab/>
+        <w:t xml:space="preserve">Date……………………………… </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B5CAB3" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="255" w:right="7694"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Notes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612DEBCC" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:after="170"/>
+        <w:ind w:left="390" w:right="188"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Evidence of Catholic Baptism (or Reception) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BBE8D8" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="166"/>
+        <w:ind w:left="274" w:right="388"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school for a Catholic child evidence of Catholic baptism or reception into the Church is required. A certificate of baptism or certificate of reception into the full communion of the Catholic Church should be provided at the same time as this form is returned to the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E08A58" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="169"/>
+        <w:ind w:left="274" w:right="388"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Admission Authority may request additional supporting evidence if the written documents that are provided do not clarify the fact that the child was baptised or received into the Catholic Church, e.g., where the name and address of the Church is not on the certificate or where the name of the Church does not state whether it is a Catholic Church or not. Those who have difficulty obtaining written evidence of baptism or reception into the Church should contact their Parish Priest. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5928570A" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:after="170"/>
+        <w:ind w:left="390" w:right="188"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Evidence for Catechumens </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA00B3F" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="159"/>
+        <w:ind w:left="274" w:right="388"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school for catechumen evidence of their being a member of the catechumenate of a Catholic Church will be required. A certificate of reception into the order of catechumens should be provided at the same time as this form is returned to the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DC7050" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:after="168"/>
+        <w:ind w:left="390" w:right="188"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Evidence for Children of School Staff </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34CD93CA" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="150"/>
+        <w:ind w:left="274" w:right="388"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school for a child with a parent who has been a member of the school’s staff for two or more years at the time of application, or who was recruited to fill a vacant post for which there is a demonstrable skills shortage. This does not include staff who work on the school site for other employers. You must provide the full name of the parent who works for the school on page 2 of this Supplementary Information Form above. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAB8758" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:after="170"/>
+        <w:ind w:left="649" w:right="188" w:hanging="269"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. Evidence for Eastern Christian Churches, Other Christian Denominations and Other Faiths </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48742870" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="150"/>
+        <w:ind w:left="274" w:right="388"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school as the child is a member of an Eastern Christian Church, another Christian denomination or another faith a letter or document confirming membership of that Christian denomination or faith and signed by the appropriate minister of religion or faith leader, will be required. The letter or document should be provided at the same time as this form is returned to the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4038FD" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="17" w:line="399" w:lineRule="auto"/>
+        <w:ind w:left="255" w:right="7694"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:u w:val="single" w:color="000000"/>
         </w:rPr>
-        <w:tab/>
+        <w:t>Checklist:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Date………………………………</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Have you? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D715C1" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="33"/>
+        <w:ind w:right="388" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enclosed a copy of baptism or certificate of reception into the Catholic Church (where applicable). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B6A70C5" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="32"/>
+        <w:ind w:right="388" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Stated the name of the parent who works for the school in box 3 of the ‘Criteria Category' section above (where applicable). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D74FF5F" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="191"/>
+        <w:ind w:right="388" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enclosed a letter or document confirming membership of an Eastern Christian Church, a Christian denomination or other faith (where applicable). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C75B620" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="108" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="388" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00FB2468">
-[...1 lines deleted...]
-          <w:pgMar w:top="1320" w:right="708" w:bottom="1220" w:left="425" w:header="0" w:footer="1023" w:gutter="0"/>
+        <w:t xml:space="preserve">Completed and returned your local authority’s Common Application Form? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD8E8EE" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="255" w:right="7694"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>GDPR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6CBD50" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="161"/>
+        <w:ind w:left="274" w:right="388"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In compliance with the General Data Protection Regulation (GDPR) and the Data Protection Act 2018, we wish to ensure that you are aware of the purpose for which we collect and process the data we have asked you to provide on this form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA79183" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="149"/>
+        <w:ind w:right="388" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We are SS Peter and Paul Catholic Primary School, Aberdeen Road, Bristol BS6 6HY </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33861459" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="44"/>
+        <w:ind w:right="388" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Being a Catholic education provider, we work closely with the School’s Diocesan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C7784B" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="159"/>
+        <w:ind w:left="771" w:right="388"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Authority, the School’s Trustees, the Local Authority, the Catholic Education Service and the Department for Education, and may share the information you provide on this application form if we consider it is necessary in order to fulfil our functions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345EA68B" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="147"/>
+        <w:ind w:right="388" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The person responsible for data protection within our organisation is Nicola Clark and you can contact them with questions relating to our handling of the data. You can contact them by telephone on 01179030070 or email at nicola.clark@bristol-school.uk </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E27FF69" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="166"/>
+        <w:ind w:right="388" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We require the information we have requested for reasons relating to our functions as the admission authority of the School. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7E1B9C" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="166"/>
+        <w:ind w:right="388" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It is necessary for us to process personal data for the performance of a task carried out in the public interest or in the exercise of official authority vested in the controller (Article 6(1)(e) of the GDPR). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F61FEA" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="161"/>
+        <w:ind w:right="388" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">To the extent that you have shared any special categories of data this will not be shared with any third parties except as detailed in paragraph 2 above, unless a legal obligation should arise. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04333199" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="169"/>
+        <w:ind w:right="388" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It is necessary for us to process special category data for the performance of a task carried out in the public interest or in the exercise of official authority vested in the controller (Article 6(1)(e) of the GDPR). Additionally, processing is necessary for reasons of substantial public interest on the basis of Union or Member State law which is proportionate to the aim pursued and which contains appropriate safeguards (Article 9(2)(g) of the GDPR). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B02690A" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="158"/>
+        <w:ind w:right="388" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the application is successful, the information you have provided on this form will be migrated to the School’s enrolment system, and the data will be retained and processed on the basis of the School’s fair processing notice and data protection policies which apply to that data. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66846FC9" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:right="388" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the application is unsuccessful, the application form and any documents submitted in support of the application will be destroyed after a period of 12 months. The school may keep a simple record of all applications and their outcome as part of their permanent archives in accordance with the School’s data retention policy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C152FB" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="166"/>
+        <w:ind w:right="388" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">To read about your individual rights you can refer to the School’s fair processing notice and data protection policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70991C4E" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="8"/>
+        <w:ind w:right="388" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you wish to complain about how we have collected and processed the information you have provided on this form, you can make a complaint to our </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">organisation to our organisation by following the Complaints Procedure found on our website https://www.sspeterandpaulprimary.co.uk/complaints-policy/ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CDFD439" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+      <w:pPr>
+        <w:spacing w:after="83"/>
+        <w:ind w:left="471" w:right="388"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you are unhappy with how your complaint has been handled, you can contact the Information Commissioner’s Office via their website at: ico.org.uk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574E0587" w14:textId="5EB97B08" w:rsidR="00492F3A" w:rsidRDefault="006320AF" w:rsidP="00BE0FE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="260" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:sectPr w:rsidR="00492F3A">
+          <w:footerReference w:type="even" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachPage"/>
+          </w:footnotePr>
+          <w:pgSz w:w="11921" w:h="16850"/>
+          <w:pgMar w:top="1348" w:right="1033" w:bottom="973" w:left="1181" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
+          <w:titlePg/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="1015"/>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...31 lines deleted...]
-          <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5308 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1700" w:bottom="1260" w:left="1275" w:header="0" w:footer="1070" w:gutter="0"/>
+    </w:p>
+    <w:p w14:paraId="5BD0DC5F" w14:textId="317A0E91" w:rsidR="00492F3A" w:rsidRDefault="00492F3A" w:rsidP="00BE0FE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="1462" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00492F3A" w:rsidSect="00BE0FE6">
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:footnotePr>
+        <w:numRestart w:val="eachPage"/>
+      </w:footnotePr>
+      <w:pgSz w:w="11930" w:h="16860"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1294" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0147225F" w14:textId="77777777" w:rsidR="002E6883" w:rsidRDefault="002E6883">
+    <w:p w14:paraId="26E89D1B" w14:textId="77777777" w:rsidR="00931530" w:rsidRDefault="00931530">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55B7089A" w14:textId="77777777" w:rsidR="002E6883" w:rsidRDefault="002E6883">
+    <w:p w14:paraId="5A6C2F29" w14:textId="77777777" w:rsidR="00931530" w:rsidRDefault="00931530">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E3FCA98" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+  <w:p w14:paraId="764F63A0" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:sz w:val="20"/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wps">
+        <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487268352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E3FCAA1" wp14:editId="5E3FCAA2">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="647EF097" wp14:editId="74E0C059">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>731519</wp:posOffset>
+                <wp:posOffset>895985</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9872471</wp:posOffset>
+                <wp:posOffset>9871711</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="6198235" cy="6350"/>
+              <wp:extent cx="5768340" cy="6108"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
-[...3 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37630" name="Group 37630"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                    <wps:spPr>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="6198235" cy="6350"/>
+                        <a:ext cx="5768340" cy="6108"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5768340" cy="6108"/>
                       </a:xfrm>
-                      <a:custGeom>
-[...36 lines deleted...]
-                  </wps:wsp>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="38294" name="Shape 38294"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5768340" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5768340" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="28B8640E" id="Graphic 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:57.6pt;margin-top:777.35pt;width:488.05pt;height:.5pt;z-index:-16048128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="6198235,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5ZrwyJQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFr2zAQfh/sPwi9L07SJUtMnDIaOgal&#10;KzRjz4osx2ayTtMpsfvvd5Kj1HRPG8Mgn3yfTt99d+fNbd9qdlYOGzAFn02mnCkjoWzMseDf9/cf&#10;VpyhF6YUGowq+ItCfrt9/27T2VzNoQZdKscoiMG8swWvvbd5lqGsVStwAlYZclbgWuFp645Z6URH&#10;0VudzafTZdaBK60DqRDp625w8m2MX1VK+m9VhcozXXDi5uPq4noIa7bdiPzohK0beaEh/oFFKxpD&#10;l15D7YQX7OSaP0K1jXSAUPmJhDaDqmqkijlQNrPpm2yea2FVzIXEQXuVCf9fWPl4frZPLlBH+wDy&#10;J5IiWWcxv3rCBi+YvnJtwBJx1kcVX64qqt4zSR+Xs/VqfrPgTJJvebOIImciT2flCf0XBTGOOD+g&#10;H2pQJkvUyZK9SaajSoYa6lhDzxnV0HFGNTwMNbTCh3OBXDBZNyJSX3gEZwtntYcI8yEFYvtptfjI&#10;WUqEmL5itBljqYFGqORLbxvjDZjldL0MvChYcqf3ABtf+1fgpGYKJzWgGm4Keccrr1rQ9WO1EXRT&#10;3jdah/TRHQ932rGzIFl36/BcGI9gsROG4oc2OED58uRYR/NScPx1Ek5xpr8aasgwXMlwyTgkw3l9&#10;B3EEo/IO/b7/IZxllsyCe+qdR0jtLvLUFsQ/AAZsOGng88lD1YSeidwGRpcNzUjM/zLPYQjH+4h6&#10;/etsfwMAAP//AwBQSwMEFAAGAAgAAAAhANZnQB3jAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FLw0AQhe+C/2EZwZvdJJo2xmxKEYqIFLQtgrdNdtwEs7Nhd9vGf+/Wi97mzTzefK9aTmZgR3S+&#10;tyQgnSXAkFqretIC9rv1TQHMB0lKDpZQwDd6WNaXF5UslT3RGx63QbMYQr6UAroQxpJz33ZopJ/Z&#10;ESnePq0zMkTpNFdOnmK4GXiWJHNuZE/xQydHfOyw/doejIDX8F4UL0/rcTO12s2fUX9kzUqI66tp&#10;9QAs4BT+zHDGj+hQR6bGHkh5NkSd5lm0xiHP7xbAzpbkPr0F1vzu8gXwuuL/a9Q/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhADlmvDIlAgAAvQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANZnQB3jAAAADgEAAA8AAAAAAAAAAAAAAAAAfwQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;" path="m6197854,l,,,6096r6197854,l6197854,xe" fillcolor="#d9d9d9" stroked="f">
-[...2 lines deleted...]
-            </v:shape>
+            <v:group w14:anchorId="23C22DBE" id="Group 37630" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:777.3pt;width:454.2pt;height:.5pt;z-index:251658240;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="57683,61" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhDlzZcQIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVMtu2zAQvBfoPxC815IdN3EEyznUbS5F&#10;GyTpB9AU9QD4Aklb9t93uXpYcYCgcG1Aosjd4c5wOeuHo5LkIJxvjM7pfJZSIjQ3RaOrnP55/fFl&#10;RYkPTBdMGi1yehKePmw+f1q3NhMLUxtZCEcARPustTmtQ7BZknheC8X8zFihYbE0TrEAn65KCsda&#10;QFcyWaTpbdIaV1hnuPAeZrfdIt0gflkKHn6XpReByJxCbQGfDp+7+Ew2a5ZVjtm64X0Z7IoqFGs0&#10;bDpCbVlgZO+ad1Cq4c54U4YZNyoxZdlwgRyAzTy9YPPozN4ilyprKzvKBNJe6HQ1LP91eHT2xT45&#10;UKK1FWiBX5HLsXQqvqFKckTJTqNk4hgIh8mvd7ermyUoy2Htdp6uOkV5DbK/S+L194/SkmHL5E0h&#10;rYXW8Gf2/v/Yv9TMChTVZ8D+yZGmyOnNanG/pEQzBU2KIaSbQlkwchTJZx70ukqh+/lyGRUaqbKM&#10;7314FAaVZoefPnQtWQwjVg8jftTD0EFjf9jSloWYF4uMQ9JOjqrOKdYRF5U5iFeDYeHivKDG86rU&#10;06jx1IeGgNghYnhbxJtGTsgPQcO7C4Y2AsB/DMO7O+4Lg8gTlR25w+RUXamjDLFXGThNKVnAK6ua&#10;ABYkGwX+tbhL0zMwoMXm604bR+EkRRRL6mdRQuPgtYgT3lW7b9KRA4tGgz8EZ9LWrJ/tD74PxVIR&#10;J+aXjZQj5BxT30Bu7+O/R+iDY55Ajxsz0y6T99V0Rgd2AaQHuwNRxiTc2egw5mswadxkwjYOd6Y4&#10;oUWgIHAbURp0JeTRO2i0vek3Rp19fvMXAAD//wMAUEsDBBQABgAIAAAAIQAogdOu4gAAAA4BAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqGOIIwhxqqoCThUSLRLi5sbbJGpsR7Gb&#10;pH/PlgvcdnZHs2+K5Ww7NuIQWu8UiEUCDF3lTetqBZ+717tHYCFqZ3TnHSo4Y4BleX1V6Nz4yX3g&#10;uI01oxAXcq2gibHPOQ9Vg1aHhe/R0e3gB6sjyaHmZtAThduO3ydJxq1uHX1odI/rBqvj9mQVvE16&#10;Wj2Il3FzPKzP3zv5/rURqNTtzbx6BhZxjn9muOATOpTEtPcnZwLrSKdCkJUGKdMM2MWSpE8S2P53&#10;JzPgZcH/1yh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACEOXNlxAgAALwYAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACiB067iAAAADgEAAA8A&#10;AAAAAAAAAAAAAAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;">
+              <v:shape id="Shape 38294" o:spid="_x0000_s1027" style="position:absolute;width:57683;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5768340,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCHxUsLyAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gq9FN0krZKmrlJaSgVPRkG9PbKvSTD7Ns1uNP57t1DocZiZb5j5cjCNOFPnassK4kkE&#10;griwuuZSwW77OU5BOI+ssbFMCq7kYLkY3c0x0/bCGzrnvhQBwi5DBZX3bSalKyoy6Ca2JQ7et+0M&#10;+iC7UuoOLwFuGplE0UwarDksVNjSe0XFKe+NgvYjT/TP9PEaRz199evDPo2PrNTD/fD2CsLT4P/D&#10;f+2VVvCUJi/P8HsnXAG5uAEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCHxUsLyAAAAN4A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l5768340,r,9144l,9144,,e" fillcolor="#d9d9d9" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,5768340,9144"/>
+              </v:shape>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4ED9DA40" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:sz w:val="20"/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wps">
+        <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487268864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E3FCAA3" wp14:editId="5E3FCAA4">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D3FFAF5" wp14:editId="4A8B871C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>711708</wp:posOffset>
+                <wp:posOffset>895985</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9882197</wp:posOffset>
+                <wp:posOffset>9871711</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="688340" cy="182245"/>
+              <wp:extent cx="5768340" cy="6108"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
-[...3 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37622" name="Group 37622"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                    <wps:spPr>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="688340" cy="182245"/>
+                        <a:ext cx="5768340" cy="6108"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5768340" cy="6108"/>
                       </a:xfrm>
-                      <a:prstGeom prst="rect">
-[...105 lines deleted...]
-                  </wps:wsp>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="38292" name="Shape 38292"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5768340" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5768340" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5E3FCAA3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...104 lines deleted...]
-            </v:shape>
+            <v:group w14:anchorId="5E6333BA" id="Group 37622" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:777.3pt;width:454.2pt;height:.5pt;z-index:251659264;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="57683,61" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMZZxkcgIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X+ykWZpacfqwbHmZ&#10;tqrtfgDBYFvCgIDEyb/f5fojbitVU5dINoZ7D/ccLmdzf24UOQnna6NzOp+llAjNTVHrMqd/nn98&#10;WVPiA9MFU0aLnF6Ep/fbz582rc3EwlRGFcIRANE+a21OqxBsliSeV6Jhfmas0LAojWtYgE9XJoVj&#10;LaA3Klmk6SppjSusM1x4D7O7bpFuEV9KwcNvKb0IROUUagv4dPg8xGey3bCsdMxWNe/LYB+oomG1&#10;hk1HqB0LjBxd/Qaqqbkz3sgw46ZJjJQ1F8gB2MzTV2z2zhwtcimztrSjTCDtK50+DMt/nfbOPtkH&#10;B0q0tgQt8CtyOUvXxDdUSc4o2WWUTJwD4TD59Xa1vlmCshzWVvN03SnKK5D9TRKvvr+XlgxbJi8K&#10;aS20hr+y9//H/qliVqCoPgP2D47URU5v1ou7BSWaNdCkGEK6KZQFI0eRfOZBrw8pdDdfLqNCI1WW&#10;8aMPe2FQaXb66UPXksUwYtUw4mc9DB009rstbVmIebHIOCTt5KiqnGIdcbExJ/FsMCy8Oi+o8bqq&#10;9DRqPPWhISB2iBjeFvGmkRPyQ9Dw7oKhjQDwH8Pw7o77wiDyRGVH7jA5VVfpKEPsVQZOIxULeGWb&#10;OoAFqboB/1rcpukVGNBi83WnjaNwUSKKpfSjkNA4eC3ihHfl4Zty5MSi0eAPwZmyFetn+4PvQ7FU&#10;xIn5slZqhJxj6gvI3V389wh9cMwT6HFjZtpl8r6azujALoD0YHcgypiEOxsdxnwNJo2bTNjG4cEU&#10;F7QIFARuI0qDroQ8egeNtjf9xqirz2//AgAA//8DAFBLAwQUAAYACAAAACEAKIHTruIAAAAOAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhjiCMIcaqqAk4VEi0S4ubG2yRqbEex&#10;m6R/z5YL3HZ2R7NviuVsOzbiEFrvFIhFAgxd5U3ragWfu9e7R2Ahamd05x0qOGOAZXl9Vejc+Ml9&#10;4LiNNaMQF3KtoImxzzkPVYNWh4Xv0dHt4AerI8mh5mbQE4Xbjt8nScatbh19aHSP6war4/ZkFbxN&#10;elo9iJdxczysz987+f61EajU7c28egYWcY5/ZrjgEzqUxLT3J2cC60inQpCVBinTDNjFkqRPEtj+&#10;dycz4GXB/9cofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCMZZxkcgIAAC8GAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAogdOu4gAAAA4BAAAP&#10;AAAAAAAAAAAAAAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;">
+              <v:shape id="Shape 38292" o:spid="_x0000_s1027" style="position:absolute;width:57683;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5768340,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBnYHbkxwAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6KbpJSiVGV5GW0kJPRkG9PbLPJJh9G7Mbjf++Wyh4HGbmG2a+HEwjLtS52rKCeByB&#10;IC6srrlUsN18jlIQziNrbCyTghs5WC4eH+aYaXvlNV1yX4oAYZehgsr7NpPSFRUZdGPbEgfvaDuD&#10;PsiulLrDa4CbRiZRNJEGaw4LFbb0XlFxynujoP3IE31+e7nFUU9f/c9+l8YHVur5aVjNQHga/D38&#10;3/7WCl7TZJrA351wBeTiFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGdgduTHAAAA3gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l5768340,r,9144l,9144,,e" fillcolor="#d9d9d9" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,5768340,9144"/>
+              </v:shape>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B5D6224" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="00492F3A">
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6485B0C2" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="-540" w:right="591" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65CB0B9F" wp14:editId="3989B36C">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>895985</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9858046</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5783581" cy="6096"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37653" name="Group 37653"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5783581" cy="6096"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5783581" cy="6096"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="38300" name="Shape 38300"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5783581" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5783581" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="77804490" id="Group 37653" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:776.2pt;width:455.4pt;height:.5pt;z-index:251660288;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="57835,60" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMFFVPdQIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVNFu2yAUfZ+0f0B+X+wkbZpYcfqwbHmZ&#10;tmrtPoBgsC1hQEDi5O93ubap20rV1CWSjeHewz2Hy9neX1pJzty6Rqsimc+yhHDFdNmoqkj+PH3/&#10;sk6I81SVVGrFi+TKXXK/+/xp25mcL3StZcktARDl8s4USe29ydPUsZq31M204QoWhbYt9fBpq7S0&#10;tAP0VqaLLFulnbalsZpx52B23y8mO8QXgjP/SwjHPZFFArV5fFp8HsMz3W1pXllq6oYNZdAPVNHS&#10;RsGmEWpPPSUn27yBahtmtdPCz5huUy1EwzhyADbz7BWbg9Ung1yqvKtMlAmkfaXTh2HZz/PBmkfz&#10;YEGJzlSgBX4FLhdh2/CGKskFJbtGyfjFEwaTt3fr5e16nhAGa6tss+oVZTXI/iaJ1d/eS0vHLdMX&#10;hXQGWsM9s3f/x/6xpoajqC4H9g+WNGWRLNfLDPpD0RaaFENIP4WyYGQUyeUO9PqQQpv5zU1QKFKl&#10;OTs5f+AalabnH873LVmOI1qPI3ZR49BCY7/b0ob6kBeKDEPSTY6qLhKsIyy2+syfNIb5V+cFNT6v&#10;SjWNiqc+NgTEjhHj2yDeNHJCfgwa330wHAAA/mMY3t24LwwCT1Q2cofJqbpSBRlgE0bBaYSkHq9s&#10;23iwINm04F+LuwzaoD8gqQAtNF9/2jjyV8mDWFL95gIaB69FmHC2On6VlpxpMBr8ITiVpqbD7IA7&#10;hGKpiBPyRSNlhJxj6gvI/Sb8B4QhOORx9LiYmfWZbKimNzqwCyA92h2IEpNwZ618zFdg0rjJhG0Y&#10;HnV5RYtAQeA2ojToSshjcNBge9NvjHr2+d1fAAAA//8DAFBLAwQUAAYACAAAACEA7T0MWeIAAAAO&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91sm4jGbEop6qkIbQXxtk2mSWh2&#10;NmS3SfrvnXrR27yZx5vvZcvJtmLA3jeONKhZBAKpcGVDlYbP/dvDEwgfDJWmdYQaLuhhmd/eZCYt&#10;3UhbHHahEhxCPjUa6hC6VEpf1GiNn7kOiW9H11sTWPaVLHszcrht5TyKHqU1DfGH2nS4rrE47c5W&#10;w/toxtVCvQ6b03F9+d4nH18bhVrf302rFxABp/Bnhis+o0POTAd3ptKLlnWsFFt5SJJ5DOJqiRL1&#10;DOLwu1vEIPNM/q+R/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDMFFVPdQIAAC8GAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDtPQxZ4gAAAA4B&#10;AAAPAAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;">
+              <v:shape id="Shape 38300" o:spid="_x0000_s1027" style="position:absolute;width:57835;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5783581,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAtL+RnxAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NisIw&#10;FIX3gu8Q7oA7m46KY6tRhorgUuu4mN2ludMWm5vaZLS+vVkILg/nj2+16U0jbtS52rKCzygGQVxY&#10;XXOp4Oe0Gy9AOI+ssbFMCh7kYLMeDlaYanvnI91yX4owwi5FBZX3bSqlKyoy6CLbEgfvz3YGfZBd&#10;KXWH9zBuGjmJ47k0WHN4qLClrKLikv8bBdf51yz7zWZ2u80PyaTendknZ6VGH/33EoSn3r/Dr/Ze&#10;K5gupnEACDgBBeT6CQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC0v5GfEAAAA3gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l5783581,r,9144l,9144,,e" fillcolor="#d9d9d9" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,5783581,9144"/>
+              </v:shape>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E3FCA99" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+  <w:p w14:paraId="23905219" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="-540" w:right="591" w:firstLine="0"/>
       <w:jc w:val="left"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:sz w:val="20"/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wps">
+        <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E3FCAA5" wp14:editId="5E3FCAA6">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72B4F5D9" wp14:editId="234867D7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>1004112</wp:posOffset>
+                <wp:posOffset>895985</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9876101</wp:posOffset>
+                <wp:posOffset>9858046</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="662305" cy="182245"/>
+              <wp:extent cx="5783581" cy="6096"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
-[...3 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37647" name="Group 37647"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                    <wps:spPr>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="662305" cy="182245"/>
+                        <a:ext cx="5783581" cy="6096"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5783581" cy="6096"/>
                       </a:xfrm>
-                      <a:prstGeom prst="rect">
-[...68 lines deleted...]
-                  </wps:wsp>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="38298" name="Shape 38298"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5783581" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5783581" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5E3FCAA5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...67 lines deleted...]
-            </v:shape>
+            <v:group w14:anchorId="27F924A4" id="Group 37647" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:776.2pt;width:455.4pt;height:.5pt;z-index:251661312;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="57835,60" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDL/gpvcQIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVNuO2jAQfa/Uf7D8XhLYG0SEfSjtvlTt&#10;qrv9AOM4F8k32YbA33c8uZBlpVVFQUoce+Z4zvH4rB+PSpKDcL4xOqfzWUqJ0NwUja5y+uf1+5cl&#10;JT4wXTBptMjpSXj6uPn8ad3aTCxMbWQhHAEQ7bPW5rQOwWZJ4nktFPMzY4WGxdI4xQJ8uiopHGsB&#10;Xclkkab3SWtcYZ3hwnuY3XaLdIP4ZSl4+FWWXgQicwq1BXw6fO7iM9msWVY5ZuuG92WwK6pQrNGw&#10;6Qi1ZYGRvWveQamGO+NNGWbcqMSUZcMFcgA28/SCzZMze4tcqqyt7CgTSHuh09Ww/OfhydkX++xA&#10;idZWoAV+RS7H0qn4hirJESU7jZKJYyAcJu8eljd3yzklHNbu09V9pyivQfZ3Sbz+9lFaMmyZvCmk&#10;tdAa/sze/x/7l5pZgaL6DNg/O9IUOb1ZLlbQqpopaFIMId0UyoKRo0g+86DXVQqt5re3UaGRKsv4&#10;3ocnYVBpdvjhQ9eSxTBi9TDiRz0MHTT2hy1tWYh5scg4JO3kqOqcYh1xUZmDeDUYFi7OC2o8r0o9&#10;jRpPfWgIiB0ihrdFvGnkhPwQNLy7YLigAPiPYXh3x31hEHmisiN3mJyqK3WUATbhDJymlCzglVVN&#10;AAuSjQL/Wjyk6RkY0GLzdaeNo3CSIool9W9RQuPgtYgT3lW7r9KRA4tGgz8EZ9LWrJ/tD74PxVIR&#10;J+aXjZQj5BxT30BuV/HfI/TBMU+gx42ZaZfJ+2o6owO7ANKD3YEoYxLubHQY8zWYNG4yYRuHO1Oc&#10;0CJQELiNKA26EvLoHTTa3vQbo84+v/kLAAD//wMAUEsDBBQABgAIAAAAIQDtPQxZ4gAAAA4BAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3WybiMZsSinqqQhtBfG2TaZJaHY2ZLdJ&#10;+u+detHbvJnHm+9ly8m2YsDeN440qFkEAqlwZUOVhs/928MTCB8MlaZ1hBou6GGZ395kJi3dSFsc&#10;dqESHEI+NRrqELpUSl/UaI2fuQ6Jb0fXWxNY9pUsezNyuG3lPIoepTUN8YfadLiusTjtzlbD+2jG&#10;1UK9DpvTcX353icfXxuFWt/fTasXEAGn8GeGKz6jQ85MB3em0ouWdawUW3lIknkM4mqJEvUM4vC7&#10;W8Qg80z+r5H/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMv+Cm9xAgAALwYAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO09DFniAAAADgEAAA8A&#10;AAAAAAAAAAAAAAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;">
+              <v:shape id="Shape 38298" o:spid="_x0000_s1027" style="position:absolute;width:57835;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5783581,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBNsnJ7xAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE89b4Mw&#10;EN0r5T9YFylbY0JRGmhMFBEhdWxpM3Q74Sug4DPBLiH/vh4qdXx63/vDbHox0eg6ywo26wgEcW11&#10;x42Cz4/ycQfCeWSNvWVScCcHh3zxsMdM2xu/01T5RoQQdhkqaL0fMild3ZJBt7YDceC+7WjQBzg2&#10;Uo94C+Gml3EUbaXBjkNDiwMVLdWX6scouG6fk+KrSOzpVL2lcVee2adnpVbL+fgCwtPs/8V/7let&#10;4GkXp2FvuBOugMx/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE2ycnvEAAAA3gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l5783581,r,9144l,9144,,e" fillcolor="#d9d9d9" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,5783581,9144"/>
+              </v:shape>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E3FCA9C" w14:textId="77777777" w:rsidR="00FB2468" w:rsidRDefault="00FB45F2">
+  <w:p w14:paraId="0AEFE873" w14:textId="77777777" w:rsidR="00492F3A" w:rsidRDefault="006320AF">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="-540" w:right="591" w:firstLine="0"/>
       <w:jc w:val="left"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:sz w:val="20"/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wps">
+        <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487271424" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E3FCAAD" wp14:editId="5E3FCAAE">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BC46D10" wp14:editId="2998BD01">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>837996</wp:posOffset>
+                <wp:posOffset>895985</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9874577</wp:posOffset>
+                <wp:posOffset>9858046</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="545465" cy="182245"/>
+              <wp:extent cx="5783581" cy="6096"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
-[...3 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37641" name="Group 37641"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                    <wps:spPr>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="545465" cy="182245"/>
+                        <a:ext cx="5783581" cy="6096"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5783581" cy="6096"/>
                       </a:xfrm>
-                      <a:prstGeom prst="rect">
-[...40 lines deleted...]
-                  </wps:wsp>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="38296" name="Shape 38296"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5783581" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5783581" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5E3FCAAD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...39 lines deleted...]
-            </v:shape>
+            <v:group w14:anchorId="4D45FC40" id="Group 37641" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:776.2pt;width:455.4pt;height:.5pt;z-index:251662336;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="57835,60" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLCbukcgIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVMtu2zAQvBfoPxC815KdxLEFyznUrS9F&#10;GzTpB9AU9QD4Aklb9t93uXpYSYCgSG1Aosjd4c5wOZuHs5LkJJxvjM7pfJZSIjQ3RaOrnP55/v5l&#10;RYkPTBdMGi1yehGePmw/f9q0NhMLUxtZCEcARPustTmtQ7BZknheC8X8zFihYbE0TrEAn65KCsda&#10;QFcyWaTpMmmNK6wzXHgPs7tukW4RvywFD7/K0otAZE6htoBPh89DfCbbDcsqx2zd8L4M9oEqFGs0&#10;bDpC7Vhg5OiaN1Cq4c54U4YZNyoxZdlwgRyAzTx9xWbvzNEilyprKzvKBNK+0unDsPznae/sk310&#10;oERrK9ACvyKXc+lUfEOV5IySXUbJxDkQDpN396ubu9WcEg5ry3S97BTlNcj+JonX395LS4YtkxeF&#10;tBZaw1/Z+/9j/1QzK1BUnwH7R0eaIqc3qwXUTjRT0KQYQroplAUjR5F85kGvDym0nt/eRoVGqizj&#10;Rx/2wqDS7PTDh64li2HE6mHEz3oYOmjsd1vashDzYpFxSNrJUdU5xTriojIn8WwwLLw6L6jxuir1&#10;NGo89aEhIHaIGN4W8aaRE/JD0PDuguGCAuA/huHdHfeFQeSJyo7cYXKqrtRRBtiEM3CaUrKAV1Y1&#10;ASxINgr8a3GfpldgQIvN1502jsJFiiiW1L9FCY2D1yJOeFcdvkpHTiwaDf4QnElbs362P/g+FEtF&#10;nJhfNlKOkHNMfQG5W8d/j9AHxzyBHjdmpl0m76vpjA7sAkgPdgeijEm4s9FhzNdg0rjJhG0cHkxx&#10;QYtAQeA2ojToSsijd9Boe9NvjLr6/PYvAAAA//8DAFBLAwQUAAYACAAAACEA7T0MWeIAAAAOAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91sm4jGbEop6qkIbQXxtk2mSWh2NmS3&#10;SfrvnXrR27yZx5vvZcvJtmLA3jeONKhZBAKpcGVDlYbP/dvDEwgfDJWmdYQaLuhhmd/eZCYt3Uhb&#10;HHahEhxCPjUa6hC6VEpf1GiNn7kOiW9H11sTWPaVLHszcrht5TyKHqU1DfGH2nS4rrE47c5Ww/to&#10;xtVCvQ6b03F9+d4nH18bhVrf302rFxABp/Bnhis+o0POTAd3ptKLlnWsFFt5SJJ5DOJqiRL1DOLw&#10;u1vEIPNM/q+R/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBLCbukcgIAAC8GAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDtPQxZ4gAAAA4BAAAP&#10;AAAAAAAAAAAAAAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;">
+              <v:shape id="Shape 38296" o:spid="_x0000_s1027" style="position:absolute;width:57835;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5783581,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBTYUOSxwAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTemk1TiSZmlRIRemyjHrw9ss8kNPs2zW41/ffdQsHjMDPfMMV2Mr240ug6ywqeoxgE&#10;cW11x42C42H/tALhPLLG3jIp+CEH283socBc2xt/0LXyjQgQdjkqaL0fcild3ZJBF9mBOHgXOxr0&#10;QY6N1CPeAtz0MonjVBrsOCy0OFDZUv1ZfRsFX+lyUZ7Lhd3tqvcs6fYn9tlJqcf59LoG4Wny9/B/&#10;+00reFklWQp/d8IVkJtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFNhQ5LHAAAA3gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l5783581,r,9144l,9144,,e" fillcolor="#d9d9d9" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,5783581,9144"/>
+              </v:shape>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EB26914" w14:textId="77777777" w:rsidR="002E6883" w:rsidRDefault="002E6883">
+    <w:p w14:paraId="7F2E2631" w14:textId="77777777" w:rsidR="00931530" w:rsidRDefault="00931530">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="241" w:lineRule="auto"/>
+        <w:ind w:left="140" w:right="355" w:firstLine="0"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F8BA70C" w14:textId="77777777" w:rsidR="002E6883" w:rsidRDefault="002E6883">
+    <w:p w14:paraId="3AE24788" w14:textId="77777777" w:rsidR="00931530" w:rsidRDefault="00931530">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="241" w:lineRule="auto"/>
+        <w:ind w:left="140" w:right="355" w:firstLine="0"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="068E37EF"/>
+    <w:nsid w:val="00265128"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="13D08D9E"/>
-[...20 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="1BD64C7E">
+    <w:tmpl w:val="4864A40C"/>
+    <w:lvl w:ilvl="0" w:tplc="D900961C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="761"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5DD89A12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1196"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1F30D7A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1916"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A1CCBD14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2636"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3E1C15A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3356"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E6B40D60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4076"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="72F0E954">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4796"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FB2A20E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5516"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FDB6E78C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6236"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A0F6282"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ACFA634E"/>
+    <w:lvl w:ilvl="0" w:tplc="1FAA2394">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="624"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2E665AE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A1D4C2E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2060"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0DF239D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2780"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="93327FE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3500"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AF9A4B30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4220"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D25EDCD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4940"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CF70AEBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5660"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0EDC859A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6380"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25D1747D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="55BA1EE2"/>
+    <w:lvl w:ilvl="0" w:tplc="228CB1E2">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2446" w:hanging="360"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="E2768784">
+        <w:ind w:left="759"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A04AE2BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1479"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E9DACF1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2199"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="072445A6">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3373" w:hanging="360"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="63A8A71E">
+        <w:ind w:left="2919"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7AD6EA88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3639"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="179AF740">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4359"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0ABAF1C2">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4300" w:hanging="360"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="ADBC8A82">
+        <w:ind w:left="5079"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4A54E52E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5799"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AAB447F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6519"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B452894"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FF2255B0"/>
+    <w:lvl w:ilvl="0" w:tplc="BBC63E18">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5227" w:hanging="360"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="410499F4">
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="963AA80E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1337"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="96829466">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2060"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="74CC5920">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6153" w:hanging="360"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="8B18BA46">
+        <w:ind w:left="2780"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="785E149C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3500"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F89E7A7E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4220"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C63C6396">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7080" w:hanging="360"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="C54C6BAA">
+        <w:ind w:left="4940"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EE0E10B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5660"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="85B26DD6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6380"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C0F0784"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="06AAE69A"/>
+    <w:lvl w:ilvl="0" w:tplc="40208572">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="461"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F0847E48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1181"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="02360924">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1901"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1D00D164">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2621"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9BEAF72A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3341"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D2102F34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4061"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="52A884AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4781"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1B90A280">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5501"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B80C513C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6221"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41790C99"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="079E7F5E"/>
+    <w:lvl w:ilvl="0" w:tplc="9A926FE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F98889AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="999"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="53B82BCA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1661"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="690EB51A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2381"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2E74691C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3101"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C0F056FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3821"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="35F8F096">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4541"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4D367EB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5261"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E2988DF8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5981"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49CA0A95"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="28B877A2"/>
+    <w:lvl w:ilvl="0" w:tplc="EA600286">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1205"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1E76ECFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3BFA4460">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AD0AEE7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="53FA2B6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6D7EDEE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F8068792">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6086942A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="78BADE1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="562872F0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5F8E58D2"/>
+    <w:lvl w:ilvl="0" w:tplc="CAB891EC">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8007" w:hanging="360"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="C66A7E84">
+        <w:ind w:left="740"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B7360A5C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D988E2AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10644196">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8934" w:hanging="360"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:ind w:left="2640"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A6523AE2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4570604E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E4EA6D28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F6A0F10A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="BCE67484">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DCC079F"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B811D50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1A906B4A"/>
-    <w:lvl w:ilvl="0" w:tplc="57EA3A8A">
+    <w:tmpl w:val="7E26131E"/>
+    <w:lvl w:ilvl="0" w:tplc="B5145882">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1375" w:hanging="360"/>
-[...116 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FC92F2B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2A36C578">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="246EF184">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DC486322">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9CEEF800">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AC2EF576">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6FEC4C94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2BE2FED0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FDE76D2"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79DE7C08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5BC4EBE8"/>
-    <w:lvl w:ilvl="0" w:tplc="C6CCFB96">
+    <w:tmpl w:val="00647352"/>
+    <w:lvl w:ilvl="0" w:tplc="8ACC347C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="981"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C402F880">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D136AD3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2060"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8A2C48B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2780"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="36B050F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3500"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8D1AA912">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4220"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CC80F10A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4940"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A25C216A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5660"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="374001AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6380"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A183509"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B4E2E392"/>
+    <w:lvl w:ilvl="0" w:tplc="06206448">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1514" w:hanging="358"/>
-[...108 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:ind w:left="624"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="951013F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="ACDC18CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2060"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="52D4F4C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2780"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7A56B2A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3500"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EC703E34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4220"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C60C4EA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4940"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AB8827D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5660"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0E08A2E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6380"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...640 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1637682311">
+  <w:num w:numId="1" w16cid:durableId="1179155336">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2009137502">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="109208350">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2030257277">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1715230089">
+  <w:num w:numId="5" w16cid:durableId="233586279">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="76875751">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="757482797">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="293364941">
+  <w:num w:numId="8" w16cid:durableId="433329104">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="451441318">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1898280560">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1575239589">
-[...8 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1313101273">
+  <w:num w:numId="11" w16cid:durableId="1352532899">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FB2468"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00FB45F2"/>
+    <w:rsidRoot w:val="00492F3A"/>
+    <w:rsid w:val="0027098A"/>
+    <w:rsid w:val="00276BE1"/>
+    <w:rsid w:val="003B5929"/>
+    <w:rsid w:val="003F41C5"/>
+    <w:rsid w:val="00492F3A"/>
+    <w:rsid w:val="006320AF"/>
+    <w:rsid w:val="00931530"/>
+    <w:rsid w:val="00A4440E"/>
+    <w:rsid w:val="00BE0FE6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5E3FC90A"/>
-  <w15:docId w15:val="{1DE2F63A-F113-4BD4-B793-61F7ED42A19C}"/>
+  <w14:docId w14:val="09FE8ACC"/>
+  <w15:docId w15:val="{6095BD63-EB09-4FE1-9A95-E69F895BA217}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12637,534 +5623,601 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="111" w:line="251" w:lineRule="auto"/>
+      <w:ind w:left="10" w:right="7" w:hanging="10"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="492"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="10" w:right="167" w:hanging="10"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:bCs/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="895"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="108" w:line="250" w:lineRule="auto"/>
+      <w:ind w:left="10" w:right="167" w:hanging="10"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:bCs/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="1015"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="163" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="270" w:hanging="10"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:bCs/>
-[...3 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="000000"/>
+      <w:u w:val="single" w:color="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="108" w:line="250" w:lineRule="auto"/>
+      <w:ind w:left="10" w:right="167" w:hanging="10"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:link w:val="Heading3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:u w:val="single" w:color="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="footnotedescription">
+    <w:name w:val="footnote description"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="footnotedescriptionChar"/>
+    <w:hidden/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="241" w:lineRule="auto"/>
+      <w:ind w:left="140" w:right="355"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="footnotedescriptionChar">
+    <w:name w:val="footnote description Char"/>
+    <w:link w:val="footnotedescription"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
-[...27 lines deleted...]
-    <w:rsid w:val="00FB45F2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...18 lines deleted...]
-    <w:rsid w:val="00FB45F2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:link w:val="Heading2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:link w:val="Heading4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="footnotemark">
+    <w:name w:val="footnote mark"/>
+    <w:hidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sspeterandpaulprimary.co.uk/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:st.peter.paul.p@bristol-schools.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sspeterandpaulprimary.co.uk/complaints-policy/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicola.clark@bristol-school.uk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sspeterandpaulprimary.co.uk/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sspeterandpaulprimary.co.uk/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sspeterandpaulprimary.co.uk/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="adce4739-d185-419a-ae72-d3b8c8440997" xmlns:ns3="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0f28123d35369fa7c64fa149037b8f93" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A47600A43FB588469E80769338373953" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8401854a7ffac66c334563fb7134787f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="adce4739-d185-419a-ae72-d3b8c8440997" xmlns:ns3="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="95f5adb14238ede076f93b8ead7b6254" ns2:_="" ns3:_="">
     <xsd:import namespace="adce4739-d185-419a-ae72-d3b8c8440997"/>
     <xsd:import namespace="fa7bc3a7-eec7-459f-b8fb-98d244ec532f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -13341,122 +6394,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="adce4739-d185-419a-ae72-d3b8c8440997">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44EC97EE-0CAE-40B0-8DE3-DFC6763058DB}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{791881C6-37E3-4A5C-870F-71C31DABBD09}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42D3D6F2-9762-4C71-B973-006318AFB69B}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4706584-E6F0-4E0C-9460-8551249C6CD5}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B17C324E-D26D-4CE6-A5DF-39DB54FEF5A0}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE79ED8F-7050-410F-91D4-8304C8A39C5C}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1416</Words>
-  <Characters>8072</Characters>
+  <Words>1455</Words>
+  <Characters>8295</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>69</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9470</CharactersWithSpaces>
+  <CharactersWithSpaces>9731</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Jenny Fitzgerald</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2025-03-06T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>Microsoft® Word 2019</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
+    <vt:lpwstr>2026-06-22T20:27:17Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2025-09-18T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
-    <vt:lpwstr>Microsoft® Word 2019</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
+    <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
+    <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
+    <vt:lpwstr>c4405d07-6009-442a-9aea-8eb77f4bed10</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x010100A47600A43FB588469E80769338373953</vt:lpwstr>
   </property>
 </Properties>
 </file>