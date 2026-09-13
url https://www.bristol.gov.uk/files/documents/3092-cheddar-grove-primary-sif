--- v0 (2025-10-29)
+++ v1 (2026-09-13)
@@ -1,3088 +1,1332 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="55193E60" w14:textId="4DC8BE00" w:rsidR="00246926" w:rsidRPr="0046271A" w:rsidRDefault="00445205" w:rsidP="0046271A">
-[...4 lines deleted...]
-        <w:ind w:left="229"/>
+    <w:p w14:paraId="5E5BCEAF" w14:textId="1752D868" w:rsidR="002547C8" w:rsidRPr="002547C8" w:rsidRDefault="002547C8" w:rsidP="002547C8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
-          <w:sz w:val="20"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002547C8">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
           <w:noProof/>
-          <w:position w:val="5"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C19ADDA" wp14:editId="302F7E8E">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="image1.png"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76482155" wp14:editId="2034FD68">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>4533900</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>150495</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1845945" cy="962025"/>
+            <wp:effectExtent l="0" t="0" r="1905" b="9525"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1899247989" name="Picture 5" descr="A logo with a globe and text&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image1.png"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 1636149382" descr="A logo with a globe and text&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print"/>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1303103" cy="685800"/>
+                      <a:ext cx="1845945" cy="962025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002547C8">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
         </w:rPr>
-        <w:tab/>
-[...42 lines deleted...]
-        </w:drawing>
+        <w:t>XXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="447ADA3E" w14:textId="77777777" w:rsidR="00246926" w:rsidRDefault="00246926">
-[...2 lines deleted...]
-        <w:spacing w:before="3"/>
+    <w:p w14:paraId="0314F0D6" w14:textId="77777777" w:rsidR="002547C8" w:rsidRPr="002547C8" w:rsidRDefault="002547C8" w:rsidP="002547C8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:sz w:val="16"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38134F8B" w14:textId="77777777" w:rsidR="00246926" w:rsidRDefault="00445205">
+    <w:p w14:paraId="0EE40648" w14:textId="77777777" w:rsidR="002547C8" w:rsidRPr="002547C8" w:rsidRDefault="002547C8" w:rsidP="002547C8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A63F3D" w14:textId="717F258A" w:rsidR="002033C2" w:rsidRDefault="00AC079D" w:rsidP="005F1A9C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="51" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="2079" w:right="2098"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc224193898"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc224215503"/>
+      <w:r w:rsidRPr="00064733">
+        <w:t xml:space="preserve">15.5. </w:t>
+      </w:r>
+      <w:r w:rsidR="002033C2" w:rsidRPr="00064733">
+        <w:t>Appendix E:</w:t>
+      </w:r>
+      <w:r w:rsidR="002033C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002033C2" w:rsidRPr="00706BFC">
+        <w:t xml:space="preserve"> Supplementary information Form </w:t>
+      </w:r>
+      <w:r w:rsidR="002033C2">
+        <w:t xml:space="preserve">Oversubscription Criteria </w:t>
+      </w:r>
+      <w:r w:rsidR="009C583A">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="002033C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002033C2" w:rsidRPr="00706BFC">
+        <w:t>C</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="009C583A">
+        <w:t xml:space="preserve"> – Cheddar Grove Primary School</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD4B1DF" w14:textId="77777777" w:rsidR="002033C2" w:rsidRDefault="002033C2" w:rsidP="002033C2">
+      <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
         <w:rPr>
-          <w:spacing w:val="-7"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706BFC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="461408A6" w14:textId="00461B63" w:rsidR="002033C2" w:rsidRPr="00314594" w:rsidRDefault="002033C2" w:rsidP="002033C2">
+      <w:pPr>
         <w:rPr>
-          <w:spacing w:val="-5"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00314594">
         <w:rPr>
-          <w:spacing w:val="-4"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>FORM</w:t>
+        <w:t xml:space="preserve">To be completed by the school staff parent </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57DF6B39" w14:textId="77777777" w:rsidR="00246926" w:rsidRDefault="00246926">
-[...2 lines deleted...]
-        <w:spacing w:before="11"/>
+    <w:p w14:paraId="099C9110" w14:textId="77777777" w:rsidR="002033C2" w:rsidRPr="00314594" w:rsidRDefault="002033C2" w:rsidP="002033C2">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="19"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00314594">
         <w:rPr>
-          <w:spacing w:val="-2"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>C</w:t>
+        <w:t xml:space="preserve">Bulk September Applications </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688D10F6" w14:textId="77777777" w:rsidR="00246926" w:rsidRDefault="00246926">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="0169DDDC" w14:textId="1C955A64" w:rsidR="002033C2" w:rsidRPr="00314594" w:rsidRDefault="002033C2" w:rsidP="002033C2">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
-          <w:sz w:val="20"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:left="260"/>
+      <w:r w:rsidRPr="00314594">
         <w:rPr>
-          <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">You must in all instances complete a Local Authority Common Application Form and submit your application by 15 January 2027 and you must also complete the Supplementary information form and return to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00314594">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>admissions@futuralearning.co.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00314594">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00314594">
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>To</w:t>
-[...84 lines deleted...]
-        <w:t>Parent/Carer</w:t>
+        <w:t>by the closing date of 15 January 2027.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD4A517" w14:textId="77777777" w:rsidR="0046271A" w:rsidRDefault="0046271A">
-[...1 lines deleted...]
-        <w:ind w:left="260"/>
+    <w:p w14:paraId="5570E017" w14:textId="0F311FEC" w:rsidR="002033C2" w:rsidRPr="00314594" w:rsidRDefault="002033C2" w:rsidP="002033C2">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:left="260" w:right="292"/>
+      <w:r w:rsidRPr="00314594">
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...169 lines deleted...]
-        <w:t>School is the admission authority and has responsibility for setting the admissions policy.</w:t>
+        <w:t>In-Year Transfers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D2B946" w14:textId="77777777" w:rsidR="00246926" w:rsidRDefault="00246926">
-[...2 lines deleted...]
-        <w:spacing w:before="12"/>
+    <w:p w14:paraId="6983B20D" w14:textId="28B9755D" w:rsidR="002033C2" w:rsidRPr="00314594" w:rsidRDefault="002033C2" w:rsidP="002033C2">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:rPr>
-          <w:sz w:val="23"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00314594">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You must complete </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2065C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Appendix D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00314594">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -In Year Application Form and the Supplementary Information Form and return both to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00314594">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>admissions@futuralearning.co.uk</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="501A7E08" w14:textId="77777777" w:rsidR="00246926" w:rsidRDefault="00445205">
-[...1 lines deleted...]
-        <w:ind w:left="260" w:right="292"/>
+    <w:p w14:paraId="7C5296DA" w14:textId="77777777" w:rsidR="002033C2" w:rsidRDefault="002033C2" w:rsidP="002033C2">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...730 lines deleted...]
-          <w:sz w:val="9"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="270" w:type="dxa"/>
-[...13 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2621"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2895"/>
+        <w:gridCol w:w="2830"/>
+        <w:gridCol w:w="6186"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00246926" w14:paraId="28F028E7" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002033C2" w14:paraId="7E6C0C2F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2621" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="6F620191" w14:textId="77777777" w:rsidR="00246926" w:rsidRDefault="00445205">
+          <w:p w14:paraId="07722C40" w14:textId="77777777" w:rsidR="002033C2" w:rsidRDefault="002033C2" w:rsidP="00314594">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="107"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:sz w:val="24"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002A140D">
               <w:rPr>
-                <w:sz w:val="24"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Child’s</w:t>
+              <w:t xml:space="preserve">Child’s </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-1"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>F</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="002A140D">
               <w:rPr>
-                <w:sz w:val="24"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Legal</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> Forename</w:t>
+              <w:t>orename</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-          <w:p w14:paraId="1DE302D3" w14:textId="77777777" w:rsidR="00246926" w:rsidRDefault="00246926">
+          <w:p w14:paraId="42183AE3" w14:textId="77777777" w:rsidR="002033C2" w:rsidRPr="002A140D" w:rsidRDefault="002033C2" w:rsidP="00314594">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
-[...195 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1656" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
+            <w:tcW w:w="6186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73658F58" w14:textId="77777777" w:rsidR="00246926" w:rsidRDefault="00445205">
+          <w:p w14:paraId="3697F3AD" w14:textId="77777777" w:rsidR="002033C2" w:rsidRDefault="002033C2" w:rsidP="00314594">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="106"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00246926" w14:paraId="2830675F" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002033C2" w14:paraId="36094BCA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2621" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="4B643BD9" w14:textId="77777777" w:rsidR="00246926" w:rsidRDefault="00445205">
+          <w:p w14:paraId="121C6D33" w14:textId="77777777" w:rsidR="002033C2" w:rsidRDefault="002033C2" w:rsidP="00314594">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="107"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:sz w:val="24"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002A140D">
               <w:rPr>
-                <w:sz w:val="24"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Name</w:t>
+              <w:t xml:space="preserve">Child’s </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>S</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="002A140D">
               <w:rPr>
-                <w:sz w:val="24"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">of </w:t>
-[...6 lines deleted...]
-              <w:t>Parent/Carer</w:t>
+              <w:t>urname</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="5F58DC35" w14:textId="77777777" w:rsidR="00246926" w:rsidRDefault="00246926">
+          <w:p w14:paraId="6795F665" w14:textId="77777777" w:rsidR="002033C2" w:rsidRPr="002A140D" w:rsidRDefault="002033C2" w:rsidP="00314594">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1656" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
+            <w:tcW w:w="6186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F04B810" w14:textId="77777777" w:rsidR="00246926" w:rsidRDefault="00445205">
+          <w:p w14:paraId="7F1A7BB8" w14:textId="77777777" w:rsidR="002033C2" w:rsidRDefault="002033C2" w:rsidP="00314594">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="106" w:right="168"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00246926" w14:paraId="01A2960C" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002033C2" w14:paraId="3FEFBCAB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2621" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="63FA8193" w14:textId="77777777" w:rsidR="00246926" w:rsidRDefault="00246926">
+          <w:p w14:paraId="1DAD474C" w14:textId="77777777" w:rsidR="002033C2" w:rsidRDefault="002033C2" w:rsidP="00314594">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:b/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="002A140D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date of Birth</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="1C49CAFB" w14:textId="77777777" w:rsidR="00246926" w:rsidRDefault="00246926">
+          <w:p w14:paraId="1B94E9F5" w14:textId="77777777" w:rsidR="002033C2" w:rsidRPr="002A140D" w:rsidRDefault="002033C2" w:rsidP="00314594">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:b/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...49 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7837" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="6186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6605A548" w14:textId="77777777" w:rsidR="00246926" w:rsidRDefault="00246926">
+          <w:p w14:paraId="3AE00A16" w14:textId="77777777" w:rsidR="002033C2" w:rsidRDefault="002033C2" w:rsidP="00314594">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00246926" w14:paraId="531ACAE2" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002033C2" w14:paraId="4DFFCC9D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2621" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="55630A7F" w14:textId="77777777" w:rsidR="00246926" w:rsidRDefault="00445205">
+          <w:p w14:paraId="6B25BB51" w14:textId="77777777" w:rsidR="002033C2" w:rsidRDefault="002033C2" w:rsidP="00314594">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="107"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:sz w:val="24"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002A140D">
               <w:rPr>
-                <w:sz w:val="24"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Phone</w:t>
+              <w:t>Name of Parent/Guardian</w:t>
             </w:r>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="21901268" w14:textId="77777777" w:rsidR="002033C2" w:rsidRPr="002A140D" w:rsidRDefault="002033C2" w:rsidP="00314594">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> Number</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7837" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="6186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5396968F" w14:textId="77777777" w:rsidR="00246926" w:rsidRDefault="00246926">
+          <w:p w14:paraId="2F1EDC8D" w14:textId="77777777" w:rsidR="002033C2" w:rsidRDefault="002033C2" w:rsidP="00314594">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00246926" w14:paraId="284A1B0B" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002033C2" w14:paraId="0A6E6982" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10458" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="45E61F43" w14:textId="77777777" w:rsidR="00246926" w:rsidRDefault="00445205">
+          <w:p w14:paraId="69597022" w14:textId="77777777" w:rsidR="002033C2" w:rsidRDefault="002033C2" w:rsidP="00314594">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="107"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>If</w:t>
+            <w:r w:rsidRPr="002A140D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Address &amp; Post Code</w:t>
             </w:r>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="272FC509" w14:textId="77777777" w:rsidR="002033C2" w:rsidRPr="002A140D" w:rsidRDefault="002033C2" w:rsidP="00314594">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:spacing w:val="-5"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6186" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA6A755" w14:textId="77777777" w:rsidR="002033C2" w:rsidRDefault="002033C2" w:rsidP="00314594">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002033C2" w14:paraId="1A005743" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="48D25CFE" w14:textId="77777777" w:rsidR="002033C2" w:rsidRDefault="002033C2" w:rsidP="00314594">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A140D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Phone Number</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="49466207" w14:textId="77777777" w:rsidR="002033C2" w:rsidRPr="002A140D" w:rsidRDefault="002033C2" w:rsidP="00314594">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:spacing w:val="-2"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6186" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C2B73A5" w14:textId="77777777" w:rsidR="002033C2" w:rsidRDefault="002033C2" w:rsidP="00314594">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:u w:val="single"/>
               </w:rPr>
-              <w:t>do</w:t>
-[...109 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3DFC3656" w14:textId="77777777" w:rsidR="00246926" w:rsidRDefault="00246926">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="1A206269" w14:textId="77777777" w:rsidR="002033C2" w:rsidRDefault="002033C2" w:rsidP="00314594">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FBD43B5" w14:textId="77777777" w:rsidR="00246926" w:rsidRDefault="00445205">
-[...2 lines deleted...]
-        <w:spacing w:before="8"/>
+    <w:p w14:paraId="676C0B0B" w14:textId="77777777" w:rsidR="002033C2" w:rsidRDefault="002033C2" w:rsidP="00314594">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...106 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6ADB2EA6" w14:textId="50AA6C4A" w:rsidR="00246926" w:rsidRDefault="00317DE2">
-[...111 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="17DF84EE" w14:textId="77777777" w:rsidR="0011770C" w:rsidRDefault="0011770C" w:rsidP="00487514">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="75998379" w14:textId="77777777" w:rsidR="00246926" w:rsidRDefault="00246926">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="74FB5AC7" w14:textId="77777777" w:rsidR="0011770C" w:rsidRDefault="0011770C" w:rsidP="00487514">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D55ABD3" w14:textId="77777777" w:rsidR="00246926" w:rsidRDefault="00445205">
-[...116 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="69D67D9A" w14:textId="77777777" w:rsidR="0011770C" w:rsidRDefault="0011770C" w:rsidP="00487514">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AAD82A8" w14:textId="77777777" w:rsidR="00246926" w:rsidRDefault="00246926">
-[...5 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="649D59C8" w14:textId="77777777" w:rsidR="0011770C" w:rsidRDefault="0011770C" w:rsidP="00487514">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D7A7265" w14:textId="77777777" w:rsidR="00246926" w:rsidRDefault="00445205">
-[...22 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="038A2986" w14:textId="77777777" w:rsidR="0011770C" w:rsidRDefault="0011770C" w:rsidP="00487514">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00246926">
-[...5 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:p w14:paraId="6667A151" w14:textId="77777777" w:rsidR="0011770C" w:rsidRDefault="0011770C" w:rsidP="00487514">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30A47DA3" w14:textId="77777777" w:rsidR="0011770C" w:rsidRDefault="0011770C" w:rsidP="00487514">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3174AE8E" w14:textId="77777777" w:rsidR="0011770C" w:rsidRDefault="0011770C" w:rsidP="00487514">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64595D58" w14:textId="77777777" w:rsidR="0011770C" w:rsidRDefault="0011770C" w:rsidP="00487514">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="535ED80D" w14:textId="77777777" w:rsidR="0011770C" w:rsidRDefault="0011770C" w:rsidP="00487514">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="789357D1" w14:textId="77777777" w:rsidR="0011770C" w:rsidRDefault="0011770C" w:rsidP="00487514">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="479CD8BF" w14:textId="77777777" w:rsidR="0011770C" w:rsidRDefault="0011770C" w:rsidP="00487514">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6733FFE9" w14:textId="77777777" w:rsidR="0011770C" w:rsidRDefault="0011770C" w:rsidP="00487514">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50ED7665" w14:textId="77777777" w:rsidR="0011770C" w:rsidRDefault="0011770C" w:rsidP="00487514">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40E3D7FC" w14:textId="77777777" w:rsidR="0011770C" w:rsidRDefault="0011770C" w:rsidP="00487514">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE1A979" w14:textId="77777777" w:rsidR="0011770C" w:rsidRDefault="0011770C" w:rsidP="00487514">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F2F7960" w14:textId="77777777" w:rsidR="0011770C" w:rsidRDefault="0011770C" w:rsidP="00487514">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B501970" w14:textId="77777777" w:rsidR="0011770C" w:rsidRDefault="0011770C" w:rsidP="00487514">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AECB50E" w14:textId="77777777" w:rsidR="0011770C" w:rsidRDefault="0011770C" w:rsidP="00487514">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25EAABFC" w14:textId="77777777" w:rsidR="0011770C" w:rsidRDefault="0011770C" w:rsidP="00487514">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36D4AA7B" w14:textId="77777777" w:rsidR="0011770C" w:rsidRDefault="0011770C" w:rsidP="00487514">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69F677FF" w14:textId="77777777" w:rsidR="0011770C" w:rsidRPr="00601431" w:rsidRDefault="0011770C" w:rsidP="00487514">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0011770C" w:rsidRPr="00601431" w:rsidSect="00F31C87">
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="993" w:right="1440" w:bottom="1134" w:left="1440" w:header="708" w:footer="311" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32D9D7EB" w14:textId="77777777" w:rsidR="002940D1" w:rsidRDefault="002940D1" w:rsidP="00DD2BDE">
+    <w:p w14:paraId="5FDE0815" w14:textId="77777777" w:rsidR="007F1E41" w:rsidRDefault="007F1E41" w:rsidP="00605E46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45383A6D" w14:textId="77777777" w:rsidR="002940D1" w:rsidRDefault="002940D1" w:rsidP="00DD2BDE">
+    <w:p w14:paraId="7D1DE90F" w14:textId="77777777" w:rsidR="007F1E41" w:rsidRDefault="007F1E41" w:rsidP="00605E46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Gill Sans MT">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4EC25748" w14:textId="37F6910D" w:rsidR="00DD2BDE" w:rsidRDefault="00DD2BDE">
+  <w:p w14:paraId="37E74B1C" w14:textId="21493BD9" w:rsidR="009D16AF" w:rsidRDefault="00F0154F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0927755F" wp14:editId="2DAE9C8F">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1189B792" wp14:editId="5F178AEF">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="768350" cy="342900"/>
-              <wp:effectExtent l="0" t="0" r="12700" b="0"/>
+              <wp:extent cx="772795" cy="368935"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="33960241" name="Text Box 2" descr="OFFICIAL">
+              <wp:docPr id="907262486" name="Text Box 5" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="768350" cy="342900"/>
+                        <a:ext cx="772795" cy="368935"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="13E99010" w14:textId="0248609A" w:rsidR="00DD2BDE" w:rsidRPr="00DD2BDE" w:rsidRDefault="00DD2BDE" w:rsidP="00DD2BDE">
+                        <w:p w14:paraId="1E60344C" w14:textId="6BC2FE01" w:rsidR="00F0154F" w:rsidRPr="00F0154F" w:rsidRDefault="00F0154F" w:rsidP="00F0154F">
                           <w:pPr>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00DD2BDE">
+                          <w:r w:rsidRPr="00F0154F">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="0927755F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="1189B792" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.5pt;height:27pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMagtxDwIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykTdcacYqsRYYB&#10;QVsgHXpWZCk2YImCxMTOfv0oxUm2bqdhF5kiaX689zS7703L9sqHBmzJx6OcM2UlVI3dlvz76/LT&#10;LWcBha1EC1aV/KACv59//DDrXKEmUENbKc+oiA1F50peI7oiy4KslRFhBE5ZCmrwRiBd/TarvOio&#10;ummzSZ7fZB34ynmQKgTyPh6DfJ7qa60kPmsdFLK25DQbptOncxPPbD4TxdYLVzdyGEP8wxRGNJaa&#10;nks9ChRs55s/SplGegigcSTBZKB1I1XagbYZ5++2WdfCqbQLgRPcGabw/8rKp/3avXiG/RfoicAI&#10;SOdCEcgZ9+m1N/FLkzKKE4SHM2yqRybJ+fnm9mpKEUmhq+vJXZ5gzS4/Ox/wqwLDolFyT6wksMR+&#10;FZAaUuopJfaysGzaNjHT2t8clBg92WXCaGG/6YexN1AdaBsPR6KDk8uGeq5EwBfhiVkak9SKz3To&#10;FrqSw2BxVoP/8Td/zCfAKcpZR0opuSUpc9Z+s0TEZHqd08IM040MfzI2yRjf5dMYtzvzACTCMb0H&#10;J5MZk7E9mdqDeSMxL2I3CgkrqWfJNyfzAY+6pccg1WKRkkhETuDKrp2MpSNYEcnX/k14N8CNxNMT&#10;nLQkineoH3Pjn8EtdkjYJ0oisEc0B7xJgImp4bFEhf96T1mXJz3/CQAA//8DAFBLAwQUAAYACAAA&#10;ACEArxFBJ9kAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIvVGnUYlQyKaq&#10;gFa9EpDg6MTbOGq8DrHbpn+PywUuI41mNfO2WE22FycafecYYTFPQBA3TnfcIny8b+4fQfigWKve&#10;MSFcyMOqvL0pVK7dmd/oVIVWxBL2uUIwIQy5lL4xZJWfu4E4Zns3WhWiHVupR3WO5baXaZJk0qqO&#10;44JRAz0bag7V0SJkL9u1GT6zr+996ne+dodQuVfE2d20fgIRaAp/x3DFj+hQRqbaHVl70SPER8Kv&#10;XrN0EW2N8LBMQJaF/A9f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCMagtxDwIAABoE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCvEUEn2QAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 5" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:60.85pt;height:29.05pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj2VBhFAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0igpZSIULFWTJOq&#10;thKd+mwcm0SyfZZtSNhfv7NDoOv2NO3FOd9d7sf3fV7cdVqRg3C+AVPS8SinRBgOVWN2Jf3xuv5y&#10;S4kPzFRMgRElPQpP75afPy1aW4gJ1KAq4QgWMb5obUnrEGyRZZ7XQjM/AisMBiU4zQJe3S6rHGux&#10;ulbZJM9vshZcZR1w4T16H/ogXab6UgoenqX0IhBVUpwtpNOlcxvPbLlgxc4xWzf8NAb7hyk0aww2&#10;PZd6YIGRvWv+KKUb7sCDDCMOOgMpGy7SDrjNOP+wzaZmVqRdEBxvzzD5/1eWPx029sWR0H2FDgmM&#10;gLTWFx6dcZ9OOh2/OCnBOEJ4PMMmukA4OmezyWw+pYRj6Ormdn41jVWyy8/W+fBNgCbRKKlDVhJY&#10;7PDoQ586pMReBtaNUokZZX5zYM3oyS4TRit02440VUmvh+m3UB1xKQc9397ydYOtH5kPL8whwbgH&#10;ijY84yEVtCWFk0VJDe7n3/wxH3HHKCUtCqakBhVNifpukI/J9DrPo8DSDQ03GNtkjOf5NMbNXt8D&#10;anGMz8LyZMbkoAZTOtBvqOlV7IYhZjj2LOl2MO9DL198E1ysVikJtWRZeDQby2PpiFkE9LV7Y86e&#10;UA9I1xMMkmLFB/D73Pint6t9QAoSMxHfHs0T7KjDxO3pzUShv7+nrMvLXv4CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCa6kDx2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxo04i&#10;EaoQp6r4E1dSJDhu4m0cNV6H2G3D2+NygctKoxnNfFtuZjuIE02+d6wgXSUgiFune+4UvO+eb9Yg&#10;fEDWODgmBd/kYVMtrkostDvzG53q0IlYwr5ABSaEsZDSt4Ys+pUbiaO3d5PFEOXUST3hOZbbQWZJ&#10;kkuLPccFgyM9GGoP9dEqyB9ftmb8yD+/9pl/9Y07hNo9KXW9nLf3IALN4S8MF/yIDlVkatyRtReD&#10;gvhI+L0XL0vvQDQKbtcpyKqU/+GrHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBj2VBh&#10;FAIAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCa&#10;6kDx2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="13E99010" w14:textId="0248609A" w:rsidR="00DD2BDE" w:rsidRPr="00DD2BDE" w:rsidRDefault="00DD2BDE" w:rsidP="00DD2BDE">
+                  <w:p w14:paraId="1E60344C" w14:textId="6BC2FE01" w:rsidR="00F0154F" w:rsidRPr="00F0154F" w:rsidRDefault="00F0154F" w:rsidP="00F0154F">
                     <w:pPr>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00DD2BDE">
+                    <w:r w:rsidRPr="00F0154F">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-102882745"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="009D16AF">
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="009D16AF">
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidR="009D16AF">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="009D16AF">
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="009D16AF">
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+  <w:p w14:paraId="7798D3C2" w14:textId="77777777" w:rsidR="009D16AF" w:rsidRDefault="009D16AF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2CFDC322" w14:textId="3542D987" w:rsidR="00DD2BDE" w:rsidRDefault="00DD2BDE">
+  <w:p w14:paraId="0D1781BB" w14:textId="53C20CF0" w:rsidR="008E6CB2" w:rsidRDefault="00F0154F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="609FEB9B" wp14:editId="1BF57615">
-              <wp:simplePos x="635" y="635"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5677477A" wp14:editId="394CE308">
+              <wp:simplePos x="915035" y="10154285"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="768350" cy="342900"/>
-              <wp:effectExtent l="0" t="0" r="12700" b="0"/>
+              <wp:extent cx="772795" cy="368935"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="12911704" name="Text Box 3" descr="OFFICIAL">
+              <wp:docPr id="1866108001" name="Text Box 4" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="768350" cy="342900"/>
+                        <a:ext cx="772795" cy="368935"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="512691AD" w14:textId="4FAF87B1" w:rsidR="00DD2BDE" w:rsidRPr="00DD2BDE" w:rsidRDefault="00DD2BDE" w:rsidP="00DD2BDE">
+                        <w:p w14:paraId="1EAE2C51" w14:textId="1AE6DBBF" w:rsidR="00F0154F" w:rsidRPr="00F0154F" w:rsidRDefault="00F0154F" w:rsidP="00F0154F">
                           <w:pPr>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00DD2BDE">
+                          <w:r w:rsidRPr="00F0154F">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="609FEB9B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="5677477A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.5pt;height:27pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDku2BfEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+ykTdcacYqsRYYB&#10;QVsgHXpWZDk2IImCxMTOfv0o5avtdhp2kSmS5sd7T5P73mi2VT60YEs+HOScKSuhau265D9f55e3&#10;nAUUthIarCr5TgV+P734MulcoUbQgK6UZ1TEhqJzJW8QXZFlQTbKiDAApywFa/BGIF39Oqu86Ki6&#10;0dkoz2+yDnzlPEgVAnkf90E+TfXrWkl8ruugkOmS02yYTp/OVTyz6UQUay9c08rDGOIfpjCitdT0&#10;VOpRoGAb3/5RyrTSQ4AaBxJMBnXdSpV2oG2G+adtlo1wKu1C4AR3gin8v7Lyabt0L55h/w16IjAC&#10;0rlQBHLGffram/ilSRnFCcLdCTbVI5Pk/HpzezWmiKTQ1fXoLk+wZuefnQ/4XYFh0Si5J1YSWGK7&#10;CEgNKfWYEntZmLdaJ2a0/eCgxOjJzhNGC/tVz9rq3fQrqHa0lIc938HJeUutFyLgi/BEME1LosVn&#10;OmoNXcnhYHHWgP/1N3/MJ9wpyllHgim5JUVzpn9Y4mM0vs5pb4bpRoY/GqtkDO/ycYzbjXkA0uKQ&#10;noWTyYzJqI9m7cG8kaZnsRuFhJXUs+Sro/mAe/nSm5BqNktJpCUncGGXTsbSEbMI6Gv/Jrw7oI5E&#10;1xMcJSWKT+Dvc+Ofwc02SBQkZiK+ezQPsJMOE2GHNxOF/v6ess4ve/obAAD//wMAUEsDBBQABgAI&#10;AAAAIQCvEUEn2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUi9UadRiVDI&#10;pqqAVr0SkODoxNs4arwOsdumf4/LBS4jjWY187ZYTbYXJxp95xhhMU9AEDdOd9wifLxv7h9B+KBY&#10;q94xIVzIw6q8vSlUrt2Z3+hUhVbEEva5QjAhDLmUvjFklZ+7gThmezdaFaIdW6lHdY7ltpdpkmTS&#10;qo7jglEDPRtqDtXRImQv27UZPrOv733qd752h1C5V8TZ3bR+AhFoCn/HcMWP6FBGptodWXvRI8RH&#10;wq9es3QRbY3wsExAloX8D1/+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOS7YF8RAgAA&#10;IQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK8RQSfZ&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:60.85pt;height:29.05pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxejZsEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0igo5SIULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39khsHV7mvbinO8u9+P7Pi/uO63IUTjfgCnpeJRTIgyHqjH7kn5/XX+6&#10;o8QHZiqmwIiSnoSn98uPHxatLcQEalCVcASLGF+0tqR1CLbIMs9roZkfgRUGgxKcZgGvbp9VjrVY&#10;Xatskue3WQuusg648B69j32QLlN9KQUPz1J6EYgqKc4W0unSuYtntlywYu+YrRt+HoP9wxSaNQab&#10;Xko9ssDIwTV/lNINd+BBhhEHnYGUDRdpB9xmnL/bZlszK9IuCI63F5j8/yvLn45b++JI6L5AhwRG&#10;QFrrC4/OuE8nnY5fnJRgHCE8XWATXSAcnbPZZDafUsIxdHN7N7+ZxirZ9WfrfPgqQJNolNQhKwks&#10;dtz40KcOKbGXgXWjVGJGmd8cWDN6suuE0QrdriNNhc2H6XdQnXApBz3f3vJ1g603zIcX5pBg3ANF&#10;G57xkAraksLZoqQG9+Nv/piPuGOUkhYFU1KDiqZEfTPIx2T6Oc+jwNINDTcYu2SM5/k0xs1BPwBq&#10;cYzPwvJkxuSgBlM60G+o6VXshiFmOPYs6W4wH0IvX3wTXKxWKQm1ZFnYmK3lsXTELAL62r0xZ8+o&#10;B6TrCQZJseId+H1u/NPb1SEgBYmZiG+P5hl21GHi9vxmotB/vaes68te/gQAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJrqQPHaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3GjTiIR&#10;qhCnqvgTV1IkOG7ibRw1XofYbcPb43KBy0qjGc18W25mO4gTTb53rCBdJSCIW6d77hS8755v1iB8&#10;QNY4OCYF3+RhUy2uSiy0O/MbnerQiVjCvkAFJoSxkNK3hiz6lRuJo7d3k8UQ5dRJPeE5lttBZkmS&#10;S4s9xwWDIz0Yag/10SrIH1+2ZvzIP7/2mX/1jTuE2j0pdb2ct/cgAs3hLwwX/IgOVWRq3JG1F4OC&#10;+Ej4vRcvS+9ANApu1ynIqpT/4asfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADF6NmwT&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJrq&#10;QPHaAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="512691AD" w14:textId="4FAF87B1" w:rsidR="00DD2BDE" w:rsidRPr="00DD2BDE" w:rsidRDefault="00DD2BDE" w:rsidP="00DD2BDE">
+                  <w:p w14:paraId="1EAE2C51" w14:textId="1AE6DBBF" w:rsidR="00F0154F" w:rsidRPr="00F0154F" w:rsidRDefault="00F0154F" w:rsidP="00F0154F">
                     <w:pPr>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00DD2BDE">
+                    <w:r w:rsidRPr="00F0154F">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="1594358045"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r w:rsidR="008E6CB2">
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="008E6CB2">
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008E6CB2">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008E6CB2">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="008E6CB2">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
   </w:p>
-</w:ftr>
-[...4 lines deleted...]
-  <w:p w14:paraId="33373A63" w14:textId="41A3E379" w:rsidR="00DD2BDE" w:rsidRDefault="00DD2BDE">
+  <w:p w14:paraId="0BB135E5" w14:textId="77777777" w:rsidR="00B51E9C" w:rsidRDefault="00B51E9C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r>
-[...116 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4789AC1B" w14:textId="77777777" w:rsidR="002940D1" w:rsidRDefault="002940D1" w:rsidP="00DD2BDE">
+    <w:p w14:paraId="67410DF9" w14:textId="77777777" w:rsidR="007F1E41" w:rsidRDefault="007F1E41" w:rsidP="00605E46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1677822D" w14:textId="77777777" w:rsidR="002940D1" w:rsidRDefault="002940D1" w:rsidP="00DD2BDE">
+    <w:p w14:paraId="3CA97038" w14:textId="77777777" w:rsidR="007F1E41" w:rsidRDefault="007F1E41" w:rsidP="00605E46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10900EFB"/>
+    <w:nsid w:val="149E350C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B37C53DA"/>
-[...139 lines deleted...]
-    <w:tmpl w:val="AE4E5696"/>
+    <w:tmpl w:val="157206F4"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3113,58 +1357,171 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="276620E0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EB86F2AE"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67186037"/>
+    <w:nsid w:val="37807304"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E9FCF23A"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="5904635E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -3199,256 +1556,759 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="174006964">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FC56CDF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CAE2F97C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A1F320E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="08E6B736"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66951F58"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="690A107C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1515609092">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="392968756">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1395393237">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2036880010">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1802724645">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1358198719">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="330571045">
-[...4 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:view w:val="web"/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="89"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00246926"/>
-[...28 lines deleted...]
-    <w:rsid w:val="777EB667"/>
+    <w:rsidRoot w:val="002033C2"/>
+    <w:rsid w:val="0000402B"/>
+    <w:rsid w:val="00011BE5"/>
+    <w:rsid w:val="000230CB"/>
+    <w:rsid w:val="000561D7"/>
+    <w:rsid w:val="000606DE"/>
+    <w:rsid w:val="00064733"/>
+    <w:rsid w:val="00095077"/>
+    <w:rsid w:val="00111BDC"/>
+    <w:rsid w:val="0011770C"/>
+    <w:rsid w:val="001567D5"/>
+    <w:rsid w:val="001843B4"/>
+    <w:rsid w:val="001A0BBA"/>
+    <w:rsid w:val="001B0B69"/>
+    <w:rsid w:val="001B42F5"/>
+    <w:rsid w:val="001B4386"/>
+    <w:rsid w:val="002033C2"/>
+    <w:rsid w:val="002039DD"/>
+    <w:rsid w:val="002161C9"/>
+    <w:rsid w:val="0022202B"/>
+    <w:rsid w:val="00224D3F"/>
+    <w:rsid w:val="00245077"/>
+    <w:rsid w:val="00246656"/>
+    <w:rsid w:val="002547C8"/>
+    <w:rsid w:val="00281762"/>
+    <w:rsid w:val="00296C7B"/>
+    <w:rsid w:val="002C3FA1"/>
+    <w:rsid w:val="002F149E"/>
+    <w:rsid w:val="003021D8"/>
+    <w:rsid w:val="00305DAE"/>
+    <w:rsid w:val="00312337"/>
+    <w:rsid w:val="00314594"/>
+    <w:rsid w:val="0033198E"/>
+    <w:rsid w:val="003429AA"/>
+    <w:rsid w:val="00362B50"/>
+    <w:rsid w:val="00365F13"/>
+    <w:rsid w:val="00367E15"/>
+    <w:rsid w:val="00372793"/>
+    <w:rsid w:val="00384F6A"/>
+    <w:rsid w:val="00385203"/>
+    <w:rsid w:val="003A73B1"/>
+    <w:rsid w:val="003E0DF5"/>
+    <w:rsid w:val="003E3E9A"/>
+    <w:rsid w:val="004005A8"/>
+    <w:rsid w:val="00406FC5"/>
+    <w:rsid w:val="00421A24"/>
+    <w:rsid w:val="00425069"/>
+    <w:rsid w:val="00460B5A"/>
+    <w:rsid w:val="00487514"/>
+    <w:rsid w:val="00523EFE"/>
+    <w:rsid w:val="00532BFE"/>
+    <w:rsid w:val="0059390B"/>
+    <w:rsid w:val="005A5BEC"/>
+    <w:rsid w:val="005B174A"/>
+    <w:rsid w:val="005D4CFF"/>
+    <w:rsid w:val="005E7CF4"/>
+    <w:rsid w:val="005F08AD"/>
+    <w:rsid w:val="005F1A9C"/>
+    <w:rsid w:val="005F4DDF"/>
+    <w:rsid w:val="006013FD"/>
+    <w:rsid w:val="00601D16"/>
+    <w:rsid w:val="00605E46"/>
+    <w:rsid w:val="00607D3E"/>
+    <w:rsid w:val="00617FD6"/>
+    <w:rsid w:val="006254CB"/>
+    <w:rsid w:val="00625B42"/>
+    <w:rsid w:val="0064153E"/>
+    <w:rsid w:val="00646D37"/>
+    <w:rsid w:val="006720E7"/>
+    <w:rsid w:val="00676294"/>
+    <w:rsid w:val="0068211C"/>
+    <w:rsid w:val="006A3F35"/>
+    <w:rsid w:val="006A615A"/>
+    <w:rsid w:val="006C5666"/>
+    <w:rsid w:val="006D2330"/>
+    <w:rsid w:val="006E3FCF"/>
+    <w:rsid w:val="006F0DDC"/>
+    <w:rsid w:val="00722475"/>
+    <w:rsid w:val="00745713"/>
+    <w:rsid w:val="007478C0"/>
+    <w:rsid w:val="00750F2B"/>
+    <w:rsid w:val="00787060"/>
+    <w:rsid w:val="00790208"/>
+    <w:rsid w:val="007A0839"/>
+    <w:rsid w:val="007A1191"/>
+    <w:rsid w:val="007C04E2"/>
+    <w:rsid w:val="007D0A3E"/>
+    <w:rsid w:val="007D326D"/>
+    <w:rsid w:val="007D3EB8"/>
+    <w:rsid w:val="007F1E41"/>
+    <w:rsid w:val="007F21AC"/>
+    <w:rsid w:val="00801049"/>
+    <w:rsid w:val="00804E20"/>
+    <w:rsid w:val="00810D2A"/>
+    <w:rsid w:val="00810DF1"/>
+    <w:rsid w:val="00812303"/>
+    <w:rsid w:val="00827AB4"/>
+    <w:rsid w:val="00842994"/>
+    <w:rsid w:val="00844E15"/>
+    <w:rsid w:val="00845F66"/>
+    <w:rsid w:val="00873101"/>
+    <w:rsid w:val="008856BB"/>
+    <w:rsid w:val="008A2639"/>
+    <w:rsid w:val="008A265E"/>
+    <w:rsid w:val="008C1F2F"/>
+    <w:rsid w:val="008C2385"/>
+    <w:rsid w:val="008E6CB2"/>
+    <w:rsid w:val="009000BC"/>
+    <w:rsid w:val="00911F5D"/>
+    <w:rsid w:val="0092449D"/>
+    <w:rsid w:val="00956612"/>
+    <w:rsid w:val="00960F3B"/>
+    <w:rsid w:val="00965F03"/>
+    <w:rsid w:val="009A45D2"/>
+    <w:rsid w:val="009A4801"/>
+    <w:rsid w:val="009C4B07"/>
+    <w:rsid w:val="009C583A"/>
+    <w:rsid w:val="009D16AF"/>
+    <w:rsid w:val="009F5384"/>
+    <w:rsid w:val="00A06EDC"/>
+    <w:rsid w:val="00A113BE"/>
+    <w:rsid w:val="00A75874"/>
+    <w:rsid w:val="00A75FFF"/>
+    <w:rsid w:val="00A770C2"/>
+    <w:rsid w:val="00A808E1"/>
+    <w:rsid w:val="00A8303A"/>
+    <w:rsid w:val="00A859CA"/>
+    <w:rsid w:val="00AB0D11"/>
+    <w:rsid w:val="00AC0602"/>
+    <w:rsid w:val="00AC079D"/>
+    <w:rsid w:val="00B5053B"/>
+    <w:rsid w:val="00B51E9C"/>
+    <w:rsid w:val="00BA44C5"/>
+    <w:rsid w:val="00BC1223"/>
+    <w:rsid w:val="00BC3DA8"/>
+    <w:rsid w:val="00BD3391"/>
+    <w:rsid w:val="00BF63AE"/>
+    <w:rsid w:val="00C2065C"/>
+    <w:rsid w:val="00C27F31"/>
+    <w:rsid w:val="00C36DC5"/>
+    <w:rsid w:val="00C42C41"/>
+    <w:rsid w:val="00C53A4B"/>
+    <w:rsid w:val="00C65446"/>
+    <w:rsid w:val="00C74444"/>
+    <w:rsid w:val="00CA4AAA"/>
+    <w:rsid w:val="00CC0D9B"/>
+    <w:rsid w:val="00CD01F0"/>
+    <w:rsid w:val="00CD09EB"/>
+    <w:rsid w:val="00CF2D1D"/>
+    <w:rsid w:val="00CF3BB2"/>
+    <w:rsid w:val="00D01B22"/>
+    <w:rsid w:val="00D068DC"/>
+    <w:rsid w:val="00D07785"/>
+    <w:rsid w:val="00D157EE"/>
+    <w:rsid w:val="00D17E2C"/>
+    <w:rsid w:val="00D25906"/>
+    <w:rsid w:val="00D3174C"/>
+    <w:rsid w:val="00D3205B"/>
+    <w:rsid w:val="00D47DD1"/>
+    <w:rsid w:val="00D53182"/>
+    <w:rsid w:val="00D5765E"/>
+    <w:rsid w:val="00DB4AB7"/>
+    <w:rsid w:val="00DC7209"/>
+    <w:rsid w:val="00DD4C74"/>
+    <w:rsid w:val="00DD6B23"/>
+    <w:rsid w:val="00DF564E"/>
+    <w:rsid w:val="00E13BBE"/>
+    <w:rsid w:val="00E476F2"/>
+    <w:rsid w:val="00E51060"/>
+    <w:rsid w:val="00E64568"/>
+    <w:rsid w:val="00E72E7A"/>
+    <w:rsid w:val="00E75D10"/>
+    <w:rsid w:val="00E8477B"/>
+    <w:rsid w:val="00EA57D0"/>
+    <w:rsid w:val="00EC304B"/>
+    <w:rsid w:val="00EE0F50"/>
+    <w:rsid w:val="00F0154F"/>
+    <w:rsid w:val="00F31C87"/>
+    <w:rsid w:val="00F344C5"/>
+    <w:rsid w:val="00F46D84"/>
+    <w:rsid w:val="00F51DA9"/>
+    <w:rsid w:val="00F76121"/>
+    <w:rsid w:val="00F8088B"/>
+    <w:rsid w:val="00FD2CEE"/>
+    <w:rsid w:val="00FE6CE6"/>
+    <w:rsid w:val="00FF0538"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3004DA5E"/>
-  <w15:docId w15:val="{59853B96-F22D-4C97-939B-27800957EF78}"/>
+  <w14:docId w14:val="58745748"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C134868C-9822-4DB6-9B90-29D4A4B07241}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3471,51 +2331,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3696,710 +2556,1246 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="007C04E2"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Heading2"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="008C1F2F"/>
     <w:pPr>
-      <w:spacing w:before="44"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:bCs/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="00605B"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="005F1A9C"/>
     <w:pPr>
-      <w:spacing w:line="292" w:lineRule="exact"/>
-      <w:ind w:left="260"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:bCs/>
+      <w:color w:val="008A83"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:next w:val="Default"/>
+    <w:link w:val="Heading3Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E0DF5"/>
+    <w:pPr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="008680"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
-[...14 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="002033C2"/>
     <w:pPr>
-      <w:ind w:left="118"/>
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00605E46"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:rsid w:val="00605E46"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00605E46"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00605E46"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="NoSpacingChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00605E46"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00605E46"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="00DD6B23"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DD6B23"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008C1F2F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="00605B"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD6B23"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DD6B23"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00487514"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1540"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+      </w:tabs>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="220"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005F1A9C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="008A83"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Table Paragraph"/>
+    <w:rsid w:val="00487514"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OATbodystyle1">
+    <w:name w:val="OAT body style 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00487514"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="284"/>
+      </w:tabs>
+      <w:spacing w:after="240" w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Gill Sans MT"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="007350BC"/>
+    <w:rsid w:val="00487514"/>
     <w:pPr>
-      <w:widowControl/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00487514"/>
+    <w:pPr>
+      <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Policydocs">
+    <w:name w:val="Policy docs"/>
+    <w:basedOn w:val="Title"/>
+    <w:link w:val="PolicydocsChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00487514"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00487514"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00487514"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PolicydocsChar">
+    <w:name w:val="Policy docs Char"/>
+    <w:basedOn w:val="TitleChar"/>
+    <w:link w:val="Policydocs"/>
+    <w:rsid w:val="00487514"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00365F13"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003E0DF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="008680"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1bodycopy10pt">
+    <w:name w:val="1 body copy 10pt"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="1bodycopy10ptChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="0011770C"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4Bulletedcopyblue">
+    <w:name w:val="4 Bulleted copy blue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="0011770C"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1bodycopy10ptChar">
+    <w:name w:val="1 body copy 10pt Char"/>
+    <w:link w:val="1bodycopy10pt"/>
+    <w:rsid w:val="0011770C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subhead2">
+    <w:name w:val="Subhead 2"/>
+    <w:basedOn w:val="1bodycopy10pt"/>
+    <w:next w:val="1bodycopy10pt"/>
+    <w:link w:val="Subhead2Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="0011770C"/>
+    <w:pPr>
+      <w:spacing w:before="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="12263F"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Subhead2Char">
+    <w:name w:val="Subhead 2 Char"/>
+    <w:link w:val="Subhead2"/>
+    <w:rsid w:val="0011770C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="12263F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F51DA9"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00F51DA9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+    <w:name w:val="No Spacing Char"/>
+    <w:link w:val="NoSpacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00F51DA9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00827AB4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:qFormat/>
+    <w:rsid w:val="002033C2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent3Char"/>
+    <w:rsid w:val="002033C2"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
+    <w:name w:val="Body Text Indent 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent3"/>
+    <w:rsid w:val="002033C2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002033C2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent2Char"/>
+    <w:rsid w:val="002033C2"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent2"/>
+    <w:rsid w:val="002033C2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DD2BDE"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00DD2BDE"/>
+    <w:rsid w:val="00EA57D0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:lang w:val="en-GB"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admissions@futuralearning.co.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admissions@futuralearning.co.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\ClarePring\Downloads\Policy-Template-Futura-Nov-2025-JTo2.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="02872dca-5023-4076-9077-24d4c3624495">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="adce4739-d185-419a-ae72-d3b8c8440997">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <RetentionEvent xmlns="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xsi:nil="true"/>
-[...1 lines deleted...]
-    <RetentionStartDate xmlns="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xsi:nil="true"/>
+    <TaxCatchAll xmlns="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="02872dca-5023-4076-9077-24d4c3624495"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A47600A43FB588469E80769338373953" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8401854a7ffac66c334563fb7134787f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="adce4739-d185-419a-ae72-d3b8c8440997" xmlns:ns3="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="95f5adb14238ede076f93b8ead7b6254" ns2:_="" ns3:_="">
+    <xsd:import namespace="adce4739-d185-419a-ae72-d3b8c8440997"/>
+    <xsd:import namespace="fa7bc3a7-eec7-459f-b8fb-98d244ec532f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:RetentionStartDate" minOccurs="0"/>
-[...18 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a4c675ae-9ba4-4308-97eb-1ec736863f4e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="adce4739-d185-419a-ae72-d3b8c8440997" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="RetentionStartDate" ma:index="8" nillable="true" ma:displayName="Retention Start Date" ma:description="Enter the retention start date (when known), e.g. the date that the retention period is measured from." ma:format="DateOnly" ma:internalName="RetentionStartDate">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:DateTime"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="RetentionEvent" ma:index="9" nillable="true" ma:displayName="Retention Event" ma:description="Enter a description of the event that starts the retention period. For example: 'Close of case', 'Date plan expires' etc." ma:internalName="RetentionEvent">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ecf50c9d-bc8f-48ed-ba3c-7168a5cdc8d7" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="25" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8c4895ad-3b16-4900-b4a5-779ef7bc8e32}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a4c675ae-9ba4-4308-97eb-1ec736863f4e">
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d0697ad0-838d-48bd-90cd-7390ccfbbe93}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fa7bc3a7-eec7-459f-b8fb-98d244ec532f">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...83 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -4458,148 +3854,147 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44DCD692-3D4F-4E97-BD85-79347B75C5FE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B60F9FD1-DAEE-4197-8F3E-EB0EF8248228}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42076BAC-7B03-4510-95BE-90AD9315876C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CA4C473-2701-4A74-BBE2-09DE54745FDC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="a4c675ae-9ba4-4308-97eb-1ec736863f4e"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D86D1ADC-1A4B-4C68-A714-27FE93FCB6EA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12D2988D-1521-4C45-9F21-ABC94A8990F5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="a4c675ae-9ba4-4308-97eb-1ec736863f4e"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="2950390e-049e-47dc-bfb0-f58ea35b8607"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{875A6241-402C-4D90-9BCB-C71F5F73869B}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Policy-Template-Futura-Nov-2025-JTo2</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>991</Characters>
+  <Pages>2</Pages>
+  <Words>132</Words>
+  <Characters>755</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Saltford School</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>Sir Bernard Lovell Academy</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1185</CharactersWithSpaces>
+  <CharactersWithSpaces>886</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Matthew Cottrell</dc:creator>
+  <dc:creator>Clare Pring</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-[...11 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ClassificationContentMarkingFooterShapeIds">
-    <vt:lpwstr>76ad6ead,2063131,c50458</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100A47600A43FB588469E80769338373953</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingFooterFontProps">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>1d194609,7f458505,cf6cc00,6f3a8c61,3613ba16</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingFooterText">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
-    <vt:lpwstr>2025-10-14T12:35:48Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
+    <vt:lpwstr>2026-04-30T14:26:13Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
     <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
     <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
-    <vt:lpwstr>7f68d4e9-278b-4a54-81c1-be8b2038b867</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
+    <vt:lpwstr>ca25ec14-3924-46e5-bdfc-ec41131da1ce</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
-    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>