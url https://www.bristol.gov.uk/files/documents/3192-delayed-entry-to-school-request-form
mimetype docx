--- v0 (2025-10-08)
+++ v1 (2026-09-06)
@@ -1,55 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="34EFD8F0" w14:textId="77777777" w:rsidR="007F2271" w:rsidRDefault="007F2271">
       <w:pPr>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B6CBF74" w14:textId="77777777" w:rsidR="007F2271" w:rsidRDefault="007F2271">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65F9723F" w14:textId="77777777" w:rsidR="007F2271" w:rsidRDefault="007F2271">
       <w:pPr>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -73,51 +75,51 @@
       <w:r w:rsidR="00EF43A6" w:rsidRPr="00B57A10">
         <w:t>equest for de</w:t>
       </w:r>
       <w:r w:rsidR="000E4831" w:rsidRPr="00B57A10">
         <w:t>layed</w:t>
       </w:r>
       <w:r w:rsidR="00EF43A6" w:rsidRPr="00B57A10">
         <w:t xml:space="preserve"> entry to a reception class</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for Summer born children</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D280B3" w14:textId="77777777" w:rsidR="007F2271" w:rsidRDefault="007F2271">
       <w:pPr>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AA013D7" w14:textId="46991442" w:rsidR="007F2271" w:rsidRPr="00FC56E7" w:rsidRDefault="00EF43A6" w:rsidP="00B57A10">
+    <w:p w14:paraId="3AA013D7" w14:textId="3EF04620" w:rsidR="007F2271" w:rsidRPr="00FC56E7" w:rsidRDefault="00EF43A6" w:rsidP="00B57A10">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC56E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC56E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-5"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC56E7">
         <w:rPr>
@@ -301,56 +303,56 @@
         </w:rPr>
         <w:t xml:space="preserve"> August</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC56E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="63"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A060C" w:rsidRPr="00FC56E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00000462">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00077982">
-[...4 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidR="006E1BE2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00673EE9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="008A3907">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to seek</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC56E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> approval</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC56E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -481,111 +483,111 @@
         </w:rPr>
         <w:t>normal age</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC56E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="9"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC56E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>group</w:t>
       </w:r>
       <w:r w:rsidR="002A060C" w:rsidRPr="00FC56E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to Reception Year Group in September 202</w:t>
       </w:r>
-      <w:r w:rsidR="00077982">
+      <w:r w:rsidR="00723BFF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5BAA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (rather than September 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00723BFF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00FA5BAA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (rather than September 202</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> with their chronological age group)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EB10AC2" w14:textId="77777777" w:rsidR="00B57A10" w:rsidRPr="00FC56E7" w:rsidRDefault="00B57A10" w:rsidP="00B57A10">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A25FD84" w14:textId="49F2858E" w:rsidR="007F2271" w:rsidRDefault="00FA5BAA" w:rsidP="00641EF0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You may wish to use this form when seeking agreement for your delay. A separate form will need to be completed by each of your preference schools.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77FA7C76" w14:textId="5F85BFF0" w:rsidR="00FA5BAA" w:rsidRDefault="00FA5BAA" w:rsidP="00641EF0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29214ACE" w14:textId="591F772A" w:rsidR="00FA5BAA" w:rsidRPr="00FA5BAA" w:rsidRDefault="00FA5BAA" w:rsidP="220C7E76">
+    <w:p w14:paraId="29214ACE" w14:textId="17F5C6EC" w:rsidR="00FA5BAA" w:rsidRPr="00FA5BAA" w:rsidRDefault="00FA5BAA" w:rsidP="220C7E76">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="220C7E76">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that in addition to this form an application needs to be submitted to </w:t>
       </w:r>
       <w:r w:rsidR="007A5851" w:rsidRPr="220C7E76">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>your home local authority</w:t>
       </w:r>
       <w:r w:rsidR="00D37BBE" w:rsidRPr="220C7E76">
         <w:rPr>
@@ -597,57 +599,57 @@
       </w:r>
       <w:r w:rsidRPr="220C7E76">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> School Admissions by midnight on 15</w:t>
       </w:r>
       <w:r w:rsidR="6D326836" w:rsidRPr="220C7E76">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="220C7E76">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>January 202</w:t>
       </w:r>
-      <w:r w:rsidR="00077982" w:rsidRPr="220C7E76">
+      <w:r w:rsidR="00723BFF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="220C7E76">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58C697F1" w14:textId="55BFD78F" w:rsidR="00B0508F" w:rsidRPr="00FC56E7" w:rsidRDefault="00B0508F" w:rsidP="00641EF0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BBD6F14" w14:textId="6D5B1BD8" w:rsidR="00B0508F" w:rsidRPr="00FC56E7" w:rsidRDefault="00B0508F" w:rsidP="00641EF0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -3198,171 +3200,191 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D7D3523" w14:textId="376C5176" w:rsidR="00F42062" w:rsidRDefault="00F42062" w:rsidP="00001F66">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="109" w:right="555"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="517DFC39" w14:textId="6942072C" w:rsidR="00F42062" w:rsidRDefault="00F42062" w:rsidP="00001F66">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="109" w:right="555"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="251A157A" w14:textId="74B6B1C6" w:rsidR="00F42062" w:rsidRDefault="00F42062" w:rsidP="00001F66">
+    <w:p w14:paraId="36C3573A" w14:textId="77777777" w:rsidR="004B67B6" w:rsidRDefault="004B67B6" w:rsidP="00001F66">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="109" w:right="555"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FCEEB93" w14:textId="23D42D39" w:rsidR="00F42062" w:rsidRDefault="00F42062" w:rsidP="00001F66">
+    <w:p w14:paraId="42478244" w14:textId="77777777" w:rsidR="004B67B6" w:rsidRDefault="004B67B6" w:rsidP="00001F66">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="109" w:right="555"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="1DD7AC8A" w14:textId="7602F2E3" w:rsidR="00F42062" w:rsidRDefault="00F42062" w:rsidP="00001F66">
+    </w:p>
+    <w:p w14:paraId="335A404E" w14:textId="77777777" w:rsidR="004B67B6" w:rsidRDefault="004B67B6" w:rsidP="00001F66">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="109" w:right="555"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A2CD69D" w14:textId="1E6718CC" w:rsidR="00F42062" w:rsidRDefault="00F42062" w:rsidP="00001F66">
+    <w:p w14:paraId="251A157A" w14:textId="74B6B1C6" w:rsidR="00F42062" w:rsidRDefault="00F42062" w:rsidP="00001F66">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="109" w:right="555"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="742F1B2E" w14:textId="4E32A214" w:rsidR="00F42062" w:rsidRDefault="00F42062" w:rsidP="00001F66">
+    </w:p>
+    <w:p w14:paraId="1FCEEB93" w14:textId="23D42D39" w:rsidR="00F42062" w:rsidRDefault="00F42062" w:rsidP="00001F66">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="109" w:right="555"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0EA68598" w14:textId="3A198831" w:rsidR="003C5A2B" w:rsidRDefault="00F42062" w:rsidP="006333AC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For completion by preferred school:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2CD69D" w14:textId="1E6718CC" w:rsidR="00F42062" w:rsidRDefault="00F42062" w:rsidP="00001F66">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="109" w:right="555"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We have considered the information provided by the parent/guardian and have made the following decision:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742F1B2E" w14:textId="4E32A214" w:rsidR="00F42062" w:rsidRDefault="00F42062" w:rsidP="00001F66">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="109" w:right="555"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EA68598" w14:textId="6D59CDE0" w:rsidR="003C5A2B" w:rsidRDefault="00F42062" w:rsidP="006333AC">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="555"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes – Should the parent </w:t>
       </w:r>
       <w:r w:rsidR="0084078B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apply;</w:t>
       </w:r>
       <w:r w:rsidR="0061248A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> we are happy to</w:t>
       </w:r>
       <w:r w:rsidR="002E6140">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> accept an application</w:t>
       </w:r>
       <w:r w:rsidR="000F4D2F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006333AC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for Reception in September 202</w:t>
       </w:r>
-      <w:r w:rsidR="00887CB7">
-[...4 lines deleted...]
-        <w:t>7</w:t>
+      <w:r w:rsidR="000220E9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="003C5A2B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the reasons specified below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47EAC5D1" w14:textId="2128BEBF" w:rsidR="003C5A2B" w:rsidRDefault="003C5A2B" w:rsidP="006333AC">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="555"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………………..</w:t>
       </w:r>
@@ -3403,310 +3425,270 @@
     </w:p>
     <w:p w14:paraId="727B15BA" w14:textId="30119A66" w:rsidR="006333AC" w:rsidRDefault="003C5A2B" w:rsidP="006333AC">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="555"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………………..</w:t>
       </w:r>
       <w:r w:rsidR="002E6140">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3B98AD" w14:textId="255D0F79" w:rsidR="006333AC" w:rsidRDefault="006333AC" w:rsidP="006333AC">
+    <w:p w14:paraId="7E275AA3" w14:textId="33B59DD3" w:rsidR="006333AC" w:rsidRDefault="006333AC" w:rsidP="006333AC">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="555"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7E275AA3" w14:textId="33B59DD3" w:rsidR="006333AC" w:rsidRDefault="006333AC" w:rsidP="006333AC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No – The School have carefully considered the request, and we are unable to agree this for the following reasons:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F36408" w14:textId="58EE0EBD" w:rsidR="006333AC" w:rsidRDefault="006333AC" w:rsidP="006333AC">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="555"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>No – The School have carefully considered the request, and we are unable to agree this for the following reasons:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="53ECBA9E" w14:textId="3BC02FB7" w:rsidR="006333AC" w:rsidRDefault="006333AC" w:rsidP="006333AC">
+        <w:t>………………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB84A5E" w14:textId="364B1970" w:rsidR="006333AC" w:rsidRDefault="006333AC" w:rsidP="006333AC">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="555"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="56F36408" w14:textId="58EE0EBD" w:rsidR="006333AC" w:rsidRDefault="006333AC" w:rsidP="006333AC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A1BB5CD" w14:textId="218588F0" w:rsidR="006333AC" w:rsidRDefault="006333AC" w:rsidP="006333AC">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="555"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB84A5E" w14:textId="364B1970" w:rsidR="006333AC" w:rsidRDefault="006333AC" w:rsidP="006333AC">
+    <w:p w14:paraId="1AE32F37" w14:textId="20E92D30" w:rsidR="006333AC" w:rsidRDefault="006333AC" w:rsidP="006333AC">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="555"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A1BB5CD" w14:textId="218588F0" w:rsidR="006333AC" w:rsidRDefault="006333AC" w:rsidP="006333AC">
+    <w:p w14:paraId="2C7759A3" w14:textId="46EAD28B" w:rsidR="006333AC" w:rsidRDefault="006333AC" w:rsidP="006333AC">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="555"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE32F37" w14:textId="20E92D30" w:rsidR="006333AC" w:rsidRDefault="006333AC" w:rsidP="006333AC">
+    <w:p w14:paraId="399C0419" w14:textId="6DA731F5" w:rsidR="006333AC" w:rsidRDefault="006333AC" w:rsidP="006333AC">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="555"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C7759A3" w14:textId="46EAD28B" w:rsidR="006333AC" w:rsidRDefault="006333AC" w:rsidP="006333AC">
+    <w:p w14:paraId="5D2A1341" w14:textId="2AFCF6FF" w:rsidR="006333AC" w:rsidRDefault="006333AC" w:rsidP="006333AC">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="555"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>………………………………………………………………………………………….</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="399C0419" w14:textId="6DA731F5" w:rsidR="006333AC" w:rsidRDefault="006333AC" w:rsidP="006333AC">
+        <w:t>Name of Person completing form on behalf of school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459C58E5" w14:textId="62570150" w:rsidR="006333AC" w:rsidRDefault="006333AC" w:rsidP="006333AC">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="555"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>………………………………………………………………………………………….</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="42347692" w14:textId="71B58E89" w:rsidR="006333AC" w:rsidRDefault="006333AC" w:rsidP="006333AC">
+        <w:t>…………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDA4AFB" w14:textId="4A85E89C" w:rsidR="006333AC" w:rsidRDefault="006333AC" w:rsidP="006333AC">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="555"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5D2A1341" w14:textId="2AFCF6FF" w:rsidR="006333AC" w:rsidRDefault="006333AC" w:rsidP="006333AC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name of School &amp; Position</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E220A93" w14:textId="0E3972A1" w:rsidR="006333AC" w:rsidRDefault="006333AC" w:rsidP="006333AC">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="555"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Name of Person completing form on behalf of school.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="459C58E5" w14:textId="62570150" w:rsidR="006333AC" w:rsidRDefault="006333AC" w:rsidP="006333AC">
+        <w:t>…………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CEF48AE" w14:textId="564AC4F1" w:rsidR="006333AC" w:rsidRDefault="006333AC" w:rsidP="006333AC">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="555"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>…………………………………………………………………………………………..</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3EDA4AFB" w14:textId="4A85E89C" w:rsidR="006333AC" w:rsidRDefault="006333AC" w:rsidP="006333AC">
+        <w:t>Date completed by School</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7246E4" w14:textId="010C1D28" w:rsidR="006333AC" w:rsidRDefault="006333AC" w:rsidP="006333AC">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="555"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Name of School &amp; Position</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>…………………………………………………………………………………………..</w:t>
       </w:r>
-    </w:p>
-[...42 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="4A10A0E6" w14:textId="7A7EDB11" w:rsidR="00A042E4" w:rsidRPr="00A042E4" w:rsidRDefault="00A042E4" w:rsidP="00A042E4">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="555"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A042E4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that agreement to a delayed request </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">does not constitute an </w:t>
       </w:r>
       <w:r w:rsidRPr="00A042E4">
@@ -3716,246 +3698,238 @@
         </w:rPr>
         <w:t xml:space="preserve">offer of a </w:t>
       </w:r>
       <w:r w:rsidR="0084078B" w:rsidRPr="00A042E4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>school</w:t>
       </w:r>
       <w:r w:rsidRPr="00A042E4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> place, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a formal application must be made and to gain a place the child must qualify under the published admissions criteria for each school.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="469AEA65" w14:textId="77777777" w:rsidR="006333AC" w:rsidRDefault="006333AC" w:rsidP="00A042E4">
+    <w:p w14:paraId="59AEE127" w14:textId="7EB1B059" w:rsidR="00A042E4" w:rsidRDefault="006333AC" w:rsidP="00A042E4">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="555"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="59AEE127" w14:textId="7EB1B059" w:rsidR="00A042E4" w:rsidRDefault="006333AC" w:rsidP="00A042E4">
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>What to do next?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08491CE1" w14:textId="01C7377A" w:rsidR="006333AC" w:rsidRDefault="00A042E4" w:rsidP="006333AC">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="555"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A042E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>What to do next?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="08491CE1" w14:textId="01C7377A" w:rsidR="006333AC" w:rsidRDefault="00A042E4" w:rsidP="006333AC">
+        <w:t>You will need to</w:t>
+      </w:r>
+      <w:r w:rsidR="006333AC" w:rsidRPr="00A042E4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attach th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A042E4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="006333AC" w:rsidRPr="00A042E4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> form/s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A042E4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>when making your application.</w:t>
+      </w:r>
+      <w:r w:rsidR="006333AC" w:rsidRPr="00A042E4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD8FC02" w14:textId="62F80D37" w:rsidR="00F42062" w:rsidRDefault="00A042E4" w:rsidP="00A042E4">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="555"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A042E4">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>You will need to</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t xml:space="preserve">Please note that agreement to a delayed School request is not an offer of a </w:t>
+      </w:r>
+      <w:r w:rsidR="0084078B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> attach th</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t>school</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>is</w:t>
-[...64 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> place, and for all schools the published admissions criteria must be applied.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5F8B3E" w14:textId="7A6D3790" w:rsidR="00F42062" w:rsidRPr="00001F66" w:rsidRDefault="00A042E4" w:rsidP="41B75D06">
+    <w:p w14:paraId="2A5F8B3E" w14:textId="7BBCEC22" w:rsidR="00F42062" w:rsidRPr="00001F66" w:rsidRDefault="00A042E4" w:rsidP="41B75D06">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="555"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="41B75D06">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Please note that you also need to make an application for September 202</w:t>
       </w:r>
-      <w:r w:rsidR="0084078B">
+      <w:r w:rsidR="000220E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="41B75D06">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> so that we can keep accurate records</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F42062" w:rsidRPr="00001F66" w:rsidSect="00D02948">
       <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11940" w:h="16860"/>
       <w:pgMar w:top="380" w:right="920" w:bottom="280" w:left="880" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="494836CA" w14:textId="77777777" w:rsidR="00C32BE2" w:rsidRDefault="00C32BE2">
+    <w:p w14:paraId="32A3BC8E" w14:textId="77777777" w:rsidR="00200339" w:rsidRDefault="00200339">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03ECE541" w14:textId="77777777" w:rsidR="00C32BE2" w:rsidRDefault="00C32BE2">
+    <w:p w14:paraId="6DDB1641" w14:textId="77777777" w:rsidR="00200339" w:rsidRDefault="00200339">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -3964,88 +3938,485 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0C80B0C2" w14:textId="77777777" w:rsidR="007F2271" w:rsidRDefault="007F2271">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C80B0C2" w14:textId="589FFA74" w:rsidR="007F2271" w:rsidRDefault="005C3ABE">
     <w:pPr>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C581B52" wp14:editId="07D9BFCD">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="342900"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1819487427" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="342900"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="73C25D98" w14:textId="028D754D" w:rsidR="005C3ABE" w:rsidRPr="005C3ABE" w:rsidRDefault="005C3ABE" w:rsidP="005C3ABE">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="005C3ABE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0C581B52" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbMZnuEAIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8Lwl0admIsKK7oqqE&#10;dldiqz0bxyaRYo9lDyT013dsArTbnqpenOeZyXy8eZ7f9aZlB+VDA7bk41HOmbISqsbuSv79ZfVh&#10;xllAYSvRglUlP6rA7xbv3807V6gJ1NBWyjNKYkPRuZLXiK7IsiBrZUQYgVOWnBq8EUhXv8sqLzrK&#10;btpskuefsg585TxIFQJZH05Ovkj5tVYSn7QOCllbcuoN0+nTuY1ntpiLYueFqxs5tCH+oQsjGktF&#10;L6keBAq2980fqUwjPQTQOJJgMtC6kSrNQNOM8zfTbGrhVJqFyAnuQlP4f2nl42Hjnj3D/gv0tMBI&#10;SOdCEcgY5+m1N/FLnTLyE4XHC22qRybJ+Hk6m02mnElyfbyZ3OaJ1uz6s/MBvyowLIKSe9pKIksc&#10;1gGpIIWeQ2ItC6umbdNmWvubgQKjJbt2GBH2235oewvVkabxcFp0cHLVUM21CPgsPG2WBiC14hMd&#10;uoWu5DAgzmrwP/5mj/FEOHk560gpJbckZc7ab5YWMZne5DQww3Qj4M9gm8D4Np9Gv92beyARjuk9&#10;OJlgDMb2DLUH80piXsZq5BJWUs2Sb8/wHk+6pccg1XKZgkhETuDabpyMqSNZkcmX/lV4N9CNtKdH&#10;OGtJFG9YP8XGP4Nb7pG4TyuJxJ7YHPgmAaZNDY8lKvzXe4q6PunFTwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAC/iK4DaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo04pGNMSp&#10;qrYgrgSkcnTibRw13k1jtw1/j8sFLiuNZjTzNl+OrhNnHHzLpGA6SUAg1WxaahR8frw8PIHwQZPR&#10;HRMq+EYPy+L2JteZ4Qu947kMjYgl5DOtwIbQZ1L62qLTfsI9UvT2PDgdohwaaQZ9ieWuk7MkSaXT&#10;LcUFq3tcW6wP5ckpSDevK9vv0q/jfubffMWHUPJWqfu7cfUMIuAY/sJwxY/oUESmik9kvOgUxEfC&#10;771608UcRKVg/piALHL5H774AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANsxme4QAgAA&#10;GgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC/iK4Da&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="73C25D98" w14:textId="028D754D" w:rsidR="005C3ABE" w:rsidRPr="005C3ABE" w:rsidRDefault="005C3ABE" w:rsidP="005C3ABE">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="005C3ABE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4EDD11EE" w14:textId="59268531" w:rsidR="005C3ABE" w:rsidRDefault="005C3ABE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35D08BC8" wp14:editId="3F89396B">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="342900"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="492350550" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="342900"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="38DA218B" w14:textId="2345959C" w:rsidR="005C3ABE" w:rsidRPr="005C3ABE" w:rsidRDefault="005C3ABE" w:rsidP="005C3ABE">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="005C3ABE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="35D08BC8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrEb6REgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkzZYacYqsRYYB&#10;QVsgHXpWZCk2YImCxMTOfv0o5avtdip6kSmS5sd7T9Ob3rRsp3xowJZ8OMg5U1ZC1dhNyX8/Lb5M&#10;OAsobCVasKrkexX4zezzp2nnCjWCGtpKeUZFbCg6V/Ia0RVZFmStjAgDcMpSUIM3AunqN1nlRUfV&#10;TZuN8vxb1oGvnAepQiDv3SHIZ6m+1krig9ZBIWtLTrNhOn061/HMZlNRbLxwdSOPY4h3TGFEY6np&#10;udSdQMG2vvmnlGmkhwAaBxJMBlo3UqUdaJth/mabVS2cSrsQOMGdYQofV1be71bu0TPsf0BPBEZA&#10;OheKQM64T6+9iV+alFGcINyfYVM9MknO7+PJZDTmTFLo69XoOk+wZpefnQ/4U4Fh0Si5J1YSWGK3&#10;DEgNKfWUEntZWDRtm5hp7SsHJUZPdpkwWtive9ZUL6ZfQ7WnpTwc+A5OLhpqvRQBH4UngmkPEi0+&#10;0KFb6EoOR4uzGvyf//ljPuFOUc46EkzJLSmas/aXJT5G46uc9maYbmT4k7FOxvA6H8e43ZpbIC0O&#10;6Vk4mcyYjO3J1B7MM2l6HrtRSFhJPUu+Ppm3eJAvvQmp5vOURFpyApd25WQsHTGLgD71z8K7I+pI&#10;dN3DSVKieAP+ITf+Gdx8i0RBYibie0DzCDvpMBF2fDNR6C/vKevysmd/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAL+IrgNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTikY0&#10;xKmqtiCuBKRydOJtHDXeTWO3DX+PywUuK41mNPM2X46uE2ccfMukYDpJQCDVbFpqFHx+vDw8gfBB&#10;k9EdEyr4Rg/L4vYm15nhC73juQyNiCXkM63AhtBnUvraotN+wj1S9PY8OB2iHBppBn2J5a6TsyRJ&#10;pdMtxQWre1xbrA/lySlIN68r2+/Sr+N+5t98xYdQ8lap+7tx9Qwi4Bj+wnDFj+hQRKaKT2S86BTE&#10;R8LvvXrTxRxEpWD+mIAscvkfvvgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaxG+kRIC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAL+Ir&#10;gNoAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="38DA218B" w14:textId="2345959C" w:rsidR="005C3ABE" w:rsidRPr="005C3ABE" w:rsidRDefault="005C3ABE" w:rsidP="005C3ABE">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="005C3ABE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47A8C6AD" w14:textId="43FC6493" w:rsidR="005C3ABE" w:rsidRDefault="005C3ABE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44AB3F6F" wp14:editId="024F98F7">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="342900"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="339599480" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="342900"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="38334DD2" w14:textId="233D50C0" w:rsidR="005C3ABE" w:rsidRPr="005C3ABE" w:rsidRDefault="005C3ABE" w:rsidP="005C3ABE">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="005C3ABE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="44AB3F6F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6h03TFAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x4zZYacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU62bqdhF5kiaX6897S467UiR+F8C6ai00lOiTAc6tbsK/r9Zf1h&#10;TokPzNRMgREVPQlP75bv3y06W4oCGlC1cASLGF92tqJNCLbMMs8boZmfgBUGgxKcZgGvbp/VjnVY&#10;XausyPNPWQeutg648B69D0OQLlN9KQUPT1J6EYiqKM4W0unSuYtntlywcu+YbVp+HoP9wxSatQab&#10;Xko9sMDIwbV/lNItd+BBhgkHnYGULRdpB9xmmr/ZZtswK9IuCI63F5j8/yvLH49b++xI6L9AjwRG&#10;QDrrS4/OuE8vnY5fnJRgHCE8XWATfSAcnZ9n83kxo4Rj6ONNcZsnWLPrz9b58FWAJtGoqENWEljs&#10;uPEBG2LqmBJ7GVi3SiVmlPnNgYnRk10njFbodz1p64oW4/Q7qE+4lIOBb2/5usXWG+bDM3NIMO6B&#10;og1PeEgFXUXhbFHSgPvxN3/MR9wxSkmHgqmoQUVTor4Z5KOY3eS4NwnphoYbjV0yprf5LMbNQd8D&#10;anGKz8LyZMbkoEZTOtCvqOlV7IYhZjj2rOhuNO/DIF98E1ysVikJtWRZ2Jit5bF0xCwC+tK/MmfP&#10;qAek6xFGSbHyDfhDbvzT29UhIAWJmYjvgOYZdtRhIuz8ZqLQf72nrOvLXv4EAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAv4iuA2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNOK&#10;RjTEqaq2IK4EpHJ04m0cNd5NY7cNf4/LBS4rjWY08zZfjq4TZxx8y6RgOklAINVsWmoUfH68PDyB&#10;8EGT0R0TKvhGD8vi9ibXmeELveO5DI2IJeQzrcCG0GdS+tqi037CPVL09jw4HaIcGmkGfYnlrpOz&#10;JEml0y3FBat7XFusD+XJKUg3ryvb79Kv437m33zFh1DyVqn7u3H1DCLgGP7CcMWP6FBEpopPZLzo&#10;FMRHwu+9etPFHESlYP6YgCxy+R+++AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA6h03T&#10;FAIAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAv&#10;4iuA2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="38334DD2" w14:textId="233D50C0" w:rsidR="005C3ABE" w:rsidRPr="005C3ABE" w:rsidRDefault="005C3ABE" w:rsidP="005C3ABE">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="005C3ABE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27C1E7E6" w14:textId="77777777" w:rsidR="00C32BE2" w:rsidRDefault="00C32BE2">
+    <w:p w14:paraId="5F5F6EBF" w14:textId="77777777" w:rsidR="00200339" w:rsidRDefault="00200339">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36BD3BA7" w14:textId="77777777" w:rsidR="00C32BE2" w:rsidRDefault="00C32BE2">
+    <w:p w14:paraId="09B8A751" w14:textId="77777777" w:rsidR="00200339" w:rsidRDefault="00200339">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70787836"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAB49DE0"/>
     <w:lvl w:ilvl="0" w:tplc="2E64FCF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="702" w:hanging="294"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:hint="default"/>
         <w:w w:val="75"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4FC83746">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4252,185 +4623,211 @@
     <w:lvl w:ilvl="8" w:tplc="CF7E8C9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3578" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="8144991">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1082676394">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="web"/>
-  <w:zoom w:percent="125"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007F2271"/>
     <w:rsid w:val="00000462"/>
     <w:rsid w:val="00001F66"/>
     <w:rsid w:val="000203E9"/>
+    <w:rsid w:val="000220E9"/>
     <w:rsid w:val="000405C4"/>
     <w:rsid w:val="00077982"/>
+    <w:rsid w:val="000C39F7"/>
     <w:rsid w:val="000D2B99"/>
     <w:rsid w:val="000D4740"/>
     <w:rsid w:val="000D6407"/>
     <w:rsid w:val="000E4831"/>
     <w:rsid w:val="000F4D2F"/>
     <w:rsid w:val="00107345"/>
     <w:rsid w:val="00134C8B"/>
     <w:rsid w:val="00140E08"/>
     <w:rsid w:val="00150A15"/>
+    <w:rsid w:val="00155712"/>
     <w:rsid w:val="00184CDD"/>
     <w:rsid w:val="001A5D59"/>
-    <w:rsid w:val="00216E8D"/>
+    <w:rsid w:val="001E3337"/>
+    <w:rsid w:val="00200339"/>
     <w:rsid w:val="002424A8"/>
+    <w:rsid w:val="00264046"/>
     <w:rsid w:val="002829F6"/>
     <w:rsid w:val="002A060C"/>
     <w:rsid w:val="002B182A"/>
+    <w:rsid w:val="002B426F"/>
+    <w:rsid w:val="002D4AD5"/>
+    <w:rsid w:val="002E2A1D"/>
     <w:rsid w:val="002E6140"/>
     <w:rsid w:val="00316462"/>
     <w:rsid w:val="0032698A"/>
     <w:rsid w:val="00337D96"/>
     <w:rsid w:val="00343013"/>
+    <w:rsid w:val="00355975"/>
+    <w:rsid w:val="00394D3B"/>
     <w:rsid w:val="003C5A2B"/>
     <w:rsid w:val="003E0953"/>
     <w:rsid w:val="00443A06"/>
+    <w:rsid w:val="004B67B6"/>
     <w:rsid w:val="004E62C4"/>
+    <w:rsid w:val="00512F0F"/>
+    <w:rsid w:val="00560D64"/>
+    <w:rsid w:val="005B1B1D"/>
     <w:rsid w:val="005B5A76"/>
     <w:rsid w:val="005C0F2B"/>
+    <w:rsid w:val="005C3ABE"/>
     <w:rsid w:val="0061248A"/>
     <w:rsid w:val="00614074"/>
     <w:rsid w:val="006333AC"/>
     <w:rsid w:val="00641EF0"/>
+    <w:rsid w:val="00645D51"/>
     <w:rsid w:val="00663138"/>
+    <w:rsid w:val="0067368C"/>
     <w:rsid w:val="00673EE9"/>
     <w:rsid w:val="006B3FAC"/>
+    <w:rsid w:val="006E1BE2"/>
     <w:rsid w:val="0070165E"/>
     <w:rsid w:val="00702EED"/>
     <w:rsid w:val="00702F27"/>
+    <w:rsid w:val="00723BFF"/>
+    <w:rsid w:val="00761E95"/>
     <w:rsid w:val="0077639F"/>
     <w:rsid w:val="007A08B3"/>
     <w:rsid w:val="007A5851"/>
     <w:rsid w:val="007C6ED2"/>
     <w:rsid w:val="007F2271"/>
     <w:rsid w:val="0084078B"/>
     <w:rsid w:val="00887CB7"/>
     <w:rsid w:val="008A3907"/>
     <w:rsid w:val="008C6383"/>
     <w:rsid w:val="008D4C0D"/>
     <w:rsid w:val="00905BA7"/>
     <w:rsid w:val="00907731"/>
     <w:rsid w:val="00933D55"/>
     <w:rsid w:val="00944511"/>
+    <w:rsid w:val="00995A15"/>
     <w:rsid w:val="009A4E20"/>
     <w:rsid w:val="009E474D"/>
     <w:rsid w:val="00A042E4"/>
     <w:rsid w:val="00AA2D93"/>
     <w:rsid w:val="00AF04BA"/>
     <w:rsid w:val="00B0508F"/>
     <w:rsid w:val="00B16B05"/>
     <w:rsid w:val="00B57A10"/>
+    <w:rsid w:val="00B724F5"/>
     <w:rsid w:val="00B76904"/>
-    <w:rsid w:val="00B94CC4"/>
     <w:rsid w:val="00C32BE2"/>
     <w:rsid w:val="00CE12D8"/>
     <w:rsid w:val="00D02948"/>
     <w:rsid w:val="00D04298"/>
     <w:rsid w:val="00D21DA7"/>
     <w:rsid w:val="00D2366E"/>
+    <w:rsid w:val="00D25FFF"/>
     <w:rsid w:val="00D37BBE"/>
     <w:rsid w:val="00D43478"/>
     <w:rsid w:val="00D55E95"/>
     <w:rsid w:val="00D76024"/>
+    <w:rsid w:val="00D9239F"/>
+    <w:rsid w:val="00DC6820"/>
     <w:rsid w:val="00E150C1"/>
     <w:rsid w:val="00E85AE4"/>
     <w:rsid w:val="00EA1444"/>
     <w:rsid w:val="00EC457B"/>
     <w:rsid w:val="00EF43A6"/>
     <w:rsid w:val="00F21F04"/>
     <w:rsid w:val="00F42062"/>
     <w:rsid w:val="00F46FD4"/>
+    <w:rsid w:val="00F84BCD"/>
     <w:rsid w:val="00FA5BAA"/>
     <w:rsid w:val="00FC56E7"/>
     <w:rsid w:val="00FD14C2"/>
     <w:rsid w:val="00FF27FA"/>
     <w:rsid w:val="220C7E76"/>
     <w:rsid w:val="41B75D06"/>
     <w:rsid w:val="6D326836"/>
+    <w:rsid w:val="7BA02695"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="de-AT"/>
+  <w:themeFontLang w:val="de-AT" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7E9F6F18"/>
   <w15:docId w15:val="{9F174063-5DD0-4386-B5DD-F7CFCA6DCE79}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -5032,51 +5429,51 @@
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B0508F"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5331,74 +5728,65 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="02872dca-5023-4076-9077-24d4c3624495">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <RetentionEvent xmlns="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xsi:nil="true"/>
     <TaxCatchAll xmlns="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xsi:nil="true"/>
     <RetentionStartDate xmlns="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xmlns:ns3="02872dca-5023-4076-9077-24d4c3624495" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3e192a0707d85464aaef4a29d0b7ff10" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AB3AA9FFC097854FAA1210CFCE0F43A4" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e97ea82133697d8def6dbdfe20ef93ce">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xmlns:ns3="02872dca-5023-4076-9077-24d4c3624495" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1dd0f5b77d1eb83e3cb0d4e3271a347a" ns2:_="" ns3:_="">
     <xsd:import namespace="a4c675ae-9ba4-4308-97eb-1ec736863f4e"/>
     <xsd:import namespace="02872dca-5023-4076-9077-24d4c3624495"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RetentionStartDate" minOccurs="0"/>
                 <xsd:element ref="ns2:RetentionEvent" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
@@ -5627,117 +6015,153 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DD08FB5-AE3E-4276-A3D6-53E29A6E3C63}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE292B4A-F8C5-4738-8FA5-843D2AEC5B9C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="02872dca-5023-4076-9077-24d4c3624495"/>
+    <ds:schemaRef ds:uri="a4c675ae-9ba4-4308-97eb-1ec736863f4e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE292B4A-F8C5-4738-8FA5-843D2AEC5B9C}">
-[...16 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05F4D9D9-C0B4-4B65-86DF-57EEBA4E6D1F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F79D478-7121-42D1-A641-1E695D2DC47E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a4c675ae-9ba4-4308-97eb-1ec736863f4e"/>
     <ds:schemaRef ds:uri="02872dca-5023-4076-9077-24d4c3624495"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DD08FB5-AE3E-4276-A3D6-53E29A6E3C63}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>625</Words>
-  <Characters>3568</Characters>
+  <Characters>3565</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Bristol City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4185</CharactersWithSpaces>
+  <CharactersWithSpaces>4182</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Delayed Entry to School Form</dc:title>
   <dc:creator>Online2PDF.com;BristolCityCouncil@bristolcouncil.onmicrosoft.com</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-08-30T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2019-08-30T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
     <vt:lpwstr>0x010100AB3AA9FFC097854FAA1210CFCE0F43A4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>143de078,6c732cc3,1d58ac56</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
+    <vt:lpwstr>2026-07-27T13:38:08Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
+    <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
+    <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
+    <vt:lpwstr>24a58d4c-ff20-4fcd-ac9a-828d6c62a676</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  </property>
 </Properties>
 </file>