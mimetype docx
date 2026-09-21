--- v0 (2025-10-09)
+++ v1 (2026-09-21)
@@ -1,1609 +1,1756 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="78C29717" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+    <w:p w14:paraId="3708B35B" w14:textId="3A16CD2D" w:rsidR="00F92DDE" w:rsidRPr="002C678B" w:rsidRDefault="00F92DDE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="5233"/>
         </w:tabs>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ CHAPTER \h \r 1</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="002C678B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2B3FFF" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+    <w:p w14:paraId="63D57F8D" w14:textId="2DAACCD1" w:rsidR="00F92DDE" w:rsidRPr="00AF53E1" w:rsidRDefault="00F92DDE" w:rsidP="30D856DA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="5233"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="30D856DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>TRANSFER FROM INFANT TO JUNIOR STAGE EDUCATION IN SEPTEMBER 2026</w:t>
+        <w:t xml:space="preserve">TRANSFER FROM INFANT TO JUNIOR STAGE EDUCATION IN SEPTEMBER </w:t>
+      </w:r>
+      <w:r w:rsidR="00592D94" w:rsidRPr="30D856DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0242F02F" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+    <w:p w14:paraId="108B27BB" w14:textId="77777777" w:rsidR="002C678B" w:rsidRDefault="002C678B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="5233"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D04E6AE" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+    <w:p w14:paraId="457FECCD" w14:textId="1AB06E48" w:rsidR="005B5D89" w:rsidRDefault="005B5D89">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="5233"/>
         </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">If your child has an Education, Health and Care Plan </w:t>
+        <w:t>If your child has a</w:t>
+      </w:r>
+      <w:r w:rsidR="00884925">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>n</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Education, Health and Care Plan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B5D89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>do not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> complete this application form.  Contact the Special Educational Needs Team for guidance on School </w:t>
+        <w:t xml:space="preserve"> complete this application form.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE435E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Admissions </w:t>
+        <w:t xml:space="preserve">ontact the Special Educational Needs Team for guidance on School Admissions </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="009050E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:sz w:val="20"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>sen@bristol.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2012967A" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+    <w:p w14:paraId="57AC5355" w14:textId="77777777" w:rsidR="005B5D89" w:rsidRPr="002C678B" w:rsidRDefault="005B5D89">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="5233"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10183" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="394" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="10" w:type="dxa"/>
-          <w:right w:w="10" w:type="dxa"/>
+          <w:left w:w="110" w:type="dxa"/>
+          <w:right w:w="110" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2428"/>
         <w:gridCol w:w="4337"/>
         <w:gridCol w:w="691"/>
         <w:gridCol w:w="779"/>
         <w:gridCol w:w="1948"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D42E2" w14:paraId="4D85169D" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F92DDE" w14:paraId="0E86B7CD" w14:textId="77777777" w:rsidTr="16CEA0A2">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="double" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04239B11" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="3C0CD05C" w14:textId="5466FB45" w:rsidR="002F2CB7" w:rsidRPr="005D181C" w:rsidRDefault="00F92DDE" w:rsidP="005D181C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>The Parent or Carer of the child requiring a school place should fill in this form.  It is important that you also read the admissions policy for your preferred school on the School Admissions website</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>The Parent or Carer of the child requiring a school place should fill in this form.  It is important that you also read the</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF57B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> admissions policy for your preferred school on the School Admissions website</w:t>
+            </w:r>
+            <w:r w:rsidR="005D181C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
-              <w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidR="005D181C" w:rsidRPr="005D181C">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Apply for an infant to junior school transfer (bristol.gov.uk)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="005D181C" w:rsidRPr="005D181C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pl</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="005D181C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>ease note:</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>ease</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D181C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t xml:space="preserve"> note:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D181C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00756B02" w:rsidRPr="005D181C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65009F5C" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="52A240BF" w14:textId="77777777" w:rsidR="002F2CB7" w:rsidRDefault="002F2CB7" w:rsidP="002F2CB7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:ind w:left="1324" w:hanging="1324"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">                        (a) Only </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">                        </w:t>
+            </w:r>
+            <w:r w:rsidR="00F92DDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00397697">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00F92DDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00F92DDE" w:rsidRPr="006F6268">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Only </w:t>
+            </w:r>
+            <w:r w:rsidR="00F92DDE" w:rsidRPr="006F6268">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Junior Schools</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> should be included on this form</w:t>
+            <w:r w:rsidR="00F92DDE" w:rsidRPr="006F6268">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> should be included on t</w:t>
+            </w:r>
+            <w:r w:rsidR="007556CD" w:rsidRPr="006F6268">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>his form</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63EE7180" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="359ACBBC" w14:textId="77777777" w:rsidR="002F2CB7" w:rsidRDefault="002F2CB7" w:rsidP="00397697">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:ind w:left="1324" w:hanging="1324"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">                        (b) </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">                        </w:t>
+            </w:r>
+            <w:r w:rsidR="00F92DDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00397697">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidR="00F92DDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00F92DDE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ONLY ONE FORM SHOULD BE COMPLETED FOR EACH CHILD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D42E2" w14:paraId="0B28DAC8" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F92DDE" w14:paraId="1CB57F6D" w14:textId="77777777" w:rsidTr="16CEA0A2">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05C15A15" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="6145F868" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE" w:rsidP="16CEA0A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1246"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="16CEA0A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHILD'S </w:t>
-[...8 lines deleted...]
-              <w:t>SURNAME:</w:t>
+              <w:t>CHILD'S SURNAME:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65A99152" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="54578BD1" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE" w:rsidP="16CEA0A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2058"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="16CEA0A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CHILD'S FIRST NAME(S):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3538F1BF" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="3D9BA931" w14:textId="5DB0EA66" w:rsidR="00F92DDE" w:rsidRDefault="2FD8087A" w:rsidP="16CEA0A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="235"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="16CEA0A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>BOY:</w:t>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="00F92DDE" w:rsidRPr="16CEA0A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>OY:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="649F08FF" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="17B69598" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE" w:rsidP="16CEA0A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="278"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="16CEA0A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GIRL:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1948" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="44290BF5" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="5295A50F" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE" w:rsidP="16CEA0A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="864"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="16CEA0A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DATE OF BIRTH:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75BC905D" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="51EA1D2B" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5DFB423C" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="1D6DE9F8" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D42E2" w14:paraId="69946507" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F92DDE" w14:paraId="1D9FEB6D" w14:textId="77777777" w:rsidTr="16CEA0A2">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="395DDC1C" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="79E63224" w14:textId="1C8DD45F" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE" w:rsidP="007556CD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CHILD'S HOME ADDRESS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (including postcode)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60D1F383" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="0818FDBB" w14:textId="77777777" w:rsidR="00B60D68" w:rsidRDefault="00B60D68" w:rsidP="007556CD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7177E485" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="0F1E7C1A" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE" w:rsidP="007556CD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F86ACCB" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="1F8BB003" w14:textId="1812AD4F" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE" w:rsidP="007556CD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.......................................................................................................................................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C9F9F92" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="4CEC3044" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE" w:rsidP="007556CD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="62B963E0" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="1C047DFE" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE" w:rsidP="007556CD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7D397F48" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="4FEF794E" w14:textId="4E2EC81A" w:rsidR="00097AB4" w:rsidRDefault="00F92DDE" w:rsidP="00DB5749">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="120" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007556CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Telephone Number ……………………………………………………………………………………………………………………….</w:t>
+              <w:t>Telephone N</w:t>
+            </w:r>
+            <w:r w:rsidR="00B60D68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>umber</w:t>
+            </w:r>
+            <w:r w:rsidR="00097AB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ……………………………………………………………………………………………………………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21D4F77A" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="714CEB0E" w14:textId="77777777" w:rsidR="00097AB4" w:rsidRDefault="00097AB4" w:rsidP="00DB5749">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="120" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0226C2CA" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="73623237" w14:textId="209805D4" w:rsidR="00F92DDE" w:rsidRPr="007556CD" w:rsidRDefault="005829F7" w:rsidP="453F3D12">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="120" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="453F3D12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Email Address ……………………………………………………………………………………………………………………………</w:t>
+              <w:t>Emai</w:t>
+            </w:r>
+            <w:r w:rsidR="00771D97" w:rsidRPr="453F3D12">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF52BC" w:rsidRPr="453F3D12">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Address </w:t>
+            </w:r>
+            <w:r w:rsidR="00097AB4" w:rsidRPr="453F3D12">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>……………………………………………………………………………………………………………………………</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidR="00097AB4" w:rsidRPr="453F3D12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>…..</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="240B6D17" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="192D69FC" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRPr="007556CD" w:rsidRDefault="00F92DDE" w:rsidP="007556CD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:line="120" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6564DD8D" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="1D13DA06" w14:textId="2A65C8B9" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE" w:rsidP="00B60D68">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="120" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D42E2" w14:paraId="3F98E935" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F92DDE" w14:paraId="709DDD6B" w14:textId="77777777" w:rsidTr="16CEA0A2">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CF4B294" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="78FB7984" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE" w:rsidP="00DF57B9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:left="898" w:hanging="898"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>1.</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF57B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Name of your child’s current infant school</w:t>
+            </w:r>
+            <w:r w:rsidR="000E4A70">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Name of your child’s c</w:t>
+            </w:r>
+            <w:r w:rsidR="00803E07">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>urrent infant school</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5273CD54" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="1B1786DF" w14:textId="795E2A84" w:rsidR="000E4A70" w:rsidRDefault="000E4A70" w:rsidP="00DF57B9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:left="898" w:hanging="898"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D42E2" w14:paraId="65ACC040" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F92DDE" w14:paraId="6E8F8D03" w14:textId="77777777" w:rsidTr="16CEA0A2">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="double" w:sz="12" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="683759FD" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="73444BDA" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2E84208B" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="1E1EDF50" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3418" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1DE141F9" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="2169AFF2" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D42E2" w14:paraId="697941D2" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F92DDE" w14:paraId="65F083A3" w14:textId="77777777" w:rsidTr="16CEA0A2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:left w:val="double" w:sz="12" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F584C70" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="14218B7A" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE" w:rsidP="00DF57B9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
@@ -1613,294 +1760,338 @@
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:left="6658" w:hanging="6658"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D42E2" w14:paraId="3321E5C3" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F92DDE" w14:paraId="78F64AE5" w14:textId="77777777" w:rsidTr="16CEA0A2">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:left w:val="double" w:sz="12" w:space="0" w:color="000000"/>
-              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6BDF0D06" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="56F6E685" w14:textId="77777777" w:rsidR="005228BD" w:rsidRDefault="00F92DDE" w:rsidP="005228BD">
             <w:pPr>
               <w:pStyle w:val="Level1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="883"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6703830F" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="58F66225" w14:textId="77777777" w:rsidR="005228BD" w:rsidRDefault="005228BD" w:rsidP="005228BD">
             <w:pPr>
               <w:pStyle w:val="Level1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="883"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.            Your preferred junior school(s) should be entered in the boxes below, in order of priority.  </w:t>
+              <w:t xml:space="preserve">2.            </w:t>
+            </w:r>
+            <w:r w:rsidR="00F92DDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Your </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC41B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>preferred junior</w:t>
+            </w:r>
+            <w:r w:rsidR="00F92DDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> school</w:t>
+            </w:r>
+            <w:r w:rsidR="001049D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="00F01DF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F92DDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>should be entered in the boxes below, in order of priority.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CC7B53D" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="7F1FF982" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="005228BD" w:rsidP="005228BD">
             <w:pPr>
               <w:pStyle w:val="Level1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="883"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">               You may request a place at up to three schools.</w:t>
+              <w:t xml:space="preserve">               You may request a place at up </w:t>
+            </w:r>
+            <w:r w:rsidR="00F92DDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>to three schools.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64809004" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="08B3E8CA" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D42E2" w14:paraId="5EC30E66" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F92DDE" w14:paraId="08069625" w14:textId="77777777" w:rsidTr="16CEA0A2">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="double" w:sz="12" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="36782A6E" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="1BA43844" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
@@ -1921,255 +2112,263 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>My First Preference is:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3B008777" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="060F52F6" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E59C157" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="14EE5B12" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t>Junior</w:t>
+                </w:r>
+              </w:smartTag>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t>School</w:t>
+                </w:r>
+              </w:smartTag>
+            </w:smartTag>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Junior School </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1948" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="745AE9AA" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="172881C1" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D42E2" w14:paraId="4D79E6D0" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F92DDE" w14:paraId="614223AC" w14:textId="77777777" w:rsidTr="16CEA0A2">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="double" w:sz="12" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C0C51C4" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="7FBAB26C" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
@@ -2190,255 +2389,255 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>My Second Preference is:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7FA9CFEC" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="385BE726" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="309A9D87" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="38BF77D8" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t>Junior</w:t>
+                </w:r>
+              </w:smartTag>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t>School</w:t>
+                </w:r>
+              </w:smartTag>
+            </w:smartTag>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1948" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="369A0335" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="2465678C" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D42E2" w14:paraId="2EB93C34" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F92DDE" w14:paraId="07BCA2B7" w14:textId="77777777" w:rsidTr="16CEA0A2">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="double" w:sz="12" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58989C3E" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="415F7811" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
@@ -2459,1279 +2658,1529 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>My Third Preference is:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4337" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71AED8D4" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="068E0450" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5BC122D8" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="11482644" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t>Junior</w:t>
+                </w:r>
+              </w:smartTag>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t>School</w:t>
+                </w:r>
+              </w:smartTag>
+            </w:smartTag>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1948" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B628C9E" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="17F0B0D5" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D42E2" w14:paraId="31DCFFBC" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F92DDE" w14:paraId="21A102DA" w14:textId="77777777" w:rsidTr="16CEA0A2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:left w:val="double" w:sz="12" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13475037" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="6ABAF6F5" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE" w:rsidP="00DF57B9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Every effort will be made to offer you one of your </w:t>
+              <w:t>Every effort will be made to offer you one</w:t>
+            </w:r>
+            <w:r w:rsidR="00756B02">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of your preferred schools but,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">preferred schools but, if schools receive more applications than there are places available, the criteria published on the School Admissions website will be used to decide which children can be offered places. </w:t>
+              <w:t xml:space="preserve"> if schools receive more applications than there are places available, the criteria published </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF57B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">on the School Admissions website </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">will be used to decide which children can be offered places. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D42E2" w14:paraId="4AA226F5" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F92DDE" w14:paraId="3B5A021D" w14:textId="77777777" w:rsidTr="16CEA0A2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="064B9A27" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="38F7239D" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRPr="004C1542" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:left="898" w:hanging="898"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Siblings </w:t>
+              <w:t>Siblings</w:t>
+            </w:r>
+            <w:r w:rsidR="00893A57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidR="004C1542">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="004C1542">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> see</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...13 lines deleted...]
-              <w:t>overleaf for Bristol Schools.</w:t>
+            <w:r w:rsidR="004C1542">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> definition overleaf</w:t>
+            </w:r>
+            <w:r w:rsidR="00397697">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for Bristol Schools.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D658F41" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="7C1DFD45" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5C357638" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="258A4BF6" w14:textId="2216AB74" w:rsidR="00544D5D" w:rsidRPr="00544D5D" w:rsidRDefault="00544D5D" w:rsidP="00544D5D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00544D5D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sibling refers to children who live permanently in the same household AND who are brother or sister, half brother or sister, step brother or sister, adopted brother or sister, foster brother or sister, or a child of the parent or carer’s partner where the child for whom a place is being sought is living in the same family unit at the same address. </w:t>
+              <w:t xml:space="preserve">Sibling refers to children who live permanently in the same household AND who are brother or sister, half brother or sister, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00544D5D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>step brother</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00544D5D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or sister, adopted brother or sister, </w:t>
+            </w:r>
+            <w:r w:rsidR="00B60D68">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">foster brother or sister, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544D5D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or a child of the parent or carer’s partner where the child for whom a place is being sought is living in the same family unit at the same address. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A0538BC" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="4590D4A3" w14:textId="77777777" w:rsidR="00544D5D" w:rsidRPr="00544D5D" w:rsidRDefault="00544D5D" w:rsidP="00544D5D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="055E377A" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="603A5ADD" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRPr="00C95FEE" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:ind w:left="898"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A82F91F" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="167E17CC" w14:textId="5A2E85C4" w:rsidR="00A24D19" w:rsidRPr="00C95FEE" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:ind w:left="1168"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-              <w:t>............................................................................................. Date of Birth: …………………….</w:t>
+            <w:r w:rsidRPr="00C95FEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r w:rsidR="00A24D19" w:rsidRPr="00C95FEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of sibling</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C95FEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: ............................................................................................. Date of Birth: </w:t>
+            </w:r>
+            <w:r w:rsidR="00A1275D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>…………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D9BDDC5" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="7E63BDA7" w14:textId="77777777" w:rsidR="00544D5D" w:rsidRDefault="00544D5D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:ind w:left="1168"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F97C1A8" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="536FB9FC" w14:textId="10FC6839" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:ind w:left="1168"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C95FEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Name of Present School</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Name of Present School:  ..................................................................................................................................</w:t>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00A1275D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>............................................................................................................</w:t>
+            </w:r>
+            <w:r w:rsidR="00A3330F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>......................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BED23DF" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="003EDE61" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE" w:rsidP="16CEA0A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1385F3B0" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="27013F8D" w14:textId="1F5BBE8E" w:rsidR="16CEA0A2" w:rsidRDefault="16CEA0A2" w:rsidP="16CEA0A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="14E259F7" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="06E5DCF3" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:ind w:left="1324" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D42E2" w14:paraId="77C6F330" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F92DDE" w14:paraId="679DCFA0" w14:textId="77777777" w:rsidTr="16CEA0A2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49BD50C2" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="070FDE5B" w14:textId="6005AD69" w:rsidR="00F92DDE" w:rsidRPr="007764DB" w:rsidRDefault="003E4322">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:left="5938" w:hanging="5938"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C4D86C1" wp14:editId="45378722">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="087191C0" wp14:editId="688F643F">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>4972050</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>159389</wp:posOffset>
+                        <wp:posOffset>159385</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="189866" cy="180978"/>
-                      <wp:effectExtent l="0" t="0" r="19684" b="28572"/>
+                      <wp:extent cx="190500" cy="180975"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="808693118" name="Rectangle 1"/>
-                      <wp:cNvGraphicFramePr/>
+                      <wp:docPr id="1" name="Rectangle 1"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
-                            <wps:cNvSpPr/>
-                            <wps:spPr>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="189866" cy="180978"/>
+                                <a:ext cx="190500" cy="180975"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
-                              <a:ln w="9528" cap="flat">
+                              <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
-                                <a:prstDash val="solid"/>
-                                <a:miter/>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
-                            <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...3 lines deleted...]
-                    </v:rect>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="274E476B">
+                    <v:rect id="Rectangle 1" style="position:absolute;margin-left:391.5pt;margin-top:12.55pt;width:15pt;height:14.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" w14:anchorId="327ACE63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3Kc2sCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7ajpJtYcVarbFNV&#10;2nYrbfsBBGMbFTN0IHHSr+9AvNn08lSVB8QwcDhz5rC6PfaGHRR6DbbixSTnTFkJtbZtxb9+2b5Z&#10;cOaDsLUwYFXFT8rz2/XrV6vBlWoKHZhaISMQ68vBVbwLwZVZ5mWneuEn4JSlZAPYi0AhtlmNYiD0&#10;3mTTPH+bDYC1Q5DKe9q9Pyf5OuE3jZLhsWm8CsxUnLiFNGOad3HO1itRtihcp+VIQ/wDi15oS49e&#10;oO5FEGyP+g+oXksED02YSOgzaBotVaqBqiny36p56oRTqRYSx7uLTP7/wcpPhyf3GSN17x5AfvPM&#10;wqYTtlV3iDB0StT0XBGFygbny8uFGHi6ynbDR6iptWIfIGlwbLCPgFQdOyapTxep1TEwSZvFMp/n&#10;1BBJqWKRL2/m6QVRPl926MN7BT2Li4ojdTKBi8ODD5GMKJ+PJPJgdL3VxqQA293GIDsI6vo2jRHd&#10;Xx8zlg0VX86n84T8S85fQ+Rp/A2i14Hsa3Rf8cXlkCijau9sncwVhDbnNVE2dpQxKhdN6ssd1CdS&#10;EeHsTfpLtOgAf3A2kC8r7r/vBSrOzAdLnVgWs1k0cgpm85spBXid2V1nhJUEVfHA2Xm5CWfz7x3q&#10;tqOXilS7hTvqXqOTsi+sRrLkvST4+E+iua/jdOrlN69/AgAA//8DAFBLAwQUAAYACAAAACEA2Ce7&#10;+d4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3Kjzo5YQ4lQIVCSObXrh&#10;tomXJBCvo9hpA0+Pe4Lj7Ixmvym2ixnEiSbXW1YQryIQxI3VPbcKjtXuLgPhPLLGwTIp+CYH2/L6&#10;qsBc2zPv6XTwrQgl7HJU0Hk/5lK6piODbmVH4uB92MmgD3JqpZ7wHMrNIJMo2kiDPYcPHY703FHz&#10;dZiNgrpPjvizr14j87BL/dtSfc7vL0rd3ixPjyA8Lf4vDBf8gA5lYKrtzNqJQcF9loYtXkGyjkGE&#10;QBZfDrWCdboBWRby/4LyFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHcpzawJAgAAFQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANgnu/neAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAYwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00F92DDE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00F92DDE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="007556CD" w:rsidRPr="007764DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children in Care or children previously in Care </w:t>
+              <w:t xml:space="preserve">Children </w:t>
+            </w:r>
+            <w:r w:rsidR="009A5492" w:rsidRPr="007764DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>in Care</w:t>
+            </w:r>
+            <w:r w:rsidR="007556CD" w:rsidRPr="007764DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00971666" w:rsidRPr="007764DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>or children previously in Care</w:t>
+            </w:r>
+            <w:r w:rsidR="00012551">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7ECFEE73" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="06D20CB9" w14:textId="77777777" w:rsidR="00971666" w:rsidRPr="007764DB" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:ind w:left="9538" w:hanging="9538"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007764DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">Please tick the box </w:t>
+            </w:r>
+            <w:r w:rsidR="00971666" w:rsidRPr="007764DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please tick the </w:t>
+            </w:r>
+            <w:r w:rsidR="00D24BB4" w:rsidRPr="007764DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>box</w:t>
+            </w:r>
+            <w:r w:rsidR="00012551">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09FBB907" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="433EC982" w14:textId="77777777" w:rsidR="00971666" w:rsidRPr="007764DB" w:rsidRDefault="00971666">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:ind w:left="9538" w:hanging="9538"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="18F5EFC7" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="7B97392D" w14:textId="77777777" w:rsidR="007F48FF" w:rsidRDefault="00EF3367">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:ind w:left="9538" w:hanging="9538"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Name of your child’s Social Worker and Local Authority that last ‘looked after’ your child.  </w:t>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00971666">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ame of</w:t>
+            </w:r>
+            <w:r w:rsidR="00A13EBB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> your child’s</w:t>
+            </w:r>
+            <w:r w:rsidR="00971666">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Social Worker and Local Authority</w:t>
+            </w:r>
+            <w:r w:rsidR="006701BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007F48FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>that last ‘looked after’ your child.</w:t>
+            </w:r>
+            <w:r w:rsidR="00971666">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009A71D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DFC5B8B" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="0B224365" w14:textId="6F195212" w:rsidR="007F48FF" w:rsidRDefault="007F48FF" w:rsidP="00BB1E3C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4550AA74" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="5AC551D2" w14:textId="5C0EECEB" w:rsidR="005B5D89" w:rsidRDefault="00A9542E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:ind w:left="9538" w:hanging="9538"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>………………………………………………………………………………………………………………………………………………………………..</w:t>
+              <w:t>………………………………………………………………………………………………</w:t>
+            </w:r>
+            <w:r w:rsidR="007F48FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>………………………………………………………………..</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42A7FE81" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="0245D147" w14:textId="77777777" w:rsidR="007F48FF" w:rsidRDefault="007F48FF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:ind w:left="9538" w:hanging="9538"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41DB76F3" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="2E2F2A82" w14:textId="2D810FB6" w:rsidR="007F48FF" w:rsidRDefault="00BB1E3C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
@@ -3740,1474 +4189,3577 @@
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:ind w:left="9538" w:hanging="9538"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………………..</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B6F2B2F" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="38297734" w14:textId="77777777" w:rsidR="00790C76" w:rsidRDefault="00790C76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:ind w:left="9538" w:hanging="9538"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12D87AED" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="5EE0DE12" w14:textId="77777777" w:rsidR="00C95FEE" w:rsidRDefault="00C95FEE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:ind w:left="9538" w:hanging="9538"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>If child was previously in Care evidence will be required.</w:t>
+              <w:t xml:space="preserve">If child was previously in Care evidence </w:t>
+            </w:r>
+            <w:r w:rsidR="00A609B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>will</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be req</w:t>
+            </w:r>
+            <w:r w:rsidR="00A609B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>uired.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15F08934" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="46BE03D1" w14:textId="77777777" w:rsidR="00324448" w:rsidRDefault="00324448">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:ind w:left="9538" w:hanging="9538"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="47CC3EB8" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="52D7E5C1" w14:textId="36D103B5" w:rsidR="00324448" w:rsidRDefault="00324448" w:rsidP="00324448">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">See School Admissions website for the definition of a child in </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>See School Admissions website for the definition of a child in care or a child previously in care for school admissions purposes</w:t>
+            </w:r>
+            <w:r w:rsidR="00013937">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>care or a child previously in care for school admissions purposes.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="018F06D8" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="3F960890" w14:textId="77777777" w:rsidR="00324448" w:rsidRDefault="00324448" w:rsidP="00324448">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="67063275" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="79D341EB" w14:textId="77777777" w:rsidR="00324448" w:rsidRPr="00324448" w:rsidRDefault="00324448" w:rsidP="00324448">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="00324448">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>School admissions terms used and abbreviations (bristol.gov.uk)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="73CA8FDD" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="1A553B7D" w14:textId="77777777" w:rsidR="00324448" w:rsidRDefault="00324448">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:ind w:left="9538" w:hanging="9538"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3CFE0307" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="73B4513F" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE" w:rsidP="006766F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:ind w:left="9538" w:hanging="9538"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="36"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="007556CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="007556CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="36"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D42E2" w14:paraId="19F49494" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F92DDE" w14:paraId="0ACB107F" w14:textId="77777777" w:rsidTr="16CEA0A2">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="266C7BDD" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="2C332323" w14:textId="2D4E7E68" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE" w:rsidP="16CEA0A2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:left="898" w:hanging="898"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="16CEA0A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="16CEA0A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please sign and date this form below and </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Please sign and date this form </w:t>
+            </w:r>
+            <w:r w:rsidR="003E4322" w:rsidRPr="16CEA0A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>below and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="16CEA0A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009A71D7" w:rsidRPr="16CEA0A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>submit it by 15 January 2026 to your preferred junior school(s).</w:t>
+              <w:t xml:space="preserve">submit it by 15 January </w:t>
+            </w:r>
+            <w:r w:rsidR="00592D94" w:rsidRPr="16CEA0A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="002F1D82">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="004B7406" w:rsidRPr="16CEA0A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:r w:rsidR="00803E07" w:rsidRPr="16CEA0A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>your preferred junior school(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="00893A57" w:rsidRPr="16CEA0A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AD897D7" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="425A82C8" w14:textId="77777777" w:rsidR="00A9542E" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:ind w:left="898"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of Parent or Carer:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5245E2AE" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="3D461CEC" w14:textId="77777777" w:rsidR="00A9542E" w:rsidRDefault="00A9542E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:ind w:left="898"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E16034D" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="40D7D2C7" w14:textId="31D48E0E" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:ind w:left="898"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Mr/Mrs/Ms/Miss..................................................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D8995DD" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="32BDE6B3" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7247008C" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="5FB3A185" w14:textId="561118F5" w:rsidR="00F56E9D" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:ind w:left="898"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signature: </w:t>
+              <w:t>Signature: .....................................................................................</w:t>
+            </w:r>
+            <w:r w:rsidR="00635AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>.....................................</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">.......................................................................................................................... </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28ECDCB8" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="37F82F1B" w14:textId="77777777" w:rsidR="007442AB" w:rsidRDefault="007442AB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:ind w:left="898"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21DC3B03" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="3A4822AA" w14:textId="7DFB3E28" w:rsidR="00F92DDE" w:rsidRDefault="00D24BB4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:ind w:left="898"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Date......................................................................................................................................</w:t>
+              <w:t>Date..........................................................................</w:t>
+            </w:r>
+            <w:r w:rsidR="00635AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>............................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18D0B676" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+          <w:p w14:paraId="7C66B217" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D42E2" w14:paraId="0179F873" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00F92DDE" w14:paraId="02D1B380" w14:textId="77777777" w:rsidTr="16CEA0A2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="650"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10183" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="double" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="56F49EB9" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+          <w:p w14:paraId="2B44A098" w14:textId="32B41C4A" w:rsidR="00F92DDE" w:rsidRPr="002C678B" w:rsidRDefault="00B85510" w:rsidP="00884925">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-658"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="990"/>
                 <w:tab w:val="left" w:pos="1146"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11520"/>
                 <w:tab w:val="left" w:pos="12240"/>
                 <w:tab w:val="left" w:pos="12960"/>
                 <w:tab w:val="left" w:pos="13680"/>
                 <w:tab w:val="left" w:pos="14400"/>
                 <w:tab w:val="left" w:pos="15120"/>
                 <w:tab w:val="left" w:pos="15840"/>
                 <w:tab w:val="left" w:pos="16560"/>
                 <w:tab w:val="left" w:pos="17280"/>
                 <w:tab w:val="left" w:pos="18000"/>
                 <w:tab w:val="left" w:pos="18720"/>
               </w:tabs>
               <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006F6268">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>COMPLETE AND RETURN APPLICATION FORM BY 15 JANUARY 2026 TO YOUR HOME LOCAL AUTHORITY.</w:t>
+              <w:t>COMPLETE AND RETURN</w:t>
+            </w:r>
+            <w:r w:rsidR="009A71D7" w:rsidRPr="006F6268">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00803E07" w:rsidRPr="006F6268">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APPLICATION </w:t>
+            </w:r>
+            <w:r w:rsidR="00635AEB" w:rsidRPr="006F6268">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>FORM BY</w:t>
+            </w:r>
+            <w:r w:rsidR="002B2EA4" w:rsidRPr="006F6268">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009A71D7" w:rsidRPr="006F6268">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 JANUARY </w:t>
+            </w:r>
+            <w:r w:rsidR="00592D94" w:rsidRPr="006F6268">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="002F1D82">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB7780" w:rsidRPr="006F6268">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> TO YOUR HOME LOCAL AUTHORITY.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F3D1411" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+    <w:p w14:paraId="45755672" w14:textId="4B3F1272" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE" w:rsidP="003E4322">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-658"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="left" w:pos="1146"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="13680"/>
           <w:tab w:val="left" w:pos="14400"/>
           <w:tab w:val="left" w:pos="15120"/>
           <w:tab w:val="left" w:pos="15840"/>
           <w:tab w:val="left" w:pos="16560"/>
           <w:tab w:val="left" w:pos="17280"/>
           <w:tab w:val="left" w:pos="18000"/>
           <w:tab w:val="left" w:pos="18720"/>
         </w:tabs>
         <w:ind w:left="1440" w:right="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Dutch" w:hAnsi="Dutch"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="10"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2537A42C" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="004D42E2">
+    <w:p w14:paraId="41821B32" w14:textId="77777777" w:rsidR="00F92DDE" w:rsidRDefault="00F92DDE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-658"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="left" w:pos="1146"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="13680"/>
           <w:tab w:val="left" w:pos="14400"/>
           <w:tab w:val="left" w:pos="15120"/>
           <w:tab w:val="left" w:pos="15840"/>
           <w:tab w:val="left" w:pos="16560"/>
           <w:tab w:val="left" w:pos="17280"/>
           <w:tab w:val="left" w:pos="18000"/>
           <w:tab w:val="left" w:pos="18720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Dutch" w:hAnsi="Dutch"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62A202AD" w14:textId="77777777" w:rsidR="004D42E2" w:rsidRDefault="006A49B2">
+    <w:p w14:paraId="1E93148E" w14:textId="01586A40" w:rsidR="000B373C" w:rsidRDefault="00F92DDE" w:rsidP="007B28EF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="5228"/>
         </w:tabs>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Dutch" w:hAnsi="Dutch"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="004D42E2">
+    <w:sectPr w:rsidR="000B373C" w:rsidSect="00386FE0">
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:footnotePr>
         <w:numFmt w:val="lowerLetter"/>
       </w:footnotePr>
       <w:endnotePr>
         <w:numFmt w:val="lowerLetter"/>
       </w:endnotePr>
-      <w:pgSz w:w="11907" w:h="16840"/>
-      <w:pgMar w:top="1633" w:right="720" w:bottom="941" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1633" w:right="720" w:bottom="941" w:left="720" w:header="1151" w:footer="459" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DF6A601" w14:textId="77777777" w:rsidR="006A49B2" w:rsidRDefault="006A49B2">
+    <w:p w14:paraId="017685F9" w14:textId="77777777" w:rsidR="005A4CF5" w:rsidRDefault="005A4CF5" w:rsidP="00544D5D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="429CF9C0" w14:textId="77777777" w:rsidR="006A49B2" w:rsidRDefault="006A49B2">
+    <w:p w14:paraId="481EBCBE" w14:textId="77777777" w:rsidR="005A4CF5" w:rsidRDefault="005A4CF5" w:rsidP="00544D5D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="2EEE859B" w14:textId="77777777" w:rsidR="005A4CF5" w:rsidRDefault="005A4CF5"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="WP TypographicSymbols">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Dutch">
     <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73423203" w14:textId="3798FE55" w:rsidR="002F1D82" w:rsidRDefault="002F1D82">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0361E0EB" wp14:editId="501142ED">
+              <wp:simplePos x="457835" y="10227310"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="772795" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1162433906" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="772795" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1FDFD68D" w14:textId="6936A594" w:rsidR="002F1D82" w:rsidRPr="002F1D82" w:rsidRDefault="002F1D82" w:rsidP="002F1D82">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="002F1D82">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0361E0EB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.85pt;height:27.2pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBamkvUEAIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hgMNaIULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39kJsHV9qvbifL673I/vPi9uO63IUTjfgCnpeJRTIgyHqjH7kv58Xn/6&#10;SokPzFRMgRElPQlPb5cfPyxaW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJe3T6rHGsx&#10;u1bZJM+/ZC24yjrgwnu03vdOukz5pRQ8PErpRSCqpNhbSKdL5y6e2XLBir1jtm740AZ7RxeaNQaL&#10;XlLds8DIwTX/pNINd+BBhhEHnYGUDRdpBpxmnL+aZlszK9IsSI63F5r8/0vLH45b++RI6L5BhwuM&#10;hLTWFx6NcZ5OOh2/2ClBP1J4utAmukA4GufzyfxmRglH1+fpbDpNtGbXn63z4bsATSIoqcOtJLLY&#10;ceMDFsTQc0isZWDdKJU2o8xfBgyMluzaYUSh23VD2zuoTjiNg37R3vJ1gzU3zIcn5nCzOACqNTzi&#10;IRW0JYUBUVKD+/WWPcYj4eilpEWllNSglClRPwwuYjKb5nlUVrohcGewS2B8k8+i3xz0HaAIx/ge&#10;LE8wBgd1htKBfkExr2I1dDHDsWZJd2d4F3rd4mPgYrVKQSgiy8LGbC2PqSNZkcnn7oU5O9AdcE8P&#10;cNYSK16x3sfGP71dHQJyn1YSie3ZHPhGAaZNDY8lKvzPe4q6PunlbwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAMta/BzaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo06gEFOJU&#10;VflRrwQkOG7ibRw1Xqex24a3x+0FLiuNZjTzbbGcbC+ONPrOsYL5LAFB3Djdcavg8+P17hGED8ga&#10;e8ek4Ic8LMvrqwJz7U78TscqtCKWsM9RgQlhyKX0jSGLfuYG4uht3WgxRDm2Uo94iuW2l2mSZNJi&#10;x3HB4EBrQ82uOlgF2fPbygxf2fd+m/qNr90uVO5FqdubafUEItAU/sJwxo/oUEam2h1Ye9EriI+E&#10;yz176fwBRK3gfrEAWRbyP3z5CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFqaS9QQAgAA&#10;GgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMta/Bza&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="1FDFD68D" w14:textId="6936A594" w:rsidR="002F1D82" w:rsidRPr="002F1D82" w:rsidRDefault="002F1D82" w:rsidP="002F1D82">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="002F1D82">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="198B7C72" w14:textId="047DF0DA" w:rsidR="002F1D82" w:rsidRDefault="002F1D82">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E8D963C" wp14:editId="43089743">
+              <wp:simplePos x="457200" y="10227129"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="772795" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="467168879" name="Text Box 4" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="772795" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0B49E950" w14:textId="2D885F6E" w:rsidR="002F1D82" w:rsidRPr="002F1D82" w:rsidRDefault="002F1D82" w:rsidP="002F1D82">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="002F1D82">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6E8D963C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.85pt;height:27.2pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8JaegEgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hgMNqIULFWTJNQ&#10;W4lOfXYcm0SyfZZtSNhfv7Mh0HV7mvbinO8u9+P7Pi/ueq3IQTjfginpeJRTIgyHujW7kv54WX+6&#10;ocQHZmqmwIiSHoWnd8uPHxadLcQEGlC1cASLGF90tqRNCLbIMs8boZkfgRUGgxKcZgGvbpfVjnVY&#10;Xatskudfsg5cbR1w4T16H05Bukz1pRQ8PEnpRSCqpDhbSKdLZxXPbLlgxc4x27T8PAb7hyk0aw02&#10;vZR6YIGRvWv/KKVb7sCDDCMOOgMpWy7SDrjNOH+3zbZhVqRdEBxvLzD5/1eWPx629tmR0H+FHgmM&#10;gHTWFx6dcZ9eOh2/OCnBOEJ4vMAm+kA4Oufzyfx2RgnH0OfpbDpNsGbXn63z4ZsATaJRUoesJLDY&#10;YeMDNsTUISX2MrBulUrMKPObAxOjJ7tOGK3QVz1p6zfTV1AfcSkHJ7695esWW2+YD8/MIcG4B4o2&#10;POEhFXQlhbNFSQPu59/8MR9xxyglHQqmpAYVTYn6bpCPyWya51Fg6YaGG4wqGePbfBbjZq/vAbU4&#10;xmdheTJjclCDKR3oV9T0KnbDEDMce5a0Gsz7cJIvvgkuVquUhFqyLGzM1vJYOmIWAX3pX5mzZ9QD&#10;0vUIg6RY8Q78U27809vVPiAFiZmI7wnNM+yow0TY+c1Eob+9p6zry17+AgAA//8DAFBLAwQUAAYA&#10;CAAAACEAy1r8HNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTqAQU&#10;4lRV+VGvBCQ4buJtHDVep7HbhrfH7QUuK41mNPNtsZxsL440+s6xgvksAUHcON1xq+Dz4/XuEYQP&#10;yBp7x6Tghzwsy+urAnPtTvxOxyq0Ipawz1GBCWHIpfSNIYt+5gbi6G3daDFEObZSj3iK5baXaZJk&#10;0mLHccHgQGtDza46WAXZ89vKDF/Z936b+o2v3S5U7kWp25tp9QQi0BT+wnDGj+hQRqbaHVh70SuI&#10;j4TLPXvp/AFEreB+sQBZFvI/fPkLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/CWnoBIC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAy1r8&#10;HNoAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="0B49E950" w14:textId="2D885F6E" w:rsidR="002F1D82" w:rsidRPr="002F1D82" w:rsidRDefault="002F1D82" w:rsidP="002F1D82">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="002F1D82">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D628D71" w14:textId="1B957404" w:rsidR="002F1D82" w:rsidRDefault="002F1D82">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F9081B6" wp14:editId="616114C0">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="772795" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1213803488" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="772795" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5B298DBE" w14:textId="642F9587" w:rsidR="002F1D82" w:rsidRPr="002F1D82" w:rsidRDefault="002F1D82" w:rsidP="002F1D82">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="002F1D82">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4F9081B6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.85pt;height:27.2pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCts1TiFAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hgMNaIULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39khsHV9qvbinO8u9+P7Pi9uO63IUTjfgCnpeJRTIgyHqjH7kv58Xn/6&#10;SokPzFRMgRElPQlPb5cfPyxaW4gJ1KAq4QgWMb5obUnrEGyRZZ7XQjM/AisMBiU4zQJe3T6rHGux&#10;ulbZJM+/ZC24yjrgwnv03vdBukz1pRQ8PErpRSCqpDhbSKdL5y6e2XLBir1jtm74eQz2jik0aww2&#10;vZS6Z4GRg2v+KaUb7sCDDCMOOgMpGy7SDrjNOH+1zbZmVqRdEBxvLzD5/1eWPxy39smR0H2DDgmM&#10;gLTWFx6dcZ9OOh2/OCnBOEJ4usAmukA4OufzyfxmRgnH0OfpbDpNsGbXn63z4bsATaJRUoesJLDY&#10;ceMDNsTUISX2MrBulErMKPOXAxOjJ7tOGK3Q7TrSVCWdDNPvoDrhUg56vr3l6wZbb5gPT8whwbgH&#10;ijY84iEVtCWFs0VJDe7XW/6Yj7hjlJIWBVNSg4qmRP0wyMdkNs3zKLB0Q8MNxi4Z45t8FuPmoO8A&#10;tTjGZ2F5MmNyUIMpHegX1PQqdsMQMxx7lnQ3mHehly++CS5Wq5SEWrIsbMzW8lg6YhYBfe5emLNn&#10;1APS9QCDpFjxCvw+N/7p7eoQkILETMS3R/MMO+owEXZ+M1Hof95T1vVlL38DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDLWvwc2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqNOo&#10;BBTiVFX5Ua8EJDhu4m0cNV6nsduGt8ftBS4rjWY0822xnGwvjjT6zrGC+SwBQdw43XGr4PPj9e4R&#10;hA/IGnvHpOCHPCzL66sCc+1O/E7HKrQilrDPUYEJYcil9I0hi37mBuLobd1oMUQ5tlKPeIrltpdp&#10;kmTSYsdxweBAa0PNrjpYBdnz28oMX9n3fpv6ja/dLlTuRanbm2n1BCLQFP7CcMaP6FBGptodWHvR&#10;K4iPhMs9e+n8AUSt4H6xAFkW8j98+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCts1Ti&#10;FAIAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDL&#10;Wvwc2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="5B298DBE" w14:textId="642F9587" w:rsidR="002F1D82" w:rsidRPr="002F1D82" w:rsidRDefault="002F1D82" w:rsidP="002F1D82">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="002F1D82">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C727F55" w14:textId="77777777" w:rsidR="006A49B2" w:rsidRDefault="006A49B2">
+    <w:p w14:paraId="1EDBDE0F" w14:textId="77777777" w:rsidR="005A4CF5" w:rsidRDefault="005A4CF5" w:rsidP="00544D5D">
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EEA934E" w14:textId="77777777" w:rsidR="006A49B2" w:rsidRDefault="006A49B2">
+    <w:p w14:paraId="585EFEC4" w14:textId="77777777" w:rsidR="005A4CF5" w:rsidRDefault="005A4CF5" w:rsidP="00544D5D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="4704777E" w14:textId="77777777" w:rsidR="005A4CF5" w:rsidRDefault="005A4CF5"/>
+  </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000001"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="00000001"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000002"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00000002"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9)"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000003"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="00000003"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000004"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00000004"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9)"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000005"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00000005"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9)"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11983A05"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B7F815C6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1514"/>
+        </w:tabs>
+        <w:ind w:left="1514" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2234"/>
+        </w:tabs>
+        <w:ind w:left="2234" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2954"/>
+        </w:tabs>
+        <w:ind w:left="2954" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3674"/>
+        </w:tabs>
+        <w:ind w:left="3674" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4394"/>
+        </w:tabs>
+        <w:ind w:left="4394" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5114"/>
+        </w:tabs>
+        <w:ind w:left="5114" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5834"/>
+        </w:tabs>
+        <w:ind w:left="5834" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6554"/>
+        </w:tabs>
+        <w:ind w:left="6554" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7274"/>
+        </w:tabs>
+        <w:ind w:left="7274" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A4C0D72"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00000002"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="$"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="WP TypographicSymbols" w:hAnsi="WP TypographicSymbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9)"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="223F04C4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F00ECB1C"/>
+    <w:lvl w:ilvl="0" w:tplc="20C8DE62">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="825"/>
+        </w:tabs>
+        <w:ind w:left="825" w:hanging="465"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A9374B0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="88B2A678"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1706"/>
+        </w:tabs>
+        <w:ind w:left="1706" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2426"/>
+        </w:tabs>
+        <w:ind w:left="2426" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3146"/>
+        </w:tabs>
+        <w:ind w:left="3146" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3866"/>
+        </w:tabs>
+        <w:ind w:left="3866" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4586"/>
+        </w:tabs>
+        <w:ind w:left="4586" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5306"/>
+        </w:tabs>
+        <w:ind w:left="5306" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6026"/>
+        </w:tabs>
+        <w:ind w:left="6026" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6746"/>
+        </w:tabs>
+        <w:ind w:left="6746" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7466"/>
+        </w:tabs>
+        <w:ind w:left="7466" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C087765"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6706EC40"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1514"/>
+        </w:tabs>
+        <w:ind w:left="1514" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2234"/>
+        </w:tabs>
+        <w:ind w:left="2234" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2954"/>
+        </w:tabs>
+        <w:ind w:left="2954" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3674"/>
+        </w:tabs>
+        <w:ind w:left="3674" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4394"/>
+        </w:tabs>
+        <w:ind w:left="4394" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5114"/>
+        </w:tabs>
+        <w:ind w:left="5114" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5834"/>
+        </w:tabs>
+        <w:ind w:left="5834" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6554"/>
+        </w:tabs>
+        <w:ind w:left="6554" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7274"/>
+        </w:tabs>
+        <w:ind w:left="7274" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="441B1115"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="26120E30"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B3E4CC7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="520E3F0C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CAA4F5E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2DEC0D42"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1514"/>
+        </w:tabs>
+        <w:ind w:left="1514" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2234"/>
+        </w:tabs>
+        <w:ind w:left="2234" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2954"/>
+        </w:tabs>
+        <w:ind w:left="2954" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3674"/>
+        </w:tabs>
+        <w:ind w:left="3674" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4394"/>
+        </w:tabs>
+        <w:ind w:left="4394" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5114"/>
+        </w:tabs>
+        <w:ind w:left="5114" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5834"/>
+        </w:tabs>
+        <w:ind w:left="5834" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6554"/>
+        </w:tabs>
+        <w:ind w:left="6554" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7274"/>
+        </w:tabs>
+        <w:ind w:left="7274" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="884679309">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="61374429">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2975189">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1342857565">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="617565097">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1268466030">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1079908785">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1795713209">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1336225659">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1070470011">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="507866300">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1005665117">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1661495767">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:view w:val="web"/>
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="140"/>
+  <w:embedSystemFonts/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:autoHyphenation/>
+  <w:hyphenationZone w:val="0"/>
+  <w:doNotHyphenateCaps/>
+  <w:evenAndOddHeaders/>
+  <w:drawingGridHorizontalSpacing w:val="0"/>
+  <w:drawingGridVerticalSpacing w:val="0"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:drawingGridHorizontalOrigin w:val="0"/>
+  <w:drawingGridVerticalOrigin w:val="0"/>
+  <w:doNotShadeFormData/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="lowerLetter"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="lowerLetter"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004D42E2"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00792DF7"/>
+    <w:rsidRoot w:val="00756B02"/>
+    <w:rsid w:val="0000289A"/>
+    <w:rsid w:val="00012551"/>
+    <w:rsid w:val="00013937"/>
+    <w:rsid w:val="0001627A"/>
+    <w:rsid w:val="000927B4"/>
+    <w:rsid w:val="00097AB4"/>
+    <w:rsid w:val="000B373C"/>
+    <w:rsid w:val="000C39F7"/>
+    <w:rsid w:val="000E10D6"/>
+    <w:rsid w:val="000E4A70"/>
+    <w:rsid w:val="001049D5"/>
+    <w:rsid w:val="001343DB"/>
+    <w:rsid w:val="00134963"/>
+    <w:rsid w:val="001A19DB"/>
+    <w:rsid w:val="001B3D87"/>
+    <w:rsid w:val="001B437E"/>
+    <w:rsid w:val="001D3630"/>
+    <w:rsid w:val="001D3BDB"/>
+    <w:rsid w:val="001E66AB"/>
+    <w:rsid w:val="00227499"/>
+    <w:rsid w:val="002715CE"/>
+    <w:rsid w:val="0028162F"/>
+    <w:rsid w:val="002A27D0"/>
+    <w:rsid w:val="002A44B2"/>
+    <w:rsid w:val="002B0C31"/>
+    <w:rsid w:val="002B2EA4"/>
+    <w:rsid w:val="002C5579"/>
+    <w:rsid w:val="002C678B"/>
+    <w:rsid w:val="002D1F10"/>
+    <w:rsid w:val="002E66F9"/>
+    <w:rsid w:val="002F024C"/>
+    <w:rsid w:val="002F1D82"/>
+    <w:rsid w:val="002F2CB7"/>
+    <w:rsid w:val="00324448"/>
+    <w:rsid w:val="00336654"/>
+    <w:rsid w:val="00337B91"/>
+    <w:rsid w:val="0034371C"/>
+    <w:rsid w:val="00363719"/>
+    <w:rsid w:val="00371832"/>
+    <w:rsid w:val="00386FE0"/>
+    <w:rsid w:val="00397697"/>
+    <w:rsid w:val="00397FED"/>
+    <w:rsid w:val="003D2F23"/>
+    <w:rsid w:val="003E4322"/>
+    <w:rsid w:val="003F0062"/>
+    <w:rsid w:val="003F3C38"/>
+    <w:rsid w:val="003F6959"/>
+    <w:rsid w:val="004123E4"/>
+    <w:rsid w:val="00424C66"/>
+    <w:rsid w:val="00461E13"/>
+    <w:rsid w:val="004650BA"/>
+    <w:rsid w:val="0047456C"/>
+    <w:rsid w:val="004B7406"/>
+    <w:rsid w:val="004C1542"/>
+    <w:rsid w:val="004C2FB0"/>
+    <w:rsid w:val="004D5619"/>
+    <w:rsid w:val="004E30C5"/>
+    <w:rsid w:val="005228BD"/>
+    <w:rsid w:val="005252E3"/>
+    <w:rsid w:val="00540B58"/>
+    <w:rsid w:val="00544D5D"/>
+    <w:rsid w:val="005829F7"/>
+    <w:rsid w:val="00592D94"/>
+    <w:rsid w:val="005A4CF5"/>
+    <w:rsid w:val="005B5D89"/>
+    <w:rsid w:val="005D181C"/>
+    <w:rsid w:val="005D2363"/>
+    <w:rsid w:val="005E517E"/>
+    <w:rsid w:val="005E66D2"/>
+    <w:rsid w:val="005E6871"/>
+    <w:rsid w:val="005F1C72"/>
+    <w:rsid w:val="00635AEB"/>
+    <w:rsid w:val="00651D98"/>
+    <w:rsid w:val="006701BB"/>
+    <w:rsid w:val="006766F6"/>
+    <w:rsid w:val="00682882"/>
+    <w:rsid w:val="006833CF"/>
+    <w:rsid w:val="006B364C"/>
+    <w:rsid w:val="006E40DE"/>
+    <w:rsid w:val="006E5F1B"/>
+    <w:rsid w:val="006F043B"/>
+    <w:rsid w:val="006F6268"/>
+    <w:rsid w:val="006F704E"/>
+    <w:rsid w:val="007067A2"/>
+    <w:rsid w:val="007442AB"/>
+    <w:rsid w:val="007556CD"/>
+    <w:rsid w:val="00756B02"/>
+    <w:rsid w:val="00771D97"/>
+    <w:rsid w:val="007764DB"/>
+    <w:rsid w:val="00790C76"/>
+    <w:rsid w:val="00795FD3"/>
+    <w:rsid w:val="007B28EF"/>
+    <w:rsid w:val="007B2C87"/>
+    <w:rsid w:val="007D69ED"/>
+    <w:rsid w:val="007E6CF6"/>
+    <w:rsid w:val="007F48FF"/>
+    <w:rsid w:val="00803E07"/>
+    <w:rsid w:val="00807501"/>
+    <w:rsid w:val="0082042B"/>
+    <w:rsid w:val="00830366"/>
+    <w:rsid w:val="00836B84"/>
+    <w:rsid w:val="0084214A"/>
+    <w:rsid w:val="00855A4A"/>
+    <w:rsid w:val="00862AAB"/>
+    <w:rsid w:val="008665FE"/>
+    <w:rsid w:val="00882128"/>
+    <w:rsid w:val="00884925"/>
+    <w:rsid w:val="00893A57"/>
+    <w:rsid w:val="008D2688"/>
+    <w:rsid w:val="008E1A63"/>
+    <w:rsid w:val="00900F89"/>
+    <w:rsid w:val="00936360"/>
+    <w:rsid w:val="00941061"/>
+    <w:rsid w:val="00947F26"/>
+    <w:rsid w:val="0095667D"/>
+    <w:rsid w:val="009710AD"/>
+    <w:rsid w:val="00971666"/>
+    <w:rsid w:val="009A5492"/>
+    <w:rsid w:val="009A71D7"/>
+    <w:rsid w:val="009B46CA"/>
+    <w:rsid w:val="009E698A"/>
+    <w:rsid w:val="00A1275D"/>
+    <w:rsid w:val="00A13C2A"/>
+    <w:rsid w:val="00A13EBB"/>
+    <w:rsid w:val="00A24D19"/>
+    <w:rsid w:val="00A3330F"/>
+    <w:rsid w:val="00A609B8"/>
+    <w:rsid w:val="00A9542E"/>
+    <w:rsid w:val="00AB086F"/>
+    <w:rsid w:val="00AF53E1"/>
+    <w:rsid w:val="00B32AFC"/>
+    <w:rsid w:val="00B4465B"/>
+    <w:rsid w:val="00B542DA"/>
+    <w:rsid w:val="00B60D68"/>
+    <w:rsid w:val="00B634C7"/>
+    <w:rsid w:val="00B73988"/>
+    <w:rsid w:val="00B85510"/>
+    <w:rsid w:val="00BB1E3C"/>
+    <w:rsid w:val="00BC41B9"/>
+    <w:rsid w:val="00BD227C"/>
+    <w:rsid w:val="00BF204C"/>
+    <w:rsid w:val="00BF6645"/>
+    <w:rsid w:val="00C07101"/>
+    <w:rsid w:val="00C155AE"/>
+    <w:rsid w:val="00C52326"/>
+    <w:rsid w:val="00C57294"/>
+    <w:rsid w:val="00C6734C"/>
+    <w:rsid w:val="00C95FEE"/>
+    <w:rsid w:val="00CC7DCE"/>
+    <w:rsid w:val="00CF52BC"/>
+    <w:rsid w:val="00CF64DD"/>
+    <w:rsid w:val="00D02C8A"/>
+    <w:rsid w:val="00D24BB4"/>
+    <w:rsid w:val="00D27B7A"/>
+    <w:rsid w:val="00D36AA0"/>
+    <w:rsid w:val="00D3796D"/>
+    <w:rsid w:val="00DB5749"/>
+    <w:rsid w:val="00DC4734"/>
+    <w:rsid w:val="00DD39C7"/>
+    <w:rsid w:val="00DE137F"/>
+    <w:rsid w:val="00DE435E"/>
+    <w:rsid w:val="00DF1448"/>
+    <w:rsid w:val="00DF57B9"/>
+    <w:rsid w:val="00E14B0F"/>
+    <w:rsid w:val="00E25336"/>
+    <w:rsid w:val="00E26DDD"/>
+    <w:rsid w:val="00E338EB"/>
+    <w:rsid w:val="00E7146E"/>
+    <w:rsid w:val="00E72DE1"/>
+    <w:rsid w:val="00E86DA2"/>
+    <w:rsid w:val="00EF3367"/>
+    <w:rsid w:val="00F01DF8"/>
+    <w:rsid w:val="00F22B2B"/>
+    <w:rsid w:val="00F278A7"/>
+    <w:rsid w:val="00F312C0"/>
+    <w:rsid w:val="00F5569A"/>
+    <w:rsid w:val="00F56E9D"/>
+    <w:rsid w:val="00F72E26"/>
+    <w:rsid w:val="00F76E39"/>
+    <w:rsid w:val="00F92DDE"/>
+    <w:rsid w:val="00FB2131"/>
+    <w:rsid w:val="00FB7780"/>
+    <w:rsid w:val="00FF535E"/>
+    <w:rsid w:val="16CEA0A2"/>
+    <w:rsid w:val="258752DD"/>
+    <w:rsid w:val="2FD8087A"/>
+    <w:rsid w:val="30D856DA"/>
+    <w:rsid w:val="334CC1D1"/>
+    <w:rsid w:val="453F3D12"/>
+    <w:rsid w:val="76B489CA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1CD05A7F"/>
-  <w15:docId w15:val="{ADCC0877-9629-44F4-934E-22C7095AC4A8}"/>
+  <w14:docId w14:val="46C0A8EE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{9075E40A-2BA0-480F-AB68-6197AF04AD66}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...4 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5356,97 +7908,96 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:rsid w:val="006F704E"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level1">
     <w:name w:val="Level 1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level2">
     <w:name w:val="Level 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level3">
     <w:name w:val="Level 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
@@ -5477,170 +8028,181 @@
     <w:name w:val="Level 7"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level8">
     <w:name w:val="Level 8"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level9">
     <w:name w:val="Level 9"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
+    <w:rsid w:val="006F704E"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="005B5D89"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
+    <w:rsid w:val="002E66F9"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:rsid w:val="00544D5D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
+    <w:link w:val="Header"/>
+    <w:rsid w:val="00544D5D"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:rsid w:val="00544D5D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
+    <w:rsid w:val="00544D5D"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bristol.gov.uk/residents/schools-learning-and-early-years/school-admissions/school-admissions-terms-used-and-abbreviations" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bristol.gov.uk/residents/schools-learning-and-early-years/school-admissions/infant-to-junior-school-transfer/infant-to-junior-transfer-apply" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sen@bristol.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="Normal" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bristol.gov.uk/residents/schools-learning-and-early-years/school-admissions/infant-to-junior-school-transfer/infant-to-junior-transfer-apply" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sen@bristol.gov.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bristol.gov.uk/residents/schools-learning-and-early-years/school-admissions/school-admissions-terms-used-and-abbreviations" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5648,51 +8210,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5759,65 +8321,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5838,108 +8400,486 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AB3AA9FFC097854FAA1210CFCE0F43A4" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e97ea82133697d8def6dbdfe20ef93ce">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xmlns:ns3="02872dca-5023-4076-9077-24d4c3624495" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1dd0f5b77d1eb83e3cb0d4e3271a347a" ns2:_="" ns3:_="">
+    <xsd:import namespace="a4c675ae-9ba4-4308-97eb-1ec736863f4e"/>
+    <xsd:import namespace="02872dca-5023-4076-9077-24d4c3624495"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:RetentionStartDate" minOccurs="0"/>
+                <xsd:element ref="ns2:RetentionEvent" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a4c675ae-9ba4-4308-97eb-1ec736863f4e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="RetentionStartDate" ma:index="8" nillable="true" ma:displayName="Retention Start Date" ma:description="Enter the retention start date (when known), e.g. the date that the retention period is measured from." ma:format="DateOnly" ma:internalName="RetentionStartDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RetentionEvent" ma:index="9" nillable="true" ma:displayName="Retention Event" ma:description="Enter a description of the event that starts the retention period. For example: 'Close of case', 'Date plan expires' etc." ma:internalName="RetentionEvent">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="25" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8c4895ad-3b16-4900-b4a5-779ef7bc8e32}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a4c675ae-9ba4-4308-97eb-1ec736863f4e">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="02872dca-5023-4076-9077-24d4c3624495" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="13" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="24" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ecf50c9d-bc8f-48ed-ba3c-7168a5cdc8d7" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="02872dca-5023-4076-9077-24d4c3624495">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <RetentionEvent xmlns="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xsi:nil="true"/>
+    <TaxCatchAll xmlns="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xsi:nil="true"/>
+    <RetentionStartDate xmlns="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF5B7956-A8DD-4FDC-A9AB-CCBBBAEE9053}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DFA5D93-34C6-4C1C-8FBE-6774156BAC3D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C28369B-A2C5-42BD-B55B-8D5CE11B9182}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="02872dca-5023-4076-9077-24d4c3624495"/>
+    <ds:schemaRef ds:uri="a4c675ae-9ba4-4308-97eb-1ec736863f4e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{409B2C86-29E2-4EF6-AA5C-B4A2519F1ECB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17452831-47ED-4017-AC6E-1E732027017B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>3451</Characters>
+  <Pages>2</Pages>
+  <Words>607</Words>
+  <Characters>3462</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <Company>EDUCATION IT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4048</CharactersWithSpaces>
+  <CharactersWithSpaces>4061</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Administrator</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="display_urn:schemas-microsoft-com:office:office#Editor">
     <vt:lpwstr>Hayley Leman</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:lpwstr>45848000.0000000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="display_urn:schemas-microsoft-com:office:office#Author">
     <vt:lpwstr>Hayley Leman</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
     <vt:lpwstr>0x010100AB3AA9FFC097854FAA1210CFCE0F43A4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>48592be0,45495572,1bd86e6f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
+    <vt:lpwstr>2026-07-28T09:02:29Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
+    <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
+    <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
+    <vt:lpwstr>413a94fb-22be-41a4-9d6a-5a7a14956128</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>