--- v0 (2025-10-07)
+++ v1 (2026-10-24)
@@ -1,124 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="269BA83F" w14:textId="77777777" w:rsidR="004050B0" w:rsidRDefault="008908DE">
-[...5 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+    <w:p w14:paraId="1552AF18" w14:textId="77777777" w:rsidR="001E0542" w:rsidRDefault="008908DE" w:rsidP="001E0542">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001E0542">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0601130E" wp14:editId="3520127E">
-[...9 lines deleted...]
-            <wp:cNvGraphicFramePr/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34581EFE" wp14:editId="0AD3F539">
+            <wp:extent cx="3991016" cy="881380"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:docPr id="3" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="100" name="Picture 100">
+                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
-                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
-                    </pic:cNvPr>
-[...3 lines deleted...]
-                    <a:blip r:embed="rId10"/>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3784600" cy="749300"/>
+                      <a:ext cx="4011277" cy="885855"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="51B95B0E" w14:textId="190113EC" w:rsidR="004050B0" w:rsidRPr="008429D2" w:rsidRDefault="008908DE" w:rsidP="00153C87">
       <w:pPr>
         <w:spacing w:after="132" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="216" w:right="499" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008429D2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Sensory Support Service</w:t>
@@ -805,122 +802,114 @@
       </w:r>
       <w:r w:rsidR="00AE1DE9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00492849">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> parents/carers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19ECBD77" w14:textId="77777777" w:rsidR="00492849" w:rsidRDefault="00492849">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F74ECC7" w14:textId="77777777" w:rsidR="00492849" w:rsidRDefault="00492849" w:rsidP="00492849">
-[...6 lines deleted...]
-        <w:spacing w:after="61" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="357BEF0B" w14:textId="77777777" w:rsidR="001E0542" w:rsidRDefault="001E0542" w:rsidP="001E0542">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0446D63A" wp14:editId="2A724ADC">
-[...9 lines deleted...]
-            <wp:cNvGraphicFramePr/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E8E4F63" wp14:editId="1905B3EB">
+            <wp:extent cx="4278630" cy="944896"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+            <wp:docPr id="4" name="Picture 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="169" name="Picture 169">
+                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
-                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
-                    </pic:cNvPr>
-[...3 lines deleted...]
-                    <a:blip r:embed="rId10"/>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4267200" cy="838200"/>
+                      <a:ext cx="4372903" cy="965715"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C29EFF" w14:textId="326B1BC9" w:rsidR="004050B0" w:rsidRDefault="008908DE" w:rsidP="00B76CDD">
+    <w:p w14:paraId="03C29EFF" w14:textId="5E590AF1" w:rsidR="004050B0" w:rsidRDefault="004050B0" w:rsidP="00B76CDD">
       <w:pPr>
         <w:spacing w:after="91" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="216" w:firstLine="0"/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="2A81799D" w14:textId="77777777" w:rsidR="0090481C" w:rsidRDefault="008908DE" w:rsidP="0090481C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="452"/>
           <w:tab w:val="center" w:pos="4514"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="55"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1056,93 +1045,115 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Cerebral Visual Impairment (CVI) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37CD1817" w14:textId="2AE10B4E" w:rsidR="004050B0" w:rsidRDefault="004050B0" w:rsidP="007D6B5C">
       <w:pPr>
         <w:spacing w:after="235" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="482ECC3C" w14:textId="77777777" w:rsidR="00327283" w:rsidRDefault="00327283" w:rsidP="008429D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Date of Course:  ………………………………………………………………………………..</w:t>
-      </w:r>
+        <w:t>Date of Course:  ……………………………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1ED3F4D1" w14:textId="77777777" w:rsidR="00327283" w:rsidRDefault="00327283" w:rsidP="008429D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52220338" w14:textId="465DFD87" w:rsidR="004050B0" w:rsidRPr="006A12C5" w:rsidRDefault="008908DE" w:rsidP="008429D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4C7E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="006A12C5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  ………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00672370">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>…………………………………….</w:t>
+        <w:t>…………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00672370">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>….</w:t>
       </w:r>
       <w:r w:rsidRPr="006A12C5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">….. </w:t>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006A12C5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DE26584" w14:textId="77777777" w:rsidR="004050B0" w:rsidRPr="006A12C5" w:rsidRDefault="008908DE" w:rsidP="008429D2">
       <w:pPr>
         <w:spacing w:after="83" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A12C5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A12C5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A12C5">
         <w:rPr>
@@ -1154,57 +1165,79 @@
     </w:p>
     <w:p w14:paraId="715D618D" w14:textId="022715CA" w:rsidR="004050B0" w:rsidRPr="006A12C5" w:rsidRDefault="008908DE" w:rsidP="008429D2">
       <w:pPr>
         <w:spacing w:after="85" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4C7E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Post held (if appropriate):</w:t>
       </w:r>
       <w:r w:rsidRPr="006A12C5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">    ……</w:t>
       </w:r>
       <w:r w:rsidR="00672370">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>……………………………………..</w:t>
-      </w:r>
+        <w:t>…………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00672370">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006A12C5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">…………………….. </w:t>
+        <w:t>…………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006A12C5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006A12C5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26744DF1" w14:textId="77777777" w:rsidR="004050B0" w:rsidRPr="006A12C5" w:rsidRDefault="008908DE" w:rsidP="008429D2">
       <w:pPr>
         <w:spacing w:after="83" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A12C5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56DEE9CC" w14:textId="51A8DA4A" w:rsidR="004050B0" w:rsidRPr="006A12C5" w:rsidRDefault="008908DE" w:rsidP="008429D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -1250,88 +1283,98 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AEF3E8A" w14:textId="77777777" w:rsidR="00FC5AD0" w:rsidRPr="006A12C5" w:rsidRDefault="00FC5AD0" w:rsidP="008429D2">
       <w:pPr>
         <w:spacing w:after="104" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="697A2C22" w14:textId="39EDA037" w:rsidR="007E15CA" w:rsidRPr="006A12C5" w:rsidRDefault="00FC5AD0" w:rsidP="008429D2">
       <w:pPr>
         <w:spacing w:after="104" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4C7E">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Age/s of child/ren supported</w:t>
+        <w:t xml:space="preserve">Age/s of child/ren </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D4C7E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>supported</w:t>
       </w:r>
       <w:r w:rsidRPr="006A12C5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A12C5" w:rsidRPr="006A12C5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007E15CA" w:rsidRPr="006A12C5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidR="00672370">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>…………………………………</w:t>
       </w:r>
       <w:r w:rsidR="007E15CA" w:rsidRPr="006A12C5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000B1371" w:rsidRPr="006A12C5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="40BC0962" w14:textId="7C3342F4" w:rsidR="004050B0" w:rsidRDefault="008908DE" w:rsidP="008429D2">
       <w:pPr>
         <w:spacing w:after="104" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08C0B904" w14:textId="77777777" w:rsidR="004050B0" w:rsidRDefault="008908DE" w:rsidP="008429D2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5724"/>
         </w:tabs>
         <w:spacing w:after="114" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1454,110 +1497,130 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0772CBAC" w14:textId="578BD538" w:rsidR="004050B0" w:rsidRDefault="008908DE" w:rsidP="008429D2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9199"/>
         </w:tabs>
         <w:spacing w:after="85" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-15" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Post code:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  …</w:t>
       </w:r>
       <w:r w:rsidR="00672370">
-        <w:t>……………………..</w:t>
-      </w:r>
+        <w:t>…………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00672370">
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>……………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="001F7A44">
         <w:t>….</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59FC3776" w14:textId="78139D77" w:rsidR="004050B0" w:rsidRDefault="008908DE" w:rsidP="008429D2">
       <w:pPr>
         <w:spacing w:after="85" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Contact number:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> …</w:t>
       </w:r>
       <w:r w:rsidR="00672370">
         <w:t>……………….</w:t>
       </w:r>
       <w:r>
         <w:t>………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="001F7A44">
         <w:t>….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE889A0" w14:textId="326A27E9" w:rsidR="004050B0" w:rsidRDefault="008908DE" w:rsidP="008429D2">
       <w:pPr>
         <w:spacing w:after="85" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Contact email:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">  ..…</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve"> ..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00672370">
-        <w:t>………………………………………………..</w:t>
-      </w:r>
+        <w:t>……………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00672370">
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>………</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001F7A44">
         <w:t>…..</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="62F49E35" w14:textId="77777777" w:rsidR="004050B0" w:rsidRDefault="008908DE" w:rsidP="008429D2">
       <w:pPr>
         <w:spacing w:after="86" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="006DB1C0" w14:textId="2DF1311C" w:rsidR="00B76CDD" w:rsidRDefault="008908DE" w:rsidP="008429D2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Currently working with pupils with</w:t>
       </w:r>
       <w:r w:rsidR="00B76CDD">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -1619,112 +1682,112 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AE81E9E" w14:textId="4561713F" w:rsidR="004050B0" w:rsidRDefault="008908DE" w:rsidP="008429D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Please send completed forms to: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65EB752E" w14:textId="094199DB" w:rsidR="004050B0" w:rsidRDefault="008908DE" w:rsidP="008429D2">
       <w:pPr>
         <w:spacing w:after="166" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="1584"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alison Nichols - Sensory Support Service – Vision Support team Tel: 0117 9038441 - email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00B76CDD" w:rsidRPr="00C333D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>alison.nicols@bristol.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14FB4134" w14:textId="6F3DE8FD" w:rsidR="004050B0" w:rsidRPr="00E65858" w:rsidRDefault="00B76CDD" w:rsidP="00E65858">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76CDD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Please note we will invoice you after the course</w:t>
       </w:r>
       <w:r w:rsidR="00E65858">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004050B0" w:rsidRPr="00E65858">
-      <w:footerReference w:type="even" r:id="rId12"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="638" w:right="1484" w:bottom="427" w:left="1224" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="612B1418" w14:textId="77777777" w:rsidR="00AB3C86" w:rsidRDefault="00AB3C86" w:rsidP="00153C87">
+    <w:p w14:paraId="5164B663" w14:textId="77777777" w:rsidR="00534A61" w:rsidRDefault="00534A61" w:rsidP="00153C87">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="654DE13D" w14:textId="77777777" w:rsidR="00AB3C86" w:rsidRDefault="00AB3C86" w:rsidP="00153C87">
+    <w:p w14:paraId="1BB9741D" w14:textId="77777777" w:rsidR="00534A61" w:rsidRDefault="00534A61" w:rsidP="00153C87">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1849,52 +1912,51 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4AF7EB6F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:67pt;height:27.6pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0dJspEAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xky9AacYqsRYYB&#10;QVsgHXpWZCk2IImCxMTOfv0oJWnabqdhF5kiaX689zS7GaxhexViB67m41HJmXISms5ta/7zafnp&#10;irOIwjXCgFM1P6jIb+YfP8x6X6kJtGAaFRgVcbHqfc1bRF8VRZStsiKOwCtHQQ3BCqRr2BZNED1V&#10;t6aYlOXXoofQ+ABSxUjeu2OQz3N9rZXEB62jQmZqTrNhPkM+N+ks5jNRbYPwbSdPY4h/mMKKzlHT&#10;l1J3AgXbhe6PUraTASJoHEmwBWjdSZV3oG3G5btt1q3wKu9C4ET/AlP8f2Xl/X7tHwPD4RsMRGAC&#10;pPexiuRM+ww62PSlSRnFCcLDC2xqQCbJeTUtr0uKSAp9npbTSYa1uPzsQ8TvCixLRs0DsZLBEvtV&#10;RGpIqeeU1MvBsjMmM2PcGwclJk9xmTBZOGwG1jWvpt9Ac6ClAhz5jl4uO2q9EhEfRSCCaVoSLT7Q&#10;oQ30NYeTxVkL4dff/CmfcKcoZz0JpuaOFM2Z+eGIj8n0S5kwwHwjI5yNTTbG1+U0xd3O3gJpcUzP&#10;wstspmQ0Z1MHsM+k6UXqRiHhJPWs+eZs3uJRvvQmpFoschJpyQtcubWXqXTCLAH6NDyL4E+oI9F1&#10;D2dJieod+Mfc9Gf0ix0SBZmZhO8RzRPspMNM2OnNJKG/vuesy8ue/wYAAP//AwBQSwMEFAAGAAgA&#10;AAAhAFX891LaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3GjDoFGKMSp&#10;qvIjrgQkODrxNo4ar9Os24a3x+VSLiONZjXzbbGaXC+OOHLnScHtIgGB1HjTUavg8+Pl5gEEB01G&#10;955QwQ8yrMrZVaFz40/0jscqtCKWEOdagQ1hyKXkxqLTvPADUsy2fnQ6RDu20oz6FMtdL9MkyaTT&#10;HcUFqwfcWGx21cEpyJ5e13b4yr7325TfuPa7UPlnpa7n0/oRRMApXI7hjB/RoYxMtT+QYdEriI+E&#10;Pz1nd/fR1gqWyxRkWcj/8OUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPR0mykQAgAA&#10;IQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFX891La&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:67pt;height:27.6pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANcE/NDgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xky9AacYqsRYYB&#10;QVsgHXqWZSk2YImCxMTOfv0oxUm2bqdhF5kiaX6897S4G0zHDsqHFmzJp5OcM2Ul1K3dlfz7y/rD&#10;DWcBha1FB1aV/KgCv1u+f7foXaFm0EBXK8+oiA1F70reILoiy4JslBFhAk5ZCmrwRiBd/S6rveip&#10;uumyWZ5/znrwtfMgVQjkfTgF+TLV11pJfNI6KGRdyWk2TKdPZxXPbLkQxc4L17RyHEP8wxRGtJaa&#10;Xko9CBRs79s/SplWegigcSLBZKB1K1XagbaZ5m+22TbCqbQLgRPcBabw/8rKx8PWPXuGwxcYiMAI&#10;SO9CEcgZ9xm0N/FLkzKKE4THC2xqQCbJeTPPb3OKSAp9nOfzWYI1u/7sfMCvCgyLRsk9sZLAEodN&#10;QGpIqeeU2MvCuu26xExnf3NQYvRk1wmjhUM1jGNXUB9pGw8nooOT65Z6bkTAZ+GJWRqT1IpPdOgO&#10;+pLDaHHWgP/xN3/MJ8ApyllPSim5JSlz1n2zRMRs/imPy2O6keHPRpWM6W0+j3G7N/dAIpzSe3Ay&#10;mTEZu7OpPZhXEvMqdqOQsJJ6lrw6m/d40i09BqlWq5REInICN3brZCwdwYpIvgyvwrsRbiSeHuGs&#10;JVG8Qf2UG/8MbrVHwj5REoE9oTniTQJMTI2PJSr813vKuj7p5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQBV/PdS2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxow6BRijEqary&#10;I64EJDg68TaOGq/TrNuGt8flUi4jjWY1822xmlwvjjhy50nB7SIBgdR401Gr4PPj5eYBBAdNRvee&#10;UMEPMqzK2VWhc+NP9I7HKrQilhDnWoENYcil5Mai07zwA1LMtn50OkQ7ttKM+hTLXS/TJMmk0x3F&#10;BasH3FhsdtXBKcieXtd2+Mq+99uU37j2u1D5Z6Wu59P6EUTAKVyO4Ywf0aGMTLU/kGHRK4iPhD89&#10;Z3f30dYKlssUZFnI//DlLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQANcE/NDgIAABoE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBV/PdS2gAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="4F0B05C5" w14:textId="74E93A4B" w:rsidR="003531C3" w:rsidRPr="003531C3" w:rsidRDefault="003531C3" w:rsidP="003531C3">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="003531C3">
                       <w:rPr>
                         <w:noProof/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
@@ -1972,52 +2034,51 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5A17F85A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:67pt;height:27.6pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl4mhrEgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xky9AacYqsRYYB&#10;QVsgHXqWZSk2YImCxMTOfv0oJU62bqdhF5kiaX6897S4G0zHDsqHFmzJp5OcM2Ul1K3dlfz7y/rD&#10;DWcBha1FB1aV/KgCv1u+f7foXaFm0EBXK8+oiA1F70reILoiy4JslBFhAk5ZCmrwRiBd/S6rveip&#10;uumyWZ5/znrwtfMgVQjkfTgF+TLV11pJfNI6KGRdyWk2TKdPZxXPbLkQxc4L17TyPIb4hymMaC01&#10;vZR6ECjY3rd/lDKt9BBA40SCyUDrVqq0A20zzd9ss22EU2kXAie4C0zh/5WVj4ete/YMhy8wEIER&#10;kN6FIpAz7jNob+KXJmUUJwiPF9jUgEyS82ae3+YUkRT6OM/nswRrdv3Z+YBfFRgWjZJ7YiWBJQ6b&#10;gNSQUseU2MvCuu26xExnf3NQYvRk1wmjhUM1sLYu+WycvoL6SEt5OPEdnFy31HojAj4LTwTTtCRa&#10;fKJDd9CXHM4WZw34H3/zx3zCnaKc9SSYkltSNGfdN0t8zOaf8ogBphsZfjSqZExv83mM2725B9Li&#10;lJ6Fk8mMydiNpvZgXknTq9iNQsJK6lnyajTv8SRfehNSrVYpibTkBG7s1slYOmIWAX0ZXoV3Z9SR&#10;6HqEUVKieAP+KTf+Gdxqj0RBYibie0LzDDvpMBF2fjNR6L/eU9b1ZS9/AgAA//8DAFBLAwQUAAYA&#10;CAAAACEAVfz3UtoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaMOgUYo&#10;xKmq8iOuBCQ4OvE2jhqv06zbhrfH5VIuI41mNfNtsZpcL444cudJwe0iAYHUeNNRq+Dz4+XmAQQH&#10;TUb3nlDBDzKsytlVoXPjT/SOxyq0IpYQ51qBDWHIpeTGotO88ANSzLZ+dDpEO7bSjPoUy10v0yTJ&#10;pNMdxQWrB9xYbHbVwSnInl7XdvjKvvfblN+49rtQ+WelrufT+hFEwClcjuGMH9GhjEy1P5Bh0SuI&#10;j4Q/PWd399HWCpbLFGRZyP/w5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeJoaxIC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVfz3&#10;UtoAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:67pt;height:27.6pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0dJspEAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xky9AacYqsRYYB&#10;QVsgHXpWZCk2IImCxMTOfv0oJWnabqdhF5kiaX689zS7GaxhexViB67m41HJmXISms5ta/7zafnp&#10;irOIwjXCgFM1P6jIb+YfP8x6X6kJtGAaFRgVcbHqfc1bRF8VRZStsiKOwCtHQQ3BCqRr2BZNED1V&#10;t6aYlOXXoofQ+ABSxUjeu2OQz3N9rZXEB62jQmZqTrNhPkM+N+ks5jNRbYPwbSdPY4h/mMKKzlHT&#10;l1J3AgXbhe6PUraTASJoHEmwBWjdSZV3oG3G5btt1q3wKu9C4ET/AlP8f2Xl/X7tHwPD4RsMRGAC&#10;pPexiuRM+ww62PSlSRnFCcLDC2xqQCbJeTUtr0uKSAp9npbTSYa1uPzsQ8TvCixLRs0DsZLBEvtV&#10;RGpIqeeU1MvBsjMmM2PcGwclJk9xmTBZOGwG1jWvpt9Ac6ClAhz5jl4uO2q9EhEfRSCCaVoSLT7Q&#10;oQ30NYeTxVkL4dff/CmfcKcoZz0JpuaOFM2Z+eGIj8n0S5kwwHwjI5yNTTbG1+U0xd3O3gJpcUzP&#10;wstspmQ0Z1MHsM+k6UXqRiHhJPWs+eZs3uJRvvQmpFoschJpyQtcubWXqXTCLAH6NDyL4E+oI9F1&#10;D2dJieod+Mfc9Gf0ix0SBZmZhO8RzRPspMNM2OnNJKG/vuesy8ue/wYAAP//AwBQSwMEFAAGAAgA&#10;AAAhAFX891LaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3GjDoFGKMSp&#10;qvIjrgQkODrxNo4ar9Os24a3x+VSLiONZjXzbbGaXC+OOHLnScHtIgGB1HjTUavg8+Pl5gEEB01G&#10;955QwQ8yrMrZVaFz40/0jscqtCKWEOdagQ1hyKXkxqLTvPADUsy2fnQ6RDu20oz6FMtdL9MkyaTT&#10;HcUFqwfcWGx21cEpyJ5e13b4yr7325TfuPa7UPlnpa7n0/oRRMApXI7hjB/RoYxMtT+QYdEriI+E&#10;Pz1nd/fR1gqWyxRkWcj/8OUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPR0mykQAgAA&#10;IQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFX891La&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="00DFF0E1" w14:textId="2A28A781" w:rsidR="003531C3" w:rsidRPr="003531C3" w:rsidRDefault="003531C3" w:rsidP="003531C3">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="003531C3">
                       <w:rPr>
                         <w:noProof/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
@@ -2095,98 +2156,97 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="0FC7BDC5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:67pt;height:27.6pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANcE/NDgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xky9AacYqsRYYB&#10;QVsgHXqWZSk2YImCxMTOfv0oxUm2bqdhF5kiaX6897S4G0zHDsqHFmzJp5OcM2Ul1K3dlfz7y/rD&#10;DWcBha1FB1aV/KgCv1u+f7foXaFm0EBXK8+oiA1F70reILoiy4JslBFhAk5ZCmrwRiBd/S6rveip&#10;uumyWZ5/znrwtfMgVQjkfTgF+TLV11pJfNI6KGRdyWk2TKdPZxXPbLkQxc4L17RyHEP8wxRGtJaa&#10;Xko9CBRs79s/SplWegigcSLBZKB1K1XagbaZ5m+22TbCqbQLgRPcBabw/8rKx8PWPXuGwxcYiMAI&#10;SO9CEcgZ9xm0N/FLkzKKE4THC2xqQCbJeTPPb3OKSAp9nOfzWYI1u/7sfMCvCgyLRsk9sZLAEodN&#10;QGpIqeeU2MvCuu26xExnf3NQYvRk1wmjhUM1jGNXUB9pGw8nooOT65Z6bkTAZ+GJWRqT1IpPdOgO&#10;+pLDaHHWgP/xN3/MJ8ApyllPSim5JSlz1n2zRMRs/imPy2O6keHPRpWM6W0+j3G7N/dAIpzSe3Ay&#10;mTEZu7OpPZhXEvMqdqOQsJJ6lrw6m/d40i09BqlWq5REInICN3brZCwdwYpIvgyvwrsRbiSeHuGs&#10;JVG8Qf2UG/8MbrVHwj5REoE9oTniTQJMTI2PJSr813vKuj7p5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQBV/PdS2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxow6BRijEqary&#10;I64EJDg68TaOGq/TrNuGt8flUi4jjWY1822xmlwvjjhy50nB7SIBgdR401Gr4PPj5eYBBAdNRvee&#10;UMEPMqzK2VWhc+NP9I7HKrQilhDnWoENYcil5Mai07zwA1LMtn50OkQ7ttKM+hTLXS/TJMmk0x3F&#10;BasH3FhsdtXBKcieXtd2+Mq+99uU37j2u1D5Z6Wu59P6EUTAKVyO4Ywf0aGMTLU/kGHRK4iPhD89&#10;Z3f30dYKlssUZFnI//DlLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQANcE/NDgIAABoE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBV/PdS2gAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:67pt;height:27.6pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl4mhrEgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xky9AacYqsRYYB&#10;QVsgHXqWZSk2YImCxMTOfv0oJU62bqdhF5kiaX6897S4G0zHDsqHFmzJp5OcM2Ul1K3dlfz7y/rD&#10;DWcBha1FB1aV/KgCv1u+f7foXaFm0EBXK8+oiA1F70reILoiy4JslBFhAk5ZCmrwRiBd/S6rveip&#10;uumyWZ5/znrwtfMgVQjkfTgF+TLV11pJfNI6KGRdyWk2TKdPZxXPbLkQxc4L17TyPIb4hymMaC01&#10;vZR6ECjY3rd/lDKt9BBA40SCyUDrVqq0A20zzd9ss22EU2kXAie4C0zh/5WVj4ete/YMhy8wEIER&#10;kN6FIpAz7jNob+KXJmUUJwiPF9jUgEyS82ae3+YUkRT6OM/nswRrdv3Z+YBfFRgWjZJ7YiWBJQ6b&#10;gNSQUseU2MvCuu26xExnf3NQYvRk1wmjhUM1sLYu+WycvoL6SEt5OPEdnFy31HojAj4LTwTTtCRa&#10;fKJDd9CXHM4WZw34H3/zx3zCnaKc9SSYkltSNGfdN0t8zOaf8ogBphsZfjSqZExv83mM2725B9Li&#10;lJ6Fk8mMydiNpvZgXknTq9iNQsJK6lnyajTv8SRfehNSrVYpibTkBG7s1slYOmIWAX0ZXoV3Z9SR&#10;6HqEUVKieAP+KTf+Gdxqj0RBYibie0LzDDvpMBF2fjNR6L/eU9b1ZS9/AgAA//8DAFBLAwQUAAYA&#10;CAAAACEAVfz3UtoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaMOgUYo&#10;xKmq8iOuBCQ4OvE2jhqv06zbhrfH5VIuI41mNfNtsZpcL444cudJwe0iAYHUeNNRq+Dz4+XmAQQH&#10;TUb3nlDBDzKsytlVoXPjT/SOxyq0IpYQ51qBDWHIpeTGotO88ANSzLZ+dDpEO7bSjPoUy10v0yTJ&#10;pNMdxQWrB9xYbHbVwSnInl7XdvjKvvfblN+49rtQ+WelrufT+hFEwClcjuGMH9GhjEy1P5Bh0SuI&#10;j4Q/PWd399HWCpbLFGRZyP/w5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeJoaxIC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVfz3&#10;UtoAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="06A9632A" w14:textId="2B4E040C" w:rsidR="003531C3" w:rsidRPr="003531C3" w:rsidRDefault="003531C3" w:rsidP="003531C3">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:noProof/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="003531C3">
                       <w:rPr>
                         <w:noProof/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="310EC012" w14:textId="77777777" w:rsidR="00AB3C86" w:rsidRDefault="00AB3C86" w:rsidP="00153C87">
+    <w:p w14:paraId="23B6B386" w14:textId="77777777" w:rsidR="00534A61" w:rsidRDefault="00534A61" w:rsidP="00153C87">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="653D29A9" w14:textId="77777777" w:rsidR="00AB3C86" w:rsidRDefault="00AB3C86" w:rsidP="00153C87">
+    <w:p w14:paraId="4E19B9A2" w14:textId="77777777" w:rsidR="00534A61" w:rsidRDefault="00534A61" w:rsidP="00153C87">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19260107"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CA6842E"/>
     <w:lvl w:ilvl="0" w:tplc="F2C8775A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260"/>
       </w:pPr>
@@ -2885,154 +2945,158 @@
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="664936420">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1838034092">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1270969770">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1057557026">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1999266906">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="dgnword-docGUID" w:val="{4202270B-D1E2-440C-A700-C731C69F357E}"/>
     <w:docVar w:name="dgnword-eventsink" w:val="205229280"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="004050B0"/>
     <w:rsid w:val="000B1371"/>
     <w:rsid w:val="000D616A"/>
     <w:rsid w:val="000F722E"/>
     <w:rsid w:val="00153C87"/>
     <w:rsid w:val="00172766"/>
     <w:rsid w:val="001A3836"/>
     <w:rsid w:val="001A562C"/>
     <w:rsid w:val="001D79A1"/>
+    <w:rsid w:val="001E0542"/>
     <w:rsid w:val="001F7A44"/>
     <w:rsid w:val="00211C3B"/>
     <w:rsid w:val="00223130"/>
     <w:rsid w:val="00265E50"/>
     <w:rsid w:val="00271453"/>
     <w:rsid w:val="002B3B79"/>
     <w:rsid w:val="002C08E6"/>
     <w:rsid w:val="002E4964"/>
     <w:rsid w:val="0031693B"/>
     <w:rsid w:val="00327283"/>
     <w:rsid w:val="00345037"/>
     <w:rsid w:val="003454AB"/>
     <w:rsid w:val="003531C3"/>
     <w:rsid w:val="00383786"/>
     <w:rsid w:val="003B2B3B"/>
     <w:rsid w:val="003B7BCE"/>
     <w:rsid w:val="004050B0"/>
     <w:rsid w:val="004406CB"/>
     <w:rsid w:val="00445623"/>
     <w:rsid w:val="00492849"/>
     <w:rsid w:val="004C18FC"/>
     <w:rsid w:val="004D4C85"/>
+    <w:rsid w:val="00534A61"/>
     <w:rsid w:val="00537D5B"/>
     <w:rsid w:val="005500E7"/>
     <w:rsid w:val="00585213"/>
     <w:rsid w:val="005C1C38"/>
     <w:rsid w:val="005C59C3"/>
     <w:rsid w:val="006065A6"/>
     <w:rsid w:val="006627CE"/>
     <w:rsid w:val="00672370"/>
     <w:rsid w:val="00676416"/>
     <w:rsid w:val="00696857"/>
     <w:rsid w:val="006A12C5"/>
     <w:rsid w:val="006B5C20"/>
     <w:rsid w:val="006E0F48"/>
     <w:rsid w:val="00736C3D"/>
     <w:rsid w:val="007415F0"/>
     <w:rsid w:val="00752A26"/>
     <w:rsid w:val="0077623A"/>
     <w:rsid w:val="007C6D64"/>
     <w:rsid w:val="007D6B5C"/>
     <w:rsid w:val="007E15CA"/>
     <w:rsid w:val="008429D2"/>
     <w:rsid w:val="008908DE"/>
     <w:rsid w:val="008D4C7E"/>
     <w:rsid w:val="0090481C"/>
     <w:rsid w:val="00977F87"/>
     <w:rsid w:val="0099588A"/>
     <w:rsid w:val="00A0033D"/>
     <w:rsid w:val="00AB3C86"/>
     <w:rsid w:val="00AB5E46"/>
     <w:rsid w:val="00AE1DE9"/>
     <w:rsid w:val="00AF6502"/>
     <w:rsid w:val="00B43013"/>
     <w:rsid w:val="00B76CDD"/>
     <w:rsid w:val="00BD0899"/>
     <w:rsid w:val="00BD2963"/>
     <w:rsid w:val="00BE6A31"/>
     <w:rsid w:val="00BF1314"/>
     <w:rsid w:val="00C05B08"/>
     <w:rsid w:val="00C43E54"/>
     <w:rsid w:val="00C63A9D"/>
     <w:rsid w:val="00C76D65"/>
     <w:rsid w:val="00C84313"/>
     <w:rsid w:val="00C90FA5"/>
     <w:rsid w:val="00CA0F3A"/>
     <w:rsid w:val="00CB3557"/>
     <w:rsid w:val="00CB6EDD"/>
+    <w:rsid w:val="00CC5EA6"/>
     <w:rsid w:val="00CF1A4D"/>
     <w:rsid w:val="00CF25AB"/>
     <w:rsid w:val="00D025EA"/>
     <w:rsid w:val="00DC1E6B"/>
     <w:rsid w:val="00DC34BE"/>
     <w:rsid w:val="00DF16D7"/>
     <w:rsid w:val="00E004E4"/>
     <w:rsid w:val="00E0417E"/>
     <w:rsid w:val="00E65858"/>
     <w:rsid w:val="00EB21E8"/>
     <w:rsid w:val="00EC25A0"/>
     <w:rsid w:val="00F505B6"/>
     <w:rsid w:val="00FB10AA"/>
     <w:rsid w:val="00FC5AD0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -3585,59 +3649,77 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B76CDD"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B76CDD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001E0542"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alison.nicols@bristol.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alison.nicols@bristol.gov.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3904,50 +3986,59 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B1E514EBBDCF834EBF7E125894DD535E" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b76d33b035bb5784fd1e1ae090e61bd3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="33fd837b-1590-487e-9095-c45493b99378" xmlns:ns3="a0ed92c9-8e4c-438a-90ec-49cb6fe5248d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9229fe90fa998f6991f45c37bf2bc13e" ns2:_="" ns3:_="">
     <xsd:import namespace="33fd837b-1590-487e-9095-c45493b99378"/>
     <xsd:import namespace="a0ed92c9-8e4c-438a-90ec-49cb6fe5248d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -4116,144 +4207,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="33fd837b-1590-487e-9095-c45493b99378">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="a0ed92c9-8e4c-438a-90ec-49cb6fe5248d" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C6EE6FE-237D-444C-9FF7-FA1FB66EB408}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4355FC4D-140B-4E04-9AB7-E3CDF6F47EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="33fd837b-1590-487e-9095-c45493b99378"/>
     <ds:schemaRef ds:uri="a0ed92c9-8e4c-438a-90ec-49cb6fe5248d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BA67612-22B0-46C0-AC5B-BA1DF13F05D1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="33fd837b-1590-487e-9095-c45493b99378"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="a0ed92c9-8e4c-438a-90ec-49cb6fe5248d"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>410</Words>
-  <Characters>2338</Characters>
+  <Words>409</Words>
+  <Characters>2337</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2743</CharactersWithSpaces>
+  <CharactersWithSpaces>2741</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Joao Roe</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B1E514EBBDCF834EBF7E125894DD535E</vt:lpwstr>
   </property>