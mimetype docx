--- v0 (2025-10-29)
+++ v1 (2026-09-13)
@@ -1,1561 +1,5722 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="ttf" ContentType="application/x-font-ttf"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/customXML/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXML/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:background w:color="FFFFFF"/>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+    <w:p w14:paraId="56D969D0" w14:textId="395857A3" w:rsidR="000D779D" w:rsidRDefault="000D779D" w:rsidP="00DE0137"/>
+    <w:p w14:paraId="0EC28F91" w14:textId="31340030" w:rsidR="000D779D" w:rsidRDefault="000D779D" w:rsidP="00DE0137"/>
+    <w:p w14:paraId="7CEAB619" w14:textId="6BEF3DF8" w:rsidR="000D779D" w:rsidRDefault="000D779D" w:rsidP="00DE0137"/>
+    <w:p w14:paraId="113FA183" w14:textId="19A2267A" w:rsidR="000D779D" w:rsidRDefault="000D779D" w:rsidP="00DE0137"/>
+    <w:p w14:paraId="1BAC510D" w14:textId="0CF93873" w:rsidR="000D779D" w:rsidRDefault="000D779D" w:rsidP="00DE0137"/>
+    <w:p w14:paraId="7E906CC5" w14:textId="6EAD5315" w:rsidR="000D779D" w:rsidRDefault="000D779D" w:rsidP="00DE0137"/>
+    <w:p w14:paraId="5E783D59" w14:textId="560E4198" w:rsidR="000D779D" w:rsidRDefault="000D779D" w:rsidP="00DE0137"/>
+    <w:p w14:paraId="4B026056" w14:textId="11AF6A0A" w:rsidR="000D779D" w:rsidRDefault="000D779D" w:rsidP="00DE0137"/>
+    <w:p w14:paraId="2C5DDEB0" w14:textId="11597233" w:rsidR="001C70C9" w:rsidRDefault="001C70C9" w:rsidP="00DE0137"/>
+    <w:p w14:paraId="0B189968" w14:textId="215DCAEE" w:rsidR="001C70C9" w:rsidRDefault="001C70C9" w:rsidP="00DE0137"/>
+    <w:p w14:paraId="6B8E282F" w14:textId="76F9E0D7" w:rsidR="00262F60" w:rsidRPr="00262F60" w:rsidRDefault="00262F60" w:rsidP="4FF1C862">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8730"/>
+        </w:tabs>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4FF1C862">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Amplify Education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4FF1C862">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D3B538" w14:textId="5824466E" w:rsidR="00262F60" w:rsidRPr="00262F60" w:rsidRDefault="0FF0AA62" w:rsidP="6A2A2080">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...13 lines deleted...]
-          <w:szCs w:val="32"/>
+        <w:spacing w:before="400" w:after="120"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6207808B">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Application Form to request an ‘out of </w:t>
+      </w:r>
+      <w:r w:rsidR="6B36C1D1" w:rsidRPr="6207808B">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>norm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6207808B">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>al age group’/delayed reception admission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6207808B">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B163ACF" w14:textId="3F47EA33" w:rsidR="00262F60" w:rsidRPr="00262F60" w:rsidRDefault="0FF0AA62" w:rsidP="4FF1C862">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Hotwells Primary School</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A88E2E" w14:textId="7DDFFB8A" w:rsidR="00262F60" w:rsidRPr="00262F60" w:rsidRDefault="00262F60" w:rsidP="00262F60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8730"/>
+        </w:tabs>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D6B46D4" w14:textId="0F846465" w:rsidR="000D779D" w:rsidRDefault="000D779D" w:rsidP="00262F60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8730"/>
+        </w:tabs>
+        <w:jc w:val="right"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08FF6CF5" w14:textId="7C7C85C9" w:rsidR="000D779D" w:rsidRDefault="000D779D" w:rsidP="00DE0137"/>
+    <w:p w14:paraId="0C3E4A05" w14:textId="7C9DF2D7" w:rsidR="000D779D" w:rsidRDefault="000D779D" w:rsidP="00354B80"/>
+    <w:p w14:paraId="3C749CFB" w14:textId="6E532DB2" w:rsidR="000D779D" w:rsidRDefault="000D779D" w:rsidP="00DE0137"/>
+    <w:p w14:paraId="6BD8D995" w14:textId="3953971B" w:rsidR="000D779D" w:rsidRDefault="00F925B5" w:rsidP="00DE0137">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="615199E3" w14:textId="73D71919" w:rsidR="000D779D" w:rsidRDefault="000D779D" w:rsidP="00DE0137"/>
+    <w:p w14:paraId="3F8EF832" w14:textId="720BC2E4" w:rsidR="000D779D" w:rsidRDefault="000D779D" w:rsidP="00DE0137"/>
+    <w:p w14:paraId="683AF620" w14:textId="5FEADC5A" w:rsidR="000D779D" w:rsidRDefault="000D779D" w:rsidP="00066C5A">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00F925B5">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14376A0C" w14:textId="1FE61296" w:rsidR="00262F60" w:rsidRDefault="00262F60" w:rsidP="00066C5A">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="781A4BBB" w14:textId="418581B0" w:rsidR="00262F60" w:rsidRDefault="00262F60" w:rsidP="00066C5A">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AA1E44F" w14:textId="6DF58928" w:rsidR="00262F60" w:rsidRDefault="00262F60" w:rsidP="00066C5A">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44FA72B7" w14:textId="3BD93C91" w:rsidR="00262F60" w:rsidRDefault="0A74CEE4" w:rsidP="6207808B">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-[...3 lines deleted...]
-            <a:graphic>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CF53592" wp14:editId="5A8EFB8C">
+            <wp:extent cx="2657475" cy="923925"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="560358703" name="drawing"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="560358703" name="Picture 560358703"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7"/>
-                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="1168400"/>
+                      <a:ext cx="2657475" cy="923925"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect"/>
-                    <a:ln/>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="0DFDA1B5" w14:textId="7A5A191D" w:rsidR="00262F60" w:rsidRDefault="00262F60" w:rsidP="00066C5A">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18A0107B" w14:textId="7CE5242A" w:rsidR="00262F60" w:rsidRDefault="3008B964" w:rsidP="4FF1C862">
+      <w:pPr>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6207808B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="06809A43" w14:textId="3AFA767A" w:rsidR="00262F60" w:rsidRDefault="375FDA39" w:rsidP="4FF1C862">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:b w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4FF1C862">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Application Form to request an ‘out of chronological age group’/delayed reception admission</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+    <w:p w14:paraId="15FED28F" w14:textId="61F90578" w:rsidR="00262F60" w:rsidRDefault="375FDA39" w:rsidP="6A2A2080">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Child’s details: use block capital letters</w:t>
+        <w:spacing w:before="360" w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Child’s details: use block capital letters</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="14115C20" w14:textId="2766CE64" w:rsidR="00262F60" w:rsidRDefault="375FDA39" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">First name(s): </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Surname/Family name:</w:t>
+    <w:p w14:paraId="728E7081" w14:textId="30B9025F" w:rsidR="00262F60" w:rsidRDefault="375FDA39" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Surname/Family name:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Date of birth:</w:t>
+    <w:p w14:paraId="24F3C2F4" w14:textId="655870EB" w:rsidR="00262F60" w:rsidRDefault="375FDA39" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Date of birth:</w:t>
+      </w:r>
+      <w:r w:rsidR="00262F60">
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00262F60">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="41B8F6CA" w14:textId="1D9B7D57" w:rsidR="00262F60" w:rsidRDefault="375FDA39" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Address: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+    <w:p w14:paraId="5E334F6B" w14:textId="73A99A57" w:rsidR="00262F60" w:rsidRDefault="00262F60" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B22A3C3" w14:textId="2E0CBC59" w:rsidR="00262F60" w:rsidRDefault="375FDA39" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>State which year group applying for if outside the normal age range:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5C7ACF" w14:textId="2AC14CA8" w:rsidR="00262F60" w:rsidRDefault="00262F60" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60D662C9" w14:textId="2363A4D5" w:rsidR="00262F60" w:rsidRDefault="375FDA39" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="360" w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Parent/Carer contact details: use block capitals letters</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+    <w:p w14:paraId="4E8747DE" w14:textId="1BB76DC9" w:rsidR="00262F60" w:rsidRDefault="375FDA39" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="360" w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+      <w:r w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">State which year group applying for if outside the normal age range:</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Parent/Carer Name (who is also the member of staff):</w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Parent/Carer contact details: use block capitals letters</w:t>
+      <w:r w:rsidR="00262F60">
+        <w:tab/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+      <w:r w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:tab/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+    <w:p w14:paraId="2B4EE05F" w14:textId="422B4FC6" w:rsidR="00262F60" w:rsidRDefault="375FDA39" w:rsidP="6A2A2080">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+        <w:spacing w:before="360" w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.tyjcwt" w:id="5"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+      <w:r w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Telephone number:</w:t>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Telephone number:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+    <w:p w14:paraId="3DCE243E" w14:textId="60F01689" w:rsidR="00262F60" w:rsidRDefault="375FDA39" w:rsidP="6A2A2080">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+        <w:spacing w:before="360" w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.3dy6vkm" w:id="6"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
+      <w:r w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Email address: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Please submit your request in writing below and detail the reasons why you feel it is in your child’s best interest to delay or accelerate learning. You should submit any relevant reports which support your request. (Continue on a separate sheet/s if required)</w:t>
+    <w:p w14:paraId="259ABDA1" w14:textId="6B3B8AB2" w:rsidR="00262F60" w:rsidRDefault="375FDA39" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Please submit your request in writing below and detail the reasons why you feel it is in your child’s best interest to delay or accelerate learning. You should submit any relevant reports which support your request. (Continue on a separate sheet/s if required)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7FEC644F" w14:textId="22504CE9" w:rsidR="00262F60" w:rsidRDefault="00262F60" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17672DBE" w14:textId="44765EBA" w:rsidR="00262F60" w:rsidRDefault="00262F60" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2355BE9F" w14:textId="785E79A4" w:rsidR="00262F60" w:rsidRDefault="375FDA39" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I confirm I have read the Hotwell</w:t>
+      </w:r>
+      <w:r w:rsidR="305CC8FB" w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s Primary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> School Admission Arrangements</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="167D43AA" w14:textId="46974DC4" w:rsidR="00262F60" w:rsidRDefault="375FDA39" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>□ (please tick)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="57807D41" w14:textId="03B6D9FF" w:rsidR="00262F60" w:rsidRDefault="00262F60" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CAE8D53" w14:textId="5AAB28A2" w:rsidR="00262F60" w:rsidRDefault="1AD6B769" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I declare that I have parental responsibility for the child named in this application, the above details are correct, and I understand that failure to disclose or the giving of false information will result in my application being rejected and any subsequent offer will be withdrawn. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Continued over page</w:t>
+    <w:p w14:paraId="0952EB44" w14:textId="770616AC" w:rsidR="00262F60" w:rsidRDefault="00262F60" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78FDA127" w14:textId="69926CF4" w:rsidR="00262F60" w:rsidRDefault="1AD6B769" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I confirm that I have read and understood the Data Protection Policy</w:t>
+      </w:r>
+      <w:r w:rsidR="00262F60" w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> currently in force within the Trust and consent to the Trust (including any successor or renamed entity following the merger) processing the data submitted in this form in accordance with that policy, as updated or replaced from time to time.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="7BB03873" w14:textId="737BAE12" w:rsidR="00262F60" w:rsidRDefault="00262F60" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2602EB79" w14:textId="5E65BBF2" w:rsidR="00262F60" w:rsidRDefault="375FDA39" w:rsidP="6A2A2080">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
-[...193 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> □ (please tick)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="3EC08E10" w14:textId="537F9CA9" w:rsidR="00262F60" w:rsidRDefault="00262F60" w:rsidP="6A2A2080">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23FB82A7" w14:textId="00ECF6D7" w:rsidR="00262F60" w:rsidRDefault="375FDA39" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Signature of Parent/carer:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="6F4AF5EA" w14:textId="0DB29649" w:rsidR="00262F60" w:rsidRDefault="00262F60" w:rsidP="6A2A2080">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Signature of Parent/carer:</w:t>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="336438F9" w14:textId="75FA1002" w:rsidR="00262F60" w:rsidRDefault="375FDA39" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Date:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
-[...13 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="72085574" w14:textId="36E886B7" w:rsidR="00262F60" w:rsidRDefault="00262F60" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
-[...17 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="2CF3D716" w14:textId="74108963" w:rsidR="00262F60" w:rsidRDefault="00262F60" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
-[...49 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="63EB7E44" w14:textId="4FA92894" w:rsidR="00262F60" w:rsidRDefault="375FDA39" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Please return this form to: Admissions, Hotwells Primary School, Hope Chapel Hill, Bristol, BS8 4ND </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="6A2A2080">
           <w:rPr>
-            <w:rFonts w:ascii="Montserrat" w:cs="Montserrat" w:eastAsia="Montserrat" w:hAnsi="Montserrat"/>
-[...4 lines deleted...]
-            <w:rtl w:val="0"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+            <w:color w:val="1155CC"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t xml:space="preserve">admin@hotwellsprimaryschool.org </w:t>
+          <w:t>admin@hotwellsprimaryschool.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr>
-[...3 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:sectPr w:rsidR="00262F60" w:rsidSect="00397E22">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="2840" w:right="1111" w:bottom="1440" w:left="1156" w:header="708" w:footer="709" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="57EBC28D" w14:textId="77777777" w:rsidR="005A0944" w:rsidRDefault="005A0944" w:rsidP="001B3223">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="585D3D32" w14:textId="77777777" w:rsidR="005A0944" w:rsidRDefault="005A0944" w:rsidP="001B3223">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-[...5 lines deleted...]
-    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic">
+    <w:altName w:val="游ゴシック"/>
+    <w:panose1 w:val="020B0400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A7544F2" w14:textId="4A32147E" w:rsidR="008A41C8" w:rsidRDefault="008A41C8">
     <w:pPr>
-      <w:spacing w:line="276" w:lineRule="auto"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...34 lines deleted...]
-      </w:rPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E490993" wp14:editId="1CD0B7DB">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="342900"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="972605198" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="342900"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="165C6C82" w14:textId="72BB76FD" w:rsidR="008A41C8" w:rsidRPr="008A41C8" w:rsidRDefault="008A41C8" w:rsidP="008A41C8">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="008A41C8">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7E490993" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbMZnuEAIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8Lwl0admIsKK7oqqE&#10;dldiqz0bxyaRYo9lDyT013dsArTbnqpenOeZyXy8eZ7f9aZlB+VDA7bk41HOmbISqsbuSv79ZfVh&#10;xllAYSvRglUlP6rA7xbv3807V6gJ1NBWyjNKYkPRuZLXiK7IsiBrZUQYgVOWnBq8EUhXv8sqLzrK&#10;btpskuefsg585TxIFQJZH05Ovkj5tVYSn7QOCllbcuoN0+nTuY1ntpiLYueFqxs5tCH+oQsjGktF&#10;L6keBAq2980fqUwjPQTQOJJgMtC6kSrNQNOM8zfTbGrhVJqFyAnuQlP4f2nl42Hjnj3D/gv0tMBI&#10;SOdCEcgY5+m1N/FLnTLyE4XHC22qRybJ+Hk6m02mnElyfbyZ3OaJ1uz6s/MBvyowLIKSe9pKIksc&#10;1gGpIIWeQ2ItC6umbdNmWvubgQKjJbt2GBH2235oewvVkabxcFp0cHLVUM21CPgsPG2WBiC14hMd&#10;uoWu5DAgzmrwP/5mj/FEOHk560gpJbckZc7ab5YWMZne5DQww3Qj4M9gm8D4Np9Gv92beyARjuk9&#10;OJlgDMb2DLUH80piXsZq5BJWUs2Sb8/wHk+6pccg1XKZgkhETuDabpyMqSNZkcmX/lV4N9CNtKdH&#10;OGtJFG9YP8XGP4Nb7pG4TyuJxJ7YHPgmAaZNDY8lKvzXe4q6PunFTwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAC/iK4DaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo04pGNMSp&#10;qrYgrgSkcnTibRw13k1jtw1/j8sFLiuNZjTzNl+OrhNnHHzLpGA6SUAg1WxaahR8frw8PIHwQZPR&#10;HRMq+EYPy+L2JteZ4Qu947kMjYgl5DOtwIbQZ1L62qLTfsI9UvT2PDgdohwaaQZ9ieWuk7MkSaXT&#10;LcUFq3tcW6wP5ckpSDevK9vv0q/jfubffMWHUPJWqfu7cfUMIuAY/sJwxY/oUESmik9kvOgUxEfC&#10;771608UcRKVg/piALHL5H774AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANsxme4QAgAA&#10;GgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC/iK4Da&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="165C6C82" w14:textId="72BB76FD" w:rsidR="008A41C8" w:rsidRPr="008A41C8" w:rsidRDefault="008A41C8" w:rsidP="008A41C8">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="008A41C8">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2DB35541" w14:textId="7E78121B" w:rsidR="008C2F2C" w:rsidRPr="005403A6" w:rsidRDefault="008A41C8" w:rsidP="008C2F2C">
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="4BBAB5"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F5BA3F2" wp14:editId="414A5D9F">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="342900"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="365136789" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="342900"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5C5B3143" w14:textId="317DC70F" w:rsidR="008A41C8" w:rsidRPr="008A41C8" w:rsidRDefault="008A41C8" w:rsidP="008A41C8">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="008A41C8">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5F5BA3F2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:59.75pt;height:27pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrEb6REgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkzZYacYqsRYYB&#10;QVsgHXpWZCk2YImCxMTOfv0o5avtdip6kSmS5sd7T9Ob3rRsp3xowJZ8OMg5U1ZC1dhNyX8/Lb5M&#10;OAsobCVasKrkexX4zezzp2nnCjWCGtpKeUZFbCg6V/Ia0RVZFmStjAgDcMpSUIM3AunqN1nlRUfV&#10;TZuN8vxb1oGvnAepQiDv3SHIZ6m+1krig9ZBIWtLTrNhOn061/HMZlNRbLxwdSOPY4h3TGFEY6np&#10;udSdQMG2vvmnlGmkhwAaBxJMBlo3UqUdaJth/mabVS2cSrsQOMGdYQofV1be71bu0TPsf0BPBEZA&#10;OheKQM64T6+9iV+alFGcINyfYVM9MknO7+PJZDTmTFLo69XoOk+wZpefnQ/4U4Fh0Si5J1YSWGK3&#10;DEgNKfWUEntZWDRtm5hp7SsHJUZPdpkwWtive9ZUL6ZfQ7WnpTwc+A5OLhpqvRQBH4UngmkPEi0+&#10;0KFb6EoOR4uzGvyf//ljPuFOUc46EkzJLSmas/aXJT5G46uc9maYbmT4k7FOxvA6H8e43ZpbIC0O&#10;6Vk4mcyYjO3J1B7MM2l6HrtRSFhJPUu+Ppm3eJAvvQmp5vOURFpyApd25WQsHTGLgD71z8K7I+pI&#10;dN3DSVKieAP+ITf+Gdx8i0RBYibie0DzCDvpMBF2fDNR6C/vKevysmd/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAL+IrgNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTikY0&#10;xKmqtiCuBKRydOJtHDXeTWO3DX+PywUuK41mNPM2X46uE2ccfMukYDpJQCDVbFpqFHx+vDw8gfBB&#10;k9EdEyr4Rg/L4vYm15nhC73juQyNiCXkM63AhtBnUvraotN+wj1S9PY8OB2iHBppBn2J5a6TsyRJ&#10;pdMtxQWre1xbrA/lySlIN68r2+/Sr+N+5t98xYdQ8lap+7tx9Qwi4Bj+wnDFj+hQRKaKT2S86BTE&#10;R8LvvXrTxRxEpWD+mIAscvkfvvgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaxG+kRIC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAL+Ir&#10;gNoAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="5C5B3143" w14:textId="317DC70F" w:rsidR="008A41C8" w:rsidRPr="008A41C8" w:rsidRDefault="008A41C8" w:rsidP="008A41C8">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="008A41C8">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="1765884950"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00123F4F" w:rsidRPr="5B6DBD96">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00123F4F">
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00123F4F" w:rsidRPr="5B6DBD96">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="5B6DBD96" w:rsidRPr="5B6DBD96">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00123F4F" w:rsidRPr="5B6DBD96">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="5B6DBD96" w:rsidRPr="5B6DBD96">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                                                 </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="79E913FB" w14:textId="05147C13" w:rsidR="008C2F2C" w:rsidRDefault="008C2F2C" w:rsidP="008C2F2C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="6015"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="7E001C20" w14:textId="60DC3570" w:rsidR="00A10B8B" w:rsidRDefault="004F7628" w:rsidP="00397E22">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+      </w:tabs>
+      <w:ind w:left="5760"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AFAF608" wp14:editId="28B4DB41">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>3656965</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-207010</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2743438" cy="388654"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1311098720" name="drawing"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1311098720" name="Picture 1311098720"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2743438" cy="388654"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A884849" w14:textId="675A56C6" w:rsidR="008A41C8" w:rsidRDefault="008A41C8">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FBFCF89" wp14:editId="4145E6B2">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="342900"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="939620984" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="342900"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="130A2649" w14:textId="076B7A77" w:rsidR="008A41C8" w:rsidRPr="008A41C8" w:rsidRDefault="008A41C8" w:rsidP="008A41C8">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="008A41C8">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0FBFCF89" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6h03TFAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x4zZYacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU62bqdhF5kiaX6897S467UiR+F8C6ai00lOiTAc6tbsK/r9Zf1h&#10;TokPzNRMgREVPQlP75bv3y06W4oCGlC1cASLGF92tqJNCLbMMs8boZmfgBUGgxKcZgGvbp/VjnVY&#10;XausyPNPWQeutg648B69D0OQLlN9KQUPT1J6EYiqKM4W0unSuYtntlywcu+YbVp+HoP9wxSatQab&#10;Xko9sMDIwbV/lNItd+BBhgkHnYGULRdpB9xmmr/ZZtswK9IuCI63F5j8/yvLH49b++xI6L9AjwRG&#10;QDrrS4/OuE8vnY5fnJRgHCE8XWATfSAcnZ9n83kxo4Rj6ONNcZsnWLPrz9b58FWAJtGoqENWEljs&#10;uPEBG2LqmBJ7GVi3SiVmlPnNgYnRk10njFbodz1p64oW4/Q7qE+4lIOBb2/5usXWG+bDM3NIMO6B&#10;og1PeEgFXUXhbFHSgPvxN3/MR9wxSkmHgqmoQUVTor4Z5KOY3eS4NwnphoYbjV0yprf5LMbNQd8D&#10;anGKz8LyZMbkoEZTOtCvqOlV7IYhZjj2rOhuNO/DIF98E1ysVikJtWRZ2Jit5bF0xCwC+tK/MmfP&#10;qAek6xFGSbHyDfhDbvzT29UhIAWJmYjvgOYZdtRhIuz8ZqLQf72nrOvLXv4EAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAv4iuA2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNOK&#10;RjTEqaq2IK4EpHJ04m0cNd5NY7cNf4/LBS4rjWY08zZfjq4TZxx8y6RgOklAINVsWmoUfH68PDyB&#10;8EGT0R0TKvhGD8vi9ibXmeELveO5DI2IJeQzrcCG0GdS+tqi037CPVL09jw4HaIcGmkGfYnlrpOz&#10;JEml0y3FBat7XFusD+XJKUg3ryvb79Kv437m33zFh1DyVqn7u3H1DCLgGP7CcMWP6FBEpopPZLzo&#10;FMRHwu+9etPFHESlYP6YgCxy+R+++AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA6h03T&#10;FAIAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAv&#10;4iuA2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="130A2649" w14:textId="076B7A77" w:rsidR="008A41C8" w:rsidRPr="008A41C8" w:rsidRDefault="008A41C8" w:rsidP="008A41C8">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="008A41C8">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1BFBB786" w14:textId="77777777" w:rsidR="005A0944" w:rsidRDefault="005A0944" w:rsidP="001B3223">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2F5A19D0" w14:textId="77777777" w:rsidR="005A0944" w:rsidRDefault="005A0944" w:rsidP="001B3223">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="68DADA05" w14:textId="33C3305C" w:rsidR="6A2A2080" w:rsidRDefault="6A2A2080" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>This policy now applies to Amplify Education Trust following the merger of Cathedral Schools Trust (CST) and Trust in Learning Academies (TiLA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D42081D" w14:textId="5B25E19F" w:rsidR="6A2A2080" w:rsidRDefault="6A2A2080" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We are currently reviewing and aligning our school policies, taking a “best of both” approach that draws on the strongest and most effective practice from each Trust.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30261B96" w14:textId="0C368B9C" w:rsidR="6A2A2080" w:rsidRDefault="6A2A2080" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6A2A2080">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>During this transition period, some existing policies may still refer to the previous Trust names. These references should now be understood as relating to Amplify Education Trust. All policies and procedures will continue to operate as normal until the updated versions have been reviewed and published.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3302D172" w14:textId="12A9DA11" w:rsidR="6A2A2080" w:rsidRDefault="6A2A2080" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="278CBBFE" w14:textId="3165650E" w:rsidR="6A2A2080" w:rsidRDefault="6A2A2080" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="348BFDF3" w14:textId="514D63DD" w:rsidR="6A2A2080" w:rsidRDefault="6A2A2080" w:rsidP="6A2A2080">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3664C04A" w14:textId="13B25FD3" w:rsidR="001B3223" w:rsidRDefault="001B3223">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D12E5B0" wp14:editId="6684EEF8">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4887886</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>41910</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1207135" cy="939800"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="231529309" name="Picture 4" descr="A logo with blue and green arrows&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="178395271" name="Picture 4" descr="A logo with blue and green arrows&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1207135" cy="939800"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03D11E70"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="16B47948"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="077555FC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FD3A5CA2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DF229BA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="056A0AE0"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11812FA5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0F7C8DB0"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18A4023E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="70D62C54"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E932B49"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F1365FDA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27232C11"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="72129720"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F1025B8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="758E3510"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="311F348D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6B02BACA"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="314A127B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3B92DEBE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C75230F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7FBE176C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F1A111F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E8D26330"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48454899"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9698DEA6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A04492A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="12300B96"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D37015D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E10C392E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55D21FE7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="518CE4B4"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5793706C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="721AEF2E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67EC03E6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6DC6D002"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A8419EE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FF7E285A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="747755C4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F3E2BCCC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="164132514">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1086028983">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1754550195">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1054892150">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="776755364">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="326906262">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1133673009">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="174543147">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1765413852">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="895555755">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1540360810">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="444540556">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="324090291">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="644043433">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1292908083">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="625477463">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1649898906">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="887299538">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1724669071">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1780639191">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="720"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:defaultTabStop w:val="567"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00DE0137"/>
+    <w:rsid w:val="00007CCC"/>
+    <w:rsid w:val="000321D4"/>
+    <w:rsid w:val="00066C5A"/>
+    <w:rsid w:val="000715D0"/>
+    <w:rsid w:val="000D779D"/>
+    <w:rsid w:val="00123F4F"/>
+    <w:rsid w:val="00162068"/>
+    <w:rsid w:val="001738B8"/>
+    <w:rsid w:val="001B2489"/>
+    <w:rsid w:val="001B3223"/>
+    <w:rsid w:val="001C70C9"/>
+    <w:rsid w:val="001D414D"/>
+    <w:rsid w:val="001E0CDB"/>
+    <w:rsid w:val="002544B4"/>
+    <w:rsid w:val="00262F60"/>
+    <w:rsid w:val="00265962"/>
+    <w:rsid w:val="00354B80"/>
+    <w:rsid w:val="00393D24"/>
+    <w:rsid w:val="00397E22"/>
+    <w:rsid w:val="00404BEC"/>
+    <w:rsid w:val="004162CB"/>
+    <w:rsid w:val="004F7628"/>
+    <w:rsid w:val="005403A6"/>
+    <w:rsid w:val="00554FD4"/>
+    <w:rsid w:val="005872BE"/>
+    <w:rsid w:val="005A0944"/>
+    <w:rsid w:val="005B746E"/>
+    <w:rsid w:val="005E4EAC"/>
+    <w:rsid w:val="00625B88"/>
+    <w:rsid w:val="00627532"/>
+    <w:rsid w:val="006707A4"/>
+    <w:rsid w:val="00680DCB"/>
+    <w:rsid w:val="00685E17"/>
+    <w:rsid w:val="006B06DC"/>
+    <w:rsid w:val="006E2D26"/>
+    <w:rsid w:val="006E7F60"/>
+    <w:rsid w:val="00711B6C"/>
+    <w:rsid w:val="00723FA7"/>
+    <w:rsid w:val="00730EB4"/>
+    <w:rsid w:val="007330F9"/>
+    <w:rsid w:val="00754D4D"/>
+    <w:rsid w:val="007A1C6A"/>
+    <w:rsid w:val="007C7740"/>
+    <w:rsid w:val="00827532"/>
+    <w:rsid w:val="00836C50"/>
+    <w:rsid w:val="008A3910"/>
+    <w:rsid w:val="008A41C8"/>
+    <w:rsid w:val="008A5888"/>
+    <w:rsid w:val="008B5B3F"/>
+    <w:rsid w:val="008C2F2C"/>
+    <w:rsid w:val="00937633"/>
+    <w:rsid w:val="00973D6A"/>
+    <w:rsid w:val="009852F5"/>
+    <w:rsid w:val="009B69A0"/>
+    <w:rsid w:val="009D2BA4"/>
+    <w:rsid w:val="00A05104"/>
+    <w:rsid w:val="00A10B8B"/>
+    <w:rsid w:val="00A10D12"/>
+    <w:rsid w:val="00A65282"/>
+    <w:rsid w:val="00AB11B0"/>
+    <w:rsid w:val="00AB407B"/>
+    <w:rsid w:val="00AF387C"/>
+    <w:rsid w:val="00BB2476"/>
+    <w:rsid w:val="00BB2D94"/>
+    <w:rsid w:val="00BC241A"/>
+    <w:rsid w:val="00C1653D"/>
+    <w:rsid w:val="00C31DF1"/>
+    <w:rsid w:val="00C45A0A"/>
+    <w:rsid w:val="00C54736"/>
+    <w:rsid w:val="00C72847"/>
+    <w:rsid w:val="00C74A75"/>
+    <w:rsid w:val="00C769B3"/>
+    <w:rsid w:val="00C82BFE"/>
+    <w:rsid w:val="00C95F57"/>
+    <w:rsid w:val="00CB38CA"/>
+    <w:rsid w:val="00CC354B"/>
+    <w:rsid w:val="00CE3599"/>
+    <w:rsid w:val="00D14D97"/>
+    <w:rsid w:val="00D22EE4"/>
+    <w:rsid w:val="00D32DAE"/>
+    <w:rsid w:val="00D5392F"/>
+    <w:rsid w:val="00D83626"/>
+    <w:rsid w:val="00DE0137"/>
+    <w:rsid w:val="00DF5296"/>
+    <w:rsid w:val="00E059B9"/>
+    <w:rsid w:val="00EB23B5"/>
+    <w:rsid w:val="00F808CE"/>
+    <w:rsid w:val="00F82556"/>
+    <w:rsid w:val="00F925B5"/>
+    <w:rsid w:val="00FA12A3"/>
+    <w:rsid w:val="00FB793D"/>
+    <w:rsid w:val="08CCEC00"/>
+    <w:rsid w:val="0A74CEE4"/>
+    <w:rsid w:val="0C38A149"/>
+    <w:rsid w:val="0FF0AA62"/>
+    <w:rsid w:val="1AD6B769"/>
+    <w:rsid w:val="2335894F"/>
+    <w:rsid w:val="2FADC557"/>
+    <w:rsid w:val="3008B964"/>
+    <w:rsid w:val="305CC8FB"/>
+    <w:rsid w:val="362367EB"/>
+    <w:rsid w:val="372B2215"/>
+    <w:rsid w:val="375FDA39"/>
+    <w:rsid w:val="49FABB53"/>
+    <w:rsid w:val="49FD2290"/>
+    <w:rsid w:val="4B812BB8"/>
+    <w:rsid w:val="4B9D3DAE"/>
+    <w:rsid w:val="4F78D7F2"/>
+    <w:rsid w:val="4FF1C862"/>
+    <w:rsid w:val="591C6E96"/>
+    <w:rsid w:val="5B6DBD96"/>
+    <w:rsid w:val="5C7EC5CE"/>
+    <w:rsid w:val="5F07BB4A"/>
+    <w:rsid w:val="6207808B"/>
+    <w:rsid w:val="6A2A2080"/>
+    <w:rsid w:val="6B36C1D1"/>
+    <w:rsid w:val="7B3BE1B9"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="199212EF"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4663A4EE-284D-488B-B3F3-290DA31F8F96}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-        <w:lang w:val="en"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...3 lines deleted...]
-    <w:name w:val="Table Normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE0137"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="400" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE0137"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE0137"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
-      <w:color w:val="434343"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE0137"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="666666"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE0137"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="666666"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE0137"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE0137"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE0137"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE0137"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DE0137"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DE0137"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE0137"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE0137"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE0137"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE0137"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE0137"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE0137"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE0137"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE0137"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="60" w:before="0" w:lineRule="auto"/>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DE0137"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE0137"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="30"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DE0137"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE0137"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DE0137"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE0137"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE0137"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE0137"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00DE0137"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE0137"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001B3223"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001B3223"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001B3223"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001B3223"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00162068"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00162068"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00162068"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00162068"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00162068"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00162068"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="6A2A2080"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="6A2A2080"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cathedralschoolstrust.org/media/1425/cst-data-protection-policy-2019docx.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@hotwellsprimaryschool.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1yNNK4db8nKxGoPCT653pVH7m4F73znej/view?usp=sharing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item4.xml"/></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.ttf"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@hotwellsprimaryschool.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hotwellsprimaryschool.org/" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXML/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXML/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</go:gDocsCustomXmlDataStorage>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="adce4739-d185-419a-ae72-d3b8c8440997">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXML/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="02872dca-5023-4076-9077-24d4c3624495"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A47600A43FB588469E80769338373953" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8401854a7ffac66c334563fb7134787f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="adce4739-d185-419a-ae72-d3b8c8440997" xmlns:ns3="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="95f5adb14238ede076f93b8ead7b6254" ns2:_="" ns3:_="">
+    <xsd:import namespace="adce4739-d185-419a-ae72-d3b8c8440997"/>
+    <xsd:import namespace="fa7bc3a7-eec7-459f-b8fb-98d244ec532f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:RetentionStartDate" minOccurs="0"/>
-[...18 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a4c675ae-9ba4-4308-97eb-1ec736863f4e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="adce4739-d185-419a-ae72-d3b8c8440997" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="RetentionStartDate" ma:index="8" nillable="true" ma:displayName="Retention Start Date" ma:description="Enter the retention start date (when known), e.g. the date that the retention period is measured from." ma:format="DateOnly" ma:internalName="RetentionStartDate">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:DateTime"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="RetentionEvent" ma:index="9" nillable="true" ma:displayName="Retention Event" ma:description="Enter a description of the event that starts the retention period. For example: 'Close of case', 'Date plan expires' etc." ma:internalName="RetentionEvent">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ecf50c9d-bc8f-48ed-ba3c-7168a5cdc8d7" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="25" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8c4895ad-3b16-4900-b4a5-779ef7bc8e32}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a4c675ae-9ba4-4308-97eb-1ec736863f4e">
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d0697ad0-838d-48bd-90cd-7390ccfbbe93}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fa7bc3a7-eec7-459f-b8fb-98d244ec532f">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...83 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -1613,75 +5774,153 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXML/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D715B70-68E0-47D3-AD41-C9BDA17013E9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="adce4739-d185-419a-ae72-d3b8c8440997"/>
+    <ds:schemaRef ds:uri="fa7bc3a7-eec7-459f-b8fb-98d244ec532f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXML/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{399A3FB2-C5B5-4AF3-A397-C1000F8A6645}"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4D38208-3EA1-6147-BD60-B5B4566CB1B2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXML/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4C6FF81-461C-4585-90BE-E95092EA5528}"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{238FDF41-4C5F-4E4A-B230-A53A697E30B8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXML/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B87955DD-49D8-43CB-ADD1-03F57BDFB346}"/>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DEE690D-852B-4643-8507-2263ABD650DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="adce4739-d185-419a-ae72-d3b8c8440997"/>
+    <ds:schemaRef ds:uri="fa7bc3a7-eec7-459f-b8fb-98d244ec532f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>278</Words>
+  <Characters>1585</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1860</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Mike Rock</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100AB3AA9FFC097854FAA1210CFCE0F43A4</vt:lpwstr>
+    <vt:lpwstr>0x010100A47600A43FB588469E80769338373953</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>38017a78,39f8c70e,15c38b95</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
+    <vt:lpwstr>2026-07-17T14:49:02Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
+    <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
+    <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
+    <vt:lpwstr>ce84c82d-931c-41f7-803f-53c0a5e3767f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
   </property>
 </Properties>
 </file>