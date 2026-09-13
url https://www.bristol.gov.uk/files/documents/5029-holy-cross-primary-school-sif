--- v0 (2025-11-28)
+++ v1 (2026-09-13)
@@ -1,9884 +1,5732 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3783E34F" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="00CC5316">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0630AD24" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="465" w:firstLine="0"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B4EE71D" wp14:editId="2D052A30">
-            <wp:extent cx="891539" cy="891540"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31BE527A" wp14:editId="6D6EE604">
+            <wp:extent cx="891540" cy="891032"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="9" name="Image 9"/>
-[...2 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:docPr id="396" name="Picture 396"/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="9" name="Image 9"/>
+                    <pic:cNvPr id="396" name="Picture 396"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="891539" cy="891540"/>
+                      <a:ext cx="891540" cy="891032"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="146EE2F3" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:spacing w:after="16" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-        <w:ind w:left="349" w:right="67"/>
+    </w:p>
+    <w:p w14:paraId="72CD4F35" w14:textId="4DEE88A1" w:rsidR="00EF35B4" w:rsidRDefault="00EF35B4" w:rsidP="009C102C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
-[...46 lines deleted...]
-        <w:ind w:left="3518" w:right="3236" w:firstLine="4"/>
+    </w:p>
+    <w:p w14:paraId="4964A761" w14:textId="52FC6CAB" w:rsidR="00EF35B4" w:rsidRDefault="007346E3" w:rsidP="009C102C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="442"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Holy Cross Catholic Primary School</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B63E46F" w14:textId="77777777" w:rsidR="009C102C" w:rsidRDefault="007346E3" w:rsidP="009C102C">
+      <w:pPr>
+        <w:spacing w:after="99" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="438"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">E Mail: </w:t>
-[...10 lines deleted...]
-      <w:r>
+        <w:t>Dean Lane, Bristol, BS3 1DB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167158C6" w14:textId="35021171" w:rsidR="00161A8F" w:rsidRDefault="007346E3" w:rsidP="009C102C">
+      <w:pPr>
+        <w:spacing w:after="99" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="438"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="009C102C">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ail</w:t>
+      </w:r>
+      <w:r w:rsidR="009C102C">
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:u w:val="single"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:t>holycrossp@bristol-schools.uk</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6DB82EF6" w14:textId="1EAB0505" w:rsidR="009C102C" w:rsidRDefault="009C102C" w:rsidP="009C102C">
+      <w:pPr>
+        <w:spacing w:after="158" w:line="270" w:lineRule="auto"/>
+        <w:ind w:right="3107" w:firstLine="6"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="007346E3">
+        <w:rPr>
+          <w:u w:val="single" w:color="0000FF"/>
         </w:rPr>
         <w:t>Website:</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:r w:rsidR="009322F8">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00161A8F" w:rsidRPr="00C74116">
           <w:rPr>
-            <w:color w:val="0000FF"/>
-            <w:u w:val="single" w:color="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.holycross.bristol.sch.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BC4ECE9" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="00CC5316">
-[...3 lines deleted...]
-        <w:ind w:left="2676" w:right="2264" w:hanging="401"/>
+    <w:p w14:paraId="0C4EEF38" w14:textId="22B3FB30" w:rsidR="00EF35B4" w:rsidRDefault="007346E3" w:rsidP="009C102C">
+      <w:pPr>
+        <w:spacing w:after="158" w:line="270" w:lineRule="auto"/>
+        <w:ind w:left="2676" w:right="3107" w:firstLine="204"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
           <w:color w:val="006FC0"/>
-          <w:u w:val="thick" w:color="006FC0"/>
+          <w:u w:val="single" w:color="006FC0"/>
         </w:rPr>
         <w:t>SUPPLEMENTARY INFORMATION FORM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
           <w:color w:val="006FC0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>2026-27 RECEPTION</w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
-          <w:spacing w:val="-17"/>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2027-28</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B3BE593" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="183"/>
+        <w:ind w:left="2686"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">RECEPTION YEAR NEW INTAKE APPLICATIONS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E31503" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:spacing w:after="156"/>
+        <w:ind w:right="280"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you are expressing a preference for a place for your child at </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Holy Cross </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Catholic School and wish to apply on the grounds of religion and/or because a parent is a member of staff at the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>school(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">see (ii) after category 9 on page 2 of the admissions policy, you should complete this Supplementary Information Form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49AA0169" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="9"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The completed Supplementary Information Form, together with all supporting documentation as appropriate (see Notes below), should be </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">returned to the school office (see above email and postal addresses) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A04F383" w14:textId="2341BF2C" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="6"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It should be returned by the closing date of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>15 January 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00161A8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>YEAR</w:t>
+        <w:t xml:space="preserve">to be considered in the first round of allocations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AFE9E50" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="7"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you are applying to more than one Catholic school, you will need to complete a separate Supplementary Information Form for each school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="250C45F8" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="7"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you do not provide the information required in this form and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-17"/>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>return it to the school</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>with all supporting documentation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, by the closing date, your child may not be placed in the appropriate category, and this may affect your child’s chance of being offered a place. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E50BF1" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="389"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remember – you </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">also complete the Common Application Form of your child’s home Local Authority, in addition to this form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0807F605" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1308"/>
+          <w:tab w:val="center" w:pos="2633"/>
+          <w:tab w:val="center" w:pos="9895"/>
+        </w:tabs>
+        <w:spacing w:after="432"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name of child: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>NEW</w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
-          <w:spacing w:val="-16"/>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="3475CCA6" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:spacing w:after="349"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-16"/>
-[...130 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
-        <w:t>Holy</w:t>
+        <w:t xml:space="preserve">Address of child: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...658 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wps">
+          <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15731200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A30476F" wp14:editId="6931388D">
-[...7 lines deleted...]
-                <wp:extent cx="4540885" cy="1270"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BAD8267" wp14:editId="1A706656">
+                <wp:extent cx="4540631" cy="13564"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-[...3 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="46157" name="Group 46157"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                      <wps:spPr>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4540885" cy="1270"/>
+                          <a:ext cx="4540631" cy="13564"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="4540631" cy="13564"/>
                         </a:xfrm>
-                        <a:custGeom>
-[...17 lines deleted...]
-                          <a:solidFill>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="4843" name="Shape 4843"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4540631" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4540631">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4540631" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="13564" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
                             <a:srgbClr val="000000"/>
-                          </a:solidFill>
-[...9 lines deleted...]
-                    </wps:wsp>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
-              <v:shape w14:anchorId="6F7CFC22" id="Graphic 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:142.45pt;margin-top:66.05pt;width:357.55pt;height:.1pt;z-index:15731200;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="4540885,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD54nfkFQIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5yPJguMOMXQoMOA&#10;oivQFDsrshwbk0WNUmLn34+SP5J1t2E+CJT4RD7yUd7ct7VmZ4WuApPx2WTKmTIS8socM/62f/y0&#10;5sx5YXKhwaiMX5Tj99uPHzaNTdUcStC5QkZBjEsbm/HSe5smiZOlqoWbgFWGnAVgLTxt8ZjkKBqK&#10;XutkPp2ukgYwtwhSOUenu87JtzF+USjpvxeFU57pjBM3H1eM6yGsyXYj0iMKW1aypyH+gUUtKkNJ&#10;x1A74QU7YfVXqLqSCA4KP5FQJ1AUlVSxBqpmNn1XzWsprIq1UHOcHdvk/l9Y+Xx+tS8YqDv7BPKn&#10;o44kjXXp6Akb12PaAuuAJeKsjV28jF1UrWeSDu+Wd9P1esmZJN9s/jk2ORHpcFeenP+qIMYR5yfn&#10;Ow3ywRLlYMnWDCaSkkFDHTX0nJGGyBlpeOg0tMKHe4FcMFlzJRLOajirPUSvf8ecqF292tyiQimr&#10;xYyzoUrCdggyQhrqVWfE1GTfFqdNYDFbLFeLOBsOdJU/VloHGg6PhweN7CzCZMYvFEIh/oBZdH4n&#10;XNnhoquHadML1WkTVDpAfnlB1tA4Z9z9OglUnOlvhuYlzP5g4GAcBgO9foD4QmKHKOe+/SHQspA+&#10;456kfYZhGkU6qBZqH7HhpoEvJw9FFSSNQ9Qx6jc0wrHA/rmFN3K7j6jrT2H7GwAA//8DAFBLAwQU&#10;AAYACAAAACEAscnM2NwAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjS&#10;DtAoTSc0CY4gNn6A15i2rHFKk23l3+NxYb7Z7+n5e+Vy8r060Bi7wBaymQFFXAfXcWPhY/N8swAV&#10;E7LDPjBZ+KEIy+ryosTChSO/02GdGiUhHAu00KY0FFrHuiWPcRYGYtE+w+gxyTo22o14lHDf69yY&#10;e+2xY/nQ4kCrlurdeu8tuK+UjXX36uKd273lLxs0K/629vpqenoElWhK/2Y44Qs6VMK0DXt2UfUW&#10;8sXtg1hFmOcZqJPDyIDa/p3moKtSn5eofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD5&#10;4nfkFQIAAFwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCxyczY3AAAAAwBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" path="m,l4540631,e" filled="f" strokeweight=".37675mm">
-[...2 lines deleted...]
-              </v:shape>
+              <v:group id="Group 46157" style="width:357.53pt;height:1.068pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="45406,135">
+                <v:shape id="Shape 4843" style="position:absolute;width:45406;height:0;left:0;top:0;" coordsize="4540631,0" path="m0,0l4540631,0">
+                  <v:stroke weight="1.068pt" endcap="flat" joinstyle="round" on="true" color="#000000"/>
+                  <v:fill on="false" color="#000000" opacity="0"/>
+                </v:shape>
+              </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="2638C3F0" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:spacing w:after="75"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
         </w:rPr>
-        <w:tab/>
-[...8 lines deleted...]
-        <w:ind w:left="437"/>
+        <w:t xml:space="preserve">Parent/Carer Name: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wps">
+          <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15731712" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20536127" wp14:editId="39C2C62C">
-[...7 lines deleted...]
-                <wp:extent cx="4350385" cy="1270"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6512BE91" wp14:editId="1B25ABE7">
+                <wp:extent cx="4350385" cy="13564"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-[...3 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="46158" name="Group 46158"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                      <wps:spPr>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4350385" cy="1270"/>
+                          <a:ext cx="4350385" cy="13564"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="4350385" cy="13564"/>
                         </a:xfrm>
-                        <a:custGeom>
-[...17 lines deleted...]
-                          <a:solidFill>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="4844" name="Shape 4844"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4350385" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4350385">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4350385" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="13564" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
                             <a:srgbClr val="000000"/>
-                          </a:solidFill>
-[...9 lines deleted...]
-                    </wps:wsp>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
-              <v:shape w14:anchorId="030B0F17" id="Graphic 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:163.1pt;margin-top:23.25pt;width:342.55pt;height:.1pt;z-index:15731712;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="4350385,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD5/rIxFAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5yPpiuMOMXQoMOA&#10;oivQFDsrshwbk0WNVOLk34+S4yTrbsN8ECjxiXzko7y4P7RW7A1SA66Qk9FYCuM0lI3bFvJt/fjp&#10;TgoKypXKgjOFPBqS98uPHxadz80UarClQcFBHOWdL2Qdgs+zjHRtWkUj8MaxswJsVeAtbrMSVcfR&#10;W5tNx+PbrAMsPYI2RHy66p1ymeJXldHhe1WRCcIWkrmFtGJaN3HNlguVb1H5utEnGuofWLSqcZz0&#10;HGqlghI7bP4K1TYagaAKIw1tBlXVaJNq4Gom43fVvNbKm1QLN4f8uU30/8Lq5/2rf8FInfwT6J/E&#10;Hck6T/nZEzd0whwqbCOWiYtD6uLx3EVzCELz4c1sPp7dzaXQ7JtMP6cmZyof7uodha8GUhy1f6LQ&#10;a1AOlqoHSx/cYCIrGTW0ScMgBWuIUrCGm15Dr0K8F8lFU3QXIvGshb1ZQ/KGd8yZ2sVr3TWqL+VG&#10;iqFKxvYINmIa7lVvpNRsXxdnXWQxmc1vZ2k2CGxTPjbWRhqE282DRbFXcTLTFwvhEH/APFJYKap7&#10;XHKdYNadhOq1iSptoDy+oOh4nAtJv3YKjRT2m+N5ibM/GDgYm8HAYB8gvZDUIc65PvxQ6EVMX8jA&#10;0j7DMI0qH1SLtZ+x8aaDL7sAVRMlTUPUMzpteIRTgafnFt/I9T6hLj+F5W8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCWC2w33wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEhcEEvb&#10;QUGl6YQmgTggTYwddswa0w8ap6rTtfx70hMcbT96/bz5ZradOOPAjSMF8SoCgVQ601Cl4PD5cvsI&#10;gr0moztHqOAHGTbF5UWuM+Mm+sDz3lcihBBnWkHtfZ9JyWWNVvPK9Ujh9uUGq30Yh0qaQU8h3HYy&#10;iaJUWt1Q+FDrHrc1lt/70Srg12NrtzNPb7wb323rbgbTolLXV/PzEwiPs/+DYdEP6lAEp5MbybDo&#10;FKyTNAmogrv0HsQCRHG8BnFaNg8gi1z+r1D8AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;APn+sjEUAgAAXAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAJYLbDffAAAACgEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l4350384,e" filled="f" strokeweight=".37675mm">
-[...2 lines deleted...]
-              </v:shape>
+              <v:group id="Group 46158" style="width:342.55pt;height:1.068pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="43503,135">
+                <v:shape id="Shape 4844" style="position:absolute;width:43503;height:0;left:0;top:0;" coordsize="4350385,0" path="m0,0l4350385,0">
+                  <v:stroke weight="1.068pt" endcap="flat" joinstyle="round" on="true" color="#000000"/>
+                  <v:fill on="false" color="#000000" opacity="0"/>
+                </v:shape>
+              </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC19A8A" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    </w:p>
+    <w:p w14:paraId="20527D7F" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:spacing w:after="170"/>
+        <w:ind w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Please read the school’s admission policy, noting </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>in</w:t>
-[...17 lines deleted...]
-        <w:t>the</w:t>
+        <w:t>in particular the</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:rPr>
-[...30 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> faith-based criteria and the Children of Staff criterion, and read your Local Authority admissions guide booklet, before completing this form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A5310E" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:spacing w:after="110" w:line="251" w:lineRule="auto"/>
+        <w:ind w:right="105"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">NOTE: When completing the Local Authority Common Application Form, it is important that you provide details of any siblings (brothers or sisters) who </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>NOTE: When completing the Local Authority Common Application Form, it is</w:t>
-      </w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">will be attending the school at the proposed time of admission. If this information is not provided the admission authority of the school may not be able to place the application within the correct criterion category. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3757973D" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:spacing w:after="18"/>
+        <w:ind w:right="262"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Religious status of child: if applying under any of the religious criteria, please indicate by placing a tick in the appropriate box below – please note that a tick should be indicated in only a single box. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3651DEFF" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...450 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...9 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9974" w:type="dxa"/>
+        <w:tblInd w:w="552" w:type="dxa"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="6" w:type="dxa"/>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:bottom w:w="7" w:type="dxa"/>
+          <w:right w:w="74" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3755"/>
+        <w:gridCol w:w="3757"/>
         <w:gridCol w:w="1412"/>
-        <w:gridCol w:w="4804"/>
+        <w:gridCol w:w="4805"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009322F8" w14:paraId="6FAB1C87" w14:textId="77777777">
+      <w:tr w:rsidR="00EF35B4" w14:paraId="19BBA517" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="292"/>
+          <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3755" w:type="dxa"/>
+            <w:tcW w:w="3757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17A6D124" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="00CC5316">
+          <w:p w14:paraId="7DE49C53" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Criteria</w:t>
+              <w:t xml:space="preserve">Criteria </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75B21D87" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="00CC5316">
+          <w:p w14:paraId="464E0520" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Tick</w:t>
-[...15 lines deleted...]
-              <w:t>Box</w:t>
+              <w:t xml:space="preserve">Tick Box </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4804" w:type="dxa"/>
+            <w:tcW w:w="4806" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D23C0DF" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="00CC5316">
+          <w:p w14:paraId="3A2788E6" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Evidence</w:t>
-[...15 lines deleted...]
-              <w:t>Required</w:t>
+              <w:t xml:space="preserve">Evidence Required </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009322F8" w14:paraId="1D3DA710" w14:textId="77777777">
+      <w:tr w:rsidR="00EF35B4" w14:paraId="0FB1EFDE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="640"/>
+          <w:trHeight w:val="655"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3755" w:type="dxa"/>
+            <w:tcW w:w="3757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12724801" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="00CC5316">
+          <w:p w14:paraId="4EB92C69" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>1.</w:t>
+              <w:t xml:space="preserve">1. Child is Catholic </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="30E995CE" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...35 lines deleted...]
-              <w:t>Catholic (Categories 1 to 3)</w:t>
+              <w:t xml:space="preserve">(Categories 1 to 3) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="454103A3" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="00CC5316">
+          <w:p w14:paraId="0C24DBA0" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="8"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="79" w:firstLine="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">□ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4804" w:type="dxa"/>
+            <w:tcW w:w="4806" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A3563AC" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="00CC5316">
+          <w:p w14:paraId="7D0A5027" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...42 lines deleted...]
-              <w:t>below</w:t>
+              <w:t xml:space="preserve">See Note 1 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009322F8" w14:paraId="134FE9F4" w14:textId="77777777">
+      <w:tr w:rsidR="00EF35B4" w14:paraId="69DAD2F7" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="640"/>
+          <w:trHeight w:val="655"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3755" w:type="dxa"/>
+            <w:tcW w:w="3757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="613EC1AA" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="00CC5316">
+          <w:p w14:paraId="384BC954" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>2.</w:t>
+              <w:t xml:space="preserve">2. Child is a Catechumen </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="4E775F66" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...48 lines deleted...]
-              <w:t>Catechumen (Category 5)</w:t>
+              <w:t xml:space="preserve">(Category 5) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3F988115" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="00CC5316">
+          <w:p w14:paraId="5493BB9F" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="8"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="79" w:firstLine="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">□ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4804" w:type="dxa"/>
+            <w:tcW w:w="4806" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="589CD2CD" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="00CC5316">
+          <w:p w14:paraId="4291AE5C" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...42 lines deleted...]
-              <w:t>below</w:t>
+              <w:t xml:space="preserve">See Note 2 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009322F8" w14:paraId="6E875909" w14:textId="77777777">
+      <w:tr w:rsidR="00EF35B4" w14:paraId="018057E6" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="932"/>
+          <w:trHeight w:val="946"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3755" w:type="dxa"/>
+            <w:tcW w:w="3757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BCEE332" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="00CC5316">
+          <w:p w14:paraId="0ADC3BE1" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="2" w:line="241" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>3. Child is a member of an Eastern Christian Church (Category 6)</w:t>
+              <w:t xml:space="preserve">3. Child is a member of an Eastern Christian Church </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DF1DAAA" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(Category 6) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AEEDFC9" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="00CC5316">
+          <w:p w14:paraId="025E80E1" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="8"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="79" w:firstLine="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">□ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4804" w:type="dxa"/>
+            <w:tcW w:w="4806" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="490C0E24" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="00CC5316">
+          <w:p w14:paraId="7E82F866" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...42 lines deleted...]
-              <w:t>below</w:t>
+              <w:t xml:space="preserve">See Note 4 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009322F8" w14:paraId="0700D6B3" w14:textId="77777777">
+      <w:tr w:rsidR="00EF35B4" w14:paraId="32FDDF61" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="832"/>
+          <w:trHeight w:val="891"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3755" w:type="dxa"/>
+            <w:tcW w:w="3757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="596FA5EE" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="00CC5316">
+          <w:p w14:paraId="33B8B9E5" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>4.</w:t>
+              <w:t xml:space="preserve">4. Child is a member of other </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50C04788" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="3673"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Christian </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...76 lines deleted...]
-              <w:t>other</w:t>
+              <w:tab/>
+              <w:t xml:space="preserve">denomination </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B3D7873" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="00CC5316">
+          <w:p w14:paraId="7B84FA5E" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...22 lines deleted...]
-              <w:t>(Category 7)</w:t>
+              <w:t xml:space="preserve">(Category 7) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70429736" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="00CC5316">
+          <w:p w14:paraId="3785D518" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="8"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="79" w:firstLine="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">□ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4804" w:type="dxa"/>
+            <w:tcW w:w="4806" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45AFDEBD" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="00CC5316">
+          <w:p w14:paraId="244CD7C1" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...42 lines deleted...]
-              <w:t>below</w:t>
+              <w:t xml:space="preserve">See Note 4 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009322F8" w14:paraId="5D137844" w14:textId="77777777">
+      <w:tr w:rsidR="00EF35B4" w14:paraId="54697727" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="667"/>
+          <w:trHeight w:val="689"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3755" w:type="dxa"/>
+            <w:tcW w:w="3757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="463942EE" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="00CC5316">
+          <w:p w14:paraId="506F6507" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...125 lines deleted...]
-              <w:t>8)</w:t>
+              <w:t xml:space="preserve">5. Child is a member of other faith (Category 8) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55D6E374" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="00CC5316">
+          <w:p w14:paraId="5C83A0BF" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="8"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="79" w:firstLine="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">□ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4804" w:type="dxa"/>
+            <w:tcW w:w="4806" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FE0C5DD" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="00CC5316">
+          <w:p w14:paraId="40BAAC1C" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...42 lines deleted...]
-              <w:t>below</w:t>
+              <w:t xml:space="preserve">See Note 4 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4EF99F65" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="009322F8">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="6D0CE9DC" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:spacing w:after="77" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23747CD5" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:spacing w:after="55" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E5BE09" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="158" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="458" w:right="265" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <mc:AlternateContent>
-[...558 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:t xml:space="preserve">For criteria categories 1 to 3, state the Catholic Parish in which your child lives (state the name of the parish and its location): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B8441F" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="434" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="458" w:right="265" w:firstLine="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……………………………………………………………………………………………….. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="161A45D6" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:ind w:left="437"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F5DDDD" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="432"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:b/>
-          <w:sz w:val="24"/>
+          <w:u w:val="single" w:color="000000"/>
         </w:rPr>
+        <w:t>Children of School Staff</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4D26D3" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...55 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...9 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10687" w:type="dxa"/>
+        <w:tblInd w:w="338" w:type="dxa"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="64" w:type="dxa"/>
+          <w:left w:w="5" w:type="dxa"/>
+          <w:right w:w="36" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3527"/>
+        <w:gridCol w:w="3529"/>
         <w:gridCol w:w="3514"/>
         <w:gridCol w:w="3644"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009322F8" w14:paraId="38119A13" w14:textId="77777777">
+      <w:tr w:rsidR="00EF35B4" w14:paraId="2554A697" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1765"/>
+          <w:trHeight w:val="1776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3527" w:type="dxa"/>
+            <w:tcW w:w="3529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3288899E" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="00CC5316">
+          <w:p w14:paraId="39D747B1" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="68" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Does this child have a parent who is a member of the school’s staff? (see (ii) after category 9 on page 2 </w:t>
-[...114 lines deleted...]
-              <w:t>box</w:t>
+              <w:t xml:space="preserve">Does this child have a parent who is a member of the school’s staff? (see (ii) after category 9 on page 2 of the admission policy). Tick one box </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1581090A" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="00CC5316">
+          <w:p w14:paraId="12E61F61" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>YES</w:t>
+              <w:t xml:space="preserve">YES </w:t>
             </w:r>
             <w:r>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="214E8A0E" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
-                <w:spacing w:val="67"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="12449256" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="009322F8">
+          <w:p w14:paraId="5D130F4E" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...13 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>NO</w:t>
+              <w:t xml:space="preserve">NO </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...11 lines deleted...]
-              <w:t>□</w:t>
+              <w:t xml:space="preserve">□ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3644" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="276C4C98" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="00CC5316">
+          <w:p w14:paraId="3F3F0378" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="241" w:lineRule="auto"/>
+              <w:ind w:left="108" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>If</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...74 lines deleted...]
-              <w:t>of the parent</w:t>
+              <w:t xml:space="preserve">, state the full name of the parent </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00C31B32" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="00CC5316">
+          <w:p w14:paraId="6F74EE27" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>…………………………………….</w:t>
+              <w:t xml:space="preserve">……………………………………. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57F6F493" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="00CC5316">
+          <w:p w14:paraId="73E14D05" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108" w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>See</w:t>
-[...37 lines deleted...]
-              <w:t>below</w:t>
+              <w:t xml:space="preserve">See notes 3 below </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="165094B6" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="009322F8">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="3B87A661" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:spacing w:after="54" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E06A191" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:ind w:left="437"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7118B5" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="162" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="432"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:b/>
-[...8 lines deleted...]
-          <w:u w:val="thick"/>
+          <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>Declaration</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70CDBA35" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:spacing w:after="8"/>
+        <w:ind w:right="259"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-1"/>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">I confirm that I have read the Admissions Policy of the school and that the information I have provided is correct. I understand that I must notify the school immediately if there is any change to these details and that, should any information I have given prove to be inaccurate, the governing body may withdraw any offer of a place even if the child has already started school. I understand that I must also complete the Common Application Form of my home Local Authority. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6D7705" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457BC6B8" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="38835AC2" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1986"/>
+          <w:tab w:val="center" w:pos="6684"/>
+        </w:tabs>
+        <w:spacing w:after="162" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="40"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Signed……………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>information I have provided is correct. I understand that I must notify the</w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
-          <w:spacing w:val="40"/>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Date……………………………… </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223D9D1E" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="162" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="432"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Notes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C15D2B" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="177"/>
+        <w:ind w:left="567"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Evidence of Catholic Baptism (or Reception) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0520093A" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:spacing w:after="174"/>
+        <w:ind w:right="244"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>a Catholic child evidence</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> of Catholic baptism or reception into the Church is required. A certificate of baptism or certificate of reception into the full communion of the Catholic Church should be provided at the same time as this form is returned to the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390E97F0" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:spacing w:after="175"/>
+        <w:ind w:right="197"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Admission Authority may request additional supporting evidence if the written documents that are provided do not clarify the fact that the child was baptised or received into the Catholic Church, e.g., where the name and address of the Church is not on the certificate or where the name of the Church does not state whether it is a Catholic Church or not. Those who have difficulty obtaining written evidence of baptism or reception into the Church should contact their Parish Priest. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE7AFEB" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="172"/>
+        <w:ind w:left="567"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Evidence for Catechumens </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7654D37D" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:spacing w:after="162"/>
+        <w:ind w:right="94"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school for catechumen evidence of their being a member of the catechumenate of a Catholic Church will be required. A certificate of reception into the order of catechumens should be provided at the same time as this form is returned to the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F424BD6" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="170"/>
+        <w:ind w:left="567"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Evidence for Children of School Staff </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D641A19" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:spacing w:after="168"/>
+        <w:ind w:right="123"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school for a child with a parent who has been a member of the school’s staff for two or more years at the time of application, or who was recruited to fill a vacant post for which there is a demonstrable skills shortage. This does not include staff who work on the school site for other employers. You must provide the full name of the parent who works for the school on page 2 of the supplementary information </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>form</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> above. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244A0441" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="172"/>
+        <w:ind w:left="826" w:hanging="269"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Evidence for Eastern Christian Churches, Other Christian Denominations and Other Faiths </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4691FCEB" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:spacing w:after="146"/>
+        <w:ind w:right="195"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school as the child is a member of an Eastern Christian Church, another Christian denomination or another faith a letter or document confirming membership of that Christian denomination or faith and signed by the appropriate minister of religion or faith leader, will be required. The letter or document should be provided at the same time as this form is returned to the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A08BE6" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:spacing w:after="162" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Checklist:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F23F02A" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:spacing w:after="174"/>
+        <w:ind w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Have you? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C14D88" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="9"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enclosed a copy of baptism or certificate of reception into the Catholic Church (where applicable). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C81ED2" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="13"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Stated the name of the parent who works for the school in box 3 of the ‘Criteria Category' section above (where applicable). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52530B8C" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="165"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Enclosed a letter or document confirming membership of an Eastern Christian Church, a Christian denomination or other faith (where applicable). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56EEC89C" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="106"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="40"/>
-[...31 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:ind w:left="437"/>
+        <w:t xml:space="preserve">Completed and returned your local authority’s Common Application Form? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2192F5D8" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="162" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="432"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>GDPR</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DEE2BE6" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:spacing w:after="201"/>
+        <w:ind w:right="234"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In compliance with the General Data Protection Regulation (GDPR) and the Data Protection Act 2018, we wish to ensure that you are aware of the purpose for which we collect and process the data we have asked you to provide on this form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5516D485" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="158"/>
+        <w:ind w:right="120" w:hanging="706"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We are Holy Cross VA Catholic Primary School </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E3D478" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="167"/>
+        <w:ind w:right="120" w:hanging="706"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Being a Catholic education provider, we work closely with the School’s Diocesan Authority, the School’s Trustees, the Local Authority, the Catholic Education Service and the Department for Education, and may share the information you provide on this application form if we consider it is necessary in order to fulfil our functions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5AFDD9" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="166"/>
+        <w:ind w:right="120" w:hanging="706"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The person responsible for data protection within our organisation is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:t>Signed……………………</w:t>
+        <w:t xml:space="preserve">Jason Franks </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and you can contact them with questions relating to our handling of the data. You can contact them by Emailing DPO@holycross.bristol.sch.uk </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC94A24" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="171"/>
+        <w:ind w:right="120" w:hanging="706"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We require the information we have requested for reasons relating to our functions as the admission authority of the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t>…..</w:t>
+        <w:t>School</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:rPr>
-[...22 lines deleted...]
-          <w:pgMar w:top="640" w:right="566" w:bottom="1240" w:left="283" w:header="0" w:footer="1021" w:gutter="0"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682E3EE3" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="171"/>
+        <w:ind w:right="120" w:hanging="706"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It is necessary for us to process personal data for the performance of a task carried out in the public interest or in the exercise of official authority vested in the controller (Article 6(1)(e) of the GDPR). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512F7563" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="169"/>
+        <w:ind w:right="120" w:hanging="706"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">To the extent that you have shared any special categories of data this will not be shared with any third parties except as detailed in paragraph 2 above, unless a legal obligation should arise. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B73886" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="174"/>
+        <w:ind w:right="120" w:hanging="706"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It is necessary for us to process special category data for the performance of a task carried out in the public interest or in the exercise of official authority vested in the controller (Article 6(1)(e) of the GDPR). Additionally, processing is necessary for reasons of substantial public interest </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Union or Member State law which is proportionate to the aim pursued and which contains appropriate safeguards (Article 9(2)(g) of the GDPR). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24003330" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="167"/>
+        <w:ind w:right="120" w:hanging="706"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the application is successful, the information you have provided on this form will be migrated to the School’s enrolment system, and the data will be retained and processed on the basis of the School’s fair processing notice and data protection policies which apply to that data. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B88F5B" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="56"/>
+        <w:ind w:right="120" w:hanging="706"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the application is unsuccessful, the application form and any documents submitted in support of the application will be destroyed after a period of 12 months. The school may keep a simple record of all applications and their outcome as part of their permanent archives in accordance with the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>School’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> data retention policy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61606482" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="181" w:line="251" w:lineRule="auto"/>
+        <w:ind w:right="120" w:hanging="706"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">To read about your individual rights you can refer to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>School’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fair processing notice and data protection policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49FCAFE2" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="007346E3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="7" w:line="239" w:lineRule="auto"/>
+        <w:ind w:right="120" w:hanging="706"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">If you wish to complain about how we have collected and processed the information you have provided on this form, you can make a complaint to our organisation by emailing complaints@holycross.bristol.sch.uk. If you are unhappy with how your complaint has been handled, you can contact the Information Commissioner’s Office via their website at: ico.org.uk </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF45713" w14:textId="77777777" w:rsidR="00EF35B4" w:rsidRDefault="00EF35B4">
+      <w:pPr>
+        <w:sectPr w:rsidR="00EF35B4">
+          <w:footerReference w:type="even" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="first" r:id="rId11"/>
+          <w:pgSz w:w="11911" w:h="16850"/>
+          <w:pgMar w:top="720" w:right="712" w:bottom="1335" w:left="283" w:header="720" w:footer="981" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F49C586" w14:textId="77777777" w:rsidR="009322F8" w:rsidRDefault="00CC5316">
-[...38 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="02AC9434" w14:textId="3E0ABB71" w:rsidR="00EF35B4" w:rsidRDefault="007346E3" w:rsidP="007346E3">
+      <w:pPr>
+        <w:spacing w:after="41" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="4287" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3323 lines deleted...]
-      <w:pgMar w:top="640" w:right="566" w:bottom="1240" w:left="283" w:header="0" w:footer="1044" w:gutter="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="00EF35B4">
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11911" w:h="16850"/>
+      <w:pgMar w:top="180" w:right="705" w:bottom="1481" w:left="283" w:header="720" w:footer="985" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11544006" w14:textId="77777777" w:rsidR="004F42A8" w:rsidRDefault="004F42A8">
+    <w:p w14:paraId="5CCF26F3" w14:textId="77777777" w:rsidR="00500A29" w:rsidRDefault="00500A29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00920676" w14:textId="77777777" w:rsidR="004F42A8" w:rsidRDefault="004F42A8">
+    <w:p w14:paraId="76DE16BE" w14:textId="77777777" w:rsidR="00500A29" w:rsidRDefault="00500A29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century Gothic">
-    <w:panose1 w:val="020B0502020202020204"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="57F8E7CA" w14:textId="10BC0294" w:rsidR="00EA3910" w:rsidRDefault="00EA3910">
+  <w:p w14:paraId="792C3482" w14:textId="3F8038F6" w:rsidR="00EF35B4" w:rsidRDefault="00880066">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="497"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487287296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17BB9720" wp14:editId="404FE7E1">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3516029F" wp14:editId="1637D806">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="713740" cy="345440"/>
-              <wp:effectExtent l="0" t="0" r="10160" b="0"/>
+              <wp:extent cx="1040765" cy="351790"/>
+              <wp:effectExtent l="0" t="0" r="6985" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1038030783" name="Text Box 5" descr="OFFICIAL">
+              <wp:docPr id="1838096967" name="Text Box 5" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="713740" cy="345440"/>
+                        <a:ext cx="1040765" cy="351790"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="43457518" w14:textId="5AA9E745" w:rsidR="00EA3910" w:rsidRPr="00EA3910" w:rsidRDefault="00EA3910" w:rsidP="00EA3910">
+                        <w:p w14:paraId="76174D91" w14:textId="7707B5F9" w:rsidR="00880066" w:rsidRPr="00880066" w:rsidRDefault="00880066" w:rsidP="00880066">
                           <w:pPr>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
-                              <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00EA3910">
+                          <w:r w:rsidRPr="00880066">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
-                              <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="17BB9720" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="3516029F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:56.2pt;height:27.2pt;z-index:487287296;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGAGQiDgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2ynyboZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2Um2bqdhF/mJpPnx+LS467UiR+F8C6aixSSnRBgOdWv2Ff3+sv7w&#10;iRIfmKmZAiMqehKe3i3fv1t0thRTaEDVwhFMYnzZ2Yo2IdgyyzxvhGZ+AlYYdEpwmgW8un1WO9Zh&#10;dq2yaZ5/zDpwtXXAhfdofRicdJnySyl4eJLSi0BURbG3kE6Xzl08s+WClXvHbNPysQ32D11o1hos&#10;ekn1wAIjB9f+kUq33IEHGSYcdAZStlykGXCaIn8zzbZhVqRZkBxvLzT5/5eWPx639tmR0H+BHhcY&#10;CemsLz0a4zy9dDp+sVOCfqTwdKFN9IFwNN4WN7cz9HB03czmM8SYJbv+bJ0PXwVoEkFFHW4lkcWO&#10;Gx+G0HNIrGVg3SqVNqPMbwbMGS3ZtcOIQr/rx7Z3UJ9wGgfDor3l6xZrbpgPz8zhZrFNVGt4wkMq&#10;6CoKI6KkAffjb/YYj4Sjl5IOlVJRg1KmRH0zuIjpfJbnUVnphsCdwS6B4nM+j35z0PeAIizwPVie&#10;YAwO6gylA/2KYl7FauhihmPNiu7O8D4MusXHwMVqlYJQRJaFjdlaHlNHsiKTL/0rc3akO+CeHuGs&#10;JVa+YX2IjX96uzoE5D6tJBI7sDnyjQJMSx0fS1T4r/cUdX3Sy58AAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDG74I2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtZW4UadRiFCaTVXx&#10;J66kSHB04m0cNV6H2G3D2+NygctKoxnNfFtuZjuIE02+d4ywWiYgiFune+4Q3nfPt/cgfFCs1eCY&#10;EL7Jw6a6vipVod2Z3+hUh07EEvaFQjAhjIWUvjVklV+6kTh6ezdZFaKcOqkndY7ldpBpkuTSqp7j&#10;glEjPRhqD/XRIuSPL1szfuSfX/vUv/rGHULtnhBvFvN2DSLQHP7CcMGP6FBFpsYdWXsxIMRHwu+9&#10;eKs0A9Eg3GUZyKqU/+GrHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDGAGQiDgIAABoE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBDG74I2gAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:81.95pt;height:27.7pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDs9V8KFQIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdOw/BcuAmcFHA&#10;SAI4Rc40RVoCSC5B0pbcr++Ssuw27SnIhVrtLvcxM5zfdVqRg3C+AVPS8SinRBgOVWN2Jf35svpy&#10;Q4kPzFRMgRElPQpP7xafP81bW4gJ1KAq4QgWMb5obUnrEGyRZZ7XQjM/AisMBiU4zQL+ul1WOdZi&#10;da2ySZ5fZS24yjrgwnv0PvRBukj1pRQ8PEnpRSCqpDhbSKdL5zae2WLOip1jtm74aQz2jik0aww2&#10;PZd6YIGRvWv+KaUb7sCDDCMOOgMpGy7SDrjNOH+zzaZmVqRdEBxvzzD5jyvLHw8b++xI6L5BhwRG&#10;QFrrC4/OuE8nnY5fnJRgHCE8nmETXSA8Xsqn+fXVjBKOsa+z8fVtwjW73LbOh+8CNIlGSR3SktBi&#10;h7UP2BFTh5TYzMCqUSpRo8xfDkyMnuwyYrRCt+1IU5V0Ooy/heqIWznoCfeWrxpsvWY+PDOHDOMi&#10;qNrwhIdU0JYUThYlNbhf//PHfAQeo5S0qJiSGpQ0JeqHQUIms2meR4WlPzTcYGyTMb7NZzFu9voe&#10;UIxjfBeWJzMmBzWY0oF+RVEvYzcMMcOxZ0m3g3kfev3io+BiuUxJKCbLwtpsLI+lI2YR0JfulTl7&#10;Qj0gX48waIoVb8Dvc+NNb5f7gBQkZiK+PZon2FGIibDTo4lK//M/ZV2e9uI3AAAA//8DAFBLAwQU&#10;AAYACAAAACEAK3JFU9oAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuFGn&#10;hUYQsqmqFhBXAlJ7dOJtHDVeh9htw9/jcoHLSqMZzbzNl6PtxIkG3zpGmE0TEMS10y03CJ8fL7cP&#10;IHxQrFXnmBC+ycOyuL7KVabdmd/pVIZGxBL2mUIwIfSZlL42ZJWfup44ens3WBWiHBqpB3WO5baT&#10;8yRJpVUtxwWjelobqg/l0SKkm9eV6bfp7ms/92++codQumfEm8m4egIRaAx/YbjgR3QoIlPljqy9&#10;6BDiI+H3Xrz07hFEhbBY3IMscvkfvvgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7PVf&#10;ChUCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;K3JFU9oAAAAEAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="43457518" w14:textId="5AA9E745" w:rsidR="00EA3910" w:rsidRPr="00EA3910" w:rsidRDefault="00EA3910" w:rsidP="00EA3910">
+                  <w:p w14:paraId="76174D91" w14:textId="7707B5F9" w:rsidR="00880066" w:rsidRPr="00880066" w:rsidRDefault="00880066" w:rsidP="00880066">
                     <w:pPr>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
-                        <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00EA3910">
+                    <w:r w:rsidRPr="00880066">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
-                        <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4CFE4F6F" w14:textId="3AA16284" w:rsidR="009322F8" w:rsidRDefault="00EA3910">
+  <w:p w14:paraId="5AE2E9AB" w14:textId="4A958F40" w:rsidR="00EF35B4" w:rsidRDefault="00880066">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-      <w:ind w:left="0"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="497"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487288320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C4D2B88" wp14:editId="2E8F12D4">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66A571E0" wp14:editId="15398DA0">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="713740" cy="345440"/>
-              <wp:effectExtent l="0" t="0" r="10160" b="0"/>
+              <wp:extent cx="1040765" cy="351790"/>
+              <wp:effectExtent l="0" t="0" r="6985" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1774324352" name="Text Box 6" descr="OFFICIAL">
+              <wp:docPr id="97381466" name="Text Box 6" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="713740" cy="345440"/>
+                        <a:ext cx="1040765" cy="351790"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7B070290" w14:textId="56FA3D6E" w:rsidR="00EA3910" w:rsidRPr="00EA3910" w:rsidRDefault="00EA3910" w:rsidP="00EA3910">
+                        <w:p w14:paraId="7F68CD6E" w14:textId="729DF250" w:rsidR="00880066" w:rsidRPr="00880066" w:rsidRDefault="00880066" w:rsidP="00880066">
                           <w:pPr>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
-                              <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00EA3910">
+                          <w:r w:rsidRPr="00880066">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
-                              <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5C4D2B88" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="66A571E0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 6" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:56.2pt;height:27.2pt;z-index:487288320;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA//a7UEAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Icu0kFy4GbwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo807SnIhVrurvYxM5zd9lqRvXC+BVPRYpRTIgyHujXbiv56Xn65&#10;ocQHZmqmwIiKHoSnt/PPn2adLcUYGlC1cASLGF92tqJNCLbMMs8boZkfgRUGgxKcZgGvbpvVjnVY&#10;XatsnOdfsw5cbR1w4T1674cgnaf6UgoeHqX0IhBVUZwtpNOlcxPPbD5j5dYx27T8OAZ7xxSatQab&#10;nkvds8DIzrX/lNItd+BBhhEHnYGULRdpB9ymyN9ss26YFWkXBMfbM0z+48ryh/3aPjkS+u/QI4ER&#10;kM760qMz7tNLp+MXJyUYRwgPZ9hEHwhH53VxdT3BCMfQ1WQ6QRurZJefrfPhhwBNolFRh6wksNh+&#10;5cOQekqJvQwsW6USM8r85cCa0ZNdJoxW6Dc9aetX02+gPuBSDga+veXLFluvmA9PzCHBOC2KNjzi&#10;IRV0FYWjRUkD7vf//DEfcccoJR0KpqIGFU2J+mmQj/F0kudRYOmGhjsZm2QU3/JpjJudvgPUYoHP&#10;wvJkxuSgTqZ0oF9Q04vYDUPMcOxZ0c3JvAuDfPFNcLFYpCTUkmVhZdaWx9IRswjoc//CnD2iHpCu&#10;BzhJipVvwB9y45/eLnYBKUjMRHwHNI+wow4Tt8c3E4X++p6yLi97/gcAAP//AwBQSwMEFAAGAAgA&#10;AAAhAEMbvgjaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1lbhRp1GIUJpN&#10;VfEnrqRIcHTibRw1XofYbcPb43KBy0qjGc18W25mO4gTTb53jLBaJiCIW6d77hDed8+39yB8UKzV&#10;4JgQvsnDprq+KlWh3Znf6FSHTsQS9oVCMCGMhZS+NWSVX7qROHp7N1kVopw6qSd1juV2kGmS5NKq&#10;nuOCUSM9GGoP9dEi5I8vWzN+5J9f+9S/+sYdQu2eEG8W83YNItAc/sJwwY/oUEWmxh1ZezEgxEfC&#10;7714qzQD0SDcZRnIqpT/4asfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD/9rtQQAgAA&#10;IQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEMbvgja&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:81.95pt;height:27.7pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcet6CFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LdKA/BcuAmcFHA&#10;SAI4Rc4URVoCSC5B0pbcr++Stuw27anohVrtLvcxM5zfD1qRvXC+A1PR6SSnRBgOTWe2Ff3+uvp0&#10;S4kPzDRMgREVPQhP7xcfP8x7W4oZtKAa4QgWMb7sbUXbEGyZZZ63QjM/ASsMBiU4zQL+um3WONZj&#10;da2yWZ5fZz24xjrgwnv0Ph6DdJHqSyl4eJbSi0BURXG2kE6Xzjqe2WLOyq1jtu34aQz2D1No1hls&#10;ei71yAIjO9f9UUp33IEHGSYcdAZSdlykHXCbaf5um03LrEi7IDjenmHy/68sf9pv7IsjYfgCAxIY&#10;AemtLz064z6DdDp+cVKCcYTwcIZNDIHweCm/ym+uC0o4xj4X05u7hGt2uW2dD18FaBKNijqkJaHF&#10;9msfsCOmjimxmYFVp1SiRpnfHJgYPdllxGiFoR5I11S0GMevoTngVg6OhHvLVx22XjMfXphDhnER&#10;VG14xkMq6CsKJ4uSFtyPv/ljPgKPUUp6VExFDUqaEvXNICGz4irPo8LSHxpuNOpkTO/yIsbNTj8A&#10;inGK78LyZMbkoEZTOtBvKOpl7IYhZjj2rGg9mg/hqF98FFwslykJxWRZWJuN5bF0xCwC+jq8MWdP&#10;qAfk6wlGTbHyHfjH3HjT2+UuIAWJmYjvEc0T7CjERNjp0USl//qfsi5Pe/ETAAD//wMAUEsDBBQA&#10;BgAIAAAAIQArckVT2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtZW4UaeF&#10;RhCyqaoWEFcCUnt04m0cNV6H2G3D3+NygctKoxnNvM2Xo+3EiQbfOkaYTRMQxLXTLTcInx8vtw8g&#10;fFCsVeeYEL7Jw7K4vspVpt2Z3+lUhkbEEvaZQjAh9JmUvjZklZ+6njh6ezdYFaIcGqkHdY7ltpPz&#10;JEmlVS3HBaN6WhuqD+XRIqSb15Xpt+nuaz/3b75yh1C6Z8Sbybh6AhFoDH9huOBHdCgiU+WOrL3o&#10;EOIj4fdevPTuEUSFsFjcgyxy+R+++AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAcet6C&#10;FAIAACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAr&#10;ckVT2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="7B070290" w14:textId="56FA3D6E" w:rsidR="00EA3910" w:rsidRPr="00EA3910" w:rsidRDefault="00EA3910" w:rsidP="00EA3910">
+                  <w:p w14:paraId="7F68CD6E" w14:textId="729DF250" w:rsidR="00880066" w:rsidRPr="00880066" w:rsidRDefault="00880066" w:rsidP="00880066">
                     <w:pPr>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
-                        <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00EA3910">
+                    <w:r w:rsidRPr="00880066">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
-                        <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-        <w:noProof/>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...148 lines deleted...]
-      </mc:AlternateContent>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6C71329F" w14:textId="731F04F1" w:rsidR="00EA3910" w:rsidRDefault="00EA3910">
+  <w:p w14:paraId="69DC17AE" w14:textId="200FDE5D" w:rsidR="00EF35B4" w:rsidRDefault="00880066">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="497"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487286272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="080D8026" wp14:editId="68A5257D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BD25CF8" wp14:editId="0BF66F66">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="713740" cy="345440"/>
-              <wp:effectExtent l="0" t="0" r="10160" b="0"/>
+              <wp:extent cx="1040765" cy="351790"/>
+              <wp:effectExtent l="0" t="0" r="6985" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1477505692" name="Text Box 4" descr="OFFICIAL">
+              <wp:docPr id="1701924671" name="Text Box 4" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="713740" cy="345440"/>
+                        <a:ext cx="1040765" cy="351790"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3F553CB8" w14:textId="440740A0" w:rsidR="00EA3910" w:rsidRPr="00EA3910" w:rsidRDefault="00EA3910" w:rsidP="00EA3910">
+                        <w:p w14:paraId="1424673D" w14:textId="53995571" w:rsidR="00880066" w:rsidRPr="00880066" w:rsidRDefault="00880066" w:rsidP="00880066">
                           <w:pPr>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
-                              <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00EA3910">
+                          <w:r w:rsidRPr="00880066">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
-                              <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="080D8026" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="1BD25CF8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 4" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:56.2pt;height:27.2pt;z-index:487286272;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCe5NweEgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2ynyboZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU62bqdhF/mJpPnx+LS467UiR+F8C6aixSSnRBgOdWv2Ff3+sv7w&#10;iRIfmKmZAiMqehKe3i3fv1t0thRTaEDVwhFMYnzZ2Yo2IdgyyzxvhGZ+AlYYdEpwmgW8un1WO9Zh&#10;dq2yaZ5/zDpwtXXAhfdofRicdJnySyl4eJLSi0BURbG3kE6Xzl08s+WClXvHbNPycxvsH7rQrDVY&#10;9JLqgQVGDq79I5VuuQMPMkw46AykbLlIM+A0Rf5mmm3DrEizIDneXmjy/y8tfzxu7bMjof8CPS4w&#10;EtJZX3o0xnl66XT8YqcE/Ujh6UKb6APhaLwtbm5n6OHoupnNZ4gxS3b92TofvgrQJIKKOtxKIosd&#10;Nz4MoWNIrGVg3SqVNqPMbwbMGS3ZtcOIQr/rSVtj8bH7HdQnHMrBsG9v+brF0hvmwzNzuGDsFkUb&#10;nvCQCrqKwhlR0oD78Td7jEfe0UtJh4KpqEFFU6K+GdzHdD7L8yiwdEPgRrBLoPicz6PfHPQ9oBYL&#10;fBaWJxiDgxqhdKBfUdOrWA1dzHCsWdHdCO/DIF98E1ysVikItWRZ2Jit5TF15CwS+tK/MmfPrAdc&#10;1yOMkmLlG/KH2Pint6tDwBWkzUR+BzbPtKMO027PbyYK/dd7irq+7OVPAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAQxu+CNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7WVuFGnUYhQ&#10;mk1V8SeupEhwdOJtHDVeh9htw9vjcoHLSqMZzXxbbmY7iBNNvneMsFomIIhbp3vuEN53z7f3IHxQ&#10;rNXgmBC+ycOmur4qVaHdmd/oVIdOxBL2hUIwIYyFlL41ZJVfupE4ens3WRWinDqpJ3WO5XaQaZLk&#10;0qqe44JRIz0Yag/10SLkjy9bM37kn1/71L/6xh1C7Z4Qbxbzdg0i0Bz+wnDBj+hQRabGHVl7MSDE&#10;R8LvvXirNAPRINxlGciqlP/hqx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnuTcHhIC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAQxu+&#10;CNoAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 4" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:81.95pt;height:27.7pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+VjkHFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LdOA/BcuAmcFHA&#10;SAI4Rc4URVoCSC5B0pbcr++Sluw27anohVrtLvcxM1zc91qRg3C+BVPS6SSnRBgOdWt2Jf3+uv50&#10;S4kPzNRMgRElPQpP75cfPyw6W4gZNKBq4QgWMb7obEmbEGyRZZ43QjM/ASsMBiU4zQL+ul1WO9Zh&#10;da2yWZ5fZx242jrgwnv0Pp6CdJnqSyl4eJbSi0BUSXG2kE6Xziqe2XLBip1jtmn5MAb7hyk0aw02&#10;PZd6ZIGRvWv/KKVb7sCDDBMOOgMpWy7SDrjNNH+3zbZhVqRdEBxvzzD5/1eWPx229sWR0H+BHgmM&#10;gHTWFx6dcZ9eOh2/OCnBOEJ4PMMm+kB4vJRf5TfXc0o4xj7Ppzd3Cdfscts6H74K0CQaJXVIS0KL&#10;HTY+YEdMHVNiMwPrVqlEjTK/OTAxerLLiNEKfdWTtsbm4/gV1EfcysGJcG/5usXWG+bDC3PIMC6C&#10;qg3PeEgFXUlhsChpwP34mz/mI/AYpaRDxZTUoKQpUd8MEjKbX+V5VFj6Q8ONRpWM6V0+j3Gz1w+A&#10;Ypziu7A8mTE5qNGUDvQbinoVu2GIGY49S1qN5kM46RcfBRerVUpCMVkWNmZreSwdMYuAvvZvzNkB&#10;9YB8PcGoKVa8A/+UG296u9oHpCAxE/E9oTnAjkJMhA2PJir91/+UdXnay58AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQArckVT2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtZW4UaeF&#10;RhCyqaoWEFcCUnt04m0cNV6H2G3D3+NygctKoxnNvM2Xo+3EiQbfOkaYTRMQxLXTLTcInx8vtw8g&#10;fFCsVeeYEL7Jw7K4vspVpt2Z3+lUhkbEEvaZQjAh9JmUvjZklZ+6njh6ezdYFaIcGqkHdY7ltpPz&#10;JEmlVS3HBaN6WhuqD+XRIqSb15Xpt+nuaz/3b75yh1C6Z8Sbybh6AhFoDH9huOBHdCgiU+WOrL3o&#10;EOIj4fdevPTuEUSFsFjcgyxy+R+++AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC+VjkH&#10;FAIAACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAr&#10;ckVT2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="3F553CB8" w14:textId="440740A0" w:rsidR="00EA3910" w:rsidRPr="00EA3910" w:rsidRDefault="00EA3910" w:rsidP="00EA3910">
+                  <w:p w14:paraId="1424673D" w14:textId="53995571" w:rsidR="00880066" w:rsidRPr="00880066" w:rsidRDefault="00880066" w:rsidP="00880066">
                     <w:pPr>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
-                        <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00EA3910">
+                    <w:r w:rsidRPr="00880066">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
-                        <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E99B32E" w14:textId="2D171B3B" w:rsidR="00EA3910" w:rsidRDefault="00EA3910">
+  <w:p w14:paraId="06A22470" w14:textId="4B1B9F4F" w:rsidR="00EF35B4" w:rsidRDefault="00880066">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="497"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A7C7841" wp14:editId="089025E5">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DBB84C5" wp14:editId="4B6D244F">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="713740" cy="345440"/>
-              <wp:effectExtent l="0" t="0" r="10160" b="0"/>
+              <wp:extent cx="1040765" cy="351790"/>
+              <wp:effectExtent l="0" t="0" r="6985" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1661364575" name="Text Box 8" descr="OFFICIAL">
+              <wp:docPr id="648774710" name="Text Box 8" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="713740" cy="345440"/>
+                        <a:ext cx="1040765" cy="351790"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4F9EE745" w14:textId="1E1B2D5E" w:rsidR="00EA3910" w:rsidRPr="00EA3910" w:rsidRDefault="00EA3910" w:rsidP="00EA3910">
+                        <w:p w14:paraId="66685BEE" w14:textId="4C9BA761" w:rsidR="00880066" w:rsidRPr="00880066" w:rsidRDefault="00880066" w:rsidP="00880066">
                           <w:pPr>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
-                              <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00EA3910">
+                          <w:r w:rsidRPr="00880066">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
-                              <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6A7C7841" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7DBB84C5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 8" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:56.2pt;height:27.2pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMR7oTEgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2ynyboZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU62bqdhF5kiaX6897S467UiR+F8C6aixSSnRBgOdWv2Ff3+sv7w&#10;iRIfmKmZAiMqehKe3i3fv1t0thRTaEDVwhEsYnzZ2Yo2IdgyyzxvhGZ+AlYYDEpwmgW8un1WO9Zh&#10;da2yaZ5/zDpwtXXAhffofRiCdJnqSyl4eJLSi0BURXG2kE6Xzl08s+WClXvHbNPy8xjsH6bQrDXY&#10;9FLqgQVGDq79o5RuuQMPMkw46AykbLlIO+A2Rf5mm23DrEi7IDjeXmDy/68sfzxu7bMjof8CPRIY&#10;AemsLz064z69dDp+cVKCcYTwdIFN9IFwdN4WN7czjHAM3czmM7SxSnb92TofvgrQJBoVdchKAosd&#10;Nz4MqWNK7GVg3SqVmFHmNwfWjJ7sOmG0Qr/rSVtXdDZOv4P6hEs5GPj2lq9bbL1hPjwzhwTjtCja&#10;8ISHVNBVFM4WJQ24H3/zx3zEHaOUdCiYihpUNCXqm0E+pvNZnkeBpRsabjR2ySg+5/MYNwd9D6jF&#10;Ap+F5cmMyUGNpnSgX1HTq9gNQ8xw7FnR3Wjeh0G++Ca4WK1SEmrJsrAxW8tj6YhZBPSlf2XOnlEP&#10;SNcjjJJi5Rvwh9z4p7erQ0AKEjMR3wHNM+yow8Tt+c1Eof96T1nXl738CQAA//8DAFBLAwQUAAYA&#10;CAAAACEAQxu+CNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7WVuFGnUYhQ&#10;mk1V8SeupEhwdOJtHDVeh9htw9vjcoHLSqMZzXxbbmY7iBNNvneMsFomIIhbp3vuEN53z7f3IHxQ&#10;rNXgmBC+ycOmur4qVaHdmd/oVIdOxBL2hUIwIYyFlL41ZJVfupE4ens3WRWinDqpJ3WO5XaQaZLk&#10;0qqe44JRIz0Yag/10SLkjy9bM37kn1/71L/6xh1C7Z4Qbxbzdg0i0Bz+wnDBj+hQRabGHVl7MSDE&#10;R8LvvXirNAPRINxlGciqlP/hqx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzEe6ExIC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAQxu+&#10;CNoAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 8" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:81.95pt;height:27.7pt;z-index:251665408;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9Y6xIFQIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hgpbQRoWKtmCah&#10;thKd+mwcm0SyfZZtSNhfv7NDYOv2VPXFudyd78f3fZ7fdVqRg3C+AVPS8SinRBgOVWN2Jf35svpy&#10;Q4kPzFRMgRElPQpP7xafP81bW4gJ1KAq4QgWMb5obUnrEGyRZZ7XQjM/AisMBiU4zQL+ul1WOdZi&#10;da2ySZ5fZy24yjrgwnv0PvRBukj1pRQ8PEnpRSCqpDhbSKdL5zae2WLOip1jtm74aQz2jik0aww2&#10;PZd6YIGRvWv+KaUb7sCDDCMOOgMpGy7SDrjNOH+zzaZmVqRdEBxvzzD5jyvLHw8b++xI6L5BhwRG&#10;QFrrC4/OuE8nnY5fnJRgHCE8nmETXSA8Xsqv8tn1lBKOsa/T8ew24Zpdblvnw3cBmkSjpA5pSWix&#10;w9oH7IipQ0psZmDVKJWoUeYvByZGT3YZMVqh23akqUo6G8bfQnXErRz0hHvLVw22XjMfnplDhnER&#10;VG14wkMqaEsKJ4uSGtyv//ljPgKPUUpaVExJDUqaEvXDICGT6VWeR4WlPzTcYGyTMb7NpzFu9voe&#10;UIxjfBeWJzMmBzWY0oF+RVEvYzcMMcOxZ0m3g3kfev3io+BiuUxJKCbLwtpsLI+lI2YR0JfulTl7&#10;Qj0gX48waIoVb8Dvc+NNb5f7gBQkZiK+PZon2FGIibDTo4lK//M/ZV2e9uI3AAAA//8DAFBLAwQU&#10;AAYACAAAACEAK3JFU9oAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuFGn&#10;hUYQsqmqFhBXAlJ7dOJtHDVeh9htw9/jcoHLSqMZzbzNl6PtxIkG3zpGmE0TEMS10y03CJ8fL7cP&#10;IHxQrFXnmBC+ycOyuL7KVabdmd/pVIZGxBL2mUIwIfSZlL42ZJWfup44ens3WBWiHBqpB3WO5baT&#10;8yRJpVUtxwWjelobqg/l0SKkm9eV6bfp7ms/92++codQumfEm8m4egIRaAx/YbjgR3QoIlPljqy9&#10;6BDiI+H3Xrz07hFEhbBY3IMscvkfvvgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvWOs&#10;SBUCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;K3JFU9oAAAAEAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="4F9EE745" w14:textId="1E1B2D5E" w:rsidR="00EA3910" w:rsidRPr="00EA3910" w:rsidRDefault="00EA3910" w:rsidP="00EA3910">
+                  <w:p w14:paraId="66685BEE" w14:textId="4C9BA761" w:rsidR="00880066" w:rsidRPr="00880066" w:rsidRDefault="00880066" w:rsidP="00880066">
                     <w:pPr>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
-                        <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00EA3910">
+                    <w:r w:rsidRPr="00880066">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
-                        <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="787583D8" w14:textId="34D8383A" w:rsidR="009322F8" w:rsidRDefault="00EA3910">
+  <w:p w14:paraId="19E59A83" w14:textId="46C0A552" w:rsidR="00EF35B4" w:rsidRDefault="00880066">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-      <w:ind w:left="0"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="497"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65F1CFBA" wp14:editId="25A1C8BD">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="679312FA" wp14:editId="70063DF0">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="713740" cy="345440"/>
-              <wp:effectExtent l="0" t="0" r="10160" b="0"/>
+              <wp:extent cx="1040765" cy="351790"/>
+              <wp:effectExtent l="0" t="0" r="6985" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1978670831" name="Text Box 9" descr="OFFICIAL">
+              <wp:docPr id="1319201639" name="Text Box 9" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="713740" cy="345440"/>
+                        <a:ext cx="1040765" cy="351790"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72E77E3D" w14:textId="35E2EF75" w:rsidR="00EA3910" w:rsidRPr="00EA3910" w:rsidRDefault="00EA3910" w:rsidP="00EA3910">
+                        <w:p w14:paraId="084E864A" w14:textId="47826B05" w:rsidR="00880066" w:rsidRPr="00880066" w:rsidRDefault="00880066" w:rsidP="00880066">
                           <w:pPr>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
-                              <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00EA3910">
+                          <w:r w:rsidRPr="00880066">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
-                              <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="65F1CFBA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="679312FA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 9" o:spid="_x0000_s1032" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:56.2pt;height:27.2pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8yDubEgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2ynyboZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU62bqdhF5kiaX6897S467UiR+F8C6aixSSnRBgOdWv2Ff3+sv7w&#10;iRIfmKmZAiMqehKe3i3fv1t0thRTaEDVwhEsYnzZ2Yo2IdgyyzxvhGZ+AlYYDEpwmgW8un1WO9Zh&#10;da2yaZ5/zDpwtXXAhffofRiCdJnqSyl4eJLSi0BURXG2kE6Xzl08s+WClXvHbNPy8xjsH6bQrDXY&#10;9FLqgQVGDq79o5RuuQMPMkw46AykbLlIO+A2Rf5mm23DrEi7IDjeXmDy/68sfzxu7bMjof8CPRIY&#10;AemsLz064z69dDp+cVKCcYTwdIFN9IFwdN4WN7czjHAM3czmM7SxSnb92TofvgrQJBoVdchKAosd&#10;Nz4MqWNK7GVg3SqVmFHmNwfWjJ7sOmG0Qr/rSVtXdD5Ov4P6hEs5GPj2lq9bbL1hPjwzhwTjtCja&#10;8ISHVNBVFM4WJQ24H3/zx3zEHaOUdCiYihpUNCXqm0E+pvNZnkeBpRsabjR2ySg+5/MYNwd9D6jF&#10;Ap+F5cmMyUGNpnSgX1HTq9gNQ8xw7FnR3Wjeh0G++Ca4WK1SEmrJsrAxW8tj6YhZBPSlf2XOnlEP&#10;SNcjjJJi5Rvwh9z4p7erQ0AKEjMR3wHNM+yow8Tt+c1Eof96T1nXl738CQAA//8DAFBLAwQUAAYA&#10;CAAAACEAQxu+CNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7WVuFGnUYhQ&#10;mk1V8SeupEhwdOJtHDVeh9htw9vjcoHLSqMZzXxbbmY7iBNNvneMsFomIIhbp3vuEN53z7f3IHxQ&#10;rNXgmBC+ycOmur4qVaHdmd/oVIdOxBL2hUIwIYyFlL41ZJVfupE4ens3WRWinDqpJ3WO5XaQaZLk&#10;0qqe44JRIz0Yag/10SLkjy9bM37kn1/71L/6xh1C7Z4Qbxbzdg0i0Bz+wnDBj+hQRabGHVl7MSDE&#10;R8LvvXirNAPRINxlGciqlP/hqx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPMg7mxIC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAQxu+&#10;CNoAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 9" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:81.95pt;height:27.7pt;z-index:251666432;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpquDaFQIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LdOA/BcuAmcFHA&#10;SAI4Rc40RVoCSC5B0pbcr++Skuw27anohVrtLvcxM1zcd1qRo3C+AVPS6SSnRBgOVWP2Jf3+uv50&#10;S4kPzFRMgRElPQlP75cfPyxaW4gZ1KAq4QgWMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+un1WOdZi&#10;da2yWZ5fZy24yjrgwnv0PvZBukz1pRQ8PEvpRSCqpDhbSKdL5y6e2XLBir1jtm74MAb7hyk0aww2&#10;PZd6ZIGRg2v+KKUb7sCDDBMOOgMpGy7SDrjNNH+3zbZmVqRdEBxvzzD5/1eWPx239sWR0H2BDgmM&#10;gLTWFx6dcZ9OOh2/OCnBOEJ4OsMmukB4vJRf5TfXc0o4xj7Ppzd3Cdfscts6H74K0CQaJXVIS0KL&#10;HTc+YEdMHVNiMwPrRqlEjTK/OTAxerLLiNEK3a4jTVXS23H8HVQn3MpBT7i3fN1g6w3z4YU5ZBgX&#10;QdWGZzykgrakMFiU1OB+/M0f8xF4jFLSomJKalDSlKhvBgmZza/yPCos/aHhRmOXjOldPo9xc9AP&#10;gGKc4ruwPJkxOajRlA70G4p6FbthiBmOPUu6G82H0OsXHwUXq1VKQjFZFjZma3ksHTGLgL52b8zZ&#10;AfWAfD3BqClWvAO/z403vV0dAlKQmIn49mgOsKMQE2HDo4lK//U/ZV2e9vInAAAA//8DAFBLAwQU&#10;AAYACAAAACEAK3JFU9oAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuFGn&#10;hUYQsqmqFhBXAlJ7dOJtHDVeh9htw9/jcoHLSqMZzbzNl6PtxIkG3zpGmE0TEMS10y03CJ8fL7cP&#10;IHxQrFXnmBC+ycOyuL7KVabdmd/pVIZGxBL2mUIwIfSZlL42ZJWfup44ens3WBWiHBqpB3WO5baT&#10;8yRJpVUtxwWjelobqg/l0SKkm9eV6bfp7ms/92++codQumfEm8m4egIRaAx/YbjgR3QoIlPljqy9&#10;6BDiI+H3Xrz07hFEhbBY3IMscvkfvvgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6arg&#10;2hUCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;K3JFU9oAAAAEAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="72E77E3D" w14:textId="35E2EF75" w:rsidR="00EA3910" w:rsidRPr="00EA3910" w:rsidRDefault="00EA3910" w:rsidP="00EA3910">
+                  <w:p w14:paraId="084E864A" w14:textId="47826B05" w:rsidR="00880066" w:rsidRPr="00880066" w:rsidRDefault="00880066" w:rsidP="00880066">
                     <w:pPr>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
-                        <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00EA3910">
+                    <w:r w:rsidRPr="00880066">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
-                        <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-        <w:noProof/>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...148 lines deleted...]
-      </mc:AlternateContent>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="33EC8876" w14:textId="5655520D" w:rsidR="00EA3910" w:rsidRDefault="00EA3910">
+  <w:p w14:paraId="01EDF722" w14:textId="477E04CD" w:rsidR="00EF35B4" w:rsidRDefault="00880066">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="497"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2239A51A" wp14:editId="10BFAF67">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="488B0A35" wp14:editId="4993C948">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="713740" cy="345440"/>
-              <wp:effectExtent l="0" t="0" r="10160" b="0"/>
+              <wp:extent cx="1040765" cy="351790"/>
+              <wp:effectExtent l="0" t="0" r="6985" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1188755367" name="Text Box 7" descr="OFFICIAL">
+              <wp:docPr id="1634385957" name="Text Box 7" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="713740" cy="345440"/>
+                        <a:ext cx="1040765" cy="351790"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="577273C0" w14:textId="5CCF5FFE" w:rsidR="00EA3910" w:rsidRPr="00EA3910" w:rsidRDefault="00EA3910" w:rsidP="00EA3910">
+                        <w:p w14:paraId="7D4325B4" w14:textId="140A6533" w:rsidR="00880066" w:rsidRPr="00880066" w:rsidRDefault="00880066" w:rsidP="00880066">
                           <w:pPr>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
-                              <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00EA3910">
+                          <w:r w:rsidRPr="00880066">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
-                              <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="2239A51A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="488B0A35" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 7" o:spid="_x0000_s1034" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:56.2pt;height:27.2pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCd0UlREgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2ynyboZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU62bqdhF5kiaX6897S467UiR+F8C6aixSSnRBgOdWv2Ff3+sv7w&#10;iRIfmKmZAiMqehKe3i3fv1t0thRTaEDVwhEsYnzZ2Yo2IdgyyzxvhGZ+AlYYDEpwmgW8un1WO9Zh&#10;da2yaZ5/zDpwtXXAhffofRiCdJnqSyl4eJLSi0BURXG2kE6Xzl08s+WClXvHbNPy8xjsH6bQrDXY&#10;9FLqgQVGDq79o5RuuQMPMkw46AykbLlIO+A2Rf5mm23DrEi7IDjeXmDy/68sfzxu7bMjof8CPRIY&#10;AemsLz064z69dDp+cVKCcYTwdIFN9IFwdN4WN7czjHAM3czmM7SxSnb92TofvgrQJBoVdchKAosd&#10;Nz4MqWNK7GVg3SqVmFHmNwfWjJ7sOmG0Qr/rSVvjIOP0O6hPuJSDgW9v+brF1hvmwzNzSDBOi6IN&#10;T3hIBV1F4WxR0oD78Td/zEfcMUpJh4KpqEFFU6K+GeRjOp/leRRYuqHhRmOXjOJzPo9xc9D3gFos&#10;8FlYnsyYHNRoSgf6FTW9it0wxAzHnhXdjeZ9GOSLb4KL1SoloZYsCxuztTyWjphFQF/6V+bsGfWA&#10;dD3CKClWvgF/yI1/ers6BKQgMRPxHdA8w446TNye30wU+q/3lHV92cufAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAQxu+CNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7WVuFGnUYhQ&#10;mk1V8SeupEhwdOJtHDVeh9htw9vjcoHLSqMZzXxbbmY7iBNNvneMsFomIIhbp3vuEN53z7f3IHxQ&#10;rNXgmBC+ycOmur4qVaHdmd/oVIdOxBL2hUIwIYyFlL41ZJVfupE4ens3WRWinDqpJ3WO5XaQaZLk&#10;0qqe44JRIz0Yag/10SLkjy9bM37kn1/71L/6xh1C7Z4Qbxbzdg0i0Bz+wnDBj+hQRabGHVl7MSDE&#10;R8LvvXirNAPRINxlGciqlP/hqx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAndFJURIC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAQxu+&#10;CNoAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 7" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:81.95pt;height:27.7pt;z-index:251664384;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBN7C3AFQIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hghbYRoWKtmCah&#10;thKd+mwcm0SyfZZtSNhfv7NDYOv2VPXFudyd78f3fZ7fdVqRg3C+AVPS8SinRBgOVWN2Jf35svpy&#10;Q4kPzFRMgRElPQpP7xafP81bW4gJ1KAq4QgWMb5obUnrEGyRZZ7XQjM/AisMBiU4zQL+ul1WOdZi&#10;da2ySZ7PshZcZR1w4T16H/ogXaT6UgoenqT0IhBVUpwtpNOlcxvPbDFnxc4xWzf8NAZ7xxSaNQab&#10;nks9sMDI3jX/lNINd+BBhhEHnYGUDRdpB9xmnL/ZZlMzK9IuCI63Z5j8x5Xlj4eNfXYkdN+gQwIj&#10;IK31hUdn3KeTTscvTkowjhAez7CJLhAeL+VX+fVsSgnH2Nfp+Po24Zpdblvnw3cBmkSjpA5pSWix&#10;w9oH7IipQ0psZmDVKJWoUeYvByZGT3YZMVqh23akqUo6G8bfQnXErRz0hHvLVw22XjMfnplDhnER&#10;VG14wkMqaEsKJ4uSGtyv//ljPgKPUUpaVExJDUqaEvXDICGT6VWeR4WlPzTcYGyTMb7NpzFu9voe&#10;UIxjfBeWJzMmBzWY0oF+RVEvYzcMMcOxZ0m3g3kfev3io+BiuUxJKCbLwtpsLI+lI2YR0JfulTl7&#10;Qj0gX48waIoVb8Dvc+NNb5f7gBQkZiK+PZon2FGIibDTo4lK//M/ZV2e9uI3AAAA//8DAFBLAwQU&#10;AAYACAAAACEAK3JFU9oAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuFGn&#10;hUYQsqmqFhBXAlJ7dOJtHDVeh9htw9/jcoHLSqMZzbzNl6PtxIkG3zpGmE0TEMS10y03CJ8fL7cP&#10;IHxQrFXnmBC+ycOyuL7KVabdmd/pVIZGxBL2mUIwIfSZlL42ZJWfup44ens3WBWiHBqpB3WO5baT&#10;8yRJpVUtxwWjelobqg/l0SKkm9eV6bfp7ms/92++codQumfEm8m4egIRaAx/YbjgR3QoIlPljqy9&#10;6BDiI+H3Xrz07hFEhbBY3IMscvkfvvgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATewt&#10;wBUCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;K3JFU9oAAAAEAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="577273C0" w14:textId="5CCF5FFE" w:rsidR="00EA3910" w:rsidRPr="00EA3910" w:rsidRDefault="00EA3910" w:rsidP="00EA3910">
+                  <w:p w14:paraId="7D4325B4" w14:textId="140A6533" w:rsidR="00880066" w:rsidRPr="00880066" w:rsidRDefault="00880066" w:rsidP="00880066">
                     <w:pPr>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
-                        <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00EA3910">
+                    <w:r w:rsidRPr="00880066">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
-                        <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="007346E3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74324166" w14:textId="77777777" w:rsidR="004F42A8" w:rsidRDefault="004F42A8">
+    <w:p w14:paraId="0A99A284" w14:textId="77777777" w:rsidR="00500A29" w:rsidRDefault="00500A29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="437" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AD36D3C" w14:textId="77777777" w:rsidR="004F42A8" w:rsidRDefault="004F42A8">
+    <w:p w14:paraId="65690E80" w14:textId="77777777" w:rsidR="00500A29" w:rsidRDefault="00500A29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="437" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D227820"/>
+    <w:nsid w:val="04E33ACB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8C1A52CE"/>
-    <w:lvl w:ilvl="0" w:tplc="4298458C">
+    <w:tmpl w:val="9B742856"/>
+    <w:lvl w:ilvl="0" w:tplc="F0E4E3CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="917"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0204B778">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="171AA054">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4F500472">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CD88940C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FD8EB3CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1E8E7734">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AC667B7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E2206496">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08B67149"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A6164D88"/>
+    <w:lvl w:ilvl="0" w:tplc="E63ADD04">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="284"/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="764481CC">
+        <w:ind w:left="891"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8E04B56A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1404"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="24901BFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2124"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FACACD44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2844"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6054ED3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3564"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="247C1362">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E758B1A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5004"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4A306A3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5724"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="46E6769A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6444"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20423807"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2C2052A4"/>
+    <w:lvl w:ilvl="0" w:tplc="CF545064">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6E46F154">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1517"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B69854CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2237"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="BF4446A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2957"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C082C6D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3677"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F4643B6C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="02BAFFDA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5117"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D6483F2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5837"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D0CA91D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6557"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A8208BB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="63924A12"/>
+    <w:lvl w:ilvl="0" w:tplc="20746426">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1753" w:hanging="284"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="F7D66EE8">
+        <w:ind w:left="434"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="824C0850">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1157"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="482C40CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1877"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3618C412">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2787" w:hanging="284"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="4AF0512C">
+        <w:ind w:left="2597"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A33EEAF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3317"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5B403E60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4037"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7A76830A">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3821" w:hanging="284"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="7DC0BE94">
+        <w:ind w:left="4757"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7C681344">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5477"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="57AA9F4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6197"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AD27148"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4ADE8426"/>
+    <w:lvl w:ilvl="0" w:tplc="20DE5D46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="782"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="99BC390C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1517"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F044FA3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2237"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DBDC2156">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2957"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2B468182">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3677"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F7029BA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1CD67E26">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5117"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E670F684">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5837"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DD1C0C92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6557"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="385E1BCF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2C181F42"/>
+    <w:lvl w:ilvl="0" w:tplc="66E49232">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1128"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F572C788">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1147"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="605E49C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1867"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C0540E7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2587"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AC98C230">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3307"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="40FA4B7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4027"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08608724">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4747"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08002F84">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5467"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4D2E31DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6187"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52A41E58"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80D4B948"/>
+    <w:lvl w:ilvl="0" w:tplc="AD74D424">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="844"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FB3EFF90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1503"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EEBC20E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2223"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="ED5807F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2943"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="869EFBBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3663"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5F825BFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4383"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6982FF1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5103"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8C309194">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5823"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="50DC7430">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6543"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="544B0E47"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BD9A5724"/>
+    <w:lvl w:ilvl="0" w:tplc="69E4D274">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="473"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3ABA3AB6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1130"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D610B980">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1850"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFCE9EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5BD08DEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3290"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DA2C701E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4010"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8708B346">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4730"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="078E3A2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5450"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="260A93D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6170"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61054012"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5CCA2FD6"/>
+    <w:lvl w:ilvl="0" w:tplc="7D7C787E">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4854" w:hanging="284"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="C41ACE40">
+        <w:ind w:left="917"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="071C37D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1637"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="81AABCB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6FD0E502">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5888" w:hanging="284"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="2AE26926">
+        <w:ind w:left="3077"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="14BE1776">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3797"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="88C6B330">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4517"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D3F27BE6">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6922" w:hanging="284"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="3C76E140">
+        <w:ind w:left="5237"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="84DEA4D0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="E20C8518">
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5957"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="34DC3C7E">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...6 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6677"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="123D4F01"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67BE2301"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2A8481F4"/>
-    <w:lvl w:ilvl="0" w:tplc="13E21D52">
+    <w:tmpl w:val="1BC01CBC"/>
+    <w:lvl w:ilvl="0" w:tplc="AD460A10">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="437" w:hanging="360"/>
-[...116 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:ind w:left="437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7032A2B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1157"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="78E8F82C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1877"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="51C8B478">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2597"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="05D64080">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3317"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FD80E404">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4037"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0A9C6566">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4757"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7D42A8E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5477"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5218D636">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6197"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="124463B9"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FD917D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1CD21854"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="2902B48E"/>
+    <w:lvl w:ilvl="0" w:tplc="549C4CD6">
+      <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1145" w:hanging="709"/>
-[...108 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:ind w:left="401"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="24B6AB1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1133"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FF9EDF14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1853"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B60C8628">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2573"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="41AA821A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3293"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7E70275C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4013"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4A0C32C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4733"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="128E480E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5453"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="90CA1CEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...638 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1740786578">
+  <w:num w:numId="1" w16cid:durableId="709964529">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1201168606">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1299725634">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1833135446">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1636062313">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="326174042">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1872956166">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1022970881">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2045060170">
+  <w:num w:numId="9" w16cid:durableId="977417427">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="4988406">
-[...11 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="402485502">
+  <w:num w:numId="10" w16cid:durableId="1678846949">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1765606840">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="11" w16cid:durableId="1440104107">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009322F8"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00EE5B2E"/>
+    <w:rsidRoot w:val="00EF35B4"/>
+    <w:rsid w:val="00161A8F"/>
+    <w:rsid w:val="00305DAE"/>
+    <w:rsid w:val="00500A29"/>
+    <w:rsid w:val="005D3D3F"/>
+    <w:rsid w:val="007346E3"/>
+    <w:rsid w:val="00880066"/>
+    <w:rsid w:val="009C102C"/>
+    <w:rsid w:val="00EF35B4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2A87907C"/>
-  <w15:docId w15:val="{24313B51-CE2A-4407-A785-1624182BB1B9}"/>
+  <w14:docId w14:val="7A350EB2"/>
+  <w15:docId w15:val="{999DFF23-F521-4EBF-B950-A4C0ED6CBBC4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10219,524 +6067,622 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="109" w:line="250" w:lineRule="auto"/>
+      <w:ind w:left="432" w:hanging="10"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="437"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="101" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="436" w:hanging="10"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
-      <w:bCs/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="200"/>
-      <w:ind w:left="437"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="106" w:line="250" w:lineRule="auto"/>
+      <w:ind w:left="436" w:hanging="10"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
-      <w:bCs/>
-[...3 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="106" w:line="250" w:lineRule="auto"/>
+      <w:ind w:left="436" w:hanging="10"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="footnotedescription">
+    <w:name w:val="footnote description"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="footnotedescriptionChar"/>
+    <w:hidden/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="251" w:lineRule="auto"/>
       <w:ind w:left="437"/>
-      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="footnotedescriptionChar">
+    <w:name w:val="footnote description Char"/>
+    <w:link w:val="footnotedescription"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:link w:val="Heading2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:link w:val="Heading3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="footnotemark">
+    <w:name w:val="footnote mark"/>
+    <w:hidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
     <w:pPr>
-      <w:ind w:left="437" w:hanging="360"/>
-      <w:jc w:val="both"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
-[...11 lines deleted...]
-    <w:link w:val="FooterChar"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA3910"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00161A8F"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-    <w:name w:val="Footer Char"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EA3910"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00161A8F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:holycrossp@bristol-schools.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DPO@holycross.bristol.sch.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.holycross.bristol.sch.uk/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:complaints@holycross.bristol.sch.uk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.holycross.bristol.sch.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>7684</Characters>
+  <Pages>6</Pages>
+  <Words>1396</Words>
+  <Characters>7962</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>187</Lines>
-  <Paragraphs>96</Paragraphs>
+  <Lines>66</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9130</CharactersWithSpaces>
+  <CharactersWithSpaces>9340</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>St Bernadette Catholic Primary School</dc:title>
+  <dc:subject/>
   <dc:creator>Secretary</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2025-05-14T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>291f4604,1616d1f1,33783f88,65714f3f,6d8f2247,5cdec5a,616ac025,26ab8436,4ea16b67</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>Microsoft® Word 2019</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-[...11 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingFooterText">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
-    <vt:lpwstr>2025-11-04T15:53:04Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
+    <vt:lpwstr>2026-04-30T15:10:01Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
     <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
     <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
-    <vt:lpwstr>c29ab9bc-e934-4799-8fdb-2e5d1a5073fe</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
+    <vt:lpwstr>2e8d5eea-9a0d-48ab-a582-82ad4f2fdf51</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>