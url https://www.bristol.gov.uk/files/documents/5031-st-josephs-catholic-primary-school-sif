--- v0 (2025-11-28)
+++ v1 (2026-09-13)
@@ -1,20248 +1,7232 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="328F05FF" w14:textId="77777777" w:rsidR="00DD0564" w:rsidRDefault="00000000">
-[...50 lines deleted...]
-        <w:ind w:left="187" w:right="164"/>
+    <w:p w14:paraId="181B86F0" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:spacing w:after="93" w:line="265" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="159"/>
         <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">ST JOSEPH’S CATHOLIC PRIMARY SCHOOL </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73145943" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="00A06569">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="583"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId7">
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>www.st-josephs-pri.bristol.sch.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId8">
+        <w:r>
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6EB14264" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="265" w:lineRule="auto"/>
+        <w:ind w:left="389" w:right="583"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
           <w:noProof/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15732736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="328F0714" wp14:editId="328F0715">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="196D4CFC" wp14:editId="112F2682">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="page">
-              <wp:posOffset>5644591</wp:posOffset>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4858160</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>275317</wp:posOffset>
+              <wp:posOffset>-137051</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="928940" cy="932962"/>
+            <wp:extent cx="928941" cy="933407"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapNone/>
-[...3 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="82" name="Picture 82"/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="15" name="Image 15"/>
+                    <pic:cNvPr id="82" name="Picture 82"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print"/>
+                    <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="928940" cy="932962"/>
+                      <a:ext cx="928941" cy="933407"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:hyperlink r:id="rId11">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chatsworth Road </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="328F0601" w14:textId="77777777" w:rsidR="00DD0564" w:rsidRDefault="00DD0564">
-[...2 lines deleted...]
-        <w:spacing w:before="47"/>
+    <w:p w14:paraId="214CFBA1" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="265" w:lineRule="auto"/>
+        <w:ind w:left="389" w:right="583"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fishponds </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B45C9FA" w14:textId="4C8453EB" w:rsidR="00A06569" w:rsidRDefault="001C0BF1" w:rsidP="006D7C1F">
+      <w:pPr>
+        <w:spacing w:after="741" w:line="265" w:lineRule="auto"/>
+        <w:ind w:left="389" w:right="583"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bristol  BS16 3QR </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">                                                   </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="328F0602" w14:textId="77777777" w:rsidR="00DD0564" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:ind w:left="424" w:right="6965"/>
+    <w:p w14:paraId="1F6269E4" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="55" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="21" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:color w:val="006EC0"/>
+          <w:u w:val="single" w:color="006EC0"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>SUPPLEMENTARY INFORMATION FORM</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:color w:val="006EC0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>Fishponds</w:t>
+        <w:t xml:space="preserve">2027-28 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328F0603" w14:textId="77777777" w:rsidR="00DD0564" w:rsidRDefault="00000000">
-[...188 lines deleted...]
-        <w:spacing w:before="62"/>
+    <w:p w14:paraId="1D852327" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:spacing w:after="387" w:line="265" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="80"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">RECEPTION YEAR NEW INTAKE APPLICATIONS </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="328F0609" w14:textId="77777777" w:rsidR="00DD0564" w:rsidRDefault="00000000">
-[...211 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="17A2420C" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:spacing w:after="204"/>
+        <w:ind w:left="29" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If you are expressing a preference for a place for your child at St Joseph’s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>after</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Category</w:t>
-[...3754 lines deleted...]
-        <w:spacing w:before="41"/>
+        <w:t xml:space="preserve">Catholic School and wish to apply on the grounds of religion and/or because a parent is a member of staff at the school (see (ii) </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">after </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Category 9 on page 2 of the admissions policy), you should complete this Supplementary Information Form. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="328F0648" w14:textId="77777777" w:rsidR="00DD0564" w:rsidRDefault="00000000">
-[...383 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="46CC86A6" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="41"/>
+        <w:ind w:right="0" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The completed Supplementary Information Form, together with all, supporting documentation, as appropriate, (see Notes below), should be </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:t>returned to the school office (see above email and postal addresses)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="328F064B" w14:textId="77777777" w:rsidR="00DD0564" w:rsidRDefault="00DD0564">
-[...2 lines deleted...]
-        <w:spacing w:before="62"/>
+    <w:p w14:paraId="2F56624D" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="41"/>
+        <w:ind w:right="0" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It should be returned by the closing date of </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">15 January 2027 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to be considered in the first round of allocations.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="328F064C" w14:textId="77777777" w:rsidR="00DD0564" w:rsidRDefault="00000000">
-[...81 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="2005EF34" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...54 lines deleted...]
-        <w:t>Reception)</w:t>
+        <w:spacing w:after="41"/>
+        <w:ind w:right="0" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If you are applying to more than one Catholic school, you will need to complete a separate Supplementary Information Form for each school.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328F0650" w14:textId="77777777" w:rsidR="00DD0564" w:rsidRDefault="00000000">
-[...273 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="1EB65F75" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...9307 lines deleted...]
-        <w:spacing w:before="67"/>
+        <w:spacing w:after="46"/>
+        <w:ind w:right="0" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you do not provide the information required in this form and </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...251 lines deleted...]
-        <w:t xml:space="preserve">A child of an </w:t>
+        <w:t>return it to the school</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Eastern Christian Church </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">includes Orthodox Churches. Child of </w:t>
+        <w:t>with all supporting documentation</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, by the closing date, your child may not be placed in the appropriate category, and this may affect your child’s chance of being offered a place.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5578BC82" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="363"/>
+        <w:ind w:right="0" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remember – you </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">another Christian denomination </w:t>
-[...493 lines deleted...]
-        <w:t>and ecclesial communities that are in membership of any local Churches Together Group (by whatever title) on the above basis.</w:t>
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r>
+        <w:t>also complete the Common Application Form of your child’s home Local Authority, in addition to this form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328F06DC" w14:textId="77777777" w:rsidR="00DD0564" w:rsidRDefault="00000000">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="13E49920" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="263" w:lineRule="auto"/>
+        <w:ind w:left="137" w:right="81"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">another faith </w:t>
-[...173 lines deleted...]
-        <w:t>defines</w:t>
+        <w:t xml:space="preserve">Name of child </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328F06DD" w14:textId="77777777" w:rsidR="00DD0564" w:rsidRDefault="00DD0564">
-[...43 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="43D3288E" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2270"/>
+          <w:tab w:val="right" w:pos="9285"/>
         </w:tabs>
-        <w:spacing w:before="99"/>
-        <w:ind w:hanging="357"/>
+        <w:spacing w:after="0" w:line="263" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...334 lines deleted...]
-        <w:ind w:left="694" w:right="99"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">For 1, 2 and 3 above, </w:t>
-[...2 lines deleted...]
-        <w:t>supporting evidence should be provided at the same time as this form</w:t>
+        <w:t xml:space="preserve">Address of child </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="40"/>
+          <w:b/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="365F91"/>
-[...1890 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:sz w:val="2"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="328F0722" wp14:editId="328F0723">
-                <wp:extent cx="5768340" cy="6350"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53D8ED3C" wp14:editId="4411EBFE">
+                <wp:extent cx="4065270" cy="691376"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="29" name="Group 29"/>
-[...2 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="17026" name="Group 17026"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
-                      <wpg:cNvGrpSpPr>
-[...1 lines deleted...]
-                      </wpg:cNvGrpSpPr>
+                      <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5768340" cy="6350"/>
+                          <a:ext cx="4065270" cy="691376"/>
                           <a:chOff x="0" y="0"/>
-                          <a:chExt cx="5768340" cy="6350"/>
+                          <a:chExt cx="4065270" cy="691376"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
-                        <wps:cNvPr id="30" name="Graphic 30"/>
+                        <wps:cNvPr id="20456" name="Shape 20456"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
-                            <a:off x="0" y="0"/>
-                            <a:ext cx="5768340" cy="6350"/>
+                            <a:off x="762" y="0"/>
+                            <a:ext cx="4064508" cy="18289"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
                             <a:ahLst/>
                             <a:cxnLst/>
-                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
                             <a:pathLst>
-                              <a:path w="5768340" h="6350">
+                              <a:path w="4064508" h="18289">
                                 <a:moveTo>
-                                  <a:pt x="5768340" y="0"/>
+                                  <a:pt x="0" y="0"/>
                                 </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4064508" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="4064508" y="18289"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="18289"/>
+                                </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="0" y="0"/>
                                 </a:lnTo>
-                                <a:lnTo>
-[...8 lines deleted...]
-                                <a:close/>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
-                          <a:solidFill>
-[...1 lines deleted...]
-                          </a:solidFill>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
                         </wps:spPr>
-                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-                          <a:prstTxWarp prst="textNoShape">
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="000000"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20457" name="Shape 20457"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="762" y="220980"/>
+                            <a:ext cx="4064508" cy="18289"/>
+                          </a:xfrm>
+                          <a:custGeom>
                             <a:avLst/>
-                          </a:prstTxWarp>
-[...1 lines deleted...]
-                        </wps:bodyPr>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4064508" h="18289">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4064508" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="4064508" y="18289"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="18289"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="000000"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20458" name="Shape 20458"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="685267"/>
+                            <a:ext cx="4064508" cy="9144"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4064508" h="9144">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4064508" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="4064508" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="000000"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20459" name="Shape 20459"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="473812"/>
+                            <a:ext cx="4064508" cy="9144"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4064508" h="9144">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4064508" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="4064508" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="000000"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="6D38CC52" id="Group 29" o:spid="_x0000_s1026" style="width:454.2pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="57683,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCh1CC0bwIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtO3DAQfa/Uf7D8XrJA2UJEFlVQVpUQ&#10;IEHVZ6/jXFTH4469m+XvO3bibARSpVJFcsaZ47mcOfHl1b7TbKfQtWAKfny04EwZCWVr6oL/eL79&#10;dM6Z88KUQoNRBX9Rjl+tPn647G2uTqABXSpkFMS4vLcFb7y3eZY52ahOuCOwypCzAuyEpy3WWYmi&#10;p+idzk4Wi2XWA5YWQSrn6OvN4OSrGL+qlPQPVeWUZ7rgVJuPK8Z1E9ZsdSnyGoVtWjmWId5RRSda&#10;Q0mnUDfCC7bF9k2orpUIDip/JKHLoKpaqWIP1M3x4lU3a4Stjb3UeV/biSai9hVP7w4r73drtE/2&#10;EYfqybwD+csRL1lv63zuD/v6AN5X2IVD1ATbR0ZfJkbV3jNJH8++LM9PPxPxknzL07ORcNnQVN4c&#10;ks23vx3LRD6kjIVNhfSWlOMO5Lj/I+epEVZFzl1o/hFZWxb8lFowoiMBr0et0BfiKCQnVOBv3LmR&#10;ynezM7Upcrl1fq0gsix2d84Pai2TJZpkyb1JJpLmg9p1VLvnjNSOnJHaN4ParfDhXBhdMFk/G1Mz&#10;Tik4O9ipZ4gwH2Y1zTKNmSo9YLSZY4muGSr50tvGeANmubg4C3VRsORO7wE2T/tP4DigWVipwakh&#10;U+g7ppy4INycbQe6LW9brUP7DuvNtUa2E0TrzUV4xopnMBKly4fhB2sD5Qtppye1FNz93gpUnOnv&#10;htRJfftkYDI2yUCvryFeVpF5dP55/1OgZZbMgnv6s+4hiVTkSRZUfwAM2HDSwNeth6oNmom1DRWN&#10;G/phohXvlcjEeAeGi2u+j6jDTb36AwAA//8DAFBLAwQUAAYACAAAACEA7BRm/tsAAAADAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm92N/6gxm1KKeipCW0G8TZNpEpqdDdltkn57&#10;Ry96eTC8x3u/yRaTa9VAfWg8W0hmBhRx4cuGKwsfu9ebOagQkUtsPZOFMwVY5JcXGaalH3lDwzZW&#10;Sko4pGihjrFLtQ5FTQ7DzHfE4h187zDK2Ve67HGUctfqW2MetcOGZaHGjlY1FcftyVl4G3Fc3iUv&#10;w/p4WJ2/dg/vn+uErL2+mpbPoCJN8S8MP/iCDrkw7f2Jy6BaC/JI/FXxnsz8HtReQgZ0nun/7Pk3&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKHUILRvAgAA8QUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOwUZv7bAAAAAwEAAA8AAAAAAAAAAAAA&#10;AAAAyQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;">
-[...1 lines deleted...]
-                  <v:path arrowok="t"/>
+              <v:group w14:anchorId="06F2760B" id="Group 17026" o:spid="_x0000_s1026" style="width:320.1pt;height:54.45pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="40652,6913" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCGzDeLgMAABMRAAAOAAAAZHJzL2Uyb0RvYy54bWzsWF9vmzAQf5+074B4XyE0IQQ16cO69WXa&#10;prX7AK4xAQlsy3ZD8u13PjCQP6rSTupDlTxgY9+d736+39nk5nZbV96GKV0KvvQnV6HvMU5FVvL1&#10;0v/7+P1L4nvaEJ6RSnC29HdM+7erz59uGpmySBSiypjywAjXaSOXfmGMTINA04LVRF8JyThM5kLV&#10;xMCrWgeZIg1Yr6sgCsM4aITKpBKUaQ2jd+2kv0L7ec6o+ZXnmhmvWvrgm8GnwueTfQarG5KuFZFF&#10;STs3yBu8qEnJYdHe1B0xxHtW5ZGpuqRKaJGbKyrqQOR5SRnGANFMwoNo7pV4lhjLOm3WsocJoD3A&#10;6c1m6c/NvZIP8rcCJBq5BizwzcayzVVtW/DS2yJkux4ytjUehcFpGM+iOSBLYS5eTK7ncYspLQD4&#10;IzVafHtZMXDLBnvONBLSQw8I6P9D4KEgkiGwOgUEfiuvzJZ+FE5nse9xUkOioojXDiE0KNkDpVMN&#10;mJ1AaR5HvncSp+ksBDJYnCZJlCwsTH20JKXP2twzgYCTzQ9t2szMXI8Urke33HUV5PeLmS2JsXrW&#10;T9v1Gtyx1pPCOWJna7FhjwLlzMGugZPDbMXHUrD7rS0XMMg6CddKtDeWHIfvpFzbSkM+HcDk5l07&#10;lkMW9ytDx4aK4Pbhw+AY4IpbJGzWEqg5eUUMkrcuDRSjqqwBGUjqcDAM1mwKtnuOPbOrmIWr4n9Y&#10;DumDBLEDWq2fvlbK2xBbcvCHxkklC9KNdnvfiaKraMfq52VV9SYnqHrKZJs9nbDVY1jtes2w1aSd&#10;N23Jg8IBQbvCB6D0Sriy4KbX51Cu0c1RtLb7JLIdFgsEBDhpy8Y7kXN+TM659dE6ADQ+n5xRFC6S&#10;rviPKtmFobZCvYJ55zJ5IJKtHheGjsvFh2IopM/h8Zm8iqFt5Y+TWRQjtaFEDReGgZ+LyXTaFVF3&#10;SxnX93c7QNEPWzuHE/LUyTTM7p9f41NxnyPDOXp8fo6Cd+ZcO178TLH9dS/c/LDcXBxzEy+hZ5+e&#10;LTen8+tkElnyXbh54abNgo97s8WPUPjyxjtL9y+B/bQfv0N//F/G6h8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQCbCRO13QAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3U3V0qbZ&#10;lFLUUxHaCuJtmp0modndkN0m6b939KKXB8N7vPdNthptI3rqQu2dhmSiQJArvKldqeHj8PowBxEi&#10;OoONd6ThSgFW+e1Nhqnxg9tRv4+l4BIXUtRQxdimUoaiIoth4lty7J18ZzHy2ZXSdDhwuW3kVKmZ&#10;tFg7XqiwpU1FxXl/sRreBhzWj8lLvz2fNtevw/P75zYhre/vxvUSRKQx/oXhB5/RIWemo784E0Sj&#10;gR+Jv8re7ElNQRw5pOYLkHkm/9Pn3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBCGzDe&#10;LgMAABMRAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCb&#10;CRO13QAAAAUBAAAPAAAAAAAAAAAAAAAAAIgFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAkgYAAAAA&#10;">
+                <v:shape id="Shape 20456" o:spid="_x0000_s1027" style="position:absolute;left:7;width:40645;height:182;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4064508,18289" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBwwsmUyAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEJvNavVVbZGEWmhBw/WquDtNXnuLiYv202q23/fFAo9DjPzDTNfds6KK7Wh9qxgOMhA&#10;EGtvai4V7N9fHmYgQkQ2aD2Tgm8KsFz07uZYGH/jN7ruYikShEOBCqoYm0LKoCtyGAa+IU7e2bcO&#10;Y5JtKU2LtwR3Vo6yLJcOa04LFTa0rkhfdl9OweeH3z4/6uZyzG29OelxsIfpRqn7frd6AhGpi//h&#10;v/arUTDKxpMcfu+kKyAXPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBwwsmUyAAAAN4A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l4064508,r,18289l,18289,,e" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,4064508,18289"/>
+                </v:shape>
+                <v:shape id="Shape 20457" o:spid="_x0000_s1028" style="position:absolute;left:7;top:2209;width:40645;height:183;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4064508,18289" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAfjmwPxwAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeIXeNFtrVbZGEbHQg4f6F7y9Jq+7i8nLukl1++2bguBxmJnfMJNZ66y4UBMqzwqeexkI&#10;Yu1NxYWC3fa9OwYRIrJB65kU/FKA2fShM8Hc+Cuv6bKJhUgQDjkqKGOscymDLslh6PmaOHnfvnEY&#10;k2wKaRq8Jrizsp9lQ+mw4rRQYk2LkvRp8+MUnL/85/JF16fD0Farox4Eux+tlHp6bOdvICK18R6+&#10;tT+Mgn42eB3B/510BeT0DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB+ObA/HAAAA3gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l4064508,r,18289l,18289,,e" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,4064508,18289"/>
+                </v:shape>
+                <v:shape id="Shape 20458" o:spid="_x0000_s1029" style="position:absolute;top:6852;width:40645;height:92;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4064508,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC5sEEhwQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN7qxtAWia4iBaEHe6h68DhkxyQkOxt3pzH+++6h4PHxvtfb0XVqoBAbzwYW8wwUcelt&#10;w5WB82n/ugQVBdli55kMPCjCdjN5WWNh/Z1/aDhKpVIIxwIN1CJ9oXUsa3IY574nTtzVB4eSYKi0&#10;DXhP4a7TeZZ9aIcNp4Yae/qsqWyPv87A4XsQncdwaDGO0l5o3/S3zpjZdNytQAmN8hT/u7+sgTx7&#10;e0970510BfTmDwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALmwQSHBAAAA3gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l4064508,r,9144l,9144,,e" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,4064508,9144"/>
+                </v:shape>
+                <v:shape id="Shape 20459" o:spid="_x0000_s1030" style="position:absolute;top:4738;width:40645;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4064508,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDW/OS6xQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvddOgxaauIgXBgz3U9uDxkX1NQrJv4+5rjP++KxR6HGbmG2a9HV2nBgqx8WzgaZ6B&#10;Ii69bbgy8PW5f1yBioJssfNMBm4UYbuZPKyxsP7KHzScpFIJwrFAA7VIX2gdy5ocxrnviZP37YND&#10;STJU2ga8JrjrdJ5lz9phw2mhxp7eairb048zcHwfROcxHFuMo7Rn2jf9pTNmNh13r6CERvkP/7UP&#10;1kCeLZYvcL+TroDe/AIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDW/OS6xQAAAN4AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l4064508,r,9144l,9144,,e" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,4064508,9144"/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328F0707" w14:textId="77777777" w:rsidR="00DD0564" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="16C7B7D0" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:spacing w:after="381" w:line="263" w:lineRule="auto"/>
+        <w:ind w:left="137" w:right="81"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="1"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Parent/Carer Name  __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E37371" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:spacing w:after="178"/>
+        <w:ind w:left="29" w:right="193"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Please read the school’s admission policy, noting in particular the faith-based criteria and the Children of Staff criterion, and read your Local Authority admissions guide booklet, before completing this form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED07776" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:spacing w:after="130" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="538"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOTE: When completing the Local Authority Common Application Form, it is important that you provide details of any siblings (brothers or sisters) who will be attending the school at the proposed time of admission. If this </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">information is not provided the admission authority of the school may not be able to place the application within the correct criterion category. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E83D9A8" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="00A06569">
+      <w:pPr>
+        <w:sectPr w:rsidR="00A06569">
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="first" r:id="rId12"/>
+          <w:pgSz w:w="11921" w:h="16850"/>
+          <w:pgMar w:top="1390" w:right="1195" w:bottom="1581" w:left="1440" w:header="720" w:footer="999" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23420289" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:spacing w:after="8"/>
+        <w:ind w:left="10" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Religious status of child: If applying under any of the religious criteria, please indicate by </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36680907" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:spacing w:after="43" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-29" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E9736E7" wp14:editId="0A222EA3">
+                <wp:extent cx="5859781" cy="6096"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="19520" name="Group 19520"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5859781" cy="6096"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="5859781" cy="6096"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="20464" name="Shape 20464"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5859781" cy="9144"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5859781" h="9144">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5859781" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5859781" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="586DF6B2" id="Group 19520" o:spid="_x0000_s1026" style="width:461.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="58597,60" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDp9DSLcgIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X+xEaZpYcfqwbHmZ&#10;tmrtfgDF+EPCgIDEyb/f5dombipVU5dINoZ7D/ccLmf7cG4lOQnrGq1yOp+llAjFddGoKqd/nr9/&#10;WVPiPFMFk1qJnF6Eow+7z5+2ncnEQtdaFsISAFEu60xOa+9NliSO16JlbqaNULBYatsyD5+2SgrL&#10;OkBvZbJI01XSaVsYq7lwDmb3/SLdIX5ZCu5/laUTnsicQm0enxafL+GZ7LYsqywzdcOHMtgHqmhZ&#10;o2DTCLVnnpGjbd5AtQ232unSz7huE12WDRfIAdjM0xs2B6uPBrlUWVeZKBNIe6PTh2H5z9PBmifz&#10;aEGJzlSgBX4FLufStuENVZIzSnaJkomzJxwm79Z3m/v1nBIOa6t0s+oV5TXI/iaJ19/eS0vGLZNX&#10;hXQGWsNd2bv/Y/9UMyNQVJcB+0dLmiKni3S5WlKiWAtNiiGkn0JZMDKK5DIHen1Ioc18uQwKRaos&#10;40fnD0Kj0uz0w/m+JYtxxOpxxM9qHFpo7Hdb2jAf8kKRYUi6yVHVOcU6wmKrT+JZY5i/OS+o8boq&#10;1TQqnvrYEBA7Roxvg3jTyAn5MWh898FwQQHwH8Pw7sZ9YRB4orKRO0xO1ZUqyACbcAZOU0rm8cq2&#10;jQcLkk0L/rW4T9MrMKCF5utPG0f+IkUQS6rfooTGwWsRJpytXr5KS04sGA3+EJxJU7Nhdjj4IRRL&#10;RZyQXzZSRsg5pr6C3G/Cf0AYgkOeQI+LmWmfyYdqeqMDuwDSo92BKDEJd9bKx3wFJo2bTNiG4Ysu&#10;LmgRKAjcRpQGXQl5DA4abG/6jVFXn9/9BQAA//8DAFBLAwQUAAYACAAAACEAvLUqndoAAAADAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm90komjMppSinopgK4i3aXaahGZnQ3ab&#10;pP/e0YteBh7v8eZ7xXJ2nRppCK1nA+kiAUVcedtybeBj93LzACpEZIudZzJwpgDL8vKiwNz6id9p&#10;3MZaSQmHHA00Mfa51qFqyGFY+J5YvIMfHEaRQ63tgJOUu05nSXKvHbYsHxrsad1QddyenIHXCafV&#10;bfo8bo6H9flrd/f2uUnJmOurefUEKtIc/8Lwgy/oUArT3p/YBtUZkCHx94r3mGUyYy+hBHRZ6P/s&#10;5TcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6fQ0i3ICAAAvBgAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAvLUqndoAAAADAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
+                <v:shape id="Shape 20464" o:spid="_x0000_s1027" style="position:absolute;width:58597;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5859781,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD3EFWKxgAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ra8Iw&#10;FIXfB/6HcAXfZjIRkWqUMRA38GXVH3Bt7tpic9MmsVZ//TIY+Hg453yHs94OthE9+VA71vA2VSCI&#10;C2dqLjWcjrvXJYgQkQ02jknDnQJsN6OXNWbG3fib+jyWIkE4ZKihirHNpAxFRRbD1LXEyftx3mJM&#10;0pfSeLwluG3kTKmFtFhzWqiwpY+Kikt+tRrOfefV43yIX3u8H07XZVfkl07ryXh4X4GINMRn+L/9&#10;aTTM1Hwxh7876QrIzS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9xBVisYAAADeAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l5859781,r,9144l,9144,,e" fillcolor="#d9d9d9" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,5859781,9144"/>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502F216A" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:spacing w:after="8"/>
+        <w:ind w:left="10" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">placing a tick in the appropriate box below – please note that a tick should be indicated in only a single box. </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9017" w:type="dxa"/>
+        <w:tblInd w:w="264" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="39" w:type="dxa"/>
+          <w:left w:w="19" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3396"/>
+        <w:gridCol w:w="1277"/>
+        <w:gridCol w:w="4344"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A06569" w14:paraId="6CFB43A0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B21D179" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criteria </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B6DF35D" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tick Box </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="641DF98B" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evidence Required </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A06569" w14:paraId="60003264" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="646"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E5E542C" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1. Child is Catholic</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03D0105A" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(Categories 1 to 3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6010039E" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="142" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6167A3B5" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">See Note 1 below </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A06569" w14:paraId="4D914FC6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="646"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="029A05CA" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2. Child is a Catechumen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69DCD997" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(Category 5)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58947370" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="142" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="521D6AA6" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">See Note 2 below </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A06569" w14:paraId="4EE553FA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="936"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AAE473B" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3. Child is a member of an</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AEF7647" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Eastern Christian Church</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F996572" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(Category 6)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AD5B6BB" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="142" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33D00890" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">See Note 4 below </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A06569" w14:paraId="1B217495" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="842"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4ED38B97" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4. Child is a member of other</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="249EFDAB" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Christian denomination</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02764C7C" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(Category 7)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F60EFD7" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="142" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14DDC6D4" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">See Note 4 below </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A06569" w14:paraId="035BD7DF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1111"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D822921" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5. Child is a member of other</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3570CF40" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>faith</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43CB9242" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(Category 8)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73B6B6CE" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="142" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="438FEBF4" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">See Note 4 below </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="75752C86" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="264" w:line="241" w:lineRule="auto"/>
+        <w:ind w:left="339" w:right="196"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For criteria categories 1 to 3, state the Catholic Parish in which your child lives (state the name of the parish and its location): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B39F875" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="738" w:line="241" w:lineRule="auto"/>
+        <w:ind w:left="339" w:right="196"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">………………………………………………………………………………………………………………………………………………………. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69FD6A02" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="37" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="212" w:right="45"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Children of School Staff </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8930" w:type="dxa"/>
+        <w:tblInd w:w="300" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="51" w:type="dxa"/>
+          <w:left w:w="7" w:type="dxa"/>
+          <w:right w:w="144" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3225"/>
+        <w:gridCol w:w="1277"/>
+        <w:gridCol w:w="4428"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A06569" w14:paraId="672E25B6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1781"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39D8AFD6" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="5" w:right="67" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Does the child have a parent who is a member of the school’s staff? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48DE67CE" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5" w:right="176" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">(see (ii) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">after </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Category 9 on page 2 of the Admissions Policy). Tick one box. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1741131E" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="297" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="141" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">YES □ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3687321A" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="138" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">NO □ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B99DEDE" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="261" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">If Yes, state the full name of the parent: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5907D92B" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">………………………………………….. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D231D77" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">See Note 3 below </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="70699BE5" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="115"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Declaration</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8E85CC" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:spacing w:after="647" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="134" w:right="45"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="7E7E7E"/>
+          <w:b/>
         </w:rPr>
-        <w:t>P</w:t>
-      </w:r>
+        <w:t xml:space="preserve">I confirm that I have read the Admissions Policy of the school and that the information I have provided is correct. I understand that I must notify the school immediately if there is any change to these details and that, should any information I have given prove to be inaccurate, the governing body may withdraw any offer of a place even if the child has already started school. I understand that I must also complete the Common Application Form of my home Local Authority. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CAFA246" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="6343"/>
+        </w:tabs>
+        <w:spacing w:after="105" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="7E7E7E"/>
-          <w:spacing w:val="-2"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signed……………………….. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Date……………………………… </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F135FD" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="186"/>
+        <w:ind w:left="115"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Notes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="38B10D97" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="177"/>
+        <w:ind w:left="250" w:right="45"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. Evidence of Catholic Baptism (or Reception)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B633C28" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:spacing w:after="166"/>
+        <w:ind w:left="134" w:right="204"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school for a Catholic child evidence of Catholic baptism or reception into the Church is required. A certificate of baptism or certificate of reception into the full communion of the Catholic Church should be provided at the same time as this form is returned to the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2907D6B9" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:spacing w:after="189"/>
+        <w:ind w:left="134" w:right="202"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Admission Authority may request additional supporting evidence if the written documents that are provided do not clarify the fact that the child was baptised or received into the Catholic Church, e.g., where the name and address of the Church is not on the certificate or where the name of the Church does not state whether it is a Catholic Church or not. Those who have difficulty obtaining written evidence of baptism or reception into the Church should contact their Parish Priest. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC54B5A" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="177"/>
+        <w:ind w:left="250" w:right="45"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Evidence for Catechumens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E894DD" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="134" w:right="202"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school for catechumen evidence of their being a member of the catechumenate of a Catholic Church will be required. A certificate of reception into the order of catechumens should be provided at the same time as this form is returned to the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A39B9C" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="174"/>
+        <w:ind w:left="250" w:right="45"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. Evidence for Children of School Staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F95616D" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:spacing w:after="170"/>
+        <w:ind w:left="134" w:right="200"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school for a child with a parent who has been a member of the school’s staff for two or more years at the time of application, or who was recruited to fill a vacant post for which there is a demonstrable skills shortage. This does not include staff who work on the school site for other employers. You must provide the full name of the parent who works for the school on page 2 of this Supplementary Information Form above. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C75D73" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="169"/>
+        <w:ind w:left="509" w:right="45" w:hanging="269"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. Evidence for Eastern Christian Churches, Other Christian Denominations and Other Faiths</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B58F039" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:spacing w:after="149"/>
+        <w:ind w:left="134" w:right="200"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If application is being made for a place at the school as the child is a member of an Eastern Christian Church, another Christian denomination or another faith a letter or document confirming membership of that Christian denomination or faith and signed by the appropriate minister of religion or faith leader, will be required. The letter or document should be provided at the same time as this form is returned to the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E04A6AD" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:spacing w:after="38" w:line="399" w:lineRule="auto"/>
+        <w:ind w:left="134" w:right="7546"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="7E7E7E"/>
-          <w:spacing w:val="34"/>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">age </w:t>
+        <w:t>Checklist:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Have you? </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00DD0564">
-[...2 lines deleted...]
-      <w:pgMar w:top="1420" w:right="1275" w:bottom="280" w:left="1417" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w14:paraId="137B313D" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="48"/>
+        <w:ind w:right="0" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enclosed a copy of baptism or certificate of reception into the Catholic Church (where applicable).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="781CA455" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="51"/>
+        <w:ind w:right="0" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Stated the name of the parent who works for the school in box 3 of the ‘Criteria Category' section above (where applicable).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD95367" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="204"/>
+        <w:ind w:right="0" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enclosed a letter or document confirming membership of an Eastern Christian Church, a Christian denomination or other faith (where applicable).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15618072" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="105" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="0" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Completed and returned your local authority’s Common Application Form?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="588949CA" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="115"/>
+      </w:pPr>
+      <w:r>
+        <w:t>GDPR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E0A2F3" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:spacing w:after="161"/>
+        <w:ind w:left="134" w:right="247"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In compliance with the General Data Protection Regulation (GDPR) and the Data Protection Act 2018, we wish to ensure that you are aware of the purpose for which we collect and process the data we have asked you to provide on this form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D81294" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="147"/>
+        <w:ind w:right="246" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We are St Joseph’s Catholic Primary School of Chatsworth Road, Fishponds, Bristol,BS16 3QR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4D8A7D" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="189"/>
+        <w:ind w:right="246" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Being a Catholic education provider, we work closely with the School’s Diocesan Authority, the School’s Trustees, the Local Authority, the Catholic Education Service and the Department for Education, and may share the information you provide on this application form if we consider it is necessary in order to fulfil our functions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C6A544" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="187"/>
+        <w:ind w:right="246" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The person responsible for data protection within our organisation is the Head Teacher and you can contact them with questions relating to our handling of the data. You can contact them by ringing the school on 0117 3772160, by emailing </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:t>dataprotection@stjoes.co.uk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or in writing to the school at the address given in (1) above. We require the information we have requested for reasons relating to our functions as the admission authority of the School.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BF02F5" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="186"/>
+        <w:ind w:right="246" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>It is necessary for us to process personal data for the performance of a task carried out in the public interest or in the exercise of official authority vested in the controller (Article 6(1)(e) of the GDPR).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE1685E" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="181"/>
+        <w:ind w:right="246" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>To the extent that you have shared any special categories of data this will not be shared with any third parties except as detailed in paragraph 2 above, unless a legal obligation should arise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="756D9F42" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="192"/>
+        <w:ind w:right="246" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>It is necessary for us to process special category data for the performance of a task carried out in the public interest or in the exercise of official authority vested in the controller (Article 6(1)(e) of the GDPR). Additionally, processing is necessary for reasons of substantial public interest on the basis of Union or Member State law which is proportionate to the aim pursued and which contains appropriate safeguards (Article 9(2)(g) of the GDPR).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0983A143" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="179"/>
+        <w:ind w:right="246" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If the application is successful, the information you have provided on this form will be migrated to the School’s enrolment system, and the data will be retained and processed on the basis of the School’s fair processing notice and data protection policies which apply to that data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19CE4B9A" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:right="246" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If the application is unsuccessful, the application form and any documents submitted in support of the application will be destroyed after a period of 12 months. The school may keep a simple record of all applications and their outcome as part of their permanent archives in accordance with the School’s data retention policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3718A2" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="00A06569">
+      <w:pPr>
+        <w:sectPr w:rsidR="00A06569">
+          <w:footerReference w:type="even" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
+          <w:pgSz w:w="11921" w:h="16850"/>
+          <w:pgMar w:top="1450" w:right="1179" w:bottom="1720" w:left="1320" w:header="720" w:footer="1020" w:gutter="0"/>
+          <w:pgNumType w:start="2"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EB8AF7B" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="165"/>
+        <w:ind w:right="246" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>To read about your individual rights you can refer to the School’s fair processing notice and data protection policies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E30D71B" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="7"/>
+        <w:ind w:right="246" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you wish to complain about how we have collected and processed the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>informationyou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> have provided on this form, you can make a complaint to our organisation by contacting the Head Teacher (0117 377216 or email </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:t>head.st.josephs.p@bristolschools.uk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>) in the first instance.  Please refer to our Complaints Procedure Policy on the school website for more information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B8DCFB" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:spacing w:after="11318"/>
+        <w:ind w:left="370" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If you are unhappy with how your complaint has been handled, you can contact the Information Commissioner’s Office via their website at: ico.org.uk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7DB942" w14:textId="77777777" w:rsidR="00A06569" w:rsidRDefault="00A06569" w:rsidP="00957BB6">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:sectPr w:rsidR="00A06569">
+          <w:footerReference w:type="even" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="first" r:id="rId18"/>
+          <w:pgSz w:w="11911" w:h="16841"/>
+          <w:pgMar w:top="1440" w:right="1268" w:bottom="1440" w:left="1440" w:header="720" w:footer="990" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D78AC0C" w14:textId="60145F08" w:rsidR="00A06569" w:rsidRDefault="00A06569" w:rsidP="00957BB6">
+      <w:pPr>
+        <w:spacing w:before="62" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="95" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A06569">
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1402" w:bottom="1440" w:left="1541" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A9D6EBE" w14:textId="77777777" w:rsidR="00CF1F8D" w:rsidRDefault="00CF1F8D">
+    <w:p w14:paraId="44C12062" w14:textId="77777777" w:rsidR="001C0BF1" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E47CB49" w14:textId="77777777" w:rsidR="00CF1F8D" w:rsidRDefault="00CF1F8D">
+    <w:p w14:paraId="7BD618C9" w14:textId="77777777" w:rsidR="001C0BF1" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="328F0728" w14:textId="77777777" w:rsidR="00DD0564" w:rsidRDefault="00000000">
+  <w:p w14:paraId="6F132506" w14:textId="0D4634EF" w:rsidR="00A06569" w:rsidRDefault="000D4F2F">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="403" w:firstLine="0"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:sz w:val="19"/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487245824" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="328F0739" wp14:editId="328F073A">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59696873" wp14:editId="5DFEDB6E">
+              <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>895985</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9871697</wp:posOffset>
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="5768340" cy="6350"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="1102995" cy="353060"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="13" name="Graphic 13"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="1360247381" name="Text Box 29" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr>
-[...1 lines deleted...]
-                    </wps:cNvSpPr>
+                    <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="5768340" cy="6350"/>
+                        <a:ext cx="1102995" cy="353060"/>
                       </a:xfrm>
-                      <a:custGeom>
+                      <a:prstGeom prst="rect">
                         <a:avLst/>
-                        <a:gdLst/>
-[...26 lines deleted...]
-                      </a:solidFill>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
                     </wps:spPr>
-                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="08C80D83" w14:textId="7DBB1F4C" w:rsidR="000D4F2F" w:rsidRPr="000D4F2F" w:rsidRDefault="000D4F2F" w:rsidP="000D4F2F">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="000D4F2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="27697136" id="Graphic 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:777.3pt;width:454.2pt;height:.5pt;z-index:-16070656;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="5768340,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWu276HwIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFr2zAQfh/sPwi9L07SNetMnDIaOgal&#10;KzRjz4osx2ayTjspsfvvd5It12xPG8Mgn3yfTt99d+ftbd9qdlHoGjAFXy2WnCkjoWzMqeDfDvfv&#10;bjhzXphSaDCq4C/K8dvd2zfbzuZqDTXoUiGjIMblnS147b3Ns8zJWrXCLcAqQ84KsBWetnjKShQd&#10;RW91tl4uN1kHWFoEqZyjr/vByXcxflUp6b9WlVOe6YITNx9XjOsxrNluK/ITCls3cqQh/oFFKxpD&#10;l06h9sILdsbmj1BtIxEcVH4hoc2gqhqpYg6UzWr5WzbPtbAq5kLiODvJ5P5fWPl4ebZPGKg7+wDy&#10;hyNFss66fPKEjRsxfYVtwBJx1kcVXyYVVe+ZpI/XHzY3V+9JbEm+zdV1FDkTeTorz85/VhDjiMuD&#10;80MNymSJOlmyN8lEqmSooY419JxRDZEzquFxqKEVPpwL5ILJuhmReuQRnC1c1AEizIcUJrYpEWL6&#10;itFmjqWcZqjkS28b4w2YzWq9CrwoWHKn9wCbX/tX4KRmCic1ODXcFPKOV05a0PVztR3oprxvtA7p&#10;Ozwd7zSyiyBZ9x/DMzKewWInDMUPbXCE8uUJWUfzUnD38yxQcaa/GGrIMFzJwGQck4Fe30Ecwag8&#10;On/ovwu0zJJZcE+98wip3UWe2oL4B8CADScNfDp7qJrQM5HbwGjc0IzE/Md5DkM430fU619n9wsA&#10;AP//AwBQSwMEFAAGAAgAAAAhAOgzEJziAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQ&#10;xe+C32EZwZvdRJKgMZviHwqCUrAWet1mp9lgdjZmt2389k570du8mceb36vmk+vFAcfQeVKQzhIQ&#10;SI03HbUK1p+LmzsQIWoyuveECn4wwLy+vKh0afyRPvCwiq3gEAqlVmBjHEopQ2PR6TDzAxLfdn50&#10;OrIcW2lGfeRw18vbJCmk0x3xB6sHfLbYfK32TsH7Yvf02r0sv9+WbgqbIUw+a61S11fT4wOIiFP8&#10;M8MJn9GhZqat35MJomedpSlbecjzrABxsiTZfQ5ie97lBci6kv9r1L8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAlrtu+h8CAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA6DMQnOIAAAAOAQAADwAAAAAAAAAAAAAAAAB5BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" path="m5768340,l,,,6121r5768340,l5768340,xe" fillcolor="#d9d9d9" stroked="f">
-              <v:path arrowok="t"/>
+            <v:shapetype w14:anchorId="59696873" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 29" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:86.85pt;height:27.8pt;z-index:251673600;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtZOINEAIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2ynS7EYcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oxU66bqdhF5kmKX6897S467UiR+F8C6aixSSnRBgOdWv2Ff3xsv70&#10;hRIfmKmZAiMqehKe3i0/flh0thRTaEDVwhEsYnzZ2Yo2IdgyyzxvhGZ+AlYYDEpwmgX8dfusdqzD&#10;6lpl0zy/zTpwtXXAhffofTgH6TLVl1Lw8CSlF4GoiuJsIZ0unbt4ZssFK/eO2ablwxjsH6bQrDXY&#10;9FLqgQVGDq79o5RuuQMPMkw46AykbLlIO+A2Rf5um23DrEi7IDjeXmDy/68sfzxu7bMjof8KPRIY&#10;AemsLz064z69dDp+cVKCcYTwdIFN9IHweKnIp/P5jBKOsZvZTX6bcM2ut63z4ZsATaJRUYe0JLTY&#10;ceMDdsTUMSU2M7BulUrUKPObAxOjJ7uOGK3Q7/ph7h3UJ1zHwZlpb/m6xZ4b5sMzc0gtboByDU94&#10;SAVdRWGwKGnA/fybP+Yj4hilpEOpVNSglilR3w0yMZ19zvMorfSHhhuNXTKKeT6LcXPQ94AqLPBB&#10;WJ7MmBzUaEoH+hXVvIrdMMQMx54V3Y3mfTgLF18DF6tVSkIVWRY2Zmt5LB3Biki+9K/M2QHugEQ9&#10;wigmVr5D/Zwbb3q7OgTEPlESgT2jOeCNCkxMDa8lSvztf8q6vunlLwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhALMmLTraAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrK/VWnFIRUJoN&#10;QvRHvTatRI9OvMQR8TqNDaRvj+HSXlYazWjm23w12k4cafCtY4SHaQKCuHa65Qbh6/P1fgnCB8Va&#10;dY4J4Zc8rIrJTa4y7U78QccyNCKWsM8Uggmhz6T0tSGr/NT1xNHbucGqEOXQSD2oUyy3nZwlSSqt&#10;ajkuGNXTxlC9Lw8WIX1+W5t+m37/7Gb+3VduH0r3gnh3O66fQAQaw18YLvgRHYrIVLkDay86hPhI&#10;uN6Lt3hcgKgQ5vMUZJHL//DFGQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC1k4g0QAgAA&#10;GwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALMmLTra&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="08C80D83" w14:textId="7DBB1F4C" w:rsidR="000D4F2F" w:rsidRPr="000D4F2F" w:rsidRDefault="000D4F2F" w:rsidP="000D4F2F">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="000D4F2F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:sz w:val="19"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EBD83F5" wp14:editId="377C17CF">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>895985</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9871697</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5768340" cy="6121"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="19789" name="Group 19789"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5768340" cy="6121"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5768340" cy="6121"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="20498" name="Shape 20498"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5768340" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5768340" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="7806223C" id="Group 19789" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:777.3pt;width:454.2pt;height:.5pt;z-index:251660288;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="57683,61" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIusChcQIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVMGO2yAQvVfqPyDfGztpmt214uyhaXOp&#10;2lV3+wEEg20JAwISJ3/fYWwTb1ZaVWki2RhmHvMew1s/nlpJjty6Rqsimc+yhHDFdNmoqkj+vHz/&#10;dJ8Q56kqqdSKF8mZu+Rx8/HDujM5X+hay5JbAiDK5Z0pktp7k6epYzVvqZtpwxUsCm1b6uHTVmlp&#10;aQforUwXWbZKO21LYzXjzsHstl9MNogvBGf+lxCOeyKLBGrz+LT43IdnulnTvLLU1A0byqA3VNHS&#10;RsGmEWpLPSUH27yBahtmtdPCz5huUy1EwzhyADbz7IrNzuqDQS5V3lUmygTSXul0Myz7edxZ82ye&#10;LCjRmQq0wK/A5SRsG95QJTmhZOcoGT95wmDyy93q/vMSlGWwtpov5r2irAbZ3ySx+tt7aem4Zfqq&#10;kM5Aa7gLe/d/7J9rajiK6nJg/2RJUxbJIls+QKsq2kKTYgjpp1AWjIwiudyBXjcp9DBfLoNCkSrN&#10;2cH5HdeoND3+cL5vyXIc0XocsZMahxYa+92WNtSHvFBkGJJuclR1kWAdYbHVR/6iMcxfnRfUeFmV&#10;ahoVT31sCIgdI8a3Qbxp5IT8GDS++2BoIwD8xzC8u3FfGASeqGzkDpNTdaUKMoRepeA0QlKPV7Zt&#10;PFiQbFrwr8Vdll2AAS00X3/aOPJnyYNYUv3mAhoHr0WYcLbaf5WWHGkwGvwhOJWmpsPscPBDKJaK&#10;OCFfNFJGyDmmvoLcPoT/gDAEhzyOHhczsz6TDdX0Rgd2AaRHuwNRYhLurJWP+QpMGjeZsA3DvS7P&#10;aBEoCNxGlAZdCXkMDhpsb/qNURef3/wFAAD//wMAUEsDBBQABgAIAAAAIQAogdOu4gAAAA4BAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqGOIIwhxqqoCThUSLRLi5sbbJGpsR7Gb&#10;pH/PlgvcdnZHs2+K5Ww7NuIQWu8UiEUCDF3lTetqBZ+717tHYCFqZ3TnHSo4Y4BleX1V6Nz4yX3g&#10;uI01oxAXcq2gibHPOQ9Vg1aHhe/R0e3gB6sjyaHmZtAThduO3ydJxq1uHX1odI/rBqvj9mQVvE16&#10;Wj2Il3FzPKzP3zv5/rURqNTtzbx6BhZxjn9muOATOpTEtPcnZwLrSKdCkJUGKdMM2MWSpE8S2P53&#10;JzPgZcH/1yh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIi6wKFxAgAALwYAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACiB067iAAAADgEAAA8A&#10;AAAAAAAAAAAAAAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;">
+              <v:shape id="Shape 20498" o:spid="_x0000_s1027" style="position:absolute;width:57683;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5768340,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCmnmKXxQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P9j+EN9hlaNKyiVajjI0xYSeroN4ezbMtNi9dk2r9781hsOPH93uxGmwjLtT52rGGZKxAEBfO&#10;1Fxq2G2/RlMQPiAbbByThht5WC0fHxaYGXflDV3yUIoYwj5DDVUIbSalLyqy6MeuJY7cyXUWQ4Rd&#10;KU2H1xhuG5kqNZEWa44NFbb0UVFxznurof3MU/P79nJLVE/f/c9hP02OrPXz0/A+BxFoCP/iP/fa&#10;aEjV6yzujXfiFZDLOwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCmnmKXxQAAAN4AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l5768340,r,9144l,9144,,e" fillcolor="#d9d9d9" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,5768340,9144"/>
+              </v:shape>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="7D7D7D"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>P ag e</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C23E33D" w14:textId="4DD6738A" w:rsidR="00A06569" w:rsidRDefault="000D4F2F">
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487246336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="328F073B" wp14:editId="328F073C">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="371B533E" wp14:editId="06AC7BBA">
+              <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>5977128</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9884182</wp:posOffset>
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="615315" cy="200660"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="1102995" cy="353060"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="14" name="Textbox 14"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="2082094219" name="Text Box 44" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...1 lines deleted...]
-                    </wps:cNvSpPr>
+                    <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="615315" cy="200660"/>
+                        <a:ext cx="1102995" cy="353060"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="328F074D" w14:textId="77777777" w:rsidR="00DD0564" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="3EA12A06" w14:textId="47D5EB04" w:rsidR="000D4F2F" w:rsidRPr="000D4F2F" w:rsidRDefault="000D4F2F" w:rsidP="000D4F2F">
                           <w:pPr>
-                            <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-                            <w:ind w:left="23"/>
+                            <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="000D4F2F">
                             <w:rPr>
-                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:fldChar w:fldCharType="begin"/>
-[...81 lines deleted...]
-                            <w:t>e</w:t>
+                            <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-                      <a:noAutofit/>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="328F073B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="371B533E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 14" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:470.65pt;margin-top:778.3pt;width:48.45pt;height:15.8pt;z-index:-16070144;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6pQ6CkgEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUl9v2yAQf5+074B4X0g6NZqsOFW7alWl&#10;qpvU7QMQDLFVw7E7Ejvfvgd1kml9q/qCD3P87veH1dXoe7G3SB2EWi5mcylsMNB0YVvLP79/fPkm&#10;BSUdGt1DsLU8WJJX68+fVkOs7AW00DcWBYMEqoZYyzalWClFprVe0wyiDXzoAL1OvMWtalAPjO57&#10;dTGfL9UA2EQEY4n47+3roVwXfOesST+dI5tEX0vmlsqKZd3kVa1Xutqijm1nJhr6HSy87gIPPUHd&#10;6qTFDrs3UL4zCAQuzQx4Bc51xhYNrGYx/0/NU6ujLVrYHIonm+jjYM3j/in+QpHGGxg5wCKC4gOY&#10;Z2Jv1BCpmnqyp1QRd2eho0OfvyxB8EX29nDy045JGP65XFx+XVxKYfgoh7Usfqvz5YiU7ix4kYta&#10;IsdVCOj9A6U8XlfHlonL6/hMJI2bkVtyuYHmwBoGjrGW9Hen0UrR3wf2KWd+LPBYbI4Fpv47lJeR&#10;pQS43iVwXZl8xp0mcwCF0PRYcsL/7kvX+UmvXwAAAP//AwBQSwMEFAAGAAgAAAAhAIB4WEHiAAAA&#10;DgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3ZZGaYhTVQhOSIg0HDg6sZtY&#10;jdchdtvw92xOcNvdGc2+yXeT69nFjMF6lLBcCGAGG68tthI+q9eHFFiICrXqPRoJPybArri9yVWm&#10;/RVLcznEllEIhkxJ6GIcMs5D0xmnwsIPBkk7+tGpSOvYcj2qK4W7nq+ESLhTFulDpwbz3JnmdDg7&#10;CfsvLF/s93v9UR5LW1VbgW/JScr7u2n/BCyaKf6ZYcYndCiIqfZn1IH1EraPyzVZSdhskgTYbBHr&#10;dAWsnm8pTbzI+f8axS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuqUOgpIBAAAaAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgHhYQeIAAAAO&#10;AQAADwAAAAAAAAAAAAAAAADsAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" filled="f" stroked="f">
-              <v:textbox inset="0,0,0,0">
+            <v:shape id="Text Box 44" o:spid="_x0000_s1041" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:86.85pt;height:27.8pt;z-index:251688960;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMND02FAIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykc7EYcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oxU66bqdhF5kmKX6897S467UiR+F8C6ai00lOiTAc6tbsK/rjZf3p&#10;CyU+MFMzBUZU9CQ8vVt+/LDobClm0ICqhSNYxPiysxVtQrBllnneCM38BKwwGJTgNAv46/ZZ7ViH&#10;1bXKZnl+m3XgauuAC+/R+3AO0mWqL6Xg4UlKLwJRFcXZQjpdOnfxzJYLVu4ds03LhzHYP0yhWWuw&#10;6aXUAwuMHFz7RyndcgceZJhw0BlI2XKRdsBtpvm7bbYNsyLtguB4e4HJ/7+y/PG4tc+OhP4r9Ehg&#10;BKSzvvTojPv00un4xUkJxhHC0wU20QfC46VpPpvPC0o4xm6Km/w24Zpdb1vnwzcBmkSjog5pSWix&#10;48YH7IipY0psZmDdKpWoUeY3ByZGT3YdMVqh3/WkrXGSYpx/B/UJ13JwZtxbvm6x94b58MwcUoyb&#10;oGzDEx5SQVdRGCxKGnA//+aP+Yg8RinpUDIVNahpStR3g4zMis95HiWW/tBwo7FLxnSeFzFuDvoe&#10;UI1TfBiWJzMmBzWa0oF+RVWvYjcMMcOxZ0V3o3kfzgLGV8HFapWSUE2WhY3ZWh5LR9Aioi/9K3N2&#10;gD0gYY8wioqV79A/58ab3q4OATlI1ESAz2gOuKMSE2PDq4lSf/ufsq5ve/kLAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCzJi062gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHayv1VpxS&#10;EVCaDUL0R702rUSPTrzEEfE6jQ2kb4/h0l5WGs1o5tt8NdpOHGnwrWOEh2kCgrh2uuUG4evz9X4J&#10;wgfFWnWOCeGXPKyKyU2uMu1O/EHHMjQilrDPFIIJoc+k9LUhq/zU9cTR27nBqhDl0Eg9qFMst52c&#10;JUkqrWo5LhjV08ZQvS8PFiF9flubfpt+/+xm/t1Xbh9K94J4dzuun0AEGsNfGC74ER2KyFS5A2sv&#10;OoT4SLjei7d4XICoEObzFGSRy//wxRkAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCMND02&#10;FAIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCz&#10;Ji062gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="328F074D" w14:textId="77777777" w:rsidR="00DD0564" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="3EA12A06" w14:textId="47D5EB04" w:rsidR="000D4F2F" w:rsidRPr="000D4F2F" w:rsidRDefault="000D4F2F" w:rsidP="000D4F2F">
                     <w:pPr>
-                      <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-                      <w:ind w:left="23"/>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="000D4F2F">
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:fldChar w:fldCharType="begin"/>
+                      <w:t>OFFICIAL</w:t>
                     </w:r>
-                    <w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="583D8149" w14:textId="55783373" w:rsidR="00A06569" w:rsidRDefault="000D4F2F">
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F5A9379" wp14:editId="5CCF16E4">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1102995" cy="353060"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1210691328" name="Text Box 45" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1102995" cy="353060"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="092981F4" w14:textId="186B1AAD" w:rsidR="000D4F2F" w:rsidRPr="000D4F2F" w:rsidRDefault="000D4F2F" w:rsidP="000D4F2F">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="000D4F2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7F5A9379" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 45" o:spid="_x0000_s1042" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:86.85pt;height:27.8pt;z-index:251689984;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdos50FAIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0igA42IULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39kh0LV9mvbiXO7O9+P7Pi9uO63IUTjfgCnpeJRTIgyHqjH7kv56Xn/5&#10;RokPzFRMgRElPQlPb5efPy1aW4gJ1KAq4QgWMb5obUnrEGyRZZ7XQjM/AisMBiU4zQL+un1WOdZi&#10;da2ySZ7PshZcZR1w4T167/sgXab6UgoeHqX0IhBVUpwtpNOlcxfPbLlgxd4xWzf8PAb7hyk0aww2&#10;vZS6Z4GRg2veldINd+BBhhEHnYGUDRdpB9xmnL/ZZlszK9IuCI63F5j8/yvLH45b++RI6L5DhwRG&#10;QFrrC4/OuE8nnY5fnJRgHCE8XWATXSA8Xhrnk/l8SgnH2M30Jp8lXLPrbet8+CFAk2iU1CEtCS12&#10;3PiAHTF1SInNDKwbpRI1yvzlwMToya4jRit0u440FU4yG+bfQXXCtRz0jHvL1w323jAfnphDinET&#10;lG14xEMqaEsKZ4uSGtzvj/wxH5HHKCUtSqakBjVNifppkJHJ9GueR4mlPzTcYOySMZ7n0xg3B30H&#10;qMYxPgzLkxmTgxpM6UC/oKpXsRuGmOHYs6S7wbwLvYDxVXCxWqUkVJNlYWO2lsfSEbSI6HP3wpw9&#10;wx6QsAcYRMWKN+j3ufGmt6tDQA4SNRHgHs0z7qjExNj51USpv/5PWde3vfwDAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCzJi062gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHayv1VpxS&#10;EVCaDUL0R702rUSPTrzEEfE6jQ2kb4/h0l5WGs1o5tt8NdpOHGnwrWOEh2kCgrh2uuUG4evz9X4J&#10;wgfFWnWOCeGXPKyKyU2uMu1O/EHHMjQilrDPFIIJoc+k9LUhq/zU9cTR27nBqhDl0Eg9qFMst52c&#10;JUkqrWo5LhjV08ZQvS8PFiF9flubfpt+/+xm/t1Xbh9K94J4dzuun0AEGsNfGC74ER2KyFS5A2sv&#10;OoT4SLjei7d4XICoEObzFGSRy//wxRkAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDdos50&#10;FAIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCz&#10;Ji062gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="092981F4" w14:textId="186B1AAD" w:rsidR="000D4F2F" w:rsidRPr="000D4F2F" w:rsidRDefault="000D4F2F" w:rsidP="000D4F2F">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:pPr>
+                    <w:r w:rsidRPr="000D4F2F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
                     </w:r>
-                    <w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6AFD1DAF" w14:textId="1FF91596" w:rsidR="00A06569" w:rsidRDefault="000D4F2F">
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31BDE7D8" wp14:editId="70CA04BE">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1102995" cy="353060"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1900724121" name="Text Box 43" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1102995" cy="353060"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="15F409C4" w14:textId="4E275DAC" w:rsidR="000D4F2F" w:rsidRPr="000D4F2F" w:rsidRDefault="000D4F2F" w:rsidP="000D4F2F">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="000D4F2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="31BDE7D8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 43" o:spid="_x0000_s1043" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:86.85pt;height:27.8pt;z-index:251687936;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtLU/8FQIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykS7cYcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF5kmKX6897S867QiJ+F8A6ak00lOiTAcqsYcSvr9ZfPh&#10;MyU+MFMxBUaU9Cw8vVu9f7dsbSFmUIOqhCNYxPiitSWtQ7BFlnleC838BKwwGJTgNAv46w5Z5ViL&#10;1bXKZnl+m7XgKuuAC+/R+9AH6SrVl1Lw8CSlF4GokuJsIZ0unft4ZqslKw6O2brhwxjsH6bQrDHY&#10;9FLqgQVGjq75o5RuuAMPMkw46AykbLhIO+A20/zNNruaWZF2QXC8vcDk/19Z/nja2WdHQvcFOiQw&#10;AtJaX3h0xn066XT84qQE4wjh+QKb6ALh8dI0ny0Wc0o4xm7mN/ltwjW73rbOh68CNIlGSR3SktBi&#10;p60P2BFTx5TYzMCmUSpRo8xvDkyMnuw6YrRCt+9IU+Ekn8b591CdcS0HPePe8k2DvbfMh2fmkGLc&#10;BGUbnvCQCtqSwmBRUoP78Td/zEfkMUpJi5IpqUFNU6K+GWRkNv+Y51Fi6Q8NNxr7ZEwX+TzGzVHf&#10;A6pxig/D8mTG5KBGUzrQr6jqdeyGIWY49izpfjTvQy9gfBVcrNcpCdVkWdianeWxdAQtIvrSvTJn&#10;B9gDEvYIo6hY8Qb9Pjfe9HZ9DMhBoiYC3KM54I5KTIwNryZK/df/lHV926ufAAAA//8DAFBLAwQU&#10;AAYACAAAACEAsyYtOtoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2sr9Vac&#10;UhFQmg1C9Ee9Nq1Ej068xBHxOo0NpG+P4dJeVhrNaObbfDXaThxp8K1jhIdpAoK4drrlBuHr8/V+&#10;CcIHxVp1jgnhlzysislNrjLtTvxBxzI0IpawzxSCCaHPpPS1Iav81PXE0du5waoQ5dBIPahTLLed&#10;nCVJKq1qOS4Y1dPGUL0vDxYhfX5bm36bfv/sZv7dV24fSveCeHc7rp9ABBrDXxgu+BEdishUuQNr&#10;LzqE+Ei43ou3eFyAqBDm8xRkkcv/8MUZAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALS1P&#10;/BUCAAAjBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;syYtOtoAAAAEAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="15F409C4" w14:textId="4E275DAC" w:rsidR="000D4F2F" w:rsidRPr="000D4F2F" w:rsidRDefault="000D4F2F" w:rsidP="000D4F2F">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-                    <w:r>
+                    </w:pPr>
+                    <w:r w:rsidRPr="000D4F2F">
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t>5</w:t>
-[...63 lines deleted...]
-                      <w:t>e</w:t>
+                      <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="328F0729" w14:textId="77777777" w:rsidR="00DD0564" w:rsidRDefault="00000000">
+  <w:p w14:paraId="7293DD1F" w14:textId="2AEC6A9E" w:rsidR="00A06569" w:rsidRDefault="000D4F2F">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="388" w:firstLine="0"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:sz w:val="20"/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487246848" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="328F073D" wp14:editId="328F073E">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AC30052" wp14:editId="0D593C89">
+              <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>6448044</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9694745</wp:posOffset>
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="723265" cy="182245"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="1102995" cy="353060"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="22" name="Textbox 22"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="1972371419" name="Text Box 30" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...1 lines deleted...]
-                    </wps:cNvSpPr>
+                    <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="723265" cy="182245"/>
+                        <a:ext cx="1102995" cy="353060"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="328F074E" w14:textId="77777777" w:rsidR="00DD0564" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="1C01C9AA" w14:textId="0BA24797" w:rsidR="000D4F2F" w:rsidRPr="000D4F2F" w:rsidRDefault="000D4F2F" w:rsidP="000D4F2F">
                           <w:pPr>
-                            <w:spacing w:before="13"/>
-                            <w:ind w:left="60"/>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
                           </w:pPr>
-                          <w:r>
-[...17 lines deleted...]
-                          <w:r>
+                          <w:r w:rsidRPr="000D4F2F">
                             <w:rPr>
-                              <w:spacing w:val="1"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-                            <w:t xml:space="preserve">age </w:t>
+                            <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-                      <a:noAutofit/>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="328F073D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4AC30052" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 22" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:507.7pt;margin-top:763.35pt;width:56.95pt;height:14.35pt;z-index:-16069632;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDI7EsNlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNG1gl1XUdAWsQEgr&#10;WGnhA1zHbixij5lxm/TvGbtpi+CGuNhjz/j5vTezvp/8IA4GyUFo5WqxlMIEDZ0Lu1Z+//bx1Z0U&#10;lFTo1ADBtPJoSN5vXr5Yj7ExNfQwdAYFgwRqxtjKPqXYVBXp3nhFC4gmcNICepX4iLuqQzUyuh+q&#10;erm8rUbALiJoQ8S3D6ek3BR8a41OX60lk8TQSuaWyopl3ea12qxVs0MVe6dnGuofWHjlAn96gXpQ&#10;SYk9ur+gvNMIBDYtNPgKrHXaFA2sZrX8Q81zr6IpWtgciheb6P/B6i+H5/iEIk3vYeIGFhEUH0H/&#10;IPamGiM1c032lBri6ix0sujzzhIEP2Rvjxc/zZSE5su39ev69kYKzanVXV2/ucl+V9fHESl9MuBF&#10;DlqJ3K5CQB0eKZ1KzyUzl9P3mUiatpNwXebMlflmC92RpYzczVbSz71CI8XwObBdufXnAM/B9hxg&#10;Gj5AGZCsKMC7fQLrCoEr7kyA+1AkzDOTG/37uVRdJ3vzCwAA//8DAFBLAwQUAAYACAAAACEAX9Ik&#10;h+EAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+EMBCF7yb+h2ZMvLktKOgiZbMxejIxy+LB&#10;Y6FdIEunSLu7+O8dTnqbN+/lzTf5ZrYDO5vJ9w4lRCsBzGDjdI+thM/q7e4JmA8KtRocGgk/xsOm&#10;uL7KVabdBUtz3oeWUQn6TEnoQhgzzn3TGav8yo0GyTu4yapAcmq5ntSFyu3AYyFSblWPdKFTo3np&#10;THPcn6yE7ReWr/33R70rD2VfVWuB7+lRytubefsMLJg5/IVhwSd0KIipdifUng2kRZQ8UJamJE4f&#10;gS2ZKF7fA6uXXUIuL3L+/4/iFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMjsSw2XAQAA&#10;IQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAF/SJIfh&#10;AAAADwEAAA8AAAAAAAAAAAAAAAAA8QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
-              <v:textbox inset="0,0,0,0">
+            <v:shape id="Text Box 30" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:86.85pt;height:27.8pt;z-index:251674624;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEuJuAEgIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2ynS7EYcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oxU66bqdhF5kmKX6897S467UiR+F8C6aixSSnRBgOdWv2Ff3xsv70&#10;hRIfmKmZAiMqehKe3i0/flh0thRTaEDVwhEsYnzZ2Yo2IdgyyzxvhGZ+AlYYDEpwmgX8dfusdqzD&#10;6lpl0zy/zTpwtXXAhffofTgH6TLVl1Lw8CSlF4GoiuJsIZ0unbt4ZssFK/eO2ablwxjsH6bQrDXY&#10;9FLqgQVGDq79o5RuuQMPMkw46AykbLlIO+A2Rf5um23DrEi7IDjeXmDy/68sfzxu7bMjof8KPRIY&#10;AemsLz064z69dDp+cVKCcYTwdIFN9IHweKnIp/P5jBKOsZvZTX6bcM2ut63z4ZsATaJRUYe0JLTY&#10;ceMDdsTUMSU2M7BulUrUKPObAxOjJ7uOGK3Q73rS1m/G30F9wq0cnAn3lq9bbL1hPjwzhwzjIqja&#10;8ISHVNBVFAaLkgbcz7/5Yz4Cj1FKOlRMRQ1KmhL13SAh09nnPI8KS39ouNHYJaOY57MYNwd9DyjG&#10;At+F5cmMyUGNpnSgX1HUq9gNQ8xw7FnR3Wjeh7N+8VFwsVqlJBSTZWFjtpbH0hGzCOhL/8qcHVAP&#10;yNcjjJpi5Tvwz7nxprerQ0AKEjMR3zOaA+woxETY8Gii0t/+p6zr017+AgAA//8DAFBLAwQUAAYA&#10;CAAAACEAsyYtOtoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2sr9VacUhFQ&#10;mg1C9Ee9Nq1Ej068xBHxOo0NpG+P4dJeVhrNaObbfDXaThxp8K1jhIdpAoK4drrlBuHr8/V+CcIH&#10;xVp1jgnhlzysislNrjLtTvxBxzI0IpawzxSCCaHPpPS1Iav81PXE0du5waoQ5dBIPahTLLednCVJ&#10;Kq1qOS4Y1dPGUL0vDxYhfX5bm36bfv/sZv7dV24fSveCeHc7rp9ABBrDXxgu+BEdishUuQNrLzqE&#10;+Ei43ou3eFyAqBDm8xRkkcv/8MUZAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxLibgBIC&#10;AAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsyYt&#10;OtoAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="328F074E" w14:textId="77777777" w:rsidR="00DD0564" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="1C01C9AA" w14:textId="0BA24797" w:rsidR="000D4F2F" w:rsidRPr="000D4F2F" w:rsidRDefault="000D4F2F" w:rsidP="000D4F2F">
                     <w:pPr>
-                      <w:spacing w:before="13"/>
-                      <w:ind w:left="60"/>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
                     </w:pPr>
-                    <w:r>
-[...17 lines deleted...]
-                    <w:r>
+                    <w:r w:rsidRPr="000D4F2F">
                       <w:rPr>
-                        <w:spacing w:val="1"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-                      <w:t xml:space="preserve">age </w:t>
+                      <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EAA36D1" wp14:editId="5305C8DD">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>895985</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9871697</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5768340" cy="6121"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="19772" name="Group 19772"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5768340" cy="6121"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5768340" cy="6121"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="20496" name="Shape 20496"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5768340" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5768340" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="5E2144ED" id="Group 19772" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:777.3pt;width:454.2pt;height:.5pt;z-index:251661312;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="57683,61" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAITXFqcQIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVMGO2yAQvVfqPyDfGztpmt214uyhaXOp&#10;2lV3+wEEg20JAwISJ3/fYWwTb1ZaVWki2RhmHvMew1s/nlpJjty6Rqsimc+yhHDFdNmoqkj+vHz/&#10;dJ8Q56kqqdSKF8mZu+Rx8/HDujM5X+hay5JbAiDK5Z0pktp7k6epYzVvqZtpwxUsCm1b6uHTVmlp&#10;aQforUwXWbZKO21LYzXjzsHstl9MNogvBGf+lxCOeyKLBGrz+LT43IdnulnTvLLU1A0byqA3VNHS&#10;RsGmEWpLPSUH27yBahtmtdPCz5huUy1EwzhyADbz7IrNzuqDQS5V3lUmygTSXul0Myz7edxZ82ye&#10;LCjRmQq0wK/A5SRsG95QJTmhZOcoGT95wmDyy93q/vMSlGWwtpov5r2irAbZ3ySx+tt7aem4Zfqq&#10;kM5Aa7gLe/d/7J9rajiK6nJg/2RJUxbJIls+rBKiaAtNiiGkn0JZMDKK5HIHet2k0MN8uQwKRao0&#10;Zwfnd1yj0vT4w/m+JctxROtxxE5qHFpo7Hdb2lAf8kKRYUi6yVHVRYJ1hMVWH/mLxjB/dV5Q42VV&#10;qmlUPPWxISB2jBjfBvGmkRPyY9D47oOhjQDwH8Pw7sZ9YRB4orKRO0xO1ZUqyBB6lYLTCEk9Xtm2&#10;8WBBsmnBvxZ3WXYBBrTQfP1p48ifJQ9iSfWbC2gcvBZhwtlq/1VacqTBaPCH4FSamg6zw8EPoVgq&#10;4oR80UgZIeeY+gpy+xD+A8IQHPI4elzMzPpMNlTTGx3YBZAe7Q5EiUm4s1Y+5iswadxkwjYM97o8&#10;o0WgIHAbURp0JeQxOGiwvek3Rl18fvMXAAD//wMAUEsDBBQABgAIAAAAIQAogdOu4gAAAA4BAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqGOIIwhxqqoCThUSLRLi5sbbJGpsR7Gb&#10;pH/PlgvcdnZHs2+K5Ww7NuIQWu8UiEUCDF3lTetqBZ+717tHYCFqZ3TnHSo4Y4BleX1V6Nz4yX3g&#10;uI01oxAXcq2gibHPOQ9Vg1aHhe/R0e3gB6sjyaHmZtAThduO3ydJxq1uHX1odI/rBqvj9mQVvE16&#10;Wj2Il3FzPKzP3zv5/rURqNTtzbx6BhZxjn9muOATOpTEtPcnZwLrSKdCkJUGKdMM2MWSpE8S2P53&#10;JzPgZcH/1yh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAhNcWpxAgAALwYAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACiB067iAAAADgEAAA8A&#10;AAAAAAAAAAAAAAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;">
+              <v:shape id="Shape 20496" o:spid="_x0000_s1027" style="position:absolute;width:57683;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5768340,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC4TVN+yAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8lLqbYMWmrlIUUfDUKLS9PbKvSWj2bZrdaPz3rlDocZiZb5j5crCNOFHna8cakrEC&#10;QVw4U3Op4XjYPM1A+IBssHFMGi7kYbm4v5tjZtyZ3+mUh1JECPsMNVQhtJmUvqjIoh+7ljh6366z&#10;GKLsSmk6PEe4bWSq1FRarDkuVNjSqqLiJ++thnadp+b3+fGSqJ62/f7zY5Z8sdajh+HtFUSgIfyH&#10;/9o7oyFVk5cp3O7EKyAXVwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4TVN+yAAAAN4A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l5768340,r,9144l,9144,,e" fillcolor="#d9d9d9" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,5768340,9144"/>
+              </v:shape>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="7D7D7D"/>
+      </w:rPr>
+      <w:t>P ag e</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="328F072A" w14:textId="77777777" w:rsidR="00DD0564" w:rsidRDefault="00000000">
+  <w:p w14:paraId="11360931" w14:textId="7F9F4A7E" w:rsidR="00A06569" w:rsidRDefault="000D4F2F">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="388" w:firstLine="0"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:sz w:val="20"/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487247360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="328F073F" wp14:editId="328F0740">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CF9D390" wp14:editId="641F1820">
+              <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>438912</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9685019</wp:posOffset>
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="6736080" cy="6350"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="1102995" cy="353060"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="25" name="Graphic 25"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="95635141" name="Text Box 28" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr>
-[...1 lines deleted...]
-                    </wps:cNvSpPr>
+                    <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="6736080" cy="6350"/>
+                        <a:ext cx="1102995" cy="353060"/>
                       </a:xfrm>
-                      <a:custGeom>
+                      <a:prstGeom prst="rect">
                         <a:avLst/>
-                        <a:gdLst/>
-[...26 lines deleted...]
-                      </a:solidFill>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
                     </wps:spPr>
-                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="637EF38C" w14:textId="185230C2" w:rsidR="000D4F2F" w:rsidRPr="000D4F2F" w:rsidRDefault="000D4F2F" w:rsidP="000D4F2F">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="000D4F2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="5F7332E9" id="Graphic 25" o:spid="_x0000_s1026" style="position:absolute;margin-left:34.55pt;margin-top:762.6pt;width:530.4pt;height:.5pt;z-index:-16069120;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="6736080,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgKTUdHwIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFr2zAQfh/sPwi9L3ZbmrUmThkNHYPS&#10;FZqxZ0WWYzNZp+mU2P33O8mWa7anjWGQT75Pp+++u/Pmbug0OyuHLZiSX6xyzpSRULXmWPJv+4cP&#10;N5yhF6YSGowq+atCfrd9/27T20JdQgO6Uo5REINFb0veeG+LLEPZqE7gCqwy5KzBdcLT1h2zyome&#10;onc6u8zzddaDq6wDqRDp62508m2MX9dK+q91jcozXXLi5uPq4noIa7bdiOLohG1aOdEQ/8CiE62h&#10;S+dQO+EFO7n2j1BdKx0g1H4locugrlupYg6UzUX+WzYvjbAq5kLioJ1lwv8XVj6dX+yzC9TRPoL8&#10;gaRI1lssZk/Y4IQZatcFLBFnQ1TxdVZRDZ5J+rj+eLXOb0hsSb711XUUORNFOitP6D8riHHE+RH9&#10;WIMqWaJJlhxMMh1VMtRQxxp6zqiGjjOq4WGsoRU+nAvkgsn6BZFm4hGcHZzVHiLMhxRmtikRYvqG&#10;0WaJpZwWqORLbxvjjZh1fnsdeFGw5E7vEba89q/ASc0UTmpANd4U8o5XzlrQ9Uu1EXRbPbRah/TR&#10;HQ/32rGzIFl3t+GZGC9gsRPG4oc2OED1+uxYT/NScvx5Ek5xpr8YasgwXMlwyTgkw3l9D3EEo/IO&#10;/X74LpxllsySe+qdJ0jtLorUFsQ/AEZsOGng08lD3YaeidxGRtOGZiTmP81zGMLlPqLe/jrbXwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAJVL4R/gAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAM&#10;hu9IvENkJC6IpY20QkvTCSp24MiGxNVtTFvRJCXJ1rKnJ+MCR//+9PtzuVn0yI7k/GCNhHSVACPT&#10;WjWYTsLbfnt7D8wHNApHa0jCN3nYVJcXJRbKzuaVjrvQsVhifIES+hCmgnPf9qTRr+xEJu4+rNMY&#10;4ug6rhzOsVyPXCRJxjUOJl7ocaK6p/Zzd9AS+EvtT/t8edfPd0+nm7n+arYOpby+Wh4fgAVawh8M&#10;Z/2oDlV0auzBKM9GCVmeRjLma7EWwM5EKvIcWPObZQJ4VfL/X1Q/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAKApNR0fAgAAvQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAJVL4R/gAAAADQEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" path="m6736080,l,,,6095r6736080,l6736080,xe" fillcolor="#d9d9d9" stroked="f">
-[...110 lines deleted...]
-            <v:shapetype w14:anchorId="328F0741" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="1CF9D390" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 26" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:507.7pt;margin-top:763.35pt;width:56.95pt;height:14.35pt;z-index:-16068608;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABhL6fmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNG1gl1XUdAWsQEgr&#10;WGnhA1zHbixij5lxm/TvGbtpi+CGuIzH4/Hze2+8vp/8IA4GyUFo5WqxlMIEDZ0Lu1Z+//bx1Z0U&#10;lFTo1ADBtPJoSN5vXr5Yj7ExNfQwdAYFgwRqxtjKPqXYVBXp3nhFC4gm8KEF9CrxFndVh2pkdD9U&#10;9XJ5W42AXUTQhoirD6dDuSn41hqdvlpLJomhlcwtlYglbnOsNmvV7FDF3umZhvoHFl65wI9eoB5U&#10;UmKP7i8o7zQCgU0LDb4Ca502RQOrWS3/UPPcq2iKFjaH4sUm+n+w+svhOT6hSNN7mHiARQTFR9A/&#10;iL2pxkjN3JM9pYa4OwudLPq8sgTBF9nb48VPMyWhufi2fl3f3kih+Wh1V9dvbrLf1fVyREqfDHiR&#10;k1Yij6sQUIdHSqfWc8vM5fR8JpKm7SRc18o6g+bKFrojSxl5mq2kn3uFRorhc2C78ujPCZ6T7TnB&#10;NHyA8kGyogDv9gmsKwSuuDMBnkORMP+ZPOjf96Xr+rM3vwAAAP//AwBQSwMEFAAGAAgAAAAhAF/S&#10;JIfhAAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPhDAQhe8m/odmTLy5LSjoImWzMXoyMcvi&#10;wWOhXSBLp0i7u/jvHU56mzfv5c03+Wa2AzubyfcOJUQrAcxg43SPrYTP6u3uCZgPCrUaHBoJP8bD&#10;pri+ylWm3QVLc96HllEJ+kxJ6EIYM8590xmr/MqNBsk7uMmqQHJquZ7UhcrtwGMhUm5Vj3ShU6N5&#10;6Uxz3J+shO0Xlq/990e9Kw9lX1Vrge/pUcrbm3n7DCyYOfyFYcEndCiIqXYn1J4NpEWUPFCWpiRO&#10;H4EtmShe3wOrl11CLi9y/v+P4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQABhL6fmAEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBf0iSH&#10;4QAAAA8BAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
-              <v:textbox inset="0,0,0,0">
+            <v:shape id="Text Box 28" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:86.85pt;height:27.8pt;z-index:251672576;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVLmjCFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykS7EYcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U66bqdhF5kmKX6897S867QiJ+F8A6ak00lOiTAcqsYcSvrjZfPp&#10;CyU+MFMxBUaU9Cw8vVt9/LBsbSFmUIOqhCNYxPiitSWtQ7BFlnleC838BKwwGJTgNAv46w5Z5ViL&#10;1bXKZnl+m7XgKuuAC+/R+9AH6SrVl1Lw8CSlF4GokuJsIZ0unft4ZqslKw6O2brhwxjsH6bQrDHY&#10;9FLqgQVGjq75o5RuuAMPMkw46AykbLhIO+A20/zdNruaWZF2QXC8vcDk/19Z/nja2WdHQvcVOiQw&#10;AtJaX3h0xn066XT84qQE4wjh+QKb6ALh8dI0ny0Wc0o4xm7mN/ltwjW73rbOh28CNIlGSR3SktBi&#10;p60P2BFTx5TYzMCmUSpRo8xvDkyMnuw6YrRCt+9IU5V0No6/h+qMWznoCfeWbxpsvWU+PDOHDOMi&#10;qNrwhIdU0JYUBouSGtzPv/ljPgKPUUpaVExJDUqaEvXdICGz+ec8jwpLf2i40dgnY7rI5zFujvoe&#10;UIxTfBeWJzMmBzWa0oF+RVGvYzcMMcOxZ0n3o3kfev3io+BivU5JKCbLwtbsLI+lI2YR0JfulTk7&#10;oB6Qr0cYNcWKd+D3ufGmt+tjQAoSMxHfHs0BdhRiImx4NFHpb/9T1vVpr34BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCzJi062gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHayv1VpxS&#10;EVCaDUL0R702rUSPTrzEEfE6jQ2kb4/h0l5WGs1o5tt8NdpOHGnwrWOEh2kCgrh2uuUG4evz9X4J&#10;wgfFWnWOCeGXPKyKyU2uMu1O/EHHMjQilrDPFIIJoc+k9LUhq/zU9cTR27nBqhDl0Eg9qFMst52c&#10;JUkqrWo5LhjV08ZQvS8PFiF9flubfpt+/+xm/t1Xbh9K94J4dzuun0AEGsNfGC74ER2KyFS5A2sv&#10;OoT4SLjei7d4XICoEObzFGSRy//wxRkAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCVLmjC&#10;FAIAACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCz&#10;Ji062gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="328F074F" w14:textId="77777777" w:rsidR="00DD0564" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="637EF38C" w14:textId="185230C2" w:rsidR="000D4F2F" w:rsidRPr="000D4F2F" w:rsidRDefault="000D4F2F" w:rsidP="000D4F2F">
                     <w:pPr>
-                      <w:spacing w:before="13"/>
-                      <w:ind w:left="60"/>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
                     </w:pPr>
-                    <w:r>
-[...17 lines deleted...]
-                    <w:r>
+                    <w:r w:rsidRPr="000D4F2F">
                       <w:rPr>
-                        <w:spacing w:val="1"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-                      <w:t xml:space="preserve">age </w:t>
+                      <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FF7B76E" wp14:editId="7D44B513">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>895985</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9871697</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5768340" cy="6121"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="19756" name="Group 19756"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5768340" cy="6121"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5768340" cy="6121"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="20494" name="Shape 20494"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5768340" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5768340" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="0814AC68" id="Group 19756" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:777.3pt;width:454.2pt;height:.5pt;z-index:251662336;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="57683,61" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTazEBcQIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVNuO2jAQfa/Uf7DyXhIoZXcjwj6Ulpeq&#10;XXW3H2AcO4nkm2xD4O87nlzIstKqoiAljj1zPOd4fNaPJyXJkTvfGF0k81mWEK6ZKRtdFcmfl++f&#10;7hPiA9UllUbzIjlznzxuPn5YtzbnC1MbWXJHAET7vLVFUodg8zT1rOaK+pmxXMOiME7RAJ+uSktH&#10;W0BXMl1k2SptjSutM4x7D7PbbjHZIL4QnIVfQngeiCwSqC3g0+FzH5/pZk3zylFbN6wvg95QhaKN&#10;hk1HqC0NlBxc8wZKNcwZb0SYMaNSI0TDOHIANvPsis3OmYNFLlXeVnaUCaS90ulmWPbzuHP22T45&#10;UKK1FWiBX5HLSTgV31AlOaFk51EyfgqEweSXu9X95yUoy2BtNV/MO0VZDbK/SWL1t/fS0mHL9FUh&#10;rYXW8Bf2/v/YP9fUchTV58D+yZGmLJJFtnxYJkRTBU2KIaSbQlkwchTJ5x70ukmhh/lyGRUaqdKc&#10;HXzYcYNK0+MPH7qWLIcRrYcRO+lh6KCx321pS0PMi0XGIWknR1UXCdYRF5U58heDYeHqvKDGy6rU&#10;06jx1IeGgNghYnhbxJtGTsgPQcO7C4Y2AsB/DMO7O+4Lg8gTlR25w+RUXamjDLFXKTiNkDTglVVN&#10;AAuSjQL/Wtxl2QUY0GLzdaeNo3CWPIol9W8uoHHwWsQJ76r9V+nIkUajwR+CU2lr2s/2B9+HYqmI&#10;E/NFI+UIOcfUV5Dbh/jvEfrgmMfR48bMrMtkfTWd0YFdAOnB7kCUMQl3NjqM+RpMGjeZsI3DvSnP&#10;aBEoCNxGlAZdCXn0Dhptb/qNURef3/wFAAD//wMAUEsDBBQABgAIAAAAIQAogdOu4gAAAA4BAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqGOIIwhxqqoCThUSLRLi5sbbJGpsR7Gb&#10;pH/PlgvcdnZHs2+K5Ww7NuIQWu8UiEUCDF3lTetqBZ+717tHYCFqZ3TnHSo4Y4BleX1V6Nz4yX3g&#10;uI01oxAXcq2gibHPOQ9Vg1aHhe/R0e3gB6sjyaHmZtAThduO3ydJxq1uHX1odI/rBqvj9mQVvE16&#10;Wj2Il3FzPKzP3zv5/rURqNTtzbx6BhZxjn9muOATOpTEtPcnZwLrSKdCkJUGKdMM2MWSpE8S2P53&#10;JzPgZcH/1yh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJNrMQFxAgAALwYAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACiB067iAAAADgEAAA8A&#10;AAAAAAAAAAAAAAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;">
+              <v:shape id="Shape 20494" o:spid="_x0000_s1027" style="position:absolute;width:57683;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5768340,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAn02iSyAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYVepO4mqNjUVaSltODJWGh7e2Rfk9Ds2zS70fjvu4LgcZiZb5jVZrCNOFLna8cakqkC&#10;QVw4U3Op4ePw+rAE4QOywcYxaTiTh816PFphZtyJ93TMQykihH2GGqoQ2kxKX1Rk0U9dSxy9H9dZ&#10;DFF2pTQdniLcNjJVaiEt1hwXKmzpuaLiN++thvYlT83ffHJOVE9v/e7rc5l8s9b3d8P2CUSgIdzC&#10;1/a70ZCq2eMMLnfiFZDrfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAn02iSyAAAAN4A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l5768340,r,9144l,9144,,e" fillcolor="#d9d9d9" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,5768340,9144"/>
+              </v:shape>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="7D7D7D"/>
+      </w:rPr>
+      <w:t>P ag e</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="328F072B" w14:textId="77777777" w:rsidR="00DD0564" w:rsidRDefault="00000000">
+  <w:p w14:paraId="0B3018AA" w14:textId="25206904" w:rsidR="00A06569" w:rsidRDefault="000D4F2F">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="419" w:firstLine="0"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:sz w:val="20"/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487248384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="328F0743" wp14:editId="328F0744">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6769954B" wp14:editId="6C040A5A">
+              <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>324611</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>9718535</wp:posOffset>
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="6856730" cy="6350"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="1102995" cy="353060"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="27" name="Graphic 27"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="1384607973" name="Text Box 32" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr>
-[...1 lines deleted...]
-                    </wps:cNvSpPr>
+                    <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="6856730" cy="6350"/>
+                        <a:ext cx="1102995" cy="353060"/>
                       </a:xfrm>
-                      <a:custGeom>
+                      <a:prstGeom prst="rect">
                         <a:avLst/>
-                        <a:gdLst/>
-[...26 lines deleted...]
-                      </a:solidFill>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
                     </wps:spPr>
-                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="601C44F4" w14:textId="378E2A2B" w:rsidR="000D4F2F" w:rsidRPr="000D4F2F" w:rsidRDefault="000D4F2F" w:rsidP="000D4F2F">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="000D4F2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="44492FB2" id="Graphic 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:25.55pt;margin-top:765.25pt;width:539.9pt;height:.5pt;z-index:-16068096;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="6856730,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkYy/sIwIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFr2zAQfh/sPwi9L07a1c1MnDIaOgal&#10;KzRjz4osx2ayTtMpcfLvd5Kt1HRPG8Mgn3yfTt99d+fV3anT7KgctmBKvpjNOVNGQtWafcm/bx8+&#10;LDlDL0wlNBhV8rNCfrd+/27V20JdQQO6Uo5REINFb0veeG+LLEPZqE7gDKwy5KzBdcLT1u2zyome&#10;onc6u5rP86wHV1kHUiHS183g5OsYv66V9N/qGpVnuuTEzcfVxXUX1my9EsXeCdu0cqQh/oFFJ1pD&#10;l15CbYQX7ODaP0J1rXSAUPuZhC6Dum6lijlQNov5m2xeGmFVzIXEQXuRCf9fWPl0fLHPLlBH+wjy&#10;J5IiWW+xuHjCBkfMqXZdwBJxdooqni8qqpNnkj7my5v89prEluTLr2+iyJko0ll5QP9FQYwjjo/o&#10;hxpUyRJNsuTJJNNRJUMNdayh54xq6DijGu6GGlrhw7lALpisnxBpRh7B2cFRbSHCfEghsP14m3OW&#10;EiGmrxhtpljKaYJKvvS2Md6AyRfzZeBFwZI7vQfY9Nq/Aic1UzipAdVwU8g7XnnRgq6fqo2g2+qh&#10;1Tqkj26/u9eOHQXJuvkUnpHxBBY7YSh+aIMdVOdnx3qal5Ljr4NwijP91VBDhuFKhkvGLhnO63uI&#10;IxiVd+i3px/CWWbJLLmn3nmC1O6iSG1B/ANgwIaTBj4fPNRt6JnIbWA0bmhGYv7jPIchnO4j6vWv&#10;s/4NAAD//wMAUEsDBBQABgAIAAAAIQBYOWSY3QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcqG2qUBriVFVFxJm0H+DE2yRqbEe226Z/z5YLHHfmaXam2Mx2ZBcMcfBOgVwI&#10;YOhabwbXKTjsq5d3YDFpZ/ToHSq4YYRN+fhQ6Nz4q/vGS506RiEu5lpBn9KUcx7bHq2OCz+hI+/o&#10;g9WJztBxE/SVwu3IX4V441YPjj70esJdj+2pPlsFVXMQ6+qTTH7b8dNXvTqG7Uqp56d5+wEs4Zz+&#10;YLjXp+pQUqfGn52JbFSQSUkk6dlSZMDuhFyKNbDmV5MZ8LLg/1eUPwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCkYy/sIwIAAL0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBYOWSY3QAAAA0BAAAPAAAAAAAAAAAAAAAAAH0EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" path="m6856476,l,,,6108r6856476,l6856476,xe" fillcolor="#d9d9d9" stroked="f">
-[...110 lines deleted...]
-            <v:shapetype w14:anchorId="328F0745" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6769954B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 28" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:508.2pt;margin-top:766pt;width:56.95pt;height:14.35pt;z-index:-16067584;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGXBLumAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNG2WXVZR0xWwAiGt&#10;AGnhA1zHbixij5lxm/TvGbtpi+CGuIzH4/Hze2+8fpj8IA4GyUFo5WqxlMIEDZ0Lu1Z+//bh1b0U&#10;lFTo1ADBtPJoSD5sXr5Yj7ExNfQwdAYFgwRqxtjKPqXYVBXp3nhFC4gm8KEF9CrxFndVh2pkdD9U&#10;9XJ5V42AXUTQhoirj6dDuSn41hqdvlhLJomhlcwtlYglbnOsNmvV7FDF3umZhvoHFl65wI9eoB5V&#10;UmKP7i8o7zQCgU0LDb4Ca502RQOrWS3/UPPcq2iKFjaH4sUm+n+w+vPhOX5FkaZ3MPEAiwiKT6B/&#10;EHtTjZGauSd7Sg1xdxY6WfR5ZQmCL7K3x4ufZkpCc/FNfVPf3Uqh+Wh1X9evb7Pf1fVyREofDXiR&#10;k1Yij6sQUIcnSqfWc8vM5fR8JpKm7SRc18qbDJorW+iOLGXkabaSfu4VGimGT4HtyqM/J3hOtucE&#10;0/AeygfJigK83SewrhC44s4EeA5Fwvxn8qB/35eu68/e/AIAAP//AwBQSwMEFAAGAAgAAAAhAODY&#10;bSPhAAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyonQYChDhVheCEhEjD&#10;gaMTu4nVeB1itw1/z+YEt53d0eybYjO7gZ3MFKxHCclKADPYem2xk/BZv948AAtRoVaDRyPhxwTY&#10;lJcXhcq1P2NlTrvYMQrBkCsJfYxjznloe+NUWPnRIN32fnIqkpw6rid1pnA38LUQGXfKIn3o1Wie&#10;e9MedkcnYfuF1Yv9fm8+qn1l6/pR4Ft2kPL6at4+AYtmjn9mWPAJHUpiavwRdWADaZFkt+Sl6S5d&#10;U63Fk6QiBdYsu0zcAy8L/r9H+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGXBLumAEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDg2G0j&#10;4QAAAA8BAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
-              <v:textbox inset="0,0,0,0">
+            <v:shape id="Text Box 32" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:86.85pt;height:27.8pt;z-index:251676672;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBloelKEwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2ynS7EYcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oxU66bqdhF5kmKX6897S467UiR+F8C6aixSSnRBgOdWv2Ff3xsv70&#10;hRIfmKmZAiMqehKe3i0/flh0thRTaEDVwhEsYnzZ2Yo2IdgyyzxvhGZ+AlYYDEpwmgX8dfusdqzD&#10;6lpl0zy/zTpwtXXAhffofTgH6TLVl1Lw8CSlF4GoiuJsIZ0unbt4ZssFK/eO2ablwxjsH6bQrDXY&#10;9FLqgQVGDq79o5RuuQMPMkw46AykbLlIO+A2Rf5um23DrEi7IDjeXmDy/68sfzxu7bMjof8KPRIY&#10;AemsLz064z69dDp+cVKCcYTwdIFN9IHweKnIp/P5jBKOsZvZTX6bcM2ut63z4ZsATaJRUYe0JLTY&#10;ceMDdsTUMSU2M7BulUrUKPObAxOjJ7uOGK3Q73rS1th8HH8H9Qm3cnAm3Fu+brH1hvnwzBwyjIug&#10;asMTHlJBV1EYLEoacD//5o/5CDxGKelQMRU1KGlK1HeDhExnn/M8Kiz9oeFGY5eMYp7PYtwc9D2g&#10;GAt8F5YnMyYHNZrSgX5FUa9iNwwxw7FnRXejeR/O+sVHwcVqlZJQTJaFjdlaHktHzCKgL/0rc3ZA&#10;PSBfjzBqipXvwD/nxpverg4BKUjMRHzPaA6woxATYcOjiUp/+5+yrk97+QsAAP//AwBQSwMEFAAG&#10;AAgAAAAhALMmLTraAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrK/VWnFIR&#10;UJoNQvRHvTatRI9OvMQR8TqNDaRvj+HSXlYazWjm23w12k4cafCtY4SHaQKCuHa65Qbh6/P1fgnC&#10;B8VadY4J4Zc8rIrJTa4y7U78QccyNCKWsM8Uggmhz6T0tSGr/NT1xNHbucGqEOXQSD2oUyy3nZwl&#10;SSqtajkuGNXTxlC9Lw8WIX1+W5t+m37/7Gb+3VduH0r3gnh3O66fQAQaw18YLvgRHYrIVLkDay86&#10;hPhIuN6Lt3hcgKgQ5vMUZJHL//DFGQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGWh6UoT&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALMm&#10;LTraAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="328F0750" w14:textId="77777777" w:rsidR="00DD0564" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="601C44F4" w14:textId="378E2A2B" w:rsidR="000D4F2F" w:rsidRPr="000D4F2F" w:rsidRDefault="000D4F2F" w:rsidP="000D4F2F">
                     <w:pPr>
-                      <w:spacing w:before="13"/>
-                      <w:ind w:left="60"/>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
                     </w:pPr>
-                    <w:r>
-[...17 lines deleted...]
-                    <w:r>
+                    <w:r w:rsidRPr="000D4F2F">
                       <w:rPr>
-                        <w:spacing w:val="1"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-                      <w:t xml:space="preserve">age </w:t>
+                      <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FE389FF" wp14:editId="6731CB49">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>895985</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9871697</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5768340" cy="6121"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="19841" name="Group 19841"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5768340" cy="6121"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5768340" cy="6121"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="20504" name="Shape 20504"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5768340" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5768340" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="44516BC4" id="Group 19841" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:777.3pt;width:454.2pt;height:.5pt;z-index:251663360;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="57683,61" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5HR9XcQIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVNuO2jAQfa/Uf7DyXhIoe4sI+1BaXqp2&#10;tbv9AOM4F8k32YbA33c8SUyWlVYVBSlx7JnjOcfjs3o8SkEO3LpWqyKZz7KEcMV02aq6SP68/vhy&#10;nxDnqSqp0IoXyYm75HH9+dOqMzlf6EaLklsCIMrlnSmSxnuTp6ljDZfUzbThChYrbSX18GnrtLS0&#10;A3Qp0kWW3aadtqWxmnHnYHbTLyZrxK8qzvzvqnLcE1EkUJvHp8XnLjzT9YrmtaWmadlQBr2iCklb&#10;BZtGqA31lOxt+w5Ktsxqpys/Y1qmuqpaxpEDsJlnF2y2Vu8NcqnzrjZRJpD2QqerYdmvw9aaF/Nk&#10;QYnO1KAFfgUux8rK8IYqyRElO0XJ+NETBpM3d7f3X5egLIO12/li3ivKGpD9XRJrvn+Ulo5bpm8K&#10;6Qy0hjuzd//H/qWhhqOoLgf2T5a0ZZEssptsmRBFJTQphpB+CmXByCiSyx3odZVCD/PlMigUqdKc&#10;7Z3fco1K08NP5/uWLMcRbcYRO6pxaKGxP2xpQ33IC0WGIekmR9UUCdYRFqU+8FeNYf7ivKDG86pQ&#10;06h46mNDQOwYMb4N4k0jJ+THoPHdB0MbAeA/huHdjfvCIPBEZSN3mJyqK1SQIfQqBaepBPV4ZWXr&#10;wYJEK8G/FndZdgYGtNB8/WnjyJ8ED2IJ9cwraBy8FmHC2Xr3TVhyoMFo8IfgVJiGDrPDwQ+hWCri&#10;hPyqFSJCzjH1DeTmIfwHhCE45HH0uJiZ9ZlsqKY3OrALID3aHYgSk3BnrXzMV2DSuMmEbRjudHlC&#10;i0BB4DaiNOhKyGNw0GB702+MOvv8+i8AAAD//wMAUEsDBBQABgAIAAAAIQAogdOu4gAAAA4BAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqGOIIwhxqqoCThUSLRLi5sbbJGpsR7Gb&#10;pH/PlgvcdnZHs2+K5Ww7NuIQWu8UiEUCDF3lTetqBZ+717tHYCFqZ3TnHSo4Y4BleX1V6Nz4yX3g&#10;uI01oxAXcq2gibHPOQ9Vg1aHhe/R0e3gB6sjyaHmZtAThduO3ydJxq1uHX1odI/rBqvj9mQVvE16&#10;Wj2Il3FzPKzP3zv5/rURqNTtzbx6BhZxjn9muOATOpTEtPcnZwLrSKdCkJUGKdMM2MWSpE8S2P53&#10;JzPgZcH/1yh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALkdH1dxAgAALwYAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACiB067iAAAADgEAAA8A&#10;AAAAAAAAAAAAAAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;">
+              <v:shape id="Shape 20504" o:spid="_x0000_s1027" style="position:absolute;width:57683;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5768340,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC5OPKIxwAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvpe4mVJHUVcQiCp4aC21vj+xrEpp9m2Y3Gv99Vyh4HGbmG2a5HmwjztT52rGGZKpA&#10;EBfO1FxqeD/tnhYgfEA22DgmDVfysF6NHpaYGXfhNzrnoRQRwj5DDVUIbSalLyqy6KeuJY7et+ss&#10;hii7UpoOLxFuG5kqNZcWa44LFba0raj4yXuroX3NU/M7e7wmqqd9f/z8WCRfrPVkPGxeQAQawj38&#10;3z4YDamaqWe43YlXQK7+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALk48ojHAAAA3gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l5768340,r,9144l,9144,,e" fillcolor="#d9d9d9" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,5768340,9144"/>
+              </v:shape>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="7D7D7D"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>P ag e</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="328F072C" w14:textId="77777777" w:rsidR="00DD0564" w:rsidRDefault="00DD0564">
+  <w:p w14:paraId="5725490F" w14:textId="1E82C03E" w:rsidR="00A06569" w:rsidRDefault="000D4F2F">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="419" w:firstLine="0"/>
+      <w:jc w:val="right"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1915D8FA" wp14:editId="0F1A378C">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1102995" cy="353060"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="997134392" name="Text Box 33" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1102995" cy="353060"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0D5ABAAD" w14:textId="6CB82968" w:rsidR="000D4F2F" w:rsidRPr="000D4F2F" w:rsidRDefault="000D4F2F" w:rsidP="000D4F2F">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="000D4F2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="1915D8FA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 33" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:86.85pt;height:27.8pt;z-index:251677696;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3Ao9HFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2ynTbEYcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oxU62bqdhF5kmKX6897S477UiR+F8C6aixSSnRBgOdWv2Ff3+uv70&#10;mRIfmKmZAiMqehKe3i8/flh0thRTaEDVwhEsYnzZ2Yo2IdgyyzxvhGZ+AlYYDEpwmgX8dfusdqzD&#10;6lpl0zy/yzpwtXXAhffofTwH6TLVl1Lw8CylF4GoiuJsIZ0unbt4ZssFK/eO2ablwxjsH6bQrDXY&#10;9FLqkQVGDq79o5RuuQMPMkw46AykbLlIO+A2Rf5um23DrEi7IDjeXmDy/68sfzpu7Ysjof8CPRIY&#10;AemsLz064z69dDp+cVKCcYTwdIFN9IHweKnIp/P5jBKOsZvZTX6XcM2ut63z4asATaJRUYe0JLTY&#10;ceMDdsTUMSU2M7BulUrUKPObAxOjJ7uOGK3Q73rS1hW9HcffQX3CrRycCfeWr1tsvWE+vDCHDOMi&#10;qNrwjIdU0FUUBouSBtyPv/ljPgKPUUo6VExFDUqaEvXNICHT2W2eR4WlPzTcaOySUczzWYybg34A&#10;FGOB78LyZMbkoEZTOtBvKOpV7IYhZjj2rOhuNB/CWb/4KLhYrVISismysDFby2PpiFkE9LV/Y84O&#10;qAfk6wlGTbHyHfjn3HjT29UhIAWJmYjvGc0BdhRiImx4NFHpv/6nrOvTXv4EAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCzJi062gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHayv1VpxS&#10;EVCaDUL0R702rUSPTrzEEfE6jQ2kb4/h0l5WGs1o5tt8NdpOHGnwrWOEh2kCgrh2uuUG4evz9X4J&#10;wgfFWnWOCeGXPKyKyU2uMu1O/EHHMjQilrDPFIIJoc+k9LUhq/zU9cTR27nBqhDl0Eg9qFMst52c&#10;JUkqrWo5LhjV08ZQvS8PFiF9flubfpt+/+xm/t1Xbh9K94J4dzuun0AEGsNfGC74ER2KyFS5A2sv&#10;OoT4SLjei7d4XICoEObzFGSRy//wxRkAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA3Ao9H&#10;FAIAACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCz&#10;Ji062gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="0D5ABAAD" w14:textId="6CB82968" w:rsidR="000D4F2F" w:rsidRPr="000D4F2F" w:rsidRDefault="000D4F2F" w:rsidP="000D4F2F">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="000D4F2F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C508C94" wp14:editId="392DFA89">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>895985</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9871697</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5768340" cy="6121"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="19824" name="Group 19824"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5768340" cy="6121"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5768340" cy="6121"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="20502" name="Shape 20502"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5768340" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5768340" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="2048792D" id="Group 19824" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:777.3pt;width:454.2pt;height:.5pt;z-index:251664384;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="57683,61" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUdt/qcQIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVNuO2yAQfa/Uf0B+b3xp9mbF2YemzUvV&#10;rna3H0AwvkgYEJA4+fsOY5t4s9KqShPJxjBzmHMYzurx2Aly4Ma2ShZRukgiwiVTZSvrIvrz+uPL&#10;fUSso7KkQkleRCduo8f150+rXuc8U40SJTcEQKTNe11EjXM6j2PLGt5Ru1CaS1islOmog09Tx6Wh&#10;PaB3Is6S5DbulSm1UYxbC7ObYTFaI35VceZ+V5XljogigtocPg0+d/4Zr1c0rw3VTcvGMugVVXS0&#10;lbBpgNpQR8netO+gupYZZVXlFkx1saqqlnHkAGzS5ILN1qi9Ri513tc6yATSXuh0NSz7ddga/aKf&#10;DCjR6xq0wC/P5ViZzr+hSnJEyU5BMn50hMHkzd3t/dclKMtg7TbN0kFR1oDs75JY8/2jtHjaMn5T&#10;SK+hNeyZvf0/9i8N1RxFtTmwfzKkLYsoS26SLCKSdtCkGEKGKZQFI4NINreg11UKPaTLpVcoUKU5&#10;21u35QqVpoef1g0tWU4j2kwjdpTT0EBjf9jSmjqf54v0Q9LPjqopIqzDL3bqwF8VhrmL84Iaz6tC&#10;zqPCqU8NAbFTxPTWiDePnJGfgqb3EAxtBID/GIZ3N+wLA88TlQ3cYXKurpBeBt+rFJymEtThle1a&#10;BxYk2g78K7tLkjMwoPnmG04bR+4kuBdLyGdeQePgtfAT1tS7b8KQA/VGgz8Ep0I3dJwdD34MxVIR&#10;x+dXrRABMsXUN5CbB/8fEcZgn8fR40JmMmSysZrB6MAugPRkdyBKSMKdlXQhX4JJ4yYztn64U+UJ&#10;LQIFgduI0qArIY/RQb3tzb8x6uzz678AAAD//wMAUEsDBBQABgAIAAAAIQAogdOu4gAAAA4BAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqGOIIwhxqqoCThUSLRLi5sbbJGpsR7Gb&#10;pH/PlgvcdnZHs2+K5Ww7NuIQWu8UiEUCDF3lTetqBZ+717tHYCFqZ3TnHSo4Y4BleX1V6Nz4yX3g&#10;uI01oxAXcq2gibHPOQ9Vg1aHhe/R0e3gB6sjyaHmZtAThduO3ydJxq1uHX1odI/rBqvj9mQVvE16&#10;Wj2Il3FzPKzP3zv5/rURqNTtzbx6BhZxjn9muOATOpTEtPcnZwLrSKdCkJUGKdMM2MWSpE8S2P53&#10;JzPgZcH/1yh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABR23+pxAgAALwYAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACiB067iAAAADgEAAA8A&#10;AAAAAAAAAAAAAAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;">
+              <v:shape id="Shape 20502" o:spid="_x0000_s1027" style="position:absolute;width:57683;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5768340,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBZnc9nxgAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReiu4mYJHoKlKRFnpqFNTbI/tMgtm3aXaj8d93C4Ueh5n5hlmuB9uIG3W+dqwhmSoQ&#10;xIUzNZcaDvvdZA7CB2SDjWPS8CAP69XoaYmZcXf+olseShEh7DPUUIXQZlL6oiKLfupa4uhdXGcx&#10;RNmV0nR4j3DbyFSpV2mx5rhQYUtvFRXXvLca2m2emu/ZyyNRPb33n6fjPDmz1s/jYbMAEWgI/+G/&#10;9ofRkKqZSuH3TrwCcvUDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWZ3PZ8YAAADeAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l5768340,r,9144l,9144,,e" fillcolor="#d9d9d9" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,5768340,9144"/>
+              </v:shape>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="7D7D7D"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>P ag e</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A974A7A" w14:textId="0483565B" w:rsidR="00A06569" w:rsidRDefault="000D4F2F">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="419" w:firstLine="0"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D949FC6" wp14:editId="362CC921">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1102995" cy="353060"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1651145450" name="Text Box 31" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1102995" cy="353060"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="65C128B0" w14:textId="3E42E30C" w:rsidR="000D4F2F" w:rsidRPr="000D4F2F" w:rsidRDefault="000D4F2F" w:rsidP="000D4F2F">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="000D4F2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3D949FC6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 31" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:86.85pt;height:27.8pt;z-index:251675648;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHjQ7PFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykc7EYcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oxU66bqdhF5kmKX6897S467UiR+F8C6ai00lOiTAc6tbsK/rjZf3p&#10;CyU+MFMzBUZU9CQ8vVt+/LDobClm0ICqhSNYxPiysxVtQrBllnneCM38BKwwGJTgNAv46/ZZ7ViH&#10;1bXKZnl+m3XgauuAC+/R+3AO0mWqL6Xg4UlKLwJRFcXZQjpdOnfxzJYLVu4ds03LhzHYP0yhWWuw&#10;6aXUAwuMHFz7RyndcgceZJhw0BlI2XKRdsBtpvm7bbYNsyLtguB4e4HJ/7+y/PG4tc+OhP4r9Ehg&#10;BKSzvvTojPv00un4xUkJxhHC0wU20QfC46VpPpvPC0o4xm6Km/w24Zpdb1vnwzcBmkSjog5pSWix&#10;48YH7IipY0psZmDdKpWoUeY3ByZGT3YdMVqh3/WkrStajOPvoD7hVg7OhHvL1y223jAfnplDhnER&#10;VG14wkMq6CoKg0VJA+7n3/wxH4HHKCUdKqaiBiVNifpukJBZ8TnPo8LSHxpuNHbJmM7zIsbNQd8D&#10;inGK78LyZMbkoEZTOtCvKOpV7IYhZjj2rOhuNO/DWb/4KLhYrVISismysDFby2PpiFkE9KV/Zc4O&#10;qAfk6xFGTbHyHfjn3HjT29UhIAWJmYjvGc0BdhRiImx4NFHpb/9T1vVpL38BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCzJi062gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHayv1VpxS&#10;EVCaDUL0R702rUSPTrzEEfE6jQ2kb4/h0l5WGs1o5tt8NdpOHGnwrWOEh2kCgrh2uuUG4evz9X4J&#10;wgfFWnWOCeGXPKyKyU2uMu1O/EHHMjQilrDPFIIJoc+k9LUhq/zU9cTR27nBqhDl0Eg9qFMst52c&#10;JUkqrWo5LhjV08ZQvS8PFiF9flubfpt+/+xm/t1Xbh9K94J4dzuun0AEGsNfGC74ER2KyFS5A2sv&#10;OoT4SLjei7d4XICoEObzFGSRy//wxRkAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDHjQ7P&#10;FAIAACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCz&#10;Ji062gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="65C128B0" w14:textId="3E42E30C" w:rsidR="000D4F2F" w:rsidRPr="000D4F2F" w:rsidRDefault="000D4F2F" w:rsidP="000D4F2F">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="000D4F2F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33F11B7C" wp14:editId="43B822FD">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>895985</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9871697</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5768340" cy="6121"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="19807" name="Group 19807"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5768340" cy="6121"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5768340" cy="6121"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="20500" name="Shape 20500"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5768340" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5768340" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5768340" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="0105F9AF" id="Group 19807" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:777.3pt;width:454.2pt;height:.5pt;z-index:251665408;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="57683,61" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPUJ+BcwIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVMtu2zAQvBfoPwi615Jdx0kEyznUrS9F&#10;GyTpB9AUKQngCyRt2X/f5UpiFAcICtcGJIrcHe4Ml7N+OEmRHJl1rVZlOp/lacIU1VWr6jL98/Lj&#10;y12aOE9URYRWrEzPzKUPm8+f1p0p2EI3WlTMJgCiXNGZMm28N0WWOdowSdxMG6ZgkWsriYdPW2eV&#10;JR2gS5Et8nyVddpWxmrKnIPZbb+YbhCfc0b9b84d84koU6jN49Picx+e2WZNitoS07R0KINcUYUk&#10;rYJNI9SWeJIcbPsOSrbUaqe5n1EtM815SxlyADbz/ILNzuqDQS510dUmygTSXuh0NSz9ddxZ82we&#10;LSjRmRq0wK/A5cStDG+oMjmhZOcoGTv5hMLkze3q7usSlKWwtpov5r2itAHZ3yXR5vtHadm4Zfam&#10;kM5Aa7hX9u7/2D83xDAU1RXA/tEmbVWmi/wmBxaKSGhSDEn6KZQFI6NIrnCg11UK3c+Xy6BQpEoK&#10;enB+xzQqTY4/ne9bshpHpBlH9KTGoYXG/rClDfEhLxQZhkk3OaqmTLGOsCj1kb1oDPMX5wU1vq4K&#10;NY2Kpz42BMSOEePbIN40ckJ+DBrffTAcAAD+Yxje3bgvDAJPVDZyh8mpukIFGUKvEnAaLojHKytb&#10;DxYkWgn+tbjNoQ36AxIK0ELz9aeNI38WLIgl1BPj0Dh4LcKEs/X+m7DJkQSjwR+CE2EaMswOuEMo&#10;loo4IZ+3QkTIOaa+gdzeh/+AMASHPIYeFzPzPpMO1fRGB3YBpEe7A1FiEu6slY/5CkwaN5mwDcO9&#10;rs5oESgI3EaUBl0JeQwOGmxv+o1Rrz6/+QsAAP//AwBQSwMEFAAGAAgAAAAhACiB067iAAAADgEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoY4gjCHGqqgJOFRItEuLmxtskamxH&#10;sZukf8+WC9x2dkezb4rlbDs24hBa7xSIRQIMXeVN62oFn7vXu0dgIWpndOcdKjhjgGV5fVXo3PjJ&#10;feC4jTWjEBdyraCJsc85D1WDVoeF79HR7eAHqyPJoeZm0BOF247fJ0nGrW4dfWh0j+sGq+P2ZBW8&#10;TXpaPYiXcXM8rM/fO/n+tRGo1O3NvHoGFnGOf2a44BM6lMS09ydnAutIp0KQlQYp0wzYxZKkTxLY&#10;/ncnM+Blwf/XKH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAj1CfgXMCAAAvBgAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKIHTruIAAAAOAQAA&#10;DwAAAAAAAAAAAAAAAADNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;">
+              <v:shape id="Shape 20500" o:spid="_x0000_s1027" style="position:absolute;width:57683;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5768340,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDGA/SLxgAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasJA&#10;FIX3hb7DcAvdlDqTgEViJlIqpQVXRsG6u2Ruk9DMnZiZaHx7ZyF0eTh/fPlqsp040+BbxxqSmQJB&#10;XDnTcq1hv/t8XYDwAdlg55g0XMnDqnh8yDEz7sJbOpehFnGEfYYamhD6TEpfNWTRz1xPHL1fN1gM&#10;UQ61NANe4rjtZKrUm7TYcnxosKePhqq/crQa+nWZmtP85Zqokb7Gzc9hkRxZ6+en6X0JItAU/sP3&#10;9rfRkKq5igARJ6KALG4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxgP0i8YAAADeAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l5768340,r,9144l,9144,,e" fillcolor="#d9d9d9" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,5768340,9144"/>
+              </v:shape>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="7D7D7D"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>P ag e</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57338B9E" w14:textId="35F703B1" w:rsidR="00A06569" w:rsidRDefault="000D4F2F">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="1086" w:firstLine="0"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60556DFF" wp14:editId="3C42A3F2">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1102995" cy="353060"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2120751311" name="Text Box 35" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1102995" cy="353060"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4D3A7691" w14:textId="56E36C12" w:rsidR="000D4F2F" w:rsidRPr="000D4F2F" w:rsidRDefault="000D4F2F" w:rsidP="000D4F2F">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="000D4F2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="60556DFF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 35" o:spid="_x0000_s1032" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:86.85pt;height:27.8pt;z-index:251679744;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWG/2NFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0igA42IULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39kh0LV9mvbiXO7O9+P7Pi9uO63IUTjfgCnpeJRTIgyHqjH7kv56Xn/5&#10;RokPzFRMgRElPQlPb5efPy1aW4gJ1KAq4QgWMb5obUnrEGyRZZ7XQjM/AisMBiU4zQL+un1WOdZi&#10;da2ySZ7PshZcZR1w4T167/sgXab6UgoeHqX0IhBVUpwtpNOlcxfPbLlgxd4xWzf8PAb7hyk0aww2&#10;vZS6Z4GRg2veldINd+BBhhEHnYGUDRdpB9xmnL/ZZlszK9IuCI63F5j8/yvLH45b++RI6L5DhwRG&#10;QFrrC4/OuE8nnY5fnJRgHCE8XWATXSA8Xhrnk/l8SgnH2M30Jp8lXLPrbet8+CFAk2iU1CEtCS12&#10;3PiAHTF1SInNDKwbpRI1yvzlwMToya4jRit0u440VUlnw/g7qE64lYOecG/5usHWG+bDE3PIMC6C&#10;qg2PeEgFbUnhbFFSg/v9kT/mI/AYpaRFxZTUoKQpUT8NEjKZfs3zqLD0h4YbjF0yxvN8GuPmoO8A&#10;xTjGd2F5MmNyUIMpHegXFPUqdsMQMxx7lnQ3mHeh1y8+Ci5Wq5SEYrIsbMzW8lg6YhYBfe5emLNn&#10;1APy9QCDpljxBvw+N970dnUISEFiJuLbo3mGHYWYCDs/mqj01/8p6/q0l38AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCzJi062gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHayv1VpxS&#10;EVCaDUL0R702rUSPTrzEEfE6jQ2kb4/h0l5WGs1o5tt8NdpOHGnwrWOEh2kCgrh2uuUG4evz9X4J&#10;wgfFWnWOCeGXPKyKyU2uMu1O/EHHMjQilrDPFIIJoc+k9LUhq/zU9cTR27nBqhDl0Eg9qFMst52c&#10;JUkqrWo5LhjV08ZQvS8PFiF9flubfpt+/+xm/t1Xbh9K94J4dzuun0AEGsNfGC74ER2KyFS5A2sv&#10;OoT4SLjei7d4XICoEObzFGSRy//wxRkAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCWG/2N&#10;FAIAACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCz&#10;Ji062gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="4D3A7691" w14:textId="56E36C12" w:rsidR="000D4F2F" w:rsidRPr="000D4F2F" w:rsidRDefault="000D4F2F" w:rsidP="000D4F2F">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="000D4F2F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A230D91" wp14:editId="7DCC3C5A">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>895985</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9871710</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5783581" cy="6109"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="19866" name="Group 19866"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5783581" cy="6109"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5783581" cy="6109"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="20510" name="Shape 20510"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5783581" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5783581" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="012D4B6A" id="Group 19866" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:777.3pt;width:455.4pt;height:.5pt;z-index:251666432;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="57835,61" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+E0YqcgIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2jAUfZ+0/2DlfSRhpYWI0Iex8TJt&#10;Vdv9AOM4H5JjW7Yh8O93fZOYlErVxEBKHPve43uOr8/68dQKcuTGNkrmUTpLIsIlU0Ujqzz68/rj&#10;yzIi1lFZUKEkz6Mzt9Hj5vOndaczPle1EgU3BECkzTqdR7VzOotjy2reUjtTmktYLJVpqYNPU8WF&#10;oR2gtyKeJ8l93ClTaKMYtxZmt/1itEH8suTM/S5Lyx0ReQS1OXwafO79M96saVYZquuGDWXQG6po&#10;aSNh0wC1pY6Sg2neQbUNM8qq0s2YamNVlg3jyAHYpMkVm51RB41cqqyrdJAJpL3S6WZY9uu4M/pF&#10;PxlQotMVaIFfnsupNK1/Q5XkhJKdg2T85AiDycXD8utimUaEwdp9mqx6RVkNsr9LYvX3j9Liccv4&#10;TSGdhtawF/b2/9i/1FRzFNVmwP7JkKbIo3mySKE/JG2hSTGE9FMoC0YGkWxmQa+bFFqld3deoUCV&#10;Zuxg3Y4rVJoef1rXt2Qxjmg9jthJjkMDjf1hS2vqfJ4v0g9JNzmqOo+wDr/YqiN/VRjmrs4Larys&#10;CjmNCqc+NgTEjhHjWyPeNHJCfgwa330wHAAA/mMY3t2wLww8T1Q2cIfJqbpCehlgE0bBaUpBHV7Z&#10;tnFgQaJpwb/mD0lyAQY033z9aePInQX3Ygn5zEtoHLwWfsKaav9NGHKk3mjwh+BU6JoOs8PBD6FY&#10;KuL4/LIRIkCmmPoGcrvy/wFhCPZ5HD0uZCZ9Jhuq6Y0O7AJIj3YHooQk3FlJF/IlmDRuMmHrh3tV&#10;nNEiUBC4jSgNuhLyGBzU2970G6MuPr/5CwAA//8DAFBLAwQUAAYACAAAACEAi9DwYeIAAAAOAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhjqCMIcaqqAk4VEi1S1ds23iZRYzuK&#10;3ST9e1wucNvZHc2+yReTadlAvW+cVSBmCTCypdONrRR8b98fnoH5gFZj6ywpuJCHRXF7k2Om3Wi/&#10;aNiEisUQ6zNUUIfQZZz7siaDfuY6svF2dL3BEGVfcd3jGMNNyx+TJOUGGxs/1NjRqqbytDkbBR8j&#10;jssn8TasT8fVZb+Vn7u1IKXu76blK7BAU/gzwxU/okMRmQ7ubLVnbdRzIaI1DlLOU2BXSyLFC7DD&#10;706mwIuc/69R/AAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB+E0YqcgIAAC8GAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCL0PBh4gAAAA4BAAAP&#10;AAAAAAAAAAAAAAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;">
+              <v:shape id="Shape 20510" o:spid="_x0000_s1027" style="position:absolute;width:57835;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5783581,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAI4FEjxAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LisIw&#10;FIb3wrxDOAPubGrxMnaMMlQEl1rHhbtDc2zLNCedJmp9e7MQXP78N77lujeNuFHnassKxlEMgriw&#10;uuZSwe9xO/oC4TyyxsYyKXiQg/XqY7DEVNs7H+iW+1KEEXYpKqi8b1MpXVGRQRfZljh4F9sZ9EF2&#10;pdQd3sO4aWQSxzNpsObwUGFLWUXFX341Cv5n80l2ziZ2s8n3i6TentgvTkoNP/ufbxCeev8Ov9o7&#10;rSCJp+MAEHACCsjVEwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAjgUSPEAAAA3gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l5783581,r,9144l,9144,,e" fillcolor="#d9d9d9" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,5783581,9144"/>
+              </v:shape>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D9BC269" w14:textId="676B111A" w:rsidR="00A06569" w:rsidRDefault="000D4F2F">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="1086" w:firstLine="0"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="117BF14F" wp14:editId="6688D6A7">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1102995" cy="353060"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="894313752" name="Text Box 36" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1102995" cy="353060"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0755DE9D" w14:textId="0449F306" w:rsidR="000D4F2F" w:rsidRPr="000D4F2F" w:rsidRDefault="000D4F2F" w:rsidP="000D4F2F">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="000D4F2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="117BF14F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 36" o:spid="_x0000_s1033" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:86.85pt;height:27.8pt;z-index:251680768;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmlHwFFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykS7cYcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF5kmKX6897S867QiJ+F8A6ak00lOiTAcqsYcSvr9ZfPh&#10;MyU+MFMxBUaU9Cw8vVu9f7dsbSFmUIOqhCNYxPiitSWtQ7BFlnleC838BKwwGJTgNAv46w5Z5ViL&#10;1bXKZnl+m7XgKuuAC+/R+9AH6SrVl1Lw8CSlF4GokuJsIZ0unft4ZqslKw6O2brhwxjsH6bQrDHY&#10;9FLqgQVGjq75o5RuuAMPMkw46AykbLhIO+A20/zNNruaWZF2QXC8vcDk/19Z/nja2WdHQvcFOiQw&#10;AtJaX3h0xn066XT84qQE4wjh+QKb6ALh8dI0ny0Wc0o4xm7mN/ltwjW73rbOh68CNIlGSR3SktBi&#10;p60P2BFTx5TYzMCmUSpRo8xvDkyMnuw6YrRCt+9IU5X00zj+HqozbuWgJ9xbvmmw9Zb58MwcMoyL&#10;oGrDEx5SQVtSGCxKanA//uaP+Qg8RilpUTElNShpStQ3g4TM5h/zPCos/aHhRmOfjOkin8e4Oep7&#10;QDFO8V1YnsyYHNRoSgf6FUW9jt0wxAzHniXdj+Z96PWLj4KL9ToloZgsC1uzszyWjphFQF+6V+bs&#10;gHpAvh5h1BQr3oDf58ab3q6PASlIzER8ezQH2FGIibDh0USl//qfsq5Pe/UTAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCzJi062gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHayv1VpxS&#10;EVCaDUL0R702rUSPTrzEEfE6jQ2kb4/h0l5WGs1o5tt8NdpOHGnwrWOEh2kCgrh2uuUG4evz9X4J&#10;wgfFWnWOCeGXPKyKyU2uMu1O/EHHMjQilrDPFIIJoc+k9LUhq/zU9cTR27nBqhDl0Eg9qFMst52c&#10;JUkqrWo5LhjV08ZQvS8PFiF9flubfpt+/+xm/t1Xbh9K94J4dzuun0AEGsNfGC74ER2KyFS5A2sv&#10;OoT4SLjei7d4XICoEObzFGSRy//wxRkAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBmlHwF&#10;FAIAACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCz&#10;Ji062gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="0755DE9D" w14:textId="0449F306" w:rsidR="000D4F2F" w:rsidRPr="000D4F2F" w:rsidRDefault="000D4F2F" w:rsidP="000D4F2F">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="000D4F2F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F34503E" wp14:editId="34F724A1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>895985</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9871710</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5783581" cy="6109"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="19858" name="Group 19858"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5783581" cy="6109"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5783581" cy="6109"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="20508" name="Shape 20508"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5783581" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5783581" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="42AC3420" id="Group 19858" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:777.3pt;width:455.4pt;height:.5pt;z-index:251667456;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="57835,61" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmiuxvcgIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2jAUfZ+0/2DlfSRhpYWI0Iex8TJt&#10;Vdv9AOM4H5JjW7Yh8O93fZOYlErVxEBKHPve43uOr8/68dQKcuTGNkrmUTpLIsIlU0Ujqzz68/rj&#10;yzIi1lFZUKEkz6Mzt9Hj5vOndaczPle1EgU3BECkzTqdR7VzOotjy2reUjtTmktYLJVpqYNPU8WF&#10;oR2gtyKeJ8l93ClTaKMYtxZmt/1itEH8suTM/S5Lyx0ReQS1OXwafO79M96saVYZquuGDWXQG6po&#10;aSNh0wC1pY6Sg2neQbUNM8qq0s2YamNVlg3jyAHYpMkVm51RB41cqqyrdJAJpL3S6WZY9uu4M/pF&#10;PxlQotMVaIFfnsupNK1/Q5XkhJKdg2T85AiDycXD8utimUaEwdp9mqx6RVkNsr9LYvX3j9Liccv4&#10;TSGdhtawF/b2/9i/1FRzFNVmwP7JkKbIo3mySKBVJW2hSTGE9FMoC0YGkWxmQa+bFFqld3deoUCV&#10;Zuxg3Y4rVJoef1rXt2Qxjmg9jthJjkMDjf1hS2vqfJ4v0g9JNzmqOo+wDr/YqiN/VRjmrs4Larys&#10;CjmNCqc+NgTEjhHjWyPeNHJCfgwa330wXFAA/McwvLthXxh4nqhs4A6TU3WF9DLAJoyC05SCOryy&#10;bePAgkTTgn/NH5LkAgxovvn608aROwvuxRLymZfQOHgt/IQ11f6bMORIvdHgD8Gp0DUdZoeDH0Kx&#10;VMTx+WUjRIBMMfUN5Hbl/wPCEOzzOHpcyEz6TDZU0xsd2AWQHu0ORAlJuLOSLuRLMGncZMLWD/eq&#10;OKNFoCBwG1EadCXkMTiot73pN0ZdfH7zFwAA//8DAFBLAwQUAAYACAAAACEAi9DwYeIAAAAOAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhjqCMIcaqqAk4VEi1S1ds23iZRYzuK&#10;3ST9e1wucNvZHc2+yReTadlAvW+cVSBmCTCypdONrRR8b98fnoH5gFZj6ywpuJCHRXF7k2Om3Wi/&#10;aNiEisUQ6zNUUIfQZZz7siaDfuY6svF2dL3BEGVfcd3jGMNNyx+TJOUGGxs/1NjRqqbytDkbBR8j&#10;jssn8TasT8fVZb+Vn7u1IKXu76blK7BAU/gzwxU/okMRmQ7ubLVnbdRzIaI1DlLOU2BXSyLFC7DD&#10;706mwIuc/69R/AAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmiuxvcgIAAC8GAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCL0PBh4gAAAA4BAAAP&#10;AAAAAAAAAAAAAAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;">
+              <v:shape id="Shape 20508" o:spid="_x0000_s1027" style="position:absolute;width:57835;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5783581,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBzT8v4wwAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE89b8Iw&#10;EN0r9T9YV4mt2I0olBAHoSCkjjTA0O0UH0nU+BxiA+m/rwekjk/vO1uPthM3GnzrWMPbVIEgrpxp&#10;udZwPOxeP0D4gGywc0wafsnDOn9+yjA17s5fdCtDLWII+xQ1NCH0qZS+asiin7qeOHJnN1gMEQ61&#10;NAPeY7jtZKLUXFpsOTY02FPRUPVTXq2Gy3wxK76Lmdtuy/0yaXcnDsuT1pOXcbMCEWgM/+KH+9No&#10;SNS7invjnXgFZP4HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAc0/L+MMAAADeAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l5783581,r,9144l,9144,,e" fillcolor="#d9d9d9" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,5783581,9144"/>
+              </v:shape>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D1E54E5" w14:textId="347FA3BE" w:rsidR="00A06569" w:rsidRDefault="000D4F2F">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="1086" w:firstLine="0"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FB98FDC" wp14:editId="62E21106">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1102995" cy="353060"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1694439131" name="Text Box 34" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1102995" cy="353060"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6D81A523" w14:textId="21A914A5" w:rsidR="000D4F2F" w:rsidRPr="000D4F2F" w:rsidRDefault="000D4F2F" w:rsidP="000D4F2F">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="000D4F2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="1FB98FDC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 34" o:spid="_x0000_s1034" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:86.85pt;height:27.8pt;z-index:251678720;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAyXTCXFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykS9EYcYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0oOU62bqdhF5kmKX6897S877UiR+F8C6ak00lOiTAc6tbsS/r9dfPp&#10;jhIfmKmZAiNKehKe3q8+flh2thAzaEDVwhEsYnzR2ZI2IdgiyzxvhGZ+AlYYDEpwmgX8dfusdqzD&#10;6lplszy/zTpwtXXAhffofRyCdJXqSyl4eJbSi0BUSXG2kE6Xziqe2WrJir1jtmn5eQz2D1No1hps&#10;ein1yAIjB9f+UUq33IEHGSYcdAZStlykHXCbaf5um13DrEi7IDjeXmDy/68sfzru7Isjof8CPRIY&#10;AemsLzw64z69dDp+cVKCcYTwdIFN9IHweGmazxaLOSUcYzfzm/w24Zpdb1vnw1cBmkSjpA5pSWix&#10;49YH7IipY0psZmDTKpWoUeY3ByZGT3YdMVqhr3rS1iW9G8evoD7hVg4Gwr3lmxZbb5kPL8whw7gI&#10;qjY84yEVdCWFs0VJA+7H3/wxH4HHKCUdKqakBiVNifpmkJDZ/HOeR4WlPzTcaFTJmC7yeYybg34A&#10;FOMU34XlyYzJQY2mdKDfUNTr2A1DzHDsWdJqNB/CoF98FFys1ykJxWRZ2Jqd5bF0xCwC+tq/MWfP&#10;qAfk6wlGTbHiHfhDbrzp7foQkILETMR3QPMMOwoxEXZ+NFHpv/6nrOvTXv0EAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCzJi062gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHayv1VpxS&#10;EVCaDUL0R702rUSPTrzEEfE6jQ2kb4/h0l5WGs1o5tt8NdpOHGnwrWOEh2kCgrh2uuUG4evz9X4J&#10;wgfFWnWOCeGXPKyKyU2uMu1O/EHHMjQilrDPFIIJoc+k9LUhq/zU9cTR27nBqhDl0Eg9qFMst52c&#10;JUkqrWo5LhjV08ZQvS8PFiF9flubfpt+/+xm/t1Xbh9K94J4dzuun0AEGsNfGC74ER2KyFS5A2sv&#10;OoT4SLjei7d4XICoEObzFGSRy//wxRkAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAyXTCX&#10;FAIAACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCz&#10;Ji062gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="6D81A523" w14:textId="21A914A5" w:rsidR="000D4F2F" w:rsidRPr="000D4F2F" w:rsidRDefault="000D4F2F" w:rsidP="000D4F2F">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="000D4F2F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0845009F" wp14:editId="5A3575DA">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>895985</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9871710</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5783581" cy="6109"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="19850" name="Group 19850"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5783581" cy="6109"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5783581" cy="6109"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="20506" name="Shape 20506"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5783581" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="5783581" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5783581" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="4CA2EB88" id="Group 19850" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:777.3pt;width:455.4pt;height:.5pt;z-index:251668480;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="57835,61" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmfV2kcwIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVMtu2zAQvBfoPxC815LcOLEFyznUrS9F&#10;GyTpB9AU9QAokiBpy/77LlcPKw4QFK4NSBS5O9wZLmf9eGokOQrraq0ymsxiSoTiOq9VmdE/rz++&#10;LClxnqmcSa1ERs/C0cfN50/r1qRiristc2EJgCiXtiajlfcmjSLHK9EwN9NGKFgstG2Yh09bRrll&#10;LaA3MprH8X3Uapsbq7lwDma33SLdIH5RCO5/F4UTnsiMQm0enxaf+/CMNmuWlpaZquZ9GeyGKhpW&#10;K9h0hNoyz8jB1u+gmppb7XThZ1w3kS6KmgvkAGyS+IrNzuqDQS5l2pZmlAmkvdLpZlj+67iz5sU8&#10;WVCiNSVogV+By6mwTXhDleSEkp1HycTJEw6Ti4fl18UyoYTD2n0SrzpFeQWyv0vi1feP0qJhy+hN&#10;Ia2B1nAX9u7/2L9UzAgU1aXA/smSOs/oPF7E95Qo1kCTYgjpplAWjBxFcqkDvW5SaJXc3QWFRqos&#10;5Qfnd0Kj0uz40/muJfNhxKphxE9qGFpo7A9b2jAf8kKRYUjayVFVGcU6wmKjj+JVY5i/Oi+o8bIq&#10;1TRqPPWhISB2iBjeBvGmkRPyQ9Dw7oLhggLgP4bh3R33hUHgicqO3GFyqq5UQQbYhDNwmkIyj1e2&#10;qT1YkKwb8K/5QxxfgAEtNF932jjyZymCWFI9iwIaB69FmHC23H+TlhxZMBr8ITiTpmL9bH/wfSiW&#10;ijghv6ilHCETTH0DuV2Ff4/QB4c8gR43ZsZdJu+r6YwO7AJID3YHooxJuLNWfsxXYNK4yYRtGO51&#10;fkaLQEHgNqI06ErIo3fQYHvTb4y6+PzmLwAAAP//AwBQSwMEFAAGAAgAAAAhAIvQ8GHiAAAADgEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoY6gjCHGqqgJOFRItUtXbNt4mUWM7&#10;it0k/XtcLnDb2R3NvskXk2nZQL1vnFUgZgkwsqXTja0UfG/fH56B+YBWY+ssKbiQh0Vxe5Njpt1o&#10;v2jYhIrFEOszVFCH0GWc+7Img37mOrLxdnS9wRBlX3Hd4xjDTcsfkyTlBhsbP9TY0aqm8rQ5GwUf&#10;I47LJ/E2rE/H1WW/lZ+7tSCl7u+m5SuwQFP4M8MVP6JDEZkO7my1Z23UcyGiNQ5SzlNgV0sixQuw&#10;w+9OpsCLnP+vUfwAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApn1dpHMCAAAvBgAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAi9DwYeIAAAAOAQAA&#10;DwAAAAAAAAAAAAAAAADNBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;">
+              <v:shape id="Shape 20506" o:spid="_x0000_s1027" style="position:absolute;width:57835;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5783581,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBtnPoRxgAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6a3YNmtbUVSQi9KhpPfT2yL4mwezbmN1q+u9dQehxmJlvmMVqtJ040+BbxxomiQJB&#10;XDnTcq3h63P78gbCB2SDnWPS8EceVsvHhwXmxl14T+cy1CJC2OeooQmhz6X0VUMWfeJ64uj9uMFi&#10;iHKopRnwEuG2k6lSmbTYclxosKeioepY/loNp+x1WnwXU7fZlLt52m4PHOYHrZ+fxvU7iEBj+A/f&#10;2x9GQ6pmKoPbnXgF5PIKAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbZz6EcYAAADeAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l5783581,r,9144l,9144,,e" fillcolor="#d9d9d9" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,5783581,9144"/>
+              </v:shape>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FEF6506" w14:textId="77777777" w:rsidR="00CF1F8D" w:rsidRDefault="00CF1F8D">
+    <w:p w14:paraId="5649DA30" w14:textId="77777777" w:rsidR="001C0BF1" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="273" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="101A37C8" w14:textId="77777777" w:rsidR="00CF1F8D" w:rsidRDefault="00CF1F8D">
+    <w:p w14:paraId="5A2B7938" w14:textId="77777777" w:rsidR="001C0BF1" w:rsidRDefault="001C0BF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="273" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0754449E"/>
+    <w:nsid w:val="04BA0EA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="32A8E648"/>
-    <w:lvl w:ilvl="0" w:tplc="07022F80">
+    <w:tmpl w:val="2CCC0386"/>
+    <w:lvl w:ilvl="0" w:tplc="A9048E42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E74834B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="727"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0930C008">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1415"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7D36EF20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2135"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="268AC270">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2855"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BBF659BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3575"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B108FA26">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4295"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4AFCFF8C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5015"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6956A262">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5735"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B60118C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D5C4627A"/>
+    <w:lvl w:ilvl="0" w:tplc="7DA238CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="619"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="45067692">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1145"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="345E7D3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1865"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="954C03AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2585"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F60CB378">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3305"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="70FC1218">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4025"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8FD20E44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4745"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="88D03C80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5465"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="778A6AF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6185"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15AA4B7A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="94CE2C9E"/>
+    <w:lvl w:ilvl="0" w:tplc="F12CB77A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="754"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="72DCEF1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1436"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10BC6D2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2156"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9A8EBFA4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2876"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6C825432">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3596"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="61D8313E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4316"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A12200D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5036"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CB087076">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5756"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FD3A3EE2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6476"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FD032FC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6610E83A"/>
+    <w:lvl w:ilvl="0" w:tplc="79E26A84">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="619"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B81ECE82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1339"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FC10AF64">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2059"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4192CDE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2779"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4A8C2BCE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3499"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="06E62508">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4219"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="096A8D6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4939"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="33C0ABEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5659"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DB608948">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6379"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="221A68BC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A5DEA100"/>
+    <w:lvl w:ilvl="0" w:tplc="EC2CDC28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="622"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9CF8615A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1193"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="14C66D88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1913"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7CBA620A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2633"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AE0ED318">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3353"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EC40DBB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4073"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AD0631D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4793"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8DC6774C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5513"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1FF41672">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6233"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="231F02F5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5C48B9E8"/>
+    <w:lvl w:ilvl="0" w:tplc="824E7098">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E494A3DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DF46FDDA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="47A03934">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CD28357C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3A9CF456">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="46F49012">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="858A81C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E8C46B10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="284F0A10"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E34CEAE"/>
+    <w:lvl w:ilvl="0" w:tplc="8CBEFEB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6BA27F3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2155"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="88D28166">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2299"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B9CAEDC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3019"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="65D86EA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3739"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9FC27FC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4459"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5B6E1C6C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5179"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C33A40AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5899"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DD6065EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6619"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="436A04C0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CCFC9908"/>
+    <w:lvl w:ilvl="0" w:tplc="3782D326">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F1C84EE2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1078"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A25065EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CC72D340">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DCE01FBA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="98D48B9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="28D86634">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5FAE25D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="93F80B3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46AC68E0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5568F118"/>
+    <w:lvl w:ilvl="0" w:tplc="BB98292C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1015" w:hanging="346"/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="BA7E222E">
+        <w:ind w:left="977"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F794A888">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1339"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DFF2FB98">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2059"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9FDAE2A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2779"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="657842A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3499"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="802A35C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4219"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="05225F58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4939"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0A6AEE3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5659"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="260C0F36">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6379"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64D579F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7DE2B3BA"/>
+    <w:lvl w:ilvl="0" w:tplc="8EF24EFC">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1897" w:hanging="346"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="C6182AB6">
+        <w:ind w:left="484"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AAC4BA54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1219"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A98E2A86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1939"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CFE2ACF4">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2775" w:hanging="346"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="F88E04F4">
+        <w:ind w:left="2659"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="990E2230">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3379"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EB7C971C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4099"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9CDC3190">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3652" w:hanging="346"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="7294F2D2">
+        <w:ind w:left="4819"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F00A2FE4">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FF6A1F84">
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5539"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9A9279FC">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...42 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6259"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...892 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="534003328">
+  <w:num w:numId="1" w16cid:durableId="1047413860">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="76287676">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1822230503">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1106853562">
+  <w:num w:numId="4" w16cid:durableId="1421029399">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1978103462">
+  <w:num w:numId="5" w16cid:durableId="452988123">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="525993289">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="392512007">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1822228957">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1888763735">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="465506779">
+  <w:num w:numId="10" w16cid:durableId="1539856287">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DD0564"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00DD0564"/>
+    <w:rsidRoot w:val="00A06569"/>
+    <w:rsid w:val="00030D03"/>
+    <w:rsid w:val="000D4F2F"/>
+    <w:rsid w:val="001C0BF1"/>
+    <w:rsid w:val="00295F85"/>
+    <w:rsid w:val="003A1443"/>
+    <w:rsid w:val="006D7C1F"/>
+    <w:rsid w:val="00957BB6"/>
+    <w:rsid w:val="00A06569"/>
+    <w:rsid w:val="00A4440E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="328F058B"/>
-  <w15:docId w15:val="{1DE2F63A-F113-4BD4-B793-61F7ED42A19C}"/>
+  <w14:docId w14:val="225B6254"/>
+  <w15:docId w15:val="{6095BD63-EB09-4FE1-9A95-E69F895BA217}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -20583,484 +7567,598 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="104" w:line="252" w:lineRule="auto"/>
+      <w:ind w:left="149" w:right="381" w:hanging="10"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="66"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="105" w:line="250" w:lineRule="auto"/>
+      <w:ind w:left="10" w:right="159" w:hanging="10"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:bCs/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="187"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="159" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="130" w:hanging="10"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:bCs/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="000000"/>
+      <w:u w:val="single" w:color="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="1"/>
-      <w:ind w:left="307"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="105" w:line="250" w:lineRule="auto"/>
+      <w:ind w:left="10" w:right="159" w:hanging="10"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:bCs/>
-[...3 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="97" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="588" w:hanging="10"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="365F91"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:link w:val="Heading2"/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:u w:val="single" w:color="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:link w:val="Heading4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="365F91"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="footnotedescription">
+    <w:name w:val="footnote description"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="footnotedescriptionChar"/>
+    <w:hidden/>
     <w:pPr>
-      <w:spacing w:before="120"/>
-      <w:ind w:left="843" w:hanging="360"/>
+      <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+      <w:ind w:right="86"/>
       <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="footnotedescriptionChar">
+    <w:name w:val="footnote description Char"/>
+    <w:link w:val="footnotedescription"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:link w:val="Heading3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="footnotemark">
+    <w:name w:val="footnote mark"/>
+    <w:hidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
     <w:pPr>
-      <w:ind w:left="18"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dataprotection@stjoes.co.uk" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:st.josephs.p@bristol-schools.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-josephs-pri.bristol.sch.uk/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:st.josephs.p@bristol-schools.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.st-josephs-pri.bristol.sch.uk/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:head.st.josephs.p@bristol-schools.uk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dataprotection@stjoes.co.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.st-josephs-pri.bristol.sch.uk/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.st-josephs-pri.bristol.sch.uk/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="adce4739-d185-419a-ae72-d3b8c8440997" xmlns:ns3="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0f28123d35369fa7c64fa149037b8f93" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A47600A43FB588469E80769338373953" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8401854a7ffac66c334563fb7134787f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="adce4739-d185-419a-ae72-d3b8c8440997" xmlns:ns3="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="95f5adb14238ede076f93b8ead7b6254" ns2:_="" ns3:_="">
     <xsd:import namespace="adce4739-d185-419a-ae72-d3b8c8440997"/>
     <xsd:import namespace="fa7bc3a7-eec7-459f-b8fb-98d244ec532f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -21237,128 +8335,131 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="adce4739-d185-419a-ae72-d3b8c8440997">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E97E6B7-C732-4AFF-AF43-E4FCE2672BBC}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFB940F8-FF59-4A11-9C38-6CD030B5A125}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A9C9936-5E4F-441B-93C5-6C0D96C66440}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF5D7419-9E25-4764-BE64-5D5DC74F78AD}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBB6EC6A-99A4-4627-8721-DACE90EF1406}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1B43816-67B4-42A6-B99C-37ECCA722200}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>17858</Characters>
+  <Pages>8</Pages>
+  <Words>1454</Words>
+  <Characters>8291</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>148</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>69</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20949</CharactersWithSpaces>
+  <CharactersWithSpaces>9726</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Jenny Fitzgerald</dc:creator>
-  <dc:description/>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2025-02-12T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>69105373,4f00c4c7,10286d96,5b346c5,5113ba55,758fffdb,626a7aea,528770e5,3b6f1038,64ff16db,7e6818cf,354e2518,13c33b9e,26dd7928,3cbf8d41,237bf336,2def0521,27c9a3a,714abf99,7c1a3c8b,4829af00</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>Acrobat PDFMaker 24 for Word</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2025-09-18T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
-    <vt:lpwstr>Adobe PDF Library 24.5.175</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SourceModified">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
+    <vt:lpwstr>2026-06-22T19:11:24Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
+    <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
+    <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
+    <vt:lpwstr>007f4cef-9be4-4d8a-b98f-b43db7ed6728</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ContentTypeId">
     <vt:lpwstr>0x010100A47600A43FB588469E80769338373953</vt:lpwstr>
   </property>
 </Properties>
 </file>