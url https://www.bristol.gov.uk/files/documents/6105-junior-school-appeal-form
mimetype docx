--- v1 (2026-04-14)
+++ v2 (2026-08-24)
@@ -1,1209 +1,1879 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="23D43FCF" w14:textId="77777777" w:rsidR="00FE5DE2" w:rsidRDefault="000C3002">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Yu Gothic Light" w:hAnsi="Arial" w:cs="Times New Roman"/>
+    <w:p w14:paraId="2CC46569" w14:textId="37B23F31" w:rsidR="00540800" w:rsidRPr="00540800" w:rsidRDefault="00540800" w:rsidP="00540800">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Yu Gothic Light" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00540800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Letter of appeal for Bristol Community Junior Schools</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="4C7E2DA6" w14:textId="77777777" w:rsidR="00FE5DE2" w:rsidRDefault="000C3002">
+        <w:t xml:space="preserve">Letter of appeal for </w:t>
+      </w:r>
+      <w:r w:rsidR="00D30CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Bristol Community Junior</w:t>
+      </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> School</w:t>
+      </w:r>
+      <w:r w:rsidR="00D30CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05733DB2" w14:textId="77777777" w:rsidR="00540800" w:rsidRDefault="00540800" w:rsidP="00540800"/>
+    <w:p w14:paraId="31129342" w14:textId="77777777" w:rsidR="00540800" w:rsidRPr="00540800" w:rsidRDefault="00540800" w:rsidP="00540800">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Parent/Carer contact details: </w:t>
-[...48 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">Parent/Carer contact details: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>use block capital letters</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A80A4B" w14:textId="77777777" w:rsidR="00540800" w:rsidRPr="00540800" w:rsidRDefault="00540800" w:rsidP="00540800">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parent/Carer Name </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399FA561" w14:textId="77777777" w:rsidR="00540800" w:rsidRPr="00540800" w:rsidRDefault="00540800" w:rsidP="00540800">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Telephone number and email address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9854AD" w14:textId="77777777" w:rsidR="00540800" w:rsidRPr="00540800" w:rsidRDefault="00540800" w:rsidP="00540800">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Child’s details</w:t>
-[...68 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Child’s details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF553E7" w14:textId="77777777" w:rsidR="00540800" w:rsidRPr="00540800" w:rsidRDefault="00540800" w:rsidP="00540800">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">First name(s): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A0A3B3" w14:textId="77777777" w:rsidR="00540800" w:rsidRPr="00540800" w:rsidRDefault="00540800" w:rsidP="00540800">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Surname/Family name: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB5019D" w14:textId="77777777" w:rsidR="00540800" w:rsidRPr="00540800" w:rsidRDefault="00540800" w:rsidP="01250A78">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="01250A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date of birth:</w:t>
+      </w:r>
       <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040BB9FB" w14:textId="77777777" w:rsidR="00540800" w:rsidRPr="00540800" w:rsidRDefault="00540800" w:rsidP="00540800">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50EA92C5" w14:textId="77777777" w:rsidR="00540800" w:rsidRDefault="00540800" w:rsidP="00540800"/>
+    <w:p w14:paraId="520D7F6F" w14:textId="77777777" w:rsidR="00540800" w:rsidRPr="00540800" w:rsidRDefault="00540800" w:rsidP="00540800">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Reasons for preference or grounds for appeal  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F3A8E8" w14:textId="77777777" w:rsidR="00FE5DE2" w:rsidRDefault="000C3002">
+    <w:p w14:paraId="6ADEA66E" w14:textId="77777777" w:rsidR="00540800" w:rsidRPr="00540800" w:rsidRDefault="00540800" w:rsidP="01250A78">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="01250A78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please provide your grounds for appeal in writing as soon as possible.  We can’t set up an appeal hearing until your written grounds for appeal are received.  If required, please </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Int_WwrsTPXI"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="01250A78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>continue on</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="01250A78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a separate sheet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A3B735" w14:textId="77777777" w:rsidR="00FE5DE2" w:rsidRDefault="00FE5DE2"/>
-[...17 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7AA3B362" w14:textId="77777777" w:rsidR="00540800" w:rsidRDefault="00540800" w:rsidP="00540800"/>
+    <w:p w14:paraId="7525A651" w14:textId="77777777" w:rsidR="00540800" w:rsidRDefault="00540800" w:rsidP="00540800"/>
+    <w:p w14:paraId="406A6B09" w14:textId="77777777" w:rsidR="00540800" w:rsidRDefault="00540800" w:rsidP="00540800"/>
+    <w:p w14:paraId="4D990A9D" w14:textId="77777777" w:rsidR="00540800" w:rsidRDefault="00540800" w:rsidP="00540800"/>
+    <w:p w14:paraId="03391AC8" w14:textId="77777777" w:rsidR="00540800" w:rsidRDefault="00540800" w:rsidP="00540800"/>
+    <w:p w14:paraId="40C513CB" w14:textId="77777777" w:rsidR="00540800" w:rsidRDefault="00540800" w:rsidP="00540800"/>
+    <w:p w14:paraId="639521DF" w14:textId="77777777" w:rsidR="00540800" w:rsidRDefault="00540800" w:rsidP="00540800"/>
+    <w:p w14:paraId="05D7206E" w14:textId="2903D8F4" w:rsidR="007E0AE0" w:rsidRDefault="007E0AE0" w:rsidP="00540800"/>
+    <w:p w14:paraId="13A6DCF0" w14:textId="0376A3EE" w:rsidR="007E0AE0" w:rsidRDefault="007E0AE0" w:rsidP="00540800"/>
+    <w:p w14:paraId="797B9289" w14:textId="77777777" w:rsidR="007E0AE0" w:rsidRDefault="007E0AE0" w:rsidP="00540800"/>
+    <w:p w14:paraId="015E7A0C" w14:textId="77777777" w:rsidR="00540800" w:rsidRDefault="00540800" w:rsidP="00540800"/>
+    <w:p w14:paraId="207CCF84" w14:textId="77777777" w:rsidR="00540800" w:rsidRPr="00540800" w:rsidRDefault="00540800" w:rsidP="00540800">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Signed (Parent/Carer): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FCB925E" w14:textId="77777777" w:rsidR="00FE5DE2" w:rsidRDefault="000C3002">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6F31B46C" w14:textId="3CEB5C43" w:rsidR="00540800" w:rsidRPr="00540800" w:rsidRDefault="00540800" w:rsidP="00540800">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FBAEA41" w14:textId="77777777" w:rsidR="00FE5DE2" w:rsidRDefault="000C3002">
-      <w:r>
+    <w:p w14:paraId="70C4D06E" w14:textId="42525988" w:rsidR="00540800" w:rsidRDefault="00540800" w:rsidP="0FC50CF5">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="578EE768">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Return to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="578EE768">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>school.admissions@bristol.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="0BA1DDC1" w:rsidRPr="578EE768">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or upload to the Parent Portal by 5 June 2026.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> or upload to the Parent Portal by</w:t>
+      </w:r>
+      <w:r w:rsidR="000F6CF8" w:rsidRPr="578EE768">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00391C0A" w:rsidRPr="578EE768">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you have no alternative, please post to School Admissions (City Hall), PO Box 3399, </w:t>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="000F6CF8" w:rsidRPr="578EE768">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:t xml:space="preserve"> June 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1E5B" w:rsidRPr="578EE768">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="000F6CF8" w:rsidRPr="578EE768">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13138A2D" w14:textId="6D782ABF" w:rsidR="00540800" w:rsidRPr="00540800" w:rsidRDefault="00540800" w:rsidP="01250A78">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="01250A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you have no </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5E56" w:rsidRPr="01250A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alternative,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="01250A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please post to School Admissions (City Hall), PO Box 3399, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6628921F" w14:textId="137BB9F9" w:rsidR="00540800" w:rsidRPr="00540800" w:rsidRDefault="00540800" w:rsidP="01250A78">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="682E2150">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">BS1 9NE   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0EFAF7" w14:textId="77777777" w:rsidR="00FE5DE2" w:rsidRDefault="00FE5DE2">
+    <w:p w14:paraId="2D46CC97" w14:textId="287802B2" w:rsidR="682E2150" w:rsidRDefault="682E2150" w:rsidP="682E2150">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58BE85C2" w14:textId="77777777" w:rsidR="00FE5DE2" w:rsidRDefault="00FE5DE2">
+    <w:p w14:paraId="13AC1678" w14:textId="5C20869D" w:rsidR="0FC50CF5" w:rsidRDefault="0FC50CF5" w:rsidP="0FC50CF5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="201E4DE1" w14:textId="77777777" w:rsidR="00FE5DE2" w:rsidRDefault="00FE5DE2">
+    <w:p w14:paraId="05C412BB" w14:textId="50FF56CE" w:rsidR="0FC50CF5" w:rsidRDefault="0FC50CF5" w:rsidP="0FC50CF5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="459E6184" w14:textId="77777777" w:rsidR="00FE5DE2" w:rsidRDefault="000C3002">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+    <w:p w14:paraId="22436C9A" w14:textId="1BAAA27B" w:rsidR="00540800" w:rsidRPr="00540800" w:rsidRDefault="7733B0ED" w:rsidP="0656127A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0656127A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Appeals guidance</w:t>
-[...128 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00540800" w:rsidRPr="0656127A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>ppeals guidance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E1D172" w14:textId="517C1F0E" w:rsidR="00540800" w:rsidRPr="008504C6" w:rsidRDefault="00540800" w:rsidP="00540800">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0FC50CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The appeal panel will </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC486E" w:rsidRPr="0FC50CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>consider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0FC50CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the reasons for your preference, and individual circumstances relating to your application. You may wish to write a further letter to the appeal panel in advance of your appeal.  Any additional correspondence should be sent to School Admissions as soon as possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1756D8" w14:textId="78AF9DAF" w:rsidR="00540800" w:rsidRPr="008504C6" w:rsidRDefault="00540800" w:rsidP="00540800">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008504C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>You will be given not less than 10 school days’ notice of the date, time and place of the hearing at which you can be present and speak.  You can, if you wish, be accompanied by a friend who may speak for you and represent your views to the appeal panel.  Parents for whom English is not the first language may wish to arrange for an interpreter to be present. You are encouraged to attend the appeal panel meeting. If you prefer not to attend the panel will consider the case based on your written submission(s). Alternatively, a friend or representative may present the appeal on your behalf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA58163" w14:textId="43DFA80F" w:rsidR="00540800" w:rsidRPr="008504C6" w:rsidRDefault="00540800" w:rsidP="00540800">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008504C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You may wish to write down in advance what you wish to say to the </w:t>
+      </w:r>
+      <w:r w:rsidR="008504C6" w:rsidRPr="008504C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>panel and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008504C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> use your own notes to speak from on the day.  It is important that you don’t think afterwards of something you forgot to say, or wish you had said, as the panel must not accept additional information after the appeal has been heard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37618563" w14:textId="77777777" w:rsidR="00540800" w:rsidRPr="008504C6" w:rsidRDefault="00540800" w:rsidP="00540800">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008504C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You will need to demonstrate that your child’s need for a place at the school outweighs the Admission Authority’s reasons for refusing a place.  You should consider how that school will meet your child’s individual needs.  What will your child gain from attending your preferred school that he/she will not get from attending any other school?  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D73D71" w14:textId="010041EC" w:rsidR="00540800" w:rsidRPr="008504C6" w:rsidRDefault="00540800" w:rsidP="0656127A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="55F46827">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>You are also welcome to submit additional letters of support from professionals or other parties who have been, or are currently, involved with your child. Please submit all supporting documentation by</w:t>
+      </w:r>
+      <w:r w:rsidR="000F6CF8" w:rsidRPr="55F46827">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deadline. These</w:t>
+      </w:r>
+      <w:r w:rsidRPr="55F46827">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be letters which substantiate your </w:t>
+      </w:r>
+      <w:r w:rsidR="21DF4FC9" w:rsidRPr="55F46827">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>case or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="55F46827">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> actively support your preference.  The appeal panel will </w:t>
+      </w:r>
+      <w:r w:rsidR="008504C6" w:rsidRPr="55F46827">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>consider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="55F46827">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all submissions received by </w:t>
+      </w:r>
+      <w:r w:rsidR="000F6CF8" w:rsidRPr="55F46827">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>the deadline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC0D913" w14:textId="53A16E03" w:rsidR="00540800" w:rsidRPr="008504C6" w:rsidRDefault="43DB46B2" w:rsidP="00540800">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0656127A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC486E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>are encouraged to attend and speak at the appeal hearing.</w:t>
+      </w:r>
+      <w:r w:rsidR="00540800" w:rsidRPr="0656127A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Clerk to the Independent School Appeals Panel will explain the procedure of the appeal hearing before the appeal begins.</w:t>
+      </w:r>
+      <w:r w:rsidR="008504C6" w:rsidRPr="0656127A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00540800" w:rsidRPr="0656127A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>The sequence of events is likely to be</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC486E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D546CEA" w14:textId="77777777" w:rsidR="00540800" w:rsidRPr="008504C6" w:rsidRDefault="00540800" w:rsidP="00540800">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008504C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>School’s case</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008504C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E44E24A" w14:textId="77777777" w:rsidR="00FE5DE2" w:rsidRDefault="000C3002">
+    <w:p w14:paraId="0AE343FF" w14:textId="77777777" w:rsidR="00540800" w:rsidRPr="008504C6" w:rsidRDefault="00540800" w:rsidP="008504C6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008504C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008504C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>Presentation of the school’s case by the representative of the Admission Authority</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63AA2A6A" w14:textId="77777777" w:rsidR="00FE5DE2" w:rsidRDefault="000C3002">
+    <w:p w14:paraId="4BB45232" w14:textId="77777777" w:rsidR="00540800" w:rsidRPr="008504C6" w:rsidRDefault="00540800" w:rsidP="008504C6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008504C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008504C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>Questioning by the parent/carer(s) and the Appeal Panel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="122A1654" w14:textId="77777777" w:rsidR="00FE5DE2" w:rsidRDefault="000C3002">
+    <w:p w14:paraId="5FC229B8" w14:textId="77777777" w:rsidR="00540800" w:rsidRPr="008504C6" w:rsidRDefault="00540800" w:rsidP="008504C6">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="21EF3999">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="21EF3999">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Summing-up by the representative of the Admission Authority</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A7449E" w14:textId="77777777" w:rsidR="00FE5DE2" w:rsidRDefault="00FE5DE2">
+    <w:p w14:paraId="555EC5AF" w14:textId="4CA1293C" w:rsidR="21EF3999" w:rsidRDefault="21EF3999" w:rsidP="21EF3999">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="730052C3" w14:textId="77777777" w:rsidR="00FE5DE2" w:rsidRDefault="000C3002">
+    <w:p w14:paraId="36C764B7" w14:textId="207D7D2C" w:rsidR="00540800" w:rsidRPr="008504C6" w:rsidRDefault="00540800" w:rsidP="00540800">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008504C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Parent/carer’s case:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E73FC4C" w14:textId="77777777" w:rsidR="00FE5DE2" w:rsidRDefault="000C3002">
+    <w:p w14:paraId="1A6F9766" w14:textId="77777777" w:rsidR="00540800" w:rsidRPr="008504C6" w:rsidRDefault="00540800" w:rsidP="008504C6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008504C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008504C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>Presentation of the case by the parent/carer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A2DA61" w14:textId="77777777" w:rsidR="00FE5DE2" w:rsidRDefault="000C3002">
+    <w:p w14:paraId="460FF281" w14:textId="77777777" w:rsidR="00540800" w:rsidRPr="008504C6" w:rsidRDefault="00540800" w:rsidP="008504C6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008504C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008504C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>Questioning by the Appeal Panel/representative of the Admission Authority</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA0B54B" w14:textId="77777777" w:rsidR="00FE5DE2" w:rsidRDefault="000C3002">
+    <w:p w14:paraId="6CD71F85" w14:textId="77777777" w:rsidR="00540800" w:rsidRDefault="00540800" w:rsidP="008504C6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008504C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008504C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>Summing-up by the parent/carer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C57FA66" w14:textId="77777777" w:rsidR="00FE5DE2" w:rsidRDefault="00FE5DE2">
+    <w:p w14:paraId="251873FE" w14:textId="77777777" w:rsidR="000F6CF8" w:rsidRPr="008504C6" w:rsidRDefault="000F6CF8" w:rsidP="008504C6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="062E1A83" w14:textId="77777777" w:rsidR="00FE5DE2" w:rsidRDefault="000C3002">
-[...36 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3D477A54" w14:textId="3B26AC9D" w:rsidR="00540800" w:rsidRPr="008504C6" w:rsidRDefault="00540800" w:rsidP="00540800">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008504C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>If more than one family are appealing for the same school on the same day all parents/carers are invited to the same School’s case hearing.  The parent/carer’s case will be held in private and will be confidential.  It should not be necessary for a child to attend, or for there to be witnesses, other than a friend or interpreter mentioned previously.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D2DE1F" w14:textId="77777777" w:rsidR="00540800" w:rsidRPr="008504C6" w:rsidRDefault="00540800" w:rsidP="00540800">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008504C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The appeal panel will ask all parties to withdraw while considering a decision. The decision of the appeal panel will be sent to you in writing by the Clerk to the School Appeals Panel. The decisions of appeal panels are binding upon the parent and the Admission Authority, but parents have statutory rights under other legislation should they wish the matter to be investigated further.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA86AA9" w14:textId="77777777" w:rsidR="00FE5DE2" w:rsidRDefault="000C3002">
+    <w:p w14:paraId="54A01C68" w14:textId="3404D6B3" w:rsidR="00540800" w:rsidRPr="008504C6" w:rsidRDefault="00540800" w:rsidP="00540800">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008504C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Useful  links</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="57109BC0" w14:textId="77777777" w:rsidR="00FE5DE2" w:rsidRDefault="000C3002">
-      <w:r>
+    <w:p w14:paraId="1D6EB71F" w14:textId="226D0D06" w:rsidR="00540800" w:rsidRPr="008504C6" w:rsidRDefault="00540800" w:rsidP="00540800">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="55F46827">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Department for Education (DfE) Link to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="55F46827">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve">School Admissions Code </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="55F46827">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33340418" w14:textId="77777777" w:rsidR="00FE5DE2" w:rsidRDefault="00FE5DE2">
-[...10 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:p w14:paraId="6E5B0351" w14:textId="373817E0" w:rsidR="007366EA" w:rsidRPr="008504C6" w:rsidRDefault="007366EA" w:rsidP="00540800">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="007366EA" w:rsidRPr="008504C6" w:rsidSect="007E0AE0">
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1077" w:right="1021" w:bottom="567" w:left="1021" w:header="709" w:footer="709" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10BCDB37" w14:textId="77777777" w:rsidR="000C3002" w:rsidRDefault="000C3002">
+    <w:p w14:paraId="061DA693" w14:textId="77777777" w:rsidR="004D74BB" w:rsidRDefault="004D74BB" w:rsidP="007E0AE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0548B0BD" w14:textId="77777777" w:rsidR="000C3002" w:rsidRDefault="000C3002">
+    <w:p w14:paraId="27E760CD" w14:textId="77777777" w:rsidR="004D74BB" w:rsidRDefault="004D74BB" w:rsidP="007E0AE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="30B704B0" w14:textId="77777777" w:rsidR="000C3002" w:rsidRDefault="000C3002">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F4C4827" w14:textId="7E31AA19" w:rsidR="0083172C" w:rsidRDefault="0083172C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42D46F06" wp14:editId="6AB40142">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52578003" wp14:editId="05D7F74A">
+              <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="768352" cy="352428"/>
-              <wp:effectExtent l="0" t="0" r="12698" b="0"/>
+              <wp:extent cx="758825" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="462122270" name="Text Box 3" descr="OFFICIAL"/>
+              <wp:docPr id="1142341899" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F58D5B5-5781-4C6F-8A12-575F97FC07CD}"/>
+                  </a:ext>
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="768352" cy="352428"/>
+                        <a:ext cx="758825" cy="352425"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
-                        <a:prstDash/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="16A13724" w14:textId="77777777" w:rsidR="000C3002" w:rsidRDefault="000C3002">
+                        <w:p w14:paraId="6E8A4A5C" w14:textId="4A53A46E" w:rsidR="0083172C" w:rsidRPr="0083172C" w:rsidRDefault="0083172C" w:rsidP="0083172C">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="0083172C">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr vert="horz" wrap="none" lIns="254002" tIns="0" rIns="0" bIns="190496" anchor="b" anchorCtr="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="42D46F06" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="52578003" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.5pt;height:27.75pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAX/qZ9uwEAAGMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/U6ehW7pR0xVQLUJa&#10;sUiFD3Acu4kUeyx7tkn5esbuDS1viBdnPGMfn3Nmsn6Y7MAOOsQeXM3ns4Iz7RS0vdvX/OePx3cr&#10;ziJK18oBnK75UUf+sHn7Zj36SpfQwdDqwAjExWr0Ne8QfSVEVJ22Ms7Aa0dFA8FKpG3YizbIkdDt&#10;IMqiWIoRQusDKB0jZbenIt9kfGO0wmdjokY21Jy4YV5DXpu0is1aVvsgfderMw35Dyys7B09eoXa&#10;SpTsJfR/QdleBYhgcKbACjCmVzprIDXz4pWaXSe9zlrInOivNsX/B6u+HXb+e2A4fYKJGpgMGX2s&#10;IiWTnskEm77ElFGdLDxebdMTMkXJD8vV+7uSM0UlChblKqGI22UfIn7RYFkKah6oK9kseXiKeDp6&#10;OZLecvDYD0PuzOBeJdK5rYzd6VYqixvdFOHUTFRMYQPtkaTRdNKjHYRfnI3U6Zo7GkXOhq+OjCzv&#10;FkVB5DHvSF+4BE0O5vfF4n7JmXSKIGreXMLPeBoj6qOX+OR2XiX/Et/oP74gicjabkzOXKmT2Z3z&#10;1KVR+XOfT93+jc1vAAAA//8DAFBLAwQUAAYACAAAACEA4482A9oAAAAEAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQUvDQBCF74L/YRnBi9hNipESMyml4EkoWBX0Nt2dJqHZ2ZDdtvHfu/WilwePN7z3&#10;TbWcXK9OPIbOC0I+y0CxGG87aRDe357vF6BCJLHUe2GEbw6wrK+vKiqtP8srn7axUalEQkkIbYxD&#10;qXUwLTsKMz+wpGzvR0cx2bHRdqRzKne9nmfZo3bUSVpoaeB1y+awPTqEu8LlnmRzWL1sFuYr7h/M&#10;x/oT8fZmWj2BijzFv2O44Cd0qBPTzh/FBtUjpEfir16yeZ7sDqEoCtB1pf/D1z8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAF/6mfbsBAABjAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA4482A9oAAAAEAQAADwAAAAAAAAAAAAAAAAAVBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" filled="f" stroked="f">
-              <v:textbox style="mso-fit-shape-to-text:t" inset="7.05561mm,0,0,5.29156mm">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27.75pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xREdDgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkzZYZcYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0o2Um6bqdhF/mJpPnx+LS87bUiR+F8C6ak00lOiTAc6tbsS/rjefNh&#10;QYkPzNRMgRElPQlPb1fv3y07W4gZNKBq4QgmMb7obEmbEGyRZZ43QjM/ASsMOiU4zQJe3T6rHesw&#10;u1bZLM8/ZR242jrgwnu03g9Oukr5pRQ8PErpRSCqpNhbSKdLZxXPbLVkxd4x27R8bIP9QxeatQaL&#10;XlLds8DIwbV/pNItd+BBhgkHnYGULRdpBpxmmr+ZZtcwK9IsSI63F5r8/0vLH447++RI6L9CjwuM&#10;hHTWFx6NcZ5eOh2/2ClBP1J4utAm+kA4Gj/PF4vZnBKOro/z2Q1izJJdf7bOh28CNImgpA63kshi&#10;x60PQ+g5JNYysGmVSptR5jcD5oyW7NphRKGv+rHtCuoTTuNgWLS3fNNizS3z4Yk53CwOgGoNj3hI&#10;BV1JYUSUNOB+/s0e45Fw9FLSoVJKalDKlKjvBhcxm9/keVRWuiFwZ1AlMP2Sz6PfHPQdoAin+B4s&#10;TzAGB3WG0oF+QTGvYzV0McOxZkmrM7wLg27xMXCxXqcgFJFlYWt2lsfUkazI5HP/wpwd6Q64pwc4&#10;a4kVb1gfYuOf3q4PAblPK4nEDmyOfKMA01LHxxIV/vqeoq5PevULAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTVMbb2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJujZyATeNaDqE/&#10;odc6gfYoWxvLxNp1LSVx375KL+1lYZhh5ttiPblenHH0HZOCxTwBgdSw6ahVsN+93j+A8EGT0T0T&#10;KvhGD+vy9qbQueELveO5Cq2IJeRzrcCGMORS+sai037OA1L0Djw6HaIcW2lGfYnlrpfLJMmk0x3F&#10;BasHfLLYHKuTU5A9bzd2+Mg+vw5L/+ZrPoaKX5Sa3U2bRxABp/AXhit+RIcyMtV8IuNFryA+En7v&#10;1VusUhC1gjRNQZaF/A9f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6xREdDgIAABoE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDTVMbb2gAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="16A13724" w14:textId="77777777" w:rsidR="000C3002" w:rsidRDefault="000C3002">
+                  <w:p w14:paraId="6E8A4A5C" w14:textId="4A53A46E" w:rsidR="0083172C" w:rsidRPr="0083172C" w:rsidRDefault="0083172C" w:rsidP="0083172C">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="0083172C">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13A68C86" w14:textId="4E6CEC26" w:rsidR="0083172C" w:rsidRDefault="0083172C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43AC591A" wp14:editId="04B059F7">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2110591985" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{626F95BD-6F32-4CD1-AF60-9FEBCC5C169D}"/>
+                  </a:ext>
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="09F78912" w14:textId="78523461" w:rsidR="0083172C" w:rsidRPr="0083172C" w:rsidRDefault="0083172C" w:rsidP="0083172C">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0083172C">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="43AC591A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27.75pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvTzknEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xk9ZYZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU66bqdhF/mJpPnx+LS47bUiR+F8C6ai00lOiTAc6tbsK/rjef1h&#10;TokPzNRMgREVPQlPb5fv3y06W4oZNKBq4QgmMb7sbEWbEGyZZZ43QjM/ASsMOiU4zQJe3T6rHesw&#10;u1bZLM8/ZR242jrgwnu03g9Oukz5pRQ8PErpRSCqothbSKdL5y6e2XLByr1jtmn5uQ32D11o1hos&#10;ekl1zwIjB9f+kUq33IEHGSYcdAZStlykGXCaaf5mmm3DrEizIDneXmjy/y8tfzhu7ZMjof8KPS4w&#10;EtJZX3o0xnl66XT8YqcE/Ujh6UKb6APhaPxczOezghKOro/F7AYxZsmuP1vnwzcBmkRQUYdbSWSx&#10;48aHIXQMibUMrFul0maU+c2AOaMlu3YYUeh3PWnrV93voD7hUA6GfXvL1y2W3jAfnpjDBeMcKNrw&#10;iIdU0FUUzoiSBtzPv9ljPPKOXko6FExFDSqaEvXd4D5mxU2eR4GlGwI3gl0C0y95Ef3moO8AtTjF&#10;Z2F5gjE4qBFKB/oFNb2K1dDFDMeaFd2N8C4M8sU3wcVqlYJQS5aFjdlaHlNHziKhz/0Lc/bMesB1&#10;PcAoKVa+IX+IjX96uzoEXEHaTOR3YPNMO+ow7fb8ZqLQX99T1PVlL38BAAD//wMAUEsDBBQABgAI&#10;AAAAIQDTVMbb2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJujZyATeNa&#10;DqE/odc6gfYoWxvLxNp1LSVx375KL+1lYZhh5ttiPblenHH0HZOCxTwBgdSw6ahVsN+93j+A8EGT&#10;0T0TKvhGD+vy9qbQueELveO5Cq2IJeRzrcCGMORS+sai037OA1L0Djw6HaIcW2lGfYnlrpfLJMmk&#10;0x3FBasHfLLYHKuTU5A9bzd2+Mg+vw5L/+ZrPoaKX5Sa3U2bRxABp/AXhit+RIcyMtV8IuNFryA+&#10;En7v1VusUhC1gjRNQZaF/A9f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAvTzknEQIA&#10;ACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDTVMbb&#10;2gAAAAQBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="09F78912" w14:textId="78523461" w:rsidR="0083172C" w:rsidRPr="0083172C" w:rsidRDefault="0083172C" w:rsidP="0083172C">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0083172C">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1800A58B" w14:textId="26CE558D" w:rsidR="0083172C" w:rsidRDefault="0083172C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54B4D7CA" wp14:editId="1E828A27">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1779640197" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C58EE60B-9E78-4442-BAE4-07F4D3FB428F}"/>
+                  </a:ext>
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2ED42C5B" w14:textId="1CB673BB" w:rsidR="0083172C" w:rsidRPr="0083172C" w:rsidRDefault="0083172C" w:rsidP="0083172C">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0083172C">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="54B4D7CA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27.75pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+2cplEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x4zZYZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU66bqdhF/mJpPnx+LS47bUiR+F8C6ai00lOiTAc6tbsK/rjef1h&#10;TokPzNRMgREVPQlPb5fv3y06W4oCGlC1cASTGF92tqJNCLbMMs8boZmfgBUGnRKcZgGvbp/VjnWY&#10;XausyPNPWQeutg648B6t94OTLlN+KQUPj1J6EYiqKPYW0unSuYtntlywcu+YbVp+boP9QxeatQaL&#10;XlLds8DIwbV/pNItd+BBhgkHnYGULRdpBpxmmr+ZZtswK9IsSI63F5r8/0vLH45b++RI6L9CjwuM&#10;hHTWlx6NcZ5eOh2/2ClBP1J4utAm+kA4Gj/P5vNiRglH18dZcYMYs2TXn63z4ZsATSKoqMOtJLLY&#10;cePDEDqGxFoG1q1SaTPK/GbAnNGSXTuMKPS7nrR1RYux+x3UJxzKwbBvb/m6xdIb5sMTc7hgnANF&#10;Gx7xkAq6isIZUdKA+/k3e4xH3tFLSYeCqahBRVOivhvcRzG7yfMosHRD4EawS2D6JZ9FvznoO0At&#10;TvFZWJ5gDA5qhNKBfkFNr2I1dDHDsWZFdyO8C4N88U1wsVqlINSSZWFjtpbH1JGzSOhz/8KcPbMe&#10;cF0PMEqKlW/IH2Ljn96uDgFXkDYT+R3YPNOOOky7Pb+ZKPTX9xR1fdnLXwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhANNUxtvaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+FvoPYQm6NnIBN&#10;41oOoT+h1zqB9ihbG8vE2nUtJXHfvkov7WVhmGHm22I9uV6ccfQdk4LFPAGB1LDpqFWw373eP4Dw&#10;QZPRPRMq+EYP6/L2ptC54Qu947kKrYgl5HOtwIYw5FL6xqLTfs4DUvQOPDodohxbaUZ9ieWul8sk&#10;yaTTHcUFqwd8stgcq5NTkD1vN3b4yD6/Dkv/5ms+hopflJrdTZtHEAGn8BeGK35EhzIy1Xwi40Wv&#10;ID4Sfu/VW6xSELWCNE1BloX8D1/+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH7ZymUT&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANNU&#10;xtvaAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="2ED42C5B" w14:textId="1CB673BB" w:rsidR="0083172C" w:rsidRPr="0083172C" w:rsidRDefault="0083172C" w:rsidP="0083172C">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0083172C">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="775A130D" w14:textId="77777777" w:rsidR="000C3002" w:rsidRDefault="000C3002">
+    <w:p w14:paraId="6CEBDD37" w14:textId="77777777" w:rsidR="004D74BB" w:rsidRDefault="004D74BB" w:rsidP="007E0AE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="076A4BF5" w14:textId="77777777" w:rsidR="000C3002" w:rsidRDefault="000C3002">
+    <w:p w14:paraId="1E5121C3" w14:textId="77777777" w:rsidR="004D74BB" w:rsidRDefault="004D74BB" w:rsidP="007E0AE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <int2:observations>
+    <int2:bookmark int2:bookmarkName="_Int_WwrsTPXI" int2:invalidationBookmarkName="" int2:hashCode="sBcuIKB+I7Avo3" int2:id="zwpuwDFD">
+      <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
+    </int2:bookmark>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
+</int2:intelligence>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FE5DE2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FE5DE2"/>
+    <w:rsidRoot w:val="00540800"/>
+    <w:rsid w:val="000376EA"/>
+    <w:rsid w:val="000E71A7"/>
+    <w:rsid w:val="000F6CF8"/>
+    <w:rsid w:val="001C27B6"/>
+    <w:rsid w:val="001F1703"/>
+    <w:rsid w:val="00236CCE"/>
+    <w:rsid w:val="00264F81"/>
+    <w:rsid w:val="00267F68"/>
+    <w:rsid w:val="002B5308"/>
+    <w:rsid w:val="00304481"/>
+    <w:rsid w:val="00331347"/>
+    <w:rsid w:val="003735D6"/>
+    <w:rsid w:val="00376D2C"/>
+    <w:rsid w:val="00391C0A"/>
+    <w:rsid w:val="004B7F27"/>
+    <w:rsid w:val="004D74BB"/>
+    <w:rsid w:val="004E727A"/>
+    <w:rsid w:val="00540800"/>
+    <w:rsid w:val="005735DE"/>
+    <w:rsid w:val="005817CA"/>
+    <w:rsid w:val="005F5340"/>
+    <w:rsid w:val="00664684"/>
+    <w:rsid w:val="0071027A"/>
+    <w:rsid w:val="007366EA"/>
+    <w:rsid w:val="00736A99"/>
+    <w:rsid w:val="00794054"/>
+    <w:rsid w:val="007C1F0B"/>
+    <w:rsid w:val="007E0AE0"/>
+    <w:rsid w:val="007F5A47"/>
+    <w:rsid w:val="0083172C"/>
+    <w:rsid w:val="008504C6"/>
+    <w:rsid w:val="009E7C7D"/>
+    <w:rsid w:val="00A70459"/>
+    <w:rsid w:val="00A949F5"/>
+    <w:rsid w:val="00AE0E8C"/>
+    <w:rsid w:val="00AE5FFB"/>
+    <w:rsid w:val="00AE6B20"/>
+    <w:rsid w:val="00B43FBE"/>
+    <w:rsid w:val="00B5708D"/>
+    <w:rsid w:val="00BE10CE"/>
+    <w:rsid w:val="00CD660C"/>
+    <w:rsid w:val="00D23FD5"/>
+    <w:rsid w:val="00D30CF3"/>
+    <w:rsid w:val="00D367E4"/>
+    <w:rsid w:val="00DA01CE"/>
+    <w:rsid w:val="00E5396C"/>
+    <w:rsid w:val="00EE1E5B"/>
+    <w:rsid w:val="00EE5E56"/>
+    <w:rsid w:val="00F45EEC"/>
+    <w:rsid w:val="00F51308"/>
+    <w:rsid w:val="00FC486E"/>
+    <w:rsid w:val="00FF6BE0"/>
+    <w:rsid w:val="01250A78"/>
+    <w:rsid w:val="0656127A"/>
+    <w:rsid w:val="0BA1DDC1"/>
+    <w:rsid w:val="0EC9268A"/>
+    <w:rsid w:val="0F86A1CB"/>
+    <w:rsid w:val="0FC50CF5"/>
+    <w:rsid w:val="12A51826"/>
+    <w:rsid w:val="1426C429"/>
+    <w:rsid w:val="1CF3D914"/>
+    <w:rsid w:val="1D219839"/>
+    <w:rsid w:val="1DE2DD55"/>
+    <w:rsid w:val="21DF4FC9"/>
+    <w:rsid w:val="21EF3999"/>
+    <w:rsid w:val="2F1F37FC"/>
+    <w:rsid w:val="31388F67"/>
+    <w:rsid w:val="37F0886C"/>
+    <w:rsid w:val="398C58CD"/>
+    <w:rsid w:val="3F0CBB90"/>
+    <w:rsid w:val="40275242"/>
+    <w:rsid w:val="41793984"/>
+    <w:rsid w:val="43DB46B2"/>
+    <w:rsid w:val="48988F4B"/>
+    <w:rsid w:val="4D6C006E"/>
+    <w:rsid w:val="4E1BFB62"/>
+    <w:rsid w:val="50BCE2A7"/>
+    <w:rsid w:val="52FBE3EB"/>
+    <w:rsid w:val="549CA4DA"/>
+    <w:rsid w:val="55F46827"/>
+    <w:rsid w:val="568AD7BC"/>
+    <w:rsid w:val="578EE768"/>
+    <w:rsid w:val="5E806EAE"/>
+    <w:rsid w:val="5EF782DC"/>
+    <w:rsid w:val="64C0CBF7"/>
+    <w:rsid w:val="660896E9"/>
+    <w:rsid w:val="682E2150"/>
+    <w:rsid w:val="70D1CEBF"/>
+    <w:rsid w:val="752D6C4E"/>
+    <w:rsid w:val="7733B0ED"/>
+    <w:rsid w:val="7E7530D5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0FC34BF6"/>
-  <w15:docId w15:val="{C314E683-D453-4671-8BE0-C24E4FE4E402}"/>
+  <w14:docId w14:val="3E3CB13E"/>
+  <w15:docId w15:val="{7BBB4C24-A574-4A0C-9C5B-771A45D3415A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1544,200 +2214,223 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00540800"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00540800"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E0AE0"/>
     <w:rPr>
-      <w:color w:val="0563C1"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E0AE0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC486E"/>
     <w:rPr>
-      <w:color w:val="954F72"/>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0083172C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0083172C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/school-admissions-code--2" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:school.admissions@bristol.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="Normal.dotm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/school-admissions-code--2" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:school.admissions@bristol.gov.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1745,54 +2438,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -1945,105 +2638,469 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RetentionEvent xmlns="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xsi:nil="true"/>
+    <RetentionStartDate xmlns="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="02872dca-5023-4076-9077-24d4c3624495">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AB3AA9FFC097854FAA1210CFCE0F43A4" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e97ea82133697d8def6dbdfe20ef93ce">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xmlns:ns3="02872dca-5023-4076-9077-24d4c3624495" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1dd0f5b77d1eb83e3cb0d4e3271a347a" ns2:_="" ns3:_="">
+    <xsd:import namespace="a4c675ae-9ba4-4308-97eb-1ec736863f4e"/>
+    <xsd:import namespace="02872dca-5023-4076-9077-24d4c3624495"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:RetentionStartDate" minOccurs="0"/>
+                <xsd:element ref="ns2:RetentionEvent" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a4c675ae-9ba4-4308-97eb-1ec736863f4e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="RetentionStartDate" ma:index="8" nillable="true" ma:displayName="Retention Start Date" ma:description="Enter the retention start date (when known), e.g. the date that the retention period is measured from." ma:format="DateOnly" ma:internalName="RetentionStartDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RetentionEvent" ma:index="9" nillable="true" ma:displayName="Retention Event" ma:description="Enter a description of the event that starts the retention period. For example: 'Close of case', 'Date plan expires' etc." ma:internalName="RetentionEvent">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="25" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8c4895ad-3b16-4900-b4a5-779ef7bc8e32}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a4c675ae-9ba4-4308-97eb-1ec736863f4e">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="02872dca-5023-4076-9077-24d4c3624495" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="13" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="24" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ecf50c9d-bc8f-48ed-ba3c-7168a5cdc8d7" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAEBB257-D9ED-475C-95BF-D590E3CDDD04}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a4c675ae-9ba4-4308-97eb-1ec736863f4e"/>
+    <ds:schemaRef ds:uri="02872dca-5023-4076-9077-24d4c3624495"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07C193E3-0DDE-4F4A-85DE-A4FB7CE25B07}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BCB01A8-F508-466B-B468-4AD5520A5A00}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a4c675ae-9ba4-4308-97eb-1ec736863f4e"/>
+    <ds:schemaRef ds:uri="02872dca-5023-4076-9077-24d4c3624495"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7306827-5860-4AEB-AEAF-32D74CA94D83}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>664</Words>
-  <Characters>3400</Characters>
+  <Words>638</Words>
+  <Characters>3639</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>78</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4078</CharactersWithSpaces>
+  <CharactersWithSpaces>4269</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ashton Park School Appeal Document</dc:title>
   <dc:subject/>
   <dc:creator>BristolCityCouncil@bristolcouncil.onmicrosoft.com</dc:creator>
+  <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AB3AA9FFC097854FAA1210CFCE0F43A4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>46513000</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterShapeIds">
-    <vt:lpwstr>27de9fc3,4f54b4d9,22d3510</vt:lpwstr>
+    <vt:lpwstr>6a132785,4416c10b,7dcd13f1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
-    <vt:lpwstr>2026-03-17T14:43:01Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-24T10:38:22Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
     <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
     <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
-    <vt:lpwstr>17916e1b-4508-43c1-a10f-42c331feb906</vt:lpwstr>
+    <vt:lpwstr>2107f13b-b00a-4eb6-b9e4-191e23d1aa08</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
     <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
   </property>
 </Properties>
 </file>