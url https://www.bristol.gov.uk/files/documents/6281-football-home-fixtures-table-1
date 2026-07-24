--- v0 (2025-10-06)
+++ v1 (2026-07-24)
@@ -1,76 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2D90B96C" w14:textId="75F2CB65" w:rsidR="00550CA2" w:rsidRDefault="001F0A5C">
       <w:r>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="003F06C4">
         <w:t xml:space="preserve">Saturday </w:t>
       </w:r>
       <w:r w:rsidR="006071BC">
         <w:t>Club name…………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65FDD24A" w14:textId="04F60410" w:rsidR="006071BC" w:rsidRDefault="006071BC">
       <w:r>
-        <w:t xml:space="preserve">Please complete the table below with </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> your planned home fixtures (excluding cup matches)</w:t>
+        <w:t>Please complete the table below with all of your planned home fixtures (excluding cup matches)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8923" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3883"/>
         <w:gridCol w:w="5040"/>
       </w:tblGrid>
       <w:tr w:rsidR="006071BC" w:rsidRPr="006071BC" w14:paraId="0B3D9A26" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
@@ -157,78 +152,78 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006071BC" w:rsidRPr="006071BC" w14:paraId="66B1D076" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68B9E8C7" w14:textId="3C439953" w:rsidR="006071BC" w:rsidRPr="006071BC" w:rsidRDefault="006071BC" w:rsidP="006071BC">
+          <w:p w14:paraId="68B9E8C7" w14:textId="50D8FAC1" w:rsidR="006071BC" w:rsidRPr="006071BC" w:rsidRDefault="006071BC" w:rsidP="006071BC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Saturday </w:t>
             </w:r>
-            <w:r w:rsidR="00450D87">
-[...6 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="003B7164">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00FA160A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
@@ -251,78 +246,78 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006071BC" w:rsidRPr="006071BC" w14:paraId="3C38C019" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E973986" w14:textId="160F5320" w:rsidR="006071BC" w:rsidRPr="006071BC" w:rsidRDefault="006071BC" w:rsidP="006071BC">
+          <w:p w14:paraId="4E973986" w14:textId="5E537442" w:rsidR="006071BC" w:rsidRPr="006071BC" w:rsidRDefault="006071BC" w:rsidP="006071BC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Saturday 1</w:t>
             </w:r>
-            <w:r w:rsidR="00450D87">
-[...6 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidR="003B7164">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
@@ -345,87 +340,78 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006071BC" w:rsidRPr="006071BC" w14:paraId="345F3998" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="682E57F2" w14:textId="1C917735" w:rsidR="006071BC" w:rsidRPr="006071BC" w:rsidRDefault="006071BC" w:rsidP="006071BC">
+          <w:p w14:paraId="682E57F2" w14:textId="0E861D59" w:rsidR="006071BC" w:rsidRPr="006071BC" w:rsidRDefault="006071BC" w:rsidP="006071BC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Saturday </w:t>
             </w:r>
-            <w:r w:rsidR="005A0A0A">
-[...15 lines deleted...]
-              <w:t>0</w:t>
+            <w:r w:rsidR="003B7164">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>19</w:t>
             </w:r>
             <w:r w:rsidR="005A0A0A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
@@ -457,87 +443,78 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006071BC" w:rsidRPr="006071BC" w14:paraId="08C831B5" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44314593" w14:textId="22FA0218" w:rsidR="006071BC" w:rsidRPr="006071BC" w:rsidRDefault="006071BC" w:rsidP="006071BC">
+          <w:p w14:paraId="44314593" w14:textId="29EBE5BF" w:rsidR="006071BC" w:rsidRPr="006071BC" w:rsidRDefault="006071BC" w:rsidP="006071BC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Saturday </w:t>
             </w:r>
-            <w:r w:rsidR="001B0447">
-[...15 lines deleted...]
-              <w:t>7</w:t>
+            <w:r w:rsidR="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
@@ -560,78 +537,78 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006071BC" w:rsidRPr="006071BC" w14:paraId="4F8C257A" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0327B54A" w14:textId="634F9ADC" w:rsidR="006071BC" w:rsidRPr="006071BC" w:rsidRDefault="006071BC" w:rsidP="006071BC">
+          <w:p w14:paraId="0327B54A" w14:textId="09C11A28" w:rsidR="006071BC" w:rsidRPr="006071BC" w:rsidRDefault="006071BC" w:rsidP="006071BC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Saturday </w:t>
             </w:r>
-            <w:r w:rsidR="00450D87">
-[...6 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> October</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
@@ -654,78 +631,78 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006071BC" w:rsidRPr="006071BC" w14:paraId="7C810CC4" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E8694BB" w14:textId="6F037F1C" w:rsidR="006071BC" w:rsidRPr="006071BC" w:rsidRDefault="006071BC" w:rsidP="006071BC">
+          <w:p w14:paraId="4E8694BB" w14:textId="581B7AFD" w:rsidR="006071BC" w:rsidRPr="006071BC" w:rsidRDefault="006071BC" w:rsidP="006071BC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Saturday 1</w:t>
             </w:r>
-            <w:r w:rsidR="00450D87">
-[...6 lines deleted...]
-              <w:t>1</w:t>
+            <w:r w:rsidR="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> October</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
@@ -748,87 +725,87 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006071BC" w:rsidRPr="006071BC" w14:paraId="4348AAF1" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DD3B7A8" w14:textId="79E9BC6B" w:rsidR="006071BC" w:rsidRPr="006071BC" w:rsidRDefault="006071BC" w:rsidP="006071BC">
+          <w:p w14:paraId="7DD3B7A8" w14:textId="05533458" w:rsidR="006071BC" w:rsidRPr="006071BC" w:rsidRDefault="006071BC" w:rsidP="006071BC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Saturday </w:t>
             </w:r>
             <w:r w:rsidR="001B0447">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00450D87">
-[...6 lines deleted...]
-              <w:t>8</w:t>
+            <w:r w:rsidR="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> October</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
@@ -851,368 +828,349 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006071BC" w:rsidRPr="006071BC" w14:paraId="06A4EA8A" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55D2C441" w14:textId="4CCD337B" w:rsidR="006071BC" w:rsidRPr="006071BC" w:rsidRDefault="006071BC" w:rsidP="006071BC">
+          <w:p w14:paraId="55D2C441" w14:textId="330910EC" w:rsidR="006071BC" w:rsidRPr="006071BC" w:rsidRDefault="006071BC" w:rsidP="006071BC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Saturday 2</w:t>
             </w:r>
-            <w:r w:rsidR="00450D87">
-[...6 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00546D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> October</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11BFD040" w14:textId="77777777" w:rsidR="006071BC" w:rsidRPr="006071BC" w:rsidRDefault="006071BC" w:rsidP="006071BC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A23C9" w:rsidRPr="006071BC" w14:paraId="797AEC03" w14:textId="77777777" w:rsidTr="006071BC">
+      <w:tr w:rsidR="00546D1D" w:rsidRPr="006071BC" w14:paraId="3B414DA9" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...46 lines deleted...]
-              <w:t>November</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="1E18932B" w14:textId="73868285" w:rsidR="00546D1D" w:rsidRPr="006071BC" w:rsidRDefault="00546D1D" w:rsidP="006071BC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Saturday 31 October</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD28B93" w14:textId="4A720066" w:rsidR="00546D1D" w:rsidRPr="006071BC" w:rsidRDefault="00546D1D" w:rsidP="006071BC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A23C9" w:rsidRPr="006071BC" w14:paraId="7EA92ED5" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BBD397B" w14:textId="06D02433" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
+          <w:p w14:paraId="7BBD397B" w14:textId="3F0D2EC8" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Saturday </w:t>
             </w:r>
-            <w:r w:rsidR="00450D87">
-[...6 lines deleted...]
-              <w:t>8</w:t>
+            <w:r w:rsidR="00E77763">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> November</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25531068" w14:textId="77777777" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="25531068" w14:textId="7675CE81" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="00635340" w:rsidP="007A23C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Canford firework display</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A23C9" w:rsidRPr="006071BC" w14:paraId="0A7C4408" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B76A567" w14:textId="5789A823" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
+          <w:p w14:paraId="3B76A567" w14:textId="6182B4D1" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Saturday 1</w:t>
             </w:r>
-            <w:r w:rsidR="00450D87">
-[...6 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00E77763">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> November</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
@@ -1235,87 +1193,87 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A23C9" w:rsidRPr="006071BC" w14:paraId="2ABFFAEA" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C4A99A2" w14:textId="5502B204" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
+          <w:p w14:paraId="5C4A99A2" w14:textId="1360A88A" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Saturday 2</w:t>
             </w:r>
-            <w:r w:rsidR="00450D87">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> November</w:t>
+            <w:r w:rsidR="00E77763">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006071BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>November</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34F4B491" w14:textId="77777777" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
@@ -1328,78 +1286,78 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006911A5" w:rsidRPr="006071BC" w14:paraId="28291333" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="590BEF65" w14:textId="78F9034C" w:rsidR="006911A5" w:rsidRPr="006071BC" w:rsidRDefault="006911A5" w:rsidP="007A23C9">
+          <w:p w14:paraId="590BEF65" w14:textId="6CE4D08A" w:rsidR="006911A5" w:rsidRPr="006071BC" w:rsidRDefault="006911A5" w:rsidP="007A23C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Saturday </w:t>
             </w:r>
-            <w:r w:rsidR="00450D87">
-[...6 lines deleted...]
-              <w:t>29</w:t>
+            <w:r w:rsidR="00E77763">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>28</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> November</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
@@ -1421,78 +1379,78 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A23C9" w:rsidRPr="006071BC" w14:paraId="146A3CAB" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2209AD7D" w14:textId="2209C896" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
+          <w:p w14:paraId="2209AD7D" w14:textId="0EE36EB9" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Saturday </w:t>
             </w:r>
-            <w:r w:rsidR="00450D87">
-[...6 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="00E77763">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> December</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
@@ -1515,87 +1473,87 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A23C9" w:rsidRPr="006071BC" w14:paraId="01A99215" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AA63A45" w14:textId="5D58D618" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
+          <w:p w14:paraId="4AA63A45" w14:textId="2471BC11" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Saturday </w:t>
             </w:r>
             <w:r w:rsidR="005C3756">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00450D87">
-[...6 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidR="00E77763">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> December</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
@@ -1619,87 +1577,78 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A23C9" w:rsidRPr="006071BC" w14:paraId="798EA7CE" w14:textId="77777777" w:rsidTr="0063202F">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6155E9C6" w14:textId="4970A0E7" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
+          <w:p w14:paraId="6155E9C6" w14:textId="777D635F" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Saturday </w:t>
             </w:r>
-            <w:r w:rsidR="005C3756">
-[...15 lines deleted...]
-              <w:t>0</w:t>
+            <w:r w:rsidR="00E77763">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>19</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> December</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
@@ -1732,78 +1681,78 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A23C9" w:rsidRPr="006071BC" w14:paraId="682FFA83" w14:textId="77777777" w:rsidTr="0063202F">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B7B7B7"/>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70C87162" w14:textId="5F172E21" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
+          <w:p w14:paraId="70C87162" w14:textId="3D7C3C4D" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Saturday 2</w:t>
             </w:r>
-            <w:r w:rsidR="00E55A94">
-[...6 lines deleted...]
-              <w:t>7</w:t>
+            <w:r w:rsidR="00E77763">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> December</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
@@ -1835,78 +1784,78 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A23C9" w:rsidRPr="006071BC" w14:paraId="05EFAB1A" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38850D97" w14:textId="2CF9F32C" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
+          <w:p w14:paraId="38850D97" w14:textId="55D021E1" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Saturday </w:t>
             </w:r>
-            <w:r w:rsidR="00E55A94">
-[...6 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidR="00E77763">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> January</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
@@ -1929,78 +1878,78 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A23C9" w:rsidRPr="006071BC" w14:paraId="3D2C7946" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5683C58F" w14:textId="771FA58C" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
-[...26 lines deleted...]
-              <w:t>0</w:t>
+          <w:p w14:paraId="5683C58F" w14:textId="41376978" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006071BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saturday </w:t>
+            </w:r>
+            <w:r w:rsidR="00E77763">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> January</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
@@ -2023,360 +1972,340 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A23C9" w:rsidRPr="006071BC" w14:paraId="177A1B8A" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E35381C" w14:textId="02D9E1FA" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
+          <w:p w14:paraId="6E35381C" w14:textId="7D1204B3" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Saturday </w:t>
             </w:r>
             <w:r w:rsidR="00864E7F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00E55A94">
-[...6 lines deleted...]
-              <w:t>7</w:t>
+            <w:r w:rsidR="00E77763">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> January</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AB68788" w14:textId="77777777" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00002215" w:rsidRPr="006071BC" w14:paraId="57E824C3" w14:textId="77777777" w:rsidTr="006071BC">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="45" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="684771CB" w14:textId="251E996F" w:rsidR="00002215" w:rsidRDefault="00002215" w:rsidP="007A23C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saturday </w:t>
+            </w:r>
+            <w:r w:rsidR="002C713C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>23 January</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="45" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E56F36" w14:textId="77777777" w:rsidR="00002215" w:rsidRPr="006071BC" w:rsidRDefault="00002215" w:rsidP="007A23C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A23C9" w:rsidRPr="006071BC" w14:paraId="54743F41" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="427F3A46" w14:textId="63355D61" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> January</w:t>
+          <w:p w14:paraId="427F3A46" w14:textId="7865379D" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="002A2744" w:rsidP="007A23C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Saturday 30 January</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25EB71AA" w14:textId="77777777" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
-            <w:pPr>
-[...83 lines deleted...]
-          <w:p w14:paraId="6F4648A8" w14:textId="77777777" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A23C9" w:rsidRPr="006071BC" w14:paraId="10610C38" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="183E5B7C" w14:textId="5D9900F7" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
+          <w:p w14:paraId="183E5B7C" w14:textId="26D9EB9F" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Saturday </w:t>
             </w:r>
-            <w:r w:rsidR="00413C07">
-[...6 lines deleted...]
-              <w:t>7</w:t>
+            <w:r w:rsidR="000F62C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> February</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
@@ -2399,78 +2328,78 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A23C9" w:rsidRPr="006071BC" w14:paraId="2894021A" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="761E7444" w14:textId="57B2DEBE" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
+          <w:p w14:paraId="761E7444" w14:textId="1D08D7CF" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Saturday 1</w:t>
             </w:r>
-            <w:r w:rsidR="00413C07">
-[...6 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="000F62C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> February</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
@@ -2493,78 +2422,78 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A23C9" w:rsidRPr="006071BC" w14:paraId="51BCF7DB" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51216FEB" w14:textId="2645CCE0" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
+          <w:p w14:paraId="51216FEB" w14:textId="330185A6" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Saturday 2</w:t>
             </w:r>
-            <w:r w:rsidR="00413C07">
-[...6 lines deleted...]
-              <w:t>1</w:t>
+            <w:r w:rsidR="000F62C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> February</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
@@ -2587,78 +2516,78 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A23C9" w:rsidRPr="006071BC" w14:paraId="2D1A2E48" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="597D78AE" w14:textId="3126F72D" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
+          <w:p w14:paraId="597D78AE" w14:textId="290FC58A" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Saturday </w:t>
             </w:r>
-            <w:r w:rsidR="00AC3BB7">
-[...6 lines deleted...]
-              <w:t>28 February</w:t>
+            <w:r w:rsidR="00A702D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>27 February</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D8B892C" w14:textId="77777777" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
@@ -2672,78 +2601,78 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A23C9" w:rsidRPr="006071BC" w14:paraId="4E726E9B" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="606E5D11" w14:textId="7F16F136" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
+          <w:p w14:paraId="606E5D11" w14:textId="4CE0DE44" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Saturday </w:t>
             </w:r>
-            <w:r w:rsidR="00AC3BB7">
-[...6 lines deleted...]
-              <w:t>7</w:t>
+            <w:r w:rsidR="00A702D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> March</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
@@ -2766,78 +2695,78 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A23C9" w:rsidRPr="006071BC" w14:paraId="304F413F" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="170A0DE6" w14:textId="198F10DE" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
+          <w:p w14:paraId="170A0DE6" w14:textId="62E339F9" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Saturday 1</w:t>
             </w:r>
-            <w:r w:rsidR="00AC3BB7">
-[...6 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="00A702D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> March</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
@@ -2860,78 +2789,78 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A23C9" w:rsidRPr="006071BC" w14:paraId="2F2EBD8C" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B86C88E" w14:textId="6D4DEA14" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
+          <w:p w14:paraId="6B86C88E" w14:textId="5E519284" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Saturday 2</w:t>
             </w:r>
-            <w:r w:rsidR="00AC3BB7">
-[...6 lines deleted...]
-              <w:t>1</w:t>
+            <w:r w:rsidR="00A702D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> March</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
@@ -2954,87 +2883,87 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A23C9" w:rsidRPr="006071BC" w14:paraId="1644FB87" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F2A7DA0" w14:textId="3D808CB9" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
+          <w:p w14:paraId="2F2A7DA0" w14:textId="0653734C" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Saturday </w:t>
             </w:r>
             <w:r w:rsidR="008B2CC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00AC3BB7">
-[...6 lines deleted...]
-              <w:t>8</w:t>
+            <w:r w:rsidR="00A702D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> March</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
@@ -3057,78 +2986,79 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A23C9" w:rsidRPr="006071BC" w14:paraId="564584F6" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F7237E4" w14:textId="24130F18" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
-[...16 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6F7237E4" w14:textId="65A9CF0B" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006071BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Saturday </w:t>
             </w:r>
-            <w:r w:rsidR="00AC3BB7">
-[...6 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="00A702D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> April</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
@@ -3151,78 +3081,78 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A23C9" w:rsidRPr="006071BC" w14:paraId="4049949B" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="440ABE50" w14:textId="737C79E0" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
+          <w:p w14:paraId="440ABE50" w14:textId="39FB3030" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Saturday 1</w:t>
             </w:r>
-            <w:r w:rsidR="00AC3BB7">
-[...6 lines deleted...]
-              <w:t>1</w:t>
+            <w:r w:rsidR="00A702D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> April</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
@@ -3245,87 +3175,87 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A23C9" w:rsidRPr="006071BC" w14:paraId="21DA0637" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61D6DF57" w14:textId="395C7EDC" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
+          <w:p w14:paraId="61D6DF57" w14:textId="3200B79B" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Saturday </w:t>
             </w:r>
             <w:r w:rsidR="008B2CC5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00AC3BB7">
-[...6 lines deleted...]
-              <w:t>8</w:t>
+            <w:r w:rsidR="00A702D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> April</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
@@ -3348,3712 +3278,4136 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A23C9" w:rsidRPr="006071BC" w14:paraId="6E2B0F33" w14:textId="77777777" w:rsidTr="006071BC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="442D37CF" w14:textId="1E14F305" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
+          <w:p w14:paraId="442D37CF" w14:textId="242F7DB9" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Saturday 2</w:t>
             </w:r>
-            <w:r w:rsidR="00AC3BB7">
-[...6 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00A702D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> April</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15C2D326" w14:textId="77777777" w:rsidR="007A23C9" w:rsidRPr="006071BC" w:rsidRDefault="007A23C9" w:rsidP="007A23C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D068AD0" w14:textId="77777777" w:rsidR="006071BC" w:rsidRDefault="006071BC"/>
     <w:p w14:paraId="3E8E918F" w14:textId="05EA9FAF" w:rsidR="003F06C4" w:rsidRDefault="003F06C4" w:rsidP="003F06C4">
       <w:r>
-        <w:t>Sunday Club Name……………………………………………………………………………………………</w:t>
+        <w:t>Sunday Club Name………………………………………………………………………………………………..</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7E72F6BC" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRDefault="003F06C4" w:rsidP="003F06C4">
       <w:r>
-        <w:t xml:space="preserve">Please complete the table below with </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> your planned home fixtures (excluding cup matches)</w:t>
+        <w:t>Please complete the table below with all of your planned home fixtures (excluding cup matches)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8923" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3883"/>
         <w:gridCol w:w="5040"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="2DE7F8D2" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="2DE7F8D2" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B7077B2" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="1B7077B2" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44ACA2A2" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="44ACA2A2" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Home Fixtures</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="68188FAB" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="68188FAB" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="118027FB" w14:textId="6D99EF6F" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="118027FB" w14:textId="02012C14" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Sunday </w:t>
             </w:r>
-            <w:r w:rsidR="00AC3BB7">
-[...6 lines deleted...]
-              <w:t>7</w:t>
+            <w:r w:rsidR="00F63475">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C8A7E34" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="7C8A7E34" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="0820DD38" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="0820DD38" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="114C79DA" w14:textId="5B72198E" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="114C79DA" w14:textId="0B11E549" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sunday 1</w:t>
             </w:r>
-            <w:r w:rsidR="00AC3BB7">
-[...6 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="00F63475">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DEB54CC" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="3DEB54CC" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="2B0A70BB" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="2B0A70BB" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FD36F47" w14:textId="39C6CA80" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="6FD36F47" w14:textId="3607CA9C" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sunday 2</w:t>
             </w:r>
-            <w:r w:rsidR="00AC3BB7">
-[...6 lines deleted...]
-              <w:t>1</w:t>
+            <w:r w:rsidR="00F63475">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D60F101" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="1D60F101" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA4B9F" w:rsidRPr="006071BC" w14:paraId="5D4AC52B" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="00BA4B9F" w:rsidRPr="006071BC" w14:paraId="5D4AC52B" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="72FFF314" w14:textId="0BB64DB5" w:rsidR="00BA4B9F" w:rsidRDefault="00BA4B9F" w:rsidP="001B0967">
+          <w:p w14:paraId="72FFF314" w14:textId="370BC2F5" w:rsidR="00BA4B9F" w:rsidRDefault="00BA4B9F" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sunday 2</w:t>
             </w:r>
-            <w:r w:rsidR="00AC3BB7">
-[...6 lines deleted...]
-              <w:t>8</w:t>
+            <w:r w:rsidR="00F63475">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="601D40C6" w14:textId="77777777" w:rsidR="00BA4B9F" w:rsidRPr="006071BC" w:rsidRDefault="00BA4B9F" w:rsidP="001B0967">
+          <w:p w14:paraId="601D40C6" w14:textId="77777777" w:rsidR="00BA4B9F" w:rsidRPr="006071BC" w:rsidRDefault="00BA4B9F" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="58479090" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="58479090" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A9386B5" w14:textId="1BBB7D8D" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="4A9386B5" w14:textId="1F8AEC2E" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Sunday </w:t>
             </w:r>
-            <w:r w:rsidR="00AC3BB7">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00F63475">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>October</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18A3A041" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="18A3A041" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="0BCBD7A2" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="0BCBD7A2" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C81D1EF" w14:textId="7216FA4C" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="4C81D1EF" w14:textId="472D6C44" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Sunday </w:t>
             </w:r>
             <w:r w:rsidR="00BA4B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00AC3BB7">
-[...6 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidR="00F63475">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> October</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B5F8DB3" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="2B5F8DB3" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="4814A269" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="4814A269" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="261C1FE5" w14:textId="771A1509" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="261C1FE5" w14:textId="30F50FE0" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Sunday </w:t>
             </w:r>
-            <w:r w:rsidR="00AC3BB7">
-[...6 lines deleted...]
-              <w:t>19</w:t>
+            <w:r w:rsidR="00F63475">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>18</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> October</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="200056F4" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="200056F4" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="78703D93" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="78703D93" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5AA772D4" w14:textId="7E47DF91" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="5AA772D4" w14:textId="68DD3D5A" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sunday 2</w:t>
             </w:r>
-            <w:r w:rsidR="00AC3BB7">
-[...6 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="00F63475">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> October</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64ED234D" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="64ED234D" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="557C9CF7" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="557C9CF7" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30B71182" w14:textId="337C6974" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="30B71182" w14:textId="50EFD5A5" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sunday </w:t>
-[...8 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>Sunday</w:t>
+            </w:r>
+            <w:r w:rsidR="00F63475">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> November</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A276C8F" w14:textId="46E648A1" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="7A276C8F" w14:textId="12861C14" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="227F4C91" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="227F4C91" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="289E82AE" w14:textId="3770669B" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="289E82AE" w14:textId="35FA5915" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Sunday </w:t>
             </w:r>
-            <w:r w:rsidR="00AC3BB7">
-[...6 lines deleted...]
-              <w:t>9</w:t>
+            <w:r w:rsidR="00F63475">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> November</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6408039B" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6408039B" w14:textId="2080175D" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="00635340" w:rsidP="009314D1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Canford firework display</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="73A47DC6" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="73A47DC6" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08A928CD" w14:textId="6BA320C8" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="08A928CD" w14:textId="6A1EE782" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sunday 1</w:t>
             </w:r>
-            <w:r w:rsidR="00AC3BB7">
-[...6 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="00F63475">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> November</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C8EF6F2" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="5C8EF6F2" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="7E34C3B6" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="7E34C3B6" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="087A094C" w14:textId="285FEEEF" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="087A094C" w14:textId="40E6BF11" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sunday 2</w:t>
             </w:r>
-            <w:r w:rsidR="00AC3BB7">
-[...6 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidR="00F63475">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> November</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CC35F88" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="4CC35F88" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="3488E981" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="3488E981" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49451F1E" w14:textId="09C61C1F" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="49451F1E" w14:textId="2EDFF305" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Sunday </w:t>
             </w:r>
-            <w:r w:rsidR="00FE0294">
-[...6 lines deleted...]
-              <w:t>30 November</w:t>
+            <w:r w:rsidR="00B349B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>29 November</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BC7A16E" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="7BC7A16E" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="606042D2" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="606042D2" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0372CD1D" w14:textId="58678531" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="0372CD1D" w14:textId="65AA5775" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Sunday </w:t>
             </w:r>
-            <w:r w:rsidR="00FE0294">
-[...6 lines deleted...]
-              <w:t>7</w:t>
+            <w:r w:rsidR="00B349B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> December</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66337D71" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="66337D71" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="175322E2" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="175322E2" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67F06C45" w14:textId="02BDD94E" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="67F06C45" w14:textId="7B406A3C" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sunday 1</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0294">
-[...6 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="00B349B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> December</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D76882F" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="0D76882F" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="0186CA6C" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="0186CA6C" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B7B7B7"/>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B6DE73B" w14:textId="49435222" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="6B6DE73B" w14:textId="1CA7F360" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sunday 2</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0294">
-[...6 lines deleted...]
-              <w:t>1</w:t>
+            <w:r w:rsidR="00B349B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> December</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B7B7B7"/>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="724CA5F0" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="724CA5F0" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>No play</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="44D309D7" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="44D309D7" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B7B7B7"/>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B1049CF" w14:textId="01F8D4D5" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="2B1049CF" w14:textId="450F90A4" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Sunday </w:t>
             </w:r>
             <w:r w:rsidR="00B47338">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0294">
-[...6 lines deleted...]
-              <w:t>8</w:t>
+            <w:r w:rsidR="00B349B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> December</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B7B7B7"/>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AEC42FF" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="2AEC42FF" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>No play</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="0CFFA654" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="0CFFA654" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F2D4D17" w14:textId="0391C194" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="6F2D4D17" w14:textId="12A394E5" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Sunday </w:t>
             </w:r>
-            <w:r w:rsidR="00FE0294">
-[...6 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="008E7D01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> January</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37F3548E" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="37F3548E" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="6CD36129" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="6CD36129" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="469C96B8" w14:textId="0AC7F133" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="469C96B8" w14:textId="4A9FA19C" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sunday 1</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0294">
-[...6 lines deleted...]
-              <w:t>1</w:t>
+            <w:r w:rsidR="008E7D01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> January</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="004EDF26" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="004EDF26" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="3BF788C9" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="3BF788C9" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0443501F" w14:textId="5BFF4B4A" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="0443501F" w14:textId="678554DB" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Sunday </w:t>
             </w:r>
             <w:r w:rsidR="00D71F69">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0294">
-[...6 lines deleted...]
-              <w:t>8</w:t>
+            <w:r w:rsidR="008E7D01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> January</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25655841" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="25655841" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="7129C6D1" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="7129C6D1" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22475253" w14:textId="2CE98B42" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="22475253" w14:textId="27772ED2" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sunday 2</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0294">
-[...6 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="008E7D01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> January</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="252E02AF" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="252E02AF" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="58A13C91" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="00CA345F" w:rsidRPr="006071BC" w14:paraId="34711696" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6ABD388F" w14:textId="33BC8F27" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          </w:tcPr>
+          <w:p w14:paraId="0126A5EE" w14:textId="6A460EF0" w:rsidR="00CA345F" w:rsidRDefault="00CA345F" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sunday </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> February</w:t>
+              <w:t>Sunday 31 January</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="782FB0DE" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          </w:tcPr>
+          <w:p w14:paraId="42B853BB" w14:textId="77777777" w:rsidR="00CA345F" w:rsidRPr="006071BC" w:rsidRDefault="00CA345F" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="7A8CAC85" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="7A8CAC85" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C9D73B2" w14:textId="3E084235" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="3C9D73B2" w14:textId="19AB6BFB" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Sunday </w:t>
             </w:r>
-            <w:r w:rsidR="00FE0294">
-[...6 lines deleted...]
-              <w:t>8</w:t>
+            <w:r w:rsidR="00F63590">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> February</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F6C5884" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="7F6C5884" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="00337106" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="00337106" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01C3722A" w14:textId="1323F953" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="01C3722A" w14:textId="038C2266" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sunday 1</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0294">
-[...6 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00F63590">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> February</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41FF74DF" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="41FF74DF" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="4AB5C8C7" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="4AB5C8C7" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5083ADC6" w14:textId="0D18D851" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="5083ADC6" w14:textId="3A2D360D" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sunday 2</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0294">
-[...6 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidR="00F63590">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> February</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66AE606B" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="66AE606B" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="5AFF9994" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="5AFF9994" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3AE46750" w14:textId="6BE43AB9" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="3AE46750" w14:textId="5D7DC90E" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Sunday </w:t>
             </w:r>
-            <w:r w:rsidR="00FE0294">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> March</w:t>
+            <w:r w:rsidR="00DA461E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28 February </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="675C4CEA" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="675C4CEA" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="47E5B888" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="47E5B888" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AB3A42D" w14:textId="7F2D8F37" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="1AB3A42D" w14:textId="62FA190B" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Sunday </w:t>
             </w:r>
-            <w:r w:rsidR="00FE0294">
-[...6 lines deleted...]
-              <w:t>8</w:t>
+            <w:r w:rsidR="00DA461E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> March</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78AE0AEA" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="78AE0AEA" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="35E4FDD5" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="35E4FDD5" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52E50742" w14:textId="47F002E4" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="52E50742" w14:textId="1D142E41" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Sunday </w:t>
             </w:r>
             <w:r w:rsidR="0069374B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0294">
-[...6 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00DA461E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> March</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37543E40" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="37543E40" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="2979394D" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="003F06C4" w:rsidRPr="006071BC" w14:paraId="2979394D" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CEAB364" w14:textId="22708444" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="2CEAB364" w14:textId="56B6CD67" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Sunday </w:t>
             </w:r>
             <w:r w:rsidR="0069374B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0294">
-[...6 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidR="00DA461E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> March</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42F0C318" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="001B0967">
+          <w:p w14:paraId="42F0C318" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRPr="006071BC" w:rsidRDefault="003F06C4" w:rsidP="009314D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C7B9B" w:rsidRPr="006071BC" w14:paraId="70306764" w14:textId="77777777" w:rsidTr="00540583">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="2A9800B0" w14:textId="6CEC8455" w:rsidR="006C7B9B" w:rsidRPr="006071BC" w:rsidRDefault="006C7B9B" w:rsidP="006C7B9B">
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="45" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A9800B0" w14:textId="3C712879" w:rsidR="006C7B9B" w:rsidRPr="006071BC" w:rsidRDefault="006C7B9B" w:rsidP="006C7B9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00CB7DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sunday </w:t>
+            </w:r>
+            <w:r w:rsidR="003B66E0" w:rsidRPr="00CB7DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB7DEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> March</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="45" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="45" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="245F1EE1" w14:textId="14636165" w:rsidR="006C7B9B" w:rsidRPr="006071BC" w:rsidRDefault="00CB7DEB" w:rsidP="006C7B9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="en-GB"/>
-[...48 lines deleted...]
-                <w:szCs w:val="28"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Easter Sunday – no play</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C7B9B" w:rsidRPr="006071BC" w14:paraId="1B294570" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="006C7B9B" w:rsidRPr="006071BC" w14:paraId="1B294570" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BFB5660" w14:textId="642969C0" w:rsidR="006C7B9B" w:rsidRPr="000C5AD9" w:rsidRDefault="006C7B9B" w:rsidP="006C7B9B">
-[...16 lines deleted...]
-                <w:highlight w:val="lightGray"/>
+          <w:p w14:paraId="0BFB5660" w14:textId="641AD148" w:rsidR="006C7B9B" w:rsidRPr="006071BC" w:rsidRDefault="006C7B9B" w:rsidP="006C7B9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Sunday </w:t>
             </w:r>
-            <w:r w:rsidR="00FE0294" w:rsidRPr="000C5AD9">
-[...14 lines deleted...]
-                <w:highlight w:val="lightGray"/>
+            <w:r w:rsidR="003B66E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006071BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> April</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="442D5BD8" w14:textId="4126B48D" w:rsidR="006C7B9B" w:rsidRPr="000C5AD9" w:rsidRDefault="00EE0E3B" w:rsidP="006C7B9B">
-[...20 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="442D5BD8" w14:textId="77777777" w:rsidR="006C7B9B" w:rsidRPr="006071BC" w:rsidRDefault="006C7B9B" w:rsidP="006C7B9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C7B9B" w:rsidRPr="006071BC" w14:paraId="455A8313" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="006C7B9B" w:rsidRPr="006071BC" w14:paraId="455A8313" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1959969B" w14:textId="393D147B" w:rsidR="006C7B9B" w:rsidRPr="006071BC" w:rsidRDefault="006C7B9B" w:rsidP="006C7B9B">
+          <w:p w14:paraId="1959969B" w14:textId="4D3EAB4D" w:rsidR="006C7B9B" w:rsidRPr="006071BC" w:rsidRDefault="006C7B9B" w:rsidP="006C7B9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Sunday 1</w:t>
             </w:r>
-            <w:r w:rsidR="00FE0294">
-[...6 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidR="003B66E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> April</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CF385A3" w14:textId="77777777" w:rsidR="006C7B9B" w:rsidRPr="006071BC" w:rsidRDefault="006C7B9B" w:rsidP="006C7B9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE0E3B" w:rsidRPr="006071BC" w14:paraId="4ED51E77" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="00CB7DEB" w:rsidRPr="006071BC" w14:paraId="53C73916" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1B7BA1DF" w14:textId="719C8301" w:rsidR="00EE0E3B" w:rsidRDefault="00EE0E3B" w:rsidP="006C7B9B">
+          <w:p w14:paraId="62A94C25" w14:textId="408BE5A7" w:rsidR="00CB7DEB" w:rsidRDefault="00CB7DEB" w:rsidP="006C7B9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Sunday 19 April</w:t>
+              <w:t>Sunday 18 April</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="70FDACA5" w14:textId="77777777" w:rsidR="00EE0E3B" w:rsidRPr="006071BC" w:rsidRDefault="00EE0E3B" w:rsidP="006C7B9B">
+          <w:p w14:paraId="13DB0122" w14:textId="77777777" w:rsidR="00CB7DEB" w:rsidRPr="006071BC" w:rsidRDefault="00CB7DEB" w:rsidP="006C7B9B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C7B9B" w:rsidRPr="006071BC" w14:paraId="15CB165E" w14:textId="77777777" w:rsidTr="001B0967">
+      <w:tr w:rsidR="00CB7DEB" w:rsidRPr="006071BC" w14:paraId="15CB165E" w14:textId="77777777" w:rsidTr="009314D1">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B4C84CF" w14:textId="52C15FFA" w:rsidR="006C7B9B" w:rsidRPr="006071BC" w:rsidRDefault="006C7B9B" w:rsidP="006C7B9B">
+          <w:p w14:paraId="4B4C84CF" w14:textId="13EBBA87" w:rsidR="00CB7DEB" w:rsidRPr="006071BC" w:rsidRDefault="00CB7DEB" w:rsidP="00CB7DEB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Sunday 2</w:t>
-[...8 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>Sunday 25</w:t>
             </w:r>
             <w:r w:rsidRPr="006071BC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> April</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="CCCCCC"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="30" w:type="dxa"/>
               <w:left w:w="45" w:type="dxa"/>
               <w:bottom w:w="30" w:type="dxa"/>
               <w:right w:w="45" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="518FD429" w14:textId="77777777" w:rsidR="006C7B9B" w:rsidRPr="006071BC" w:rsidRDefault="006C7B9B" w:rsidP="006C7B9B">
+          <w:p w14:paraId="518FD429" w14:textId="77777777" w:rsidR="00CB7DEB" w:rsidRPr="006071BC" w:rsidRDefault="00CB7DEB" w:rsidP="00CB7DEB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B25D616" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRDefault="003F06C4" w:rsidP="003F06C4"/>
     <w:p w14:paraId="6592DDD6" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRDefault="003F06C4" w:rsidP="003F06C4"/>
     <w:p w14:paraId="4E553E65" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRDefault="003F06C4" w:rsidP="003F06C4"/>
     <w:p w14:paraId="374798DC" w14:textId="77777777" w:rsidR="003F06C4" w:rsidRDefault="003F06C4" w:rsidP="003F06C4"/>
     <w:p w14:paraId="57400176" w14:textId="77777777" w:rsidR="006071BC" w:rsidRDefault="006071BC"/>
     <w:sectPr w:rsidR="006071BC">
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="633A7BF0" w14:textId="77777777" w:rsidR="007436AD" w:rsidRDefault="007436AD" w:rsidP="006071BC">
+    <w:p w14:paraId="53548EB3" w14:textId="77777777" w:rsidR="00E032FF" w:rsidRDefault="00E032FF" w:rsidP="006071BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15895E38" w14:textId="77777777" w:rsidR="007436AD" w:rsidRDefault="007436AD" w:rsidP="006071BC">
+    <w:p w14:paraId="27257E29" w14:textId="77777777" w:rsidR="00E032FF" w:rsidRDefault="00E032FF" w:rsidP="006071BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46254333" w14:textId="77777777" w:rsidR="00C56762" w:rsidRDefault="00C56762">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="047F2BDE" wp14:editId="1DC29A6C">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="657204877" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5C0B6C3-7E8E-45AA-800B-E1A7267187E8}"/>
+                  </a:ext>
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="545E1915" w14:textId="77777777" w:rsidR="00C56762" w:rsidRPr="009877D4" w:rsidRDefault="00C56762" w:rsidP="009877D4">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="009877D4">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="047F2BDE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27.75pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xREdDgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkzZYZcYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0o2Um6bqdhF/mJpPnx+LS87bUiR+F8C6ak00lOiTAc6tbsS/rjefNh&#10;QYkPzNRMgRElPQlPb1fv3y07W4gZNKBq4QgmMb7obEmbEGyRZZ43QjM/ASsMOiU4zQJe3T6rHesw&#10;u1bZLM8/ZR242jrgwnu03g9Oukr5pRQ8PErpRSCqpNhbSKdLZxXPbLVkxd4x27R8bIP9QxeatQaL&#10;XlLds8DIwbV/pNItd+BBhgkHnYGULRdpBpxmmr+ZZtcwK9IsSI63F5r8/0vLH447++RI6L9CjwuM&#10;hHTWFx6NcZ5eOh2/2ClBP1J4utAm+kA4Gj/PF4vZnBKOro/z2Q1izJJdf7bOh28CNImgpA63kshi&#10;x60PQ+g5JNYysGmVSptR5jcD5oyW7NphRKGv+rHtCuoTTuNgWLS3fNNizS3z4Yk53CwOgGoNj3hI&#10;BV1JYUSUNOB+/s0e45Fw9FLSoVJKalDKlKjvBhcxm9/keVRWuiFwZ1AlMP2Sz6PfHPQdoAin+B4s&#10;TzAGB3WG0oF+QTGvYzV0McOxZkmrM7wLg27xMXCxXqcgFJFlYWt2lsfUkazI5HP/wpwd6Q64pwc4&#10;a4kVb1gfYuOf3q4PAblPK4nEDmyOfKMA01LHxxIV/vqeoq5PevULAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTVMbb2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJujZyATeNaDqE/&#10;odc6gfYoWxvLxNp1LSVx375KL+1lYZhh5ttiPblenHH0HZOCxTwBgdSw6ahVsN+93j+A8EGT0T0T&#10;KvhGD+vy9qbQueELveO5Cq2IJeRzrcCGMORS+sai037OA1L0Djw6HaIcW2lGfYnlrpfLJMmk0x3F&#10;BasHfLLYHKuTU5A9bzd2+Mg+vw5L/+ZrPoaKX5Sa3U2bRxABp/AXhit+RIcyMtV8IuNFryA+En7v&#10;1VusUhC1gjRNQZaF/A9f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6xREdDgIAABoE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDTVMbb2gAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="545E1915" w14:textId="77777777" w:rsidR="00C56762" w:rsidRPr="009877D4" w:rsidRDefault="00C56762" w:rsidP="009877D4">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="009877D4">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0CA09ADB" w14:textId="77777777" w:rsidR="00C56762" w:rsidRDefault="00C56762">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DAAF29B" wp14:editId="322A0830">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="104608674" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BAAA6BD-8475-4396-9CBC-7D6D9F89651F}"/>
+                  </a:ext>
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="38F52268" w14:textId="77777777" w:rsidR="00C56762" w:rsidRPr="009877D4" w:rsidRDefault="00C56762" w:rsidP="009877D4">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="009877D4">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4DAAF29B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27.75pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvTzknEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xk9ZYZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU66bqdhF/mJpPnx+LS47bUiR+F8C6ai00lOiTAc6tbsK/rjef1h&#10;TokPzNRMgREVPQlPb5fv3y06W4oZNKBq4QgmMb7sbEWbEGyZZZ43QjM/ASsMOiU4zQJe3T6rHesw&#10;u1bZLM8/ZR242jrgwnu03g9Oukz5pRQ8PErpRSCqothbSKdL5y6e2XLByr1jtmn5uQ32D11o1hos&#10;ekl1zwIjB9f+kUq33IEHGSYcdAZStlykGXCaaf5mmm3DrEizIDneXmjy/y8tfzhu7ZMjof8KPS4w&#10;EtJZX3o0xnl66XT8YqcE/Ujh6UKb6APhaPxczOezghKOro/F7AYxZsmuP1vnwzcBmkRQUYdbSWSx&#10;48aHIXQMibUMrFul0maU+c2AOaMlu3YYUeh3PWnrV93voD7hUA6GfXvL1y2W3jAfnpjDBeMcKNrw&#10;iIdU0FUUzoiSBtzPv9ljPPKOXko6FExFDSqaEvXd4D5mxU2eR4GlGwI3gl0C0y95Ef3moO8AtTjF&#10;Z2F5gjE4qBFKB/oFNb2K1dDFDMeaFd2N8C4M8sU3wcVqlYJQS5aFjdlaHlNHziKhz/0Lc/bMesB1&#10;PcAoKVa+IX+IjX96uzoEXEHaTOR3YPNMO+ow7fb8ZqLQX99T1PVlL38BAAD//wMAUEsDBBQABgAI&#10;AAAAIQDTVMbb2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJujZyATeNa&#10;DqE/odc6gfYoWxvLxNp1LSVx375KL+1lYZhh5ttiPblenHH0HZOCxTwBgdSw6ahVsN+93j+A8EGT&#10;0T0TKvhGD+vy9qbQueELveO5Cq2IJeRzrcCGMORS+sai037OA1L0Djw6HaIcW2lGfYnlrpfLJMmk&#10;0x3FBasHfLLYHKuTU5A9bzd2+Mg+vw5L/+ZrPoaKX5Sa3U2bRxABp/AXhit+RIcyMtV8IuNFryA+&#10;En7v1VusUhC1gjRNQZaF/A9f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAvTzknEQIA&#10;ACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDTVMbb&#10;2gAAAAQBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="38F52268" w14:textId="77777777" w:rsidR="00C56762" w:rsidRPr="009877D4" w:rsidRDefault="00C56762" w:rsidP="009877D4">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="009877D4">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F4B587E" w14:textId="77777777" w:rsidR="00C56762" w:rsidRDefault="00C56762">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1188F826" wp14:editId="4EA4940F">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1316812965" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{613CFD9E-F991-43A3-B76E-4A01CB99F2F3}"/>
+                  </a:ext>
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2F35B936" w14:textId="77777777" w:rsidR="00C56762" w:rsidRPr="009877D4" w:rsidRDefault="00C56762" w:rsidP="009877D4">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="009877D4">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="1188F826" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27.75pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+2cplEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x4zZYZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU66bqdhF/mJpPnx+LS47bUiR+F8C6ai00lOiTAc6tbsK/rjef1h&#10;TokPzNRMgREVPQlPb5fv3y06W4oCGlC1cASTGF92tqJNCLbMMs8boZmfgBUGnRKcZgGvbp/VjnWY&#10;XausyPNPWQeutg648B6t94OTLlN+KQUPj1J6EYiqKPYW0unSuYtntlywcu+YbVp+boP9QxeatQaL&#10;XlLds8DIwbV/pNItd+BBhgkHnYGULRdpBpxmmr+ZZtswK9IsSI63F5r8/0vLH45b++RI6L9CjwuM&#10;hHTWlx6NcZ5eOh2/2ClBP1J4utAm+kA4Gj/P5vNiRglH18dZcYMYs2TXn63z4ZsATSKoqMOtJLLY&#10;cePDEDqGxFoG1q1SaTPK/GbAnNGSXTuMKPS7nrR1RYux+x3UJxzKwbBvb/m6xdIb5sMTc7hgnANF&#10;Gx7xkAq6isIZUdKA+/k3e4xH3tFLSYeCqahBRVOivhvcRzG7yfMosHRD4EawS2D6JZ9FvznoO0At&#10;TvFZWJ5gDA5qhNKBfkFNr2I1dDHDsWZFdyO8C4N88U1wsVqlINSSZWFjtpbH1JGzSOhz/8KcPbMe&#10;cF0PMEqKlW/IH2Ljn96uDgFXkDYT+R3YPNOOOky7Pb+ZKPTX9xR1fdnLXwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhANNUxtvaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+FvoPYQm6NnIBN&#10;41oOoT+h1zqB9ihbG8vE2nUtJXHfvkov7WVhmGHm22I9uV6ccfQdk4LFPAGB1LDpqFWw373eP4Dw&#10;QZPRPRMq+EYP6/L2ptC54Qu947kKrYgl5HOtwIYw5FL6xqLTfs4DUvQOPDodohxbaUZ9ieWul8sk&#10;yaTTHcUFqwd8stgcq5NTkD1vN3b4yD6/Dkv/5ms+hopflJrdTZtHEAGn8BeGK35EhzIy1Xwi40Wv&#10;ID4Sfu/VW6xSELWCNE1BloX8D1/+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH7ZymUT&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANNU&#10;xtvaAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="2F35B936" w14:textId="77777777" w:rsidR="00C56762" w:rsidRPr="009877D4" w:rsidRDefault="00C56762" w:rsidP="009877D4">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="009877D4">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FF3A883" w14:textId="77777777" w:rsidR="007436AD" w:rsidRDefault="007436AD" w:rsidP="006071BC">
+    <w:p w14:paraId="2673C15F" w14:textId="77777777" w:rsidR="00E032FF" w:rsidRDefault="00E032FF" w:rsidP="006071BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49776526" w14:textId="77777777" w:rsidR="007436AD" w:rsidRDefault="007436AD" w:rsidP="006071BC">
+    <w:p w14:paraId="1A47E6E7" w14:textId="77777777" w:rsidR="00E032FF" w:rsidRDefault="00E032FF" w:rsidP="006071BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:view w:val="web"/>
-  <w:zoom w:percent="100"/>
+  <w:zoom w:val="bestFit" w:percent="144"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006071BC"/>
+    <w:rsid w:val="00002215"/>
     <w:rsid w:val="000B7D81"/>
-    <w:rsid w:val="000C5AD9"/>
+    <w:rsid w:val="000F62C9"/>
+    <w:rsid w:val="00116643"/>
+    <w:rsid w:val="00123718"/>
+    <w:rsid w:val="001557A2"/>
     <w:rsid w:val="001657B2"/>
     <w:rsid w:val="00190D9E"/>
+    <w:rsid w:val="00192DF2"/>
     <w:rsid w:val="001B0447"/>
-    <w:rsid w:val="001E5C2A"/>
+    <w:rsid w:val="001E6703"/>
     <w:rsid w:val="001F0A5C"/>
+    <w:rsid w:val="001F260A"/>
+    <w:rsid w:val="00205CC7"/>
+    <w:rsid w:val="002A2744"/>
+    <w:rsid w:val="002C713C"/>
+    <w:rsid w:val="002D4D66"/>
+    <w:rsid w:val="0030669F"/>
     <w:rsid w:val="00340FE2"/>
+    <w:rsid w:val="00365951"/>
+    <w:rsid w:val="003B66E0"/>
+    <w:rsid w:val="003B7164"/>
     <w:rsid w:val="003F06C4"/>
-    <w:rsid w:val="00413C07"/>
-    <w:rsid w:val="00450D87"/>
+    <w:rsid w:val="004A3719"/>
+    <w:rsid w:val="004C3966"/>
+    <w:rsid w:val="005069C4"/>
+    <w:rsid w:val="0051738E"/>
     <w:rsid w:val="00525AEF"/>
+    <w:rsid w:val="00531137"/>
     <w:rsid w:val="00540583"/>
-    <w:rsid w:val="00545E7A"/>
+    <w:rsid w:val="00546D1D"/>
     <w:rsid w:val="00550CA2"/>
     <w:rsid w:val="005A0A0A"/>
+    <w:rsid w:val="005A6CA7"/>
     <w:rsid w:val="005C3756"/>
+    <w:rsid w:val="005D70D5"/>
+    <w:rsid w:val="00604EC9"/>
     <w:rsid w:val="006071BC"/>
-    <w:rsid w:val="00611C59"/>
+    <w:rsid w:val="00616D10"/>
     <w:rsid w:val="0063202F"/>
+    <w:rsid w:val="00635340"/>
+    <w:rsid w:val="006708A0"/>
     <w:rsid w:val="006911A5"/>
     <w:rsid w:val="0069374B"/>
+    <w:rsid w:val="006A3B14"/>
     <w:rsid w:val="006C7B9B"/>
-    <w:rsid w:val="007436AD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0079793C"/>
     <w:rsid w:val="007A23C9"/>
+    <w:rsid w:val="007A518A"/>
+    <w:rsid w:val="00835969"/>
     <w:rsid w:val="00864E7F"/>
+    <w:rsid w:val="00871C6F"/>
+    <w:rsid w:val="0089355C"/>
     <w:rsid w:val="008B2CC5"/>
+    <w:rsid w:val="008D58AC"/>
+    <w:rsid w:val="008E7D01"/>
     <w:rsid w:val="008F67BE"/>
-    <w:rsid w:val="00916638"/>
-    <w:rsid w:val="00AC3BB7"/>
+    <w:rsid w:val="009314D1"/>
+    <w:rsid w:val="009877D4"/>
+    <w:rsid w:val="00A2756E"/>
+    <w:rsid w:val="00A432FB"/>
+    <w:rsid w:val="00A45377"/>
+    <w:rsid w:val="00A6026B"/>
+    <w:rsid w:val="00A702D7"/>
+    <w:rsid w:val="00A8745B"/>
+    <w:rsid w:val="00A91E74"/>
+    <w:rsid w:val="00A94E16"/>
+    <w:rsid w:val="00AC0568"/>
     <w:rsid w:val="00B07197"/>
+    <w:rsid w:val="00B349B2"/>
+    <w:rsid w:val="00B4541D"/>
     <w:rsid w:val="00B47338"/>
     <w:rsid w:val="00BA4B9F"/>
+    <w:rsid w:val="00BB72C4"/>
+    <w:rsid w:val="00BE05D8"/>
+    <w:rsid w:val="00C30423"/>
+    <w:rsid w:val="00C35E04"/>
+    <w:rsid w:val="00C41384"/>
+    <w:rsid w:val="00C56762"/>
+    <w:rsid w:val="00CA345F"/>
+    <w:rsid w:val="00CB7DEB"/>
     <w:rsid w:val="00CC7125"/>
-    <w:rsid w:val="00CE668F"/>
+    <w:rsid w:val="00D059CE"/>
     <w:rsid w:val="00D356E3"/>
     <w:rsid w:val="00D71F69"/>
+    <w:rsid w:val="00D977C5"/>
+    <w:rsid w:val="00DA461E"/>
+    <w:rsid w:val="00DB2E88"/>
+    <w:rsid w:val="00DF0A6D"/>
     <w:rsid w:val="00E00651"/>
-    <w:rsid w:val="00E55A94"/>
-    <w:rsid w:val="00EE0E3B"/>
+    <w:rsid w:val="00E00A5B"/>
+    <w:rsid w:val="00E032FF"/>
+    <w:rsid w:val="00E77763"/>
+    <w:rsid w:val="00EC47FA"/>
+    <w:rsid w:val="00EE6655"/>
     <w:rsid w:val="00EF08B1"/>
+    <w:rsid w:val="00F05219"/>
     <w:rsid w:val="00F06088"/>
-    <w:rsid w:val="00F30A4E"/>
+    <w:rsid w:val="00F4712D"/>
+    <w:rsid w:val="00F63475"/>
+    <w:rsid w:val="00F63590"/>
+    <w:rsid w:val="00F955C1"/>
     <w:rsid w:val="00FA160A"/>
-    <w:rsid w:val="00FE0294"/>
-    <w:rsid w:val="00FF349F"/>
+    <w:rsid w:val="0F0ADA81"/>
+    <w:rsid w:val="2BF99781"/>
+    <w:rsid w:val="63B21BB8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="674571CF"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{6E57E5CE-601B-4BAC-AB5B-13712F9B251F}"/>
+  <w15:docId w15:val="{5560261E-49E3-4751-A9DA-BF705F38421E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7439,90 +7793,136 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009877D4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009877D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF0A6D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF0A6D"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="170530799">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1693148058">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7789,52 +8189,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BE69B312C67CCE4383D5558288154337" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6ba7e62fd8fee929e836c483039e8914">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c5638897-50d1-4eac-88fd-013acaab4177" xmlns:ns3="47f8569d-3347-4364-b8ba-b43e5f6140c2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9c472c54ef890b8c82bebf56fc2082d2" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BE69B312C67CCE4383D5558288154337" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="66689e67765a7b3b9c22926bc1e21875">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c5638897-50d1-4eac-88fd-013acaab4177" xmlns:ns3="47f8569d-3347-4364-b8ba-b43e5f6140c2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f6cfa05bfcc8d5776834284e0aa656dd" ns2:_="" ns3:_="">
     <xsd:import namespace="c5638897-50d1-4eac-88fd-013acaab4177"/>
     <xsd:import namespace="47f8569d-3347-4364-b8ba-b43e5f6140c2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -8018,139 +8418,160 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c5638897-50d1-4eac-88fd-013acaab4177">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="47f8569d-3347-4364-b8ba-b43e5f6140c2" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66C5B2B4-6E1C-4217-8826-9029FC011415}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92AD1C19-F866-444A-B599-7C12FD5829DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c5638897-50d1-4eac-88fd-013acaab4177"/>
     <ds:schemaRef ds:uri="47f8569d-3347-4364-b8ba-b43e5f6140c2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DD68CB3-A3DC-4747-A4C7-67A9D4778706}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{426313A1-505C-427D-A3E4-2A745F3D0856}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c5638897-50d1-4eac-88fd-013acaab4177"/>
     <ds:schemaRef ds:uri="47f8569d-3347-4364-b8ba-b43e5f6140c2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DD68CB3-A3DC-4747-A4C7-67A9D4778706}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1539</Characters>
+  <Pages>3</Pages>
+  <Words>280</Words>
+  <Characters>1596</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>12</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1805</CharactersWithSpaces>
+  <CharactersWithSpaces>1873</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Christine Lucas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BE69B312C67CCE4383D5558288154337</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>4e7cf8a5,272c268d,63c33a2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
+    <vt:lpwstr>2026-05-29T09:12:52Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
+    <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
+    <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
+    <vt:lpwstr>d0531714-6fec-4078-9897-b122da6b4412</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  </property>
 </Properties>
 </file>