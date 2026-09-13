--- v0 (2026-04-04)
+++ v1 (2026-09-13)
@@ -1,87 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="0210BDE9" w14:textId="77777777" w:rsidR="007D630E" w:rsidRDefault="007D630E" w:rsidP="00794C1B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Ubuntu" w:hAnsi="Gill Sans MT" w:cs="Ubuntu"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9608"/>
+        <w:gridCol w:w="8996"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00374720" w:rsidRPr="00E83A96" w14:paraId="0D89C65A" w14:textId="77777777" w:rsidTr="00D07190">
+      <w:tr w:rsidR="00374720" w:rsidRPr="00E83A96" w14:paraId="0D89C65A" w14:textId="77777777" w:rsidTr="003F2D19">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
+            <w:tcW w:w="8996" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="158C1257" w14:textId="77777777" w:rsidR="009528A3" w:rsidRPr="00E83A96" w:rsidRDefault="009528A3" w:rsidP="009528A3">
+          <w:p w14:paraId="158C1257" w14:textId="73D5379F" w:rsidR="009528A3" w:rsidRPr="00E83A96" w:rsidRDefault="009528A3" w:rsidP="009528A3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39A851F2" w14:textId="77777777" w:rsidR="005F69AE" w:rsidRPr="00E83A96" w:rsidRDefault="00374720" w:rsidP="00DD3929">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
@@ -283,52 +302,52 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="798B14E0" w14:textId="77777777" w:rsidR="0012741A" w:rsidRPr="00E83A96" w:rsidRDefault="0012741A" w:rsidP="008E454D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3723"/>
-        <w:gridCol w:w="5885"/>
+        <w:gridCol w:w="3535"/>
+        <w:gridCol w:w="5461"/>
       </w:tblGrid>
       <w:tr w:rsidR="002A60D7" w:rsidRPr="00E83A96" w14:paraId="763026CB" w14:textId="77777777" w:rsidTr="00FE225F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9854" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="67ACDFB1" w14:textId="77777777" w:rsidR="002A60D7" w:rsidRPr="00E83A96" w:rsidRDefault="002A60D7" w:rsidP="00496BFF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -890,52 +909,52 @@
     </w:tbl>
     <w:p w14:paraId="20D3B5E8" w14:textId="77777777" w:rsidR="00521043" w:rsidRDefault="00521043" w:rsidP="008E454D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3720"/>
-        <w:gridCol w:w="5888"/>
+        <w:gridCol w:w="3525"/>
+        <w:gridCol w:w="5471"/>
       </w:tblGrid>
       <w:tr w:rsidR="00393711" w:rsidRPr="00E83A96" w14:paraId="1F13B30B" w14:textId="77777777" w:rsidTr="008E454D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9854" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="74F64305" w14:textId="77777777" w:rsidR="00393711" w:rsidRPr="00E83A96" w:rsidRDefault="00393711" w:rsidP="00496BFF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="26760A6F" w14:textId="77777777" w:rsidR="00FE225F" w:rsidRPr="00E83A96" w:rsidRDefault="00FE225F" w:rsidP="00521043">
             <w:pPr>
               <w:tabs>
@@ -1511,52 +1530,52 @@
     <w:p w14:paraId="0ADCC8E4" w14:textId="77777777" w:rsidR="0012741A" w:rsidRPr="00E83A96" w:rsidRDefault="0012741A" w:rsidP="008E454D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3717"/>
-        <w:gridCol w:w="5891"/>
+        <w:gridCol w:w="3515"/>
+        <w:gridCol w:w="5481"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FE225F" w:rsidRPr="00E83A96" w14:paraId="703FA856" w14:textId="77777777" w:rsidTr="008E454D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9854" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="53139703" w14:textId="77777777" w:rsidR="00FE225F" w:rsidRPr="00E83A96" w:rsidRDefault="00FE225F" w:rsidP="00496BFF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1796,51 +1815,51 @@
     <w:p w14:paraId="62F82776" w14:textId="77777777" w:rsidR="0012741A" w:rsidRPr="00E83A96" w:rsidRDefault="0012741A" w:rsidP="008E454D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9608"/>
+        <w:gridCol w:w="8996"/>
       </w:tblGrid>
       <w:tr w:rsidR="002A60D7" w:rsidRPr="00E83A96" w14:paraId="52729EC1" w14:textId="77777777" w:rsidTr="008E454D">
         <w:trPr>
           <w:trHeight w:val="3193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9854" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="650EBA5F" w14:textId="77777777" w:rsidR="002A60D7" w:rsidRPr="00E83A96" w:rsidRDefault="002A60D7" w:rsidP="00496BFF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0110CCEB" w14:textId="77777777" w:rsidR="002A60D7" w:rsidRPr="00E83A96" w:rsidRDefault="002A60D7" w:rsidP="002A60D7">
@@ -1898,102 +1917,102 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> to be admitted to a year group outside their normal year group:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C921741" w14:textId="77777777" w:rsidR="002A60D7" w:rsidRPr="00E83A96" w:rsidRDefault="002A60D7" w:rsidP="000C4FB7">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0B930830" w14:textId="0C9B9067" w:rsidR="002A60D7" w:rsidRPr="00E83A96" w:rsidRDefault="002A60D7" w:rsidP="000C4FB7">
+          <w:p w14:paraId="0B930830" w14:textId="09B7E355" w:rsidR="002A60D7" w:rsidRPr="00E83A96" w:rsidRDefault="002A60D7" w:rsidP="000C4FB7">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E83A96">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>You should have regard to the following factors which the</w:t>
             </w:r>
             <w:r w:rsidR="00B424E5" w:rsidRPr="00E83A96">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007B14FA" w:rsidRPr="00FB6830">
-[...6 lines deleted...]
-            </w:r>
             <w:r w:rsidR="00B424E5" w:rsidRPr="00FB6830">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>'s Admission Committee</w:t>
+              <w:t xml:space="preserve">Admission </w:t>
+            </w:r>
+            <w:r w:rsidR="00777730">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Authority </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB6830">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> will</w:t>
+              <w:t>will</w:t>
             </w:r>
             <w:r w:rsidRPr="00E83A96">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> take into account when considering whether or not to agree your request in principle:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22ADC3ED" w14:textId="77777777" w:rsidR="002A60D7" w:rsidRPr="00E83A96" w:rsidRDefault="002A60D7" w:rsidP="000C4FB7">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F420E32" w14:textId="77777777" w:rsidR="002A60D7" w:rsidRPr="00E83A96" w:rsidRDefault="00256C3E" w:rsidP="000C4FB7">
@@ -2781,51 +2800,51 @@
     <w:p w14:paraId="43285043" w14:textId="77777777" w:rsidR="0012741A" w:rsidRPr="00E83A96" w:rsidRDefault="0012741A" w:rsidP="008E454D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9608"/>
+        <w:gridCol w:w="8996"/>
       </w:tblGrid>
       <w:tr w:rsidR="00415D8B" w:rsidRPr="00E83A96" w14:paraId="6E8F8F1B" w14:textId="77777777" w:rsidTr="008E454D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9854" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7C9BEE7B" w14:textId="77777777" w:rsidR="00415D8B" w:rsidRPr="00E83A96" w:rsidRDefault="00415D8B" w:rsidP="00496BFF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0518E437" w14:textId="77777777" w:rsidR="002A60D7" w:rsidRPr="00E83A96" w:rsidRDefault="00415D8B" w:rsidP="00496BFF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
@@ -3203,52 +3222,52 @@
     </w:tbl>
     <w:p w14:paraId="181500AE" w14:textId="77777777" w:rsidR="0012741A" w:rsidRPr="00E83A96" w:rsidRDefault="0012741A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3302"/>
-        <w:gridCol w:w="6306"/>
+        <w:gridCol w:w="3135"/>
+        <w:gridCol w:w="5861"/>
       </w:tblGrid>
       <w:tr w:rsidR="00650575" w:rsidRPr="00E83A96" w14:paraId="419F83B6" w14:textId="77777777" w:rsidTr="008E454D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9854" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="78C7D512" w14:textId="77777777" w:rsidR="00650575" w:rsidRPr="00E83A96" w:rsidRDefault="00650575" w:rsidP="00374720">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="254606C8" w14:textId="77777777" w:rsidR="00650575" w:rsidRPr="00E83A96" w:rsidRDefault="00650575" w:rsidP="0052641E">
@@ -3551,51 +3570,51 @@
     <w:p w14:paraId="073421B6" w14:textId="77777777" w:rsidR="0012741A" w:rsidRPr="00E83A96" w:rsidRDefault="0012741A" w:rsidP="008E454D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9608"/>
+        <w:gridCol w:w="8996"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C30715" w:rsidRPr="00E83A96" w14:paraId="4565E742" w14:textId="77777777" w:rsidTr="008E454D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9854" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="75FDED73" w14:textId="41E2F61A" w:rsidR="00C30715" w:rsidRPr="00E83A96" w:rsidRDefault="00C30715" w:rsidP="00374720">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="298B46AC" w14:textId="77777777" w:rsidR="00C30715" w:rsidRPr="00E83A96" w:rsidRDefault="00C30715" w:rsidP="00FE225F">
             <w:pPr>
@@ -3904,334 +3923,801 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> or email</w:t>
             </w:r>
             <w:r w:rsidR="008E454D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76875C0B" w14:textId="77777777" w:rsidR="008E454D" w:rsidRPr="008F5181" w:rsidRDefault="008E454D" w:rsidP="00FB6830">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="73580400" w14:textId="20761141" w:rsidR="00FE225F" w:rsidRDefault="007E1A75" w:rsidP="00FE225F">
-[...13 lines deleted...]
-              <w:r w:rsidR="000B40E7" w:rsidRPr="00D029BB">
+          <w:p w14:paraId="73580400" w14:textId="20761141" w:rsidR="00FE225F" w:rsidRDefault="000B40E7" w:rsidP="00FE225F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="00D029BB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>clerkgovernor@compasspoint.bristol.sch.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1F100A3F" w14:textId="3ECDAC4E" w:rsidR="000B40E7" w:rsidRPr="00E83A96" w:rsidRDefault="000B40E7" w:rsidP="00FE225F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="716596AE" w14:textId="77777777" w:rsidR="001A4497" w:rsidRPr="00E83A96" w:rsidRDefault="001A4497" w:rsidP="00393711">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3510"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="001A4497" w:rsidRPr="00E83A96" w:rsidSect="008E454D">
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:sectPr w:rsidR="001A4497" w:rsidRPr="00E83A96" w:rsidSect="003F2D19">
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1358" w:right="1134" w:bottom="1170" w:left="1134" w:header="709" w:footer="381" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="381" w:gutter="0"/>
       <w:pgNumType w:chapStyle="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5ED57B22" w14:textId="77777777" w:rsidR="00FE225F" w:rsidRDefault="00FE225F" w:rsidP="00504836">
+    <w:p w14:paraId="6C0E6D38" w14:textId="77777777" w:rsidR="009C42EE" w:rsidRDefault="009C42EE" w:rsidP="00504836">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="730E0E28" w14:textId="77777777" w:rsidR="00FE225F" w:rsidRDefault="00FE225F" w:rsidP="00504836">
+    <w:p w14:paraId="6DD3E977" w14:textId="77777777" w:rsidR="009C42EE" w:rsidRDefault="009C42EE" w:rsidP="00504836">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Gill Sans MT">
+    <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Ubuntu">
+    <w:panose1 w:val="020B0504030602030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-[...18 lines deleted...]
-  <w:p w14:paraId="604E978A" w14:textId="3EA1CF57" w:rsidR="00FE225F" w:rsidRPr="00FB6830" w:rsidRDefault="00FE225F" w:rsidP="00FB6830">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0CDD796D" w14:textId="4CD203F0" w:rsidR="00524D06" w:rsidRDefault="00524D06">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FEDE568" wp14:editId="08C7C1C3">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1267221091" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="416E44A4" w14:textId="3E4C1B80" w:rsidR="00524D06" w:rsidRPr="00524D06" w:rsidRDefault="00524D06" w:rsidP="00524D06">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00524D06">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2FEDE568" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27.75pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xREdDgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkzZYZcYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0o2Um6bqdhF/mJpPnx+LS87bUiR+F8C6ak00lOiTAc6tbsS/rjefNh&#10;QYkPzNRMgRElPQlPb1fv3y07W4gZNKBq4QgmMb7obEmbEGyRZZ43QjM/ASsMOiU4zQJe3T6rHesw&#10;u1bZLM8/ZR242jrgwnu03g9Oukr5pRQ8PErpRSCqpNhbSKdLZxXPbLVkxd4x27R8bIP9QxeatQaL&#10;XlLds8DIwbV/pNItd+BBhgkHnYGULRdpBpxmmr+ZZtcwK9IsSI63F5r8/0vLH447++RI6L9CjwuM&#10;hHTWFx6NcZ5eOh2/2ClBP1J4utAm+kA4Gj/PF4vZnBKOro/z2Q1izJJdf7bOh28CNImgpA63kshi&#10;x60PQ+g5JNYysGmVSptR5jcD5oyW7NphRKGv+rHtCuoTTuNgWLS3fNNizS3z4Yk53CwOgGoNj3hI&#10;BV1JYUSUNOB+/s0e45Fw9FLSoVJKalDKlKjvBhcxm9/keVRWuiFwZ1AlMP2Sz6PfHPQdoAin+B4s&#10;TzAGB3WG0oF+QTGvYzV0McOxZkmrM7wLg27xMXCxXqcgFJFlYWt2lsfUkazI5HP/wpwd6Q64pwc4&#10;a4kVb1gfYuOf3q4PAblPK4nEDmyOfKMA01LHxxIV/vqeoq5PevULAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTVMbb2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJujZyATeNaDqE/&#10;odc6gfYoWxvLxNp1LSVx375KL+1lYZhh5ttiPblenHH0HZOCxTwBgdSw6ahVsN+93j+A8EGT0T0T&#10;KvhGD+vy9qbQueELveO5Cq2IJeRzrcCGMORS+sai037OA1L0Djw6HaIcW2lGfYnlrpfLJMmk0x3F&#10;BasHfLLYHKuTU5A9bzd2+Mg+vw5L/+ZrPoaKX5Sa3U2bRxABp/AXhit+RIcyMtV8IuNFryA+En7v&#10;1VusUhC1gjRNQZaF/A9f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6xREdDgIAABoE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDTVMbb2gAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="416E44A4" w14:textId="3E4C1B80" w:rsidR="00524D06" w:rsidRPr="00524D06" w:rsidRDefault="00524D06" w:rsidP="00524D06">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00524D06">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2744CF69" w14:textId="1269BAAD" w:rsidR="00524D06" w:rsidRDefault="00524D06">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D2B2DF9" wp14:editId="45D3C129">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="819016436" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2674E38A" w14:textId="6D49DDED" w:rsidR="00524D06" w:rsidRPr="00524D06" w:rsidRDefault="00524D06" w:rsidP="00524D06">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00524D06">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7D2B2DF9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27.75pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvTzknEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xk9ZYZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU66bqdhF/mJpPnx+LS47bUiR+F8C6ai00lOiTAc6tbsK/rjef1h&#10;TokPzNRMgREVPQlPb5fv3y06W4oZNKBq4QgmMb7sbEWbEGyZZZ43QjM/ASsMOiU4zQJe3T6rHesw&#10;u1bZLM8/ZR242jrgwnu03g9Oukz5pRQ8PErpRSCqothbSKdL5y6e2XLByr1jtmn5uQ32D11o1hos&#10;ekl1zwIjB9f+kUq33IEHGSYcdAZStlykGXCaaf5mmm3DrEizIDneXmjy/y8tfzhu7ZMjof8KPS4w&#10;EtJZX3o0xnl66XT8YqcE/Ujh6UKb6APhaPxczOezghKOro/F7AYxZsmuP1vnwzcBmkRQUYdbSWSx&#10;48aHIXQMibUMrFul0maU+c2AOaMlu3YYUeh3PWnrV93voD7hUA6GfXvL1y2W3jAfnpjDBeMcKNrw&#10;iIdU0FUUzoiSBtzPv9ljPPKOXko6FExFDSqaEvXd4D5mxU2eR4GlGwI3gl0C0y95Ef3moO8AtTjF&#10;Z2F5gjE4qBFKB/oFNb2K1dDFDMeaFd2N8C4M8sU3wcVqlYJQS5aFjdlaHlNHziKhz/0Lc/bMesB1&#10;PcAoKVa+IX+IjX96uzoEXEHaTOR3YPNMO+ow7fb8ZqLQX99T1PVlL38BAAD//wMAUEsDBBQABgAI&#10;AAAAIQDTVMbb2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJujZyATeNa&#10;DqE/odc6gfYoWxvLxNp1LSVx375KL+1lYZhh5ttiPblenHH0HZOCxTwBgdSw6ahVsN+93j+A8EGT&#10;0T0TKvhGD+vy9qbQueELveO5Cq2IJeRzrcCGMORS+sai037OA1L0Djw6HaIcW2lGfYnlrpfLJMmk&#10;0x3FBasHfLLYHKuTU5A9bzd2+Mg+vw5L/+ZrPoaKX5Sa3U2bRxABp/AXhit+RIcyMtV8IuNFryA+&#10;En7v1VusUhC1gjRNQZaF/A9f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAvTzknEQIA&#10;ACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDTVMbb&#10;2gAAAAQBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="2674E38A" w14:textId="6D49DDED" w:rsidR="00524D06" w:rsidRPr="00524D06" w:rsidRDefault="00524D06" w:rsidP="00524D06">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00524D06">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37477DEB" w14:textId="6D1BF387" w:rsidR="00524D06" w:rsidRDefault="00524D06">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="645A7AC0" wp14:editId="5DDA55FC">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="735220717" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="74171497" w14:textId="347DEC2D" w:rsidR="00524D06" w:rsidRPr="00524D06" w:rsidRDefault="00524D06" w:rsidP="00524D06">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00524D06">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="645A7AC0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27.75pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+2cplEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x4zZYZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU66bqdhF/mJpPnx+LS47bUiR+F8C6ai00lOiTAc6tbsK/rjef1h&#10;TokPzNRMgREVPQlPb5fv3y06W4oCGlC1cASTGF92tqJNCLbMMs8boZmfgBUGnRKcZgGvbp/VjnWY&#10;XausyPNPWQeutg648B6t94OTLlN+KQUPj1J6EYiqKPYW0unSuYtntlywcu+YbVp+boP9QxeatQaL&#10;XlLds8DIwbV/pNItd+BBhgkHnYGULRdpBpxmmr+ZZtswK9IsSI63F5r8/0vLH45b++RI6L9CjwuM&#10;hHTWlx6NcZ5eOh2/2ClBP1J4utAm+kA4Gj/P5vNiRglH18dZcYMYs2TXn63z4ZsATSKoqMOtJLLY&#10;cePDEDqGxFoG1q1SaTPK/GbAnNGSXTuMKPS7nrR1RYux+x3UJxzKwbBvb/m6xdIb5sMTc7hgnANF&#10;Gx7xkAq6isIZUdKA+/k3e4xH3tFLSYeCqahBRVOivhvcRzG7yfMosHRD4EawS2D6JZ9FvznoO0At&#10;TvFZWJ5gDA5qhNKBfkFNr2I1dDHDsWZFdyO8C4N88U1wsVqlINSSZWFjtpbH1JGzSOhz/8KcPbMe&#10;cF0PMEqKlW/IH2Ljn96uDgFXkDYT+R3YPNOOOky7Pb+ZKPTX9xR1fdnLXwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhANNUxtvaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+FvoPYQm6NnIBN&#10;41oOoT+h1zqB9ihbG8vE2nUtJXHfvkov7WVhmGHm22I9uV6ccfQdk4LFPAGB1LDpqFWw373eP4Dw&#10;QZPRPRMq+EYP6/L2ptC54Qu947kKrYgl5HOtwIYw5FL6xqLTfs4DUvQOPDodohxbaUZ9ieWul8sk&#10;yaTTHcUFqwd8stgcq5NTkD1vN3b4yD6/Dkv/5ms+hopflJrdTZtHEAGn8BeGK35EhzIy1Xwi40Wv&#10;ID4Sfu/VW6xSELWCNE1BloX8D1/+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH7ZymUT&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANNU&#10;xtvaAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="74171497" w14:textId="347DEC2D" w:rsidR="00524D06" w:rsidRPr="00524D06" w:rsidRDefault="00524D06" w:rsidP="00524D06">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00524D06">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61528AE5" w14:textId="77777777" w:rsidR="00FE225F" w:rsidRDefault="00FE225F" w:rsidP="00504836">
+    <w:p w14:paraId="53EA72B9" w14:textId="77777777" w:rsidR="009C42EE" w:rsidRDefault="009C42EE" w:rsidP="00504836">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B2BFE9D" w14:textId="77777777" w:rsidR="00FE225F" w:rsidRDefault="00FE225F" w:rsidP="00504836">
+    <w:p w14:paraId="04FE30FE" w14:textId="77777777" w:rsidR="009C42EE" w:rsidRDefault="009C42EE" w:rsidP="00504836">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="69F18FC0" w14:textId="1A4E26D6" w:rsidR="00FE225F" w:rsidRDefault="008E454D" w:rsidP="00CD1AF8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71169748" w14:textId="47B2B3FC" w:rsidR="003F2D19" w:rsidRDefault="00794C1B" w:rsidP="00794C1B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="008E454D">
+    <w:r w:rsidRPr="005D1A5E">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C1A1B46" wp14:editId="214E20EE">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4869180</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-153035</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1337945" cy="1125315"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2" name="Picture 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1337945" cy="1125315"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="003F2D19" w:rsidRPr="008E454D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4334B024" wp14:editId="57562B18">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B6E521F" wp14:editId="30CF3065">
           <wp:extent cx="1021080" cy="1021080"/>
           <wp:effectExtent l="0" t="0" r="0" b="7620"/>
-          <wp:docPr id="4" name="Picture 4" descr="https://lh5.googleusercontent.com/YnsCQK6NHb1KtL_u7flVzuWV08s3QClMRi7SWvtHCDj_6kmEUREOwL-jb1mOdk7GTJlzMwWgHIXI3mAmxnlpmTMMVFZlGVWsEiDLAZWoFFYsGzOTU1M8xS99PCe07wOiVlAhcqeT"/>
+          <wp:docPr id="1" name="Picture 1" descr="https://lh5.googleusercontent.com/YnsCQK6NHb1KtL_u7flVzuWV08s3QClMRi7SWvtHCDj_6kmEUREOwL-jb1mOdk7GTJlzMwWgHIXI3mAmxnlpmTMMVFZlGVWsEiDLAZWoFFYsGzOTU1M8xS99PCe07wOiVlAhcqeT"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 4" descr="https://lh5.googleusercontent.com/YnsCQK6NHb1KtL_u7flVzuWV08s3QClMRi7SWvtHCDj_6kmEUREOwL-jb1mOdk7GTJlzMwWgHIXI3mAmxnlpmTMMVFZlGVWsEiDLAZWoFFYsGzOTU1M8xS99PCe07wOiVlAhcqeT"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1021080" cy="1021080"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FC025A4" w14:textId="77777777" w:rsidR="008E454D" w:rsidRPr="00CD1AF8" w:rsidRDefault="008E454D" w:rsidP="00CD1AF8">
+  <w:p w14:paraId="0AB6A1EA" w14:textId="77777777" w:rsidR="003F2D19" w:rsidRPr="00CD1AF8" w:rsidRDefault="003F2D19" w:rsidP="00CD1AF8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="276620E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB86F2AE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4473,271 +4959,282 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2080593604">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="205483970">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1238975405">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="57345"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00037A13"/>
     <w:rsid w:val="00007D71"/>
     <w:rsid w:val="00037A13"/>
     <w:rsid w:val="00066195"/>
     <w:rsid w:val="000800EB"/>
     <w:rsid w:val="0008260A"/>
     <w:rsid w:val="000847D6"/>
+    <w:rsid w:val="000943E7"/>
     <w:rsid w:val="00097E5C"/>
     <w:rsid w:val="000A6C1A"/>
     <w:rsid w:val="000B40E7"/>
     <w:rsid w:val="000B51C4"/>
     <w:rsid w:val="000C4FB7"/>
     <w:rsid w:val="000C7D1E"/>
     <w:rsid w:val="000F151D"/>
     <w:rsid w:val="00101DF8"/>
     <w:rsid w:val="0012741A"/>
     <w:rsid w:val="001368C6"/>
     <w:rsid w:val="0014750C"/>
     <w:rsid w:val="0019547E"/>
     <w:rsid w:val="001A4497"/>
     <w:rsid w:val="001E6150"/>
     <w:rsid w:val="00227404"/>
     <w:rsid w:val="002431ED"/>
     <w:rsid w:val="00256C3E"/>
     <w:rsid w:val="00264E6A"/>
     <w:rsid w:val="002957F1"/>
     <w:rsid w:val="002A60D7"/>
     <w:rsid w:val="002C2FA9"/>
     <w:rsid w:val="002E4DBE"/>
     <w:rsid w:val="003140B5"/>
     <w:rsid w:val="00347565"/>
     <w:rsid w:val="00374720"/>
     <w:rsid w:val="00376FA8"/>
     <w:rsid w:val="00393711"/>
     <w:rsid w:val="00397405"/>
     <w:rsid w:val="003A282A"/>
     <w:rsid w:val="003C64D7"/>
     <w:rsid w:val="003D53CA"/>
+    <w:rsid w:val="003F2D19"/>
     <w:rsid w:val="0040178E"/>
     <w:rsid w:val="0040543B"/>
     <w:rsid w:val="00415D8B"/>
     <w:rsid w:val="004254AD"/>
     <w:rsid w:val="00431307"/>
     <w:rsid w:val="004333BB"/>
     <w:rsid w:val="00446C46"/>
     <w:rsid w:val="00452D68"/>
     <w:rsid w:val="00496BFF"/>
     <w:rsid w:val="004B6418"/>
     <w:rsid w:val="004D6C59"/>
     <w:rsid w:val="004E6354"/>
     <w:rsid w:val="00501846"/>
     <w:rsid w:val="00504836"/>
     <w:rsid w:val="00514E4C"/>
     <w:rsid w:val="00521043"/>
     <w:rsid w:val="0052399C"/>
+    <w:rsid w:val="00524D06"/>
     <w:rsid w:val="0052641E"/>
     <w:rsid w:val="005447E8"/>
     <w:rsid w:val="00544D0F"/>
     <w:rsid w:val="00561DB1"/>
     <w:rsid w:val="0057711B"/>
     <w:rsid w:val="005B2C4D"/>
     <w:rsid w:val="005C7022"/>
     <w:rsid w:val="005F69AE"/>
     <w:rsid w:val="00616D1B"/>
     <w:rsid w:val="00633270"/>
     <w:rsid w:val="0063784A"/>
     <w:rsid w:val="00650575"/>
     <w:rsid w:val="006515D1"/>
     <w:rsid w:val="0066596A"/>
     <w:rsid w:val="006977D6"/>
     <w:rsid w:val="006D319C"/>
     <w:rsid w:val="006D7ECF"/>
     <w:rsid w:val="006E5B66"/>
     <w:rsid w:val="0070667B"/>
     <w:rsid w:val="00722DDF"/>
     <w:rsid w:val="007768A4"/>
+    <w:rsid w:val="00777730"/>
     <w:rsid w:val="00777F41"/>
+    <w:rsid w:val="00794C1B"/>
     <w:rsid w:val="007B14FA"/>
+    <w:rsid w:val="007D630E"/>
     <w:rsid w:val="007E1A75"/>
     <w:rsid w:val="007E26D7"/>
     <w:rsid w:val="00805FD3"/>
     <w:rsid w:val="00807975"/>
     <w:rsid w:val="00820332"/>
     <w:rsid w:val="00863689"/>
     <w:rsid w:val="00871AE1"/>
     <w:rsid w:val="00886CFB"/>
     <w:rsid w:val="008A2F97"/>
     <w:rsid w:val="008E454D"/>
     <w:rsid w:val="008F38F4"/>
     <w:rsid w:val="00912592"/>
+    <w:rsid w:val="00947C43"/>
     <w:rsid w:val="009528A3"/>
     <w:rsid w:val="00960B75"/>
     <w:rsid w:val="0097723E"/>
     <w:rsid w:val="00984221"/>
+    <w:rsid w:val="009C42EE"/>
     <w:rsid w:val="00A2703A"/>
     <w:rsid w:val="00A721BF"/>
     <w:rsid w:val="00AE0C47"/>
     <w:rsid w:val="00AE307D"/>
     <w:rsid w:val="00B11417"/>
     <w:rsid w:val="00B20088"/>
     <w:rsid w:val="00B23E12"/>
     <w:rsid w:val="00B424E5"/>
     <w:rsid w:val="00B54299"/>
     <w:rsid w:val="00B7042D"/>
     <w:rsid w:val="00B7107E"/>
     <w:rsid w:val="00B86029"/>
     <w:rsid w:val="00BA7736"/>
     <w:rsid w:val="00BC1739"/>
     <w:rsid w:val="00BF25B3"/>
     <w:rsid w:val="00C06269"/>
     <w:rsid w:val="00C30715"/>
     <w:rsid w:val="00C32EA8"/>
     <w:rsid w:val="00CA135F"/>
     <w:rsid w:val="00CD1AF8"/>
     <w:rsid w:val="00CF3B77"/>
     <w:rsid w:val="00D07190"/>
     <w:rsid w:val="00D16434"/>
     <w:rsid w:val="00D31CA0"/>
     <w:rsid w:val="00D501FA"/>
     <w:rsid w:val="00D7397F"/>
     <w:rsid w:val="00D7595D"/>
     <w:rsid w:val="00DA4B5E"/>
     <w:rsid w:val="00DC7295"/>
     <w:rsid w:val="00DD3929"/>
     <w:rsid w:val="00DD4D84"/>
     <w:rsid w:val="00DE1042"/>
     <w:rsid w:val="00E04972"/>
     <w:rsid w:val="00E06207"/>
     <w:rsid w:val="00E308C0"/>
     <w:rsid w:val="00E35616"/>
     <w:rsid w:val="00E72359"/>
     <w:rsid w:val="00E73B2A"/>
     <w:rsid w:val="00E80A07"/>
     <w:rsid w:val="00E83A96"/>
     <w:rsid w:val="00E8401C"/>
     <w:rsid w:val="00E973D5"/>
     <w:rsid w:val="00EA1F61"/>
     <w:rsid w:val="00EA52F9"/>
     <w:rsid w:val="00EB77F7"/>
     <w:rsid w:val="00EC390A"/>
     <w:rsid w:val="00EC4362"/>
     <w:rsid w:val="00EF4293"/>
+    <w:rsid w:val="00F23FAC"/>
     <w:rsid w:val="00F337B4"/>
     <w:rsid w:val="00F34059"/>
     <w:rsid w:val="00F42479"/>
     <w:rsid w:val="00F57851"/>
     <w:rsid w:val="00F6586A"/>
+    <w:rsid w:val="00FA0958"/>
     <w:rsid w:val="00FA20D1"/>
     <w:rsid w:val="00FA4E8B"/>
     <w:rsid w:val="00FB6830"/>
     <w:rsid w:val="00FE225F"/>
     <w:rsid w:val="00FE3400"/>
     <w:rsid w:val="00FF27C6"/>
+    <w:rsid w:val="77F43B80"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="57345"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2DBF4E0B"/>
   <w15:docId w15:val="{F27E00E6-727B-418F-AD3F-A096E43BBA83}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4864,51 +5361,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -5092,50 +5589,72 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00037A13"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D630E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="15" w:line="249" w:lineRule="auto"/>
+      <w:ind w:left="649" w:hanging="10"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="36"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -5255,67 +5774,81 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001A4497"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B40E7"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007D630E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="36"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clerkgovernor@compasspoint.bristol.sch.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clerkgovernor@compasspoint.bristol.sch.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5552,215 +6085,195 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="adce4739-d185-419a-ae72-d3b8c8440997">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="02872dca-5023-4076-9077-24d4c3624495"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A47600A43FB588469E80769338373953" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8401854a7ffac66c334563fb7134787f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="adce4739-d185-419a-ae72-d3b8c8440997" xmlns:ns3="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="95f5adb14238ede076f93b8ead7b6254" ns2:_="" ns3:_="">
+    <xsd:import namespace="adce4739-d185-419a-ae72-d3b8c8440997"/>
+    <xsd:import namespace="fa7bc3a7-eec7-459f-b8fb-98d244ec532f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:RetentionStartDate" minOccurs="0"/>
-[...16 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a4c675ae-9ba4-4308-97eb-1ec736863f4e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="adce4739-d185-419a-ae72-d3b8c8440997" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="RetentionStartDate" ma:index="8" nillable="true" ma:displayName="Retention Start Date" ma:description="Enter the retention start date (when known), e.g. the date that the retention period is measured from." ma:format="DateOnly" ma:internalName="RetentionStartDate">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:DateTime"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="RetentionEvent" ma:index="9" nillable="true" ma:displayName="Retention Event" ma:description="Enter a description of the event that starts the retention period. For example: 'Close of case', 'Date plan expires' etc." ma:internalName="RetentionEvent">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ecf50c9d-bc8f-48ed-ba3c-7168a5cdc8d7" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="25" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8c4895ad-3b16-4900-b4a5-779ef7bc8e32}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a4c675ae-9ba4-4308-97eb-1ec736863f4e">
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d0697ad0-838d-48bd-90cd-7390ccfbbe93}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fa7bc3a7-eec7-459f-b8fb-98d244ec532f">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...73 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -5818,124 +6331,149 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D86A3D0-9FEA-4F9A-B4B6-E3D080290A0C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A2D5FAD-C4EF-4B87-9C0F-F0CF6FCD3D28}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fa7bc3a7-eec7-459f-b8fb-98d244ec532f"/>
+    <ds:schemaRef ds:uri="adce4739-d185-419a-ae72-d3b8c8440997"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAB9DBF5-3F83-4D4A-8B4F-B66AE1FC63BB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{471808AF-B3BD-4BAD-83A2-AA1F29E465D1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C51A59BD-0741-441C-8826-29FC5E04D5FF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="adce4739-d185-419a-ae72-d3b8c8440997"/>
+    <ds:schemaRef ds:uri="fa7bc3a7-eec7-459f-b8fb-98d244ec532f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>2393</Characters>
+  <Pages>1</Pages>
+  <Words>418</Words>
+  <Characters>2385</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2807</CharactersWithSpaces>
+  <CharactersWithSpaces>2798</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gill Ellyard</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100AB3AA9FFC097854FAA1210CFCE0F43A4</vt:lpwstr>
+    <vt:lpwstr>0x010100A47600A43FB588469E80769338373953</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>2bd293ed,4b884263,30d132f4</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
+    <vt:lpwstr>2026-07-17T11:56:49Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
+    <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
+    <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
+    <vt:lpwstr>1637a0cd-e15d-40fa-ab28-f64cdd55fab4</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
   </property>
 </Properties>
 </file>