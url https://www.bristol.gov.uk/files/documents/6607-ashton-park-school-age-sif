--- v1 (2025-11-04)
+++ v2 (2026-09-13)
@@ -11,2838 +11,2998 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7DCA613F" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
+    <w:p w14:paraId="00000001" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
       <w:pPr>
+        <w:pStyle w:val="Normal0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DCA6140" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
       <w:pPr>
+        <w:pStyle w:val="Normal0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3510"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b/>
           <w:color w:val="073763"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:b/>
           <w:color w:val="073763"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>REQUEST FOR ADMISSION OUTSIDE NORMAL AGE GROUP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DCA6141" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
+    <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
       <w:pPr>
+        <w:pStyle w:val="Normal0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3510"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:i/>
           <w:color w:val="073763"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DCA6142" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
       <w:pPr>
+        <w:pStyle w:val="Normal0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3510"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:color w:val="073763"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:color w:val="073763"/>
         </w:rPr>
         <w:t>Before completing this form, please carefully consider the information contained in the School's Admission Policy (published on the School's website and in hard copy form from the School's main office on request) and Paragraphs 2.18 to 2.20 of the DfE's School Admissions Code 2021.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DCA6143" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
+    <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
       <w:pPr>
+        <w:pStyle w:val="Normal0"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="10200" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4680"/>
         <w:gridCol w:w="5520"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00021B22" w14:paraId="7DCA6145" w14:textId="77777777">
+      <w:tr w:rsidR="005E34D3" w14:paraId="7C6CF276" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10200" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFE2F3"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA6144" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
-            <w:pPr>
+          <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Child/Candidate's details:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00021B22" w14:paraId="7DCA6148" w14:textId="77777777">
+      <w:tr w:rsidR="005E34D3" w14:paraId="1AF140E8" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFE2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA6146" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
-            <w:pPr>
+          <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
               <w:t>Child/Candidate's full legal name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA6147" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-            <w:pPr>
+          <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00021B22" w14:paraId="7DCA614B" w14:textId="77777777">
+      <w:tr w:rsidR="005E34D3" w14:paraId="173B4735" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFE2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA6149" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
-            <w:pPr>
+          <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
               <w:t>Child/Candidate's date of birth:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA614A" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-            <w:pPr>
+          <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00021B22" w14:paraId="7DCA614E" w14:textId="77777777">
+      <w:tr w:rsidR="005E34D3" w14:paraId="63C5EECF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFE2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA614C" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
-            <w:pPr>
+          <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
               <w:t>Child/Candidate's current age:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA614D" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-            <w:pPr>
+          <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00021B22" w14:paraId="7DCA6152" w14:textId="77777777">
+      <w:tr w:rsidR="005E34D3" w14:paraId="14462F70" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1744"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFE2F3"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA614F" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
-            <w:pPr>
+          <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
               <w:t>Child/Candidate's home address:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DCA6150" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
-            <w:pPr>
+          <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
               </w:rPr>
               <w:t>(as defined in the Admission Policy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA6151" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-            <w:pPr>
+          <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DCA6153" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
+    <w:p w14:paraId="00000011" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
       <w:pPr>
+        <w:pStyle w:val="Normal0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a0"/>
         <w:tblW w:w="10200" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4695"/>
         <w:gridCol w:w="5505"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00021B22" w14:paraId="7DCA6156" w14:textId="77777777">
+      <w:tr w:rsidR="005E34D3" w14:paraId="4A191FD1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10200" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFE2F3"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA6154" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
-            <w:pPr>
+          <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:spacing w:after="160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Parent's details:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DCA6155" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
-            <w:pPr>
+          <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:spacing w:after="160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
               </w:rPr>
               <w:t xml:space="preserve">Please only provide details for </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>one</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
               </w:rPr>
               <w:t xml:space="preserve"> parent below.  No details of the other parent should be given.  The definition of a "parent" in education law is set out in the School's Admission Policy.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00021B22" w14:paraId="7DCA6159" w14:textId="77777777">
+      <w:tr w:rsidR="005E34D3" w14:paraId="51C4A09D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4695" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFE2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA6157" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
-            <w:pPr>
+          <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
               <w:t>Parent's full legal name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5505" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA6158" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-            <w:pPr>
+          <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00021B22" w14:paraId="7DCA6161" w14:textId="77777777">
+      <w:tr w:rsidR="005E34D3" w14:paraId="141DC8C4" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4695" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFE2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA615A" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
-            <w:pPr>
+          <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
               <w:t>Parent's address:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DCA615B" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
-            <w:pPr>
+          <w:p w14:paraId="00000018" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
               </w:rPr>
               <w:t xml:space="preserve">(if different to the above) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5505" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA615C" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-[...48 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0000001A" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00021B22" w14:paraId="7DCA6164" w14:textId="77777777">
+      <w:tr w:rsidR="005E34D3" w14:paraId="5FFF74C2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4695" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFE2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA6162" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
-            <w:pPr>
+          <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
               <w:t>Parent's email address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5505" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA6163" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-            <w:pPr>
+          <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00021B22" w14:paraId="7DCA6167" w14:textId="77777777">
+      <w:tr w:rsidR="005E34D3" w14:paraId="6613B9AD" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4695" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFE2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA6165" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
-            <w:pPr>
+          <w:p w14:paraId="00000020" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
               <w:t>Parent's contact number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5505" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA6166" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-            <w:pPr>
+          <w:p w14:paraId="00000021" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DCA6168" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
+    <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
       <w:pPr>
+        <w:pStyle w:val="Normal0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a1"/>
         <w:tblW w:w="10260" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4710"/>
         <w:gridCol w:w="5550"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00021B22" w14:paraId="7DCA616A" w14:textId="77777777">
+      <w:tr w:rsidR="005E34D3" w14:paraId="22B2A88F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFE2F3"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA6169" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
-            <w:pPr>
+          <w:p w14:paraId="00000023" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Year groups:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00021B22" w14:paraId="7DCA616D" w14:textId="77777777">
+      <w:tr w:rsidR="005E34D3" w14:paraId="247E0F88" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFE2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA616B" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
-            <w:pPr>
+          <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
               <w:t>Child/Candidate's normal year group:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5550" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA616C" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-            <w:pPr>
+          <w:p w14:paraId="00000026" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00021B22" w14:paraId="7DCA6171" w14:textId="77777777">
+      <w:tr w:rsidR="005E34D3" w14:paraId="7E09FEE2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="651"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFE2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA616E" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
-            <w:pPr>
+          <w:p w14:paraId="00000027" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
               <w:t>Year group sought for Child/Candidate:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DCA616F" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
-            <w:pPr>
+          <w:p w14:paraId="00000028" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
               <w:t>(adopted year group)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5550" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA6170" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-            <w:pPr>
+          <w:p w14:paraId="00000029" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DCA6172" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
+    <w:p w14:paraId="0000002A" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
       <w:pPr>
+        <w:pStyle w:val="Normal0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DCA6173" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
+    <w:p w14:paraId="0000002B" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
       <w:pPr>
+        <w:pStyle w:val="Normal0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DCA6174" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
+    <w:p w14:paraId="0000002C" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
       <w:pPr>
+        <w:pStyle w:val="Normal0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DCA6175" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
+    <w:p w14:paraId="0000002D" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
       <w:pPr>
+        <w:pStyle w:val="Normal0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DCA6176" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
+    <w:p w14:paraId="0000002E" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
       <w:pPr>
+        <w:pStyle w:val="Normal0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a2"/>
         <w:tblW w:w="10275" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10275"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00021B22" w14:paraId="7DCA617F" w14:textId="77777777">
+      <w:tr w:rsidR="005E34D3" w14:paraId="59F53DAF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CFE2F3"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA6177" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
-            <w:pPr>
+          <w:p w14:paraId="0000002F" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
               <w:t>Please set out below your reasons for asking for the child/candidate to be admitted to a year group outside of their normal year group:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DCA6178" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-[...12 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="00000030" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000031" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
               </w:rPr>
               <w:t>You should have regard to the following factors which the School’s Admission Authority will take into account when considering whether or not to agree to your request in principle.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DCA617A" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-[...11 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="00000032" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000033" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
               </w:rPr>
               <w:t>Information about the child/candidate’s academic, social and emotional development</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DCA617C" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
-            <w:pPr>
+          <w:p w14:paraId="00000034" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
               </w:rPr>
               <w:t>Whether the child/candidate has previously been educated outside their normal age group</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DCA617D" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
-            <w:pPr>
+          <w:p w14:paraId="00000035" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
               </w:rPr>
               <w:t>Whether the child/candidate may naturally have fallen into a lower age group if it were not for being born prematurely.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DCA617E" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
-            <w:pPr>
+          <w:p w14:paraId="00000036" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
               </w:rPr>
               <w:t>This is not an exhaustive list - you should provide any other information you believe is relevant to your request.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00021B22" w14:paraId="7DCA6193" w14:textId="77777777">
+      <w:tr w:rsidR="005E34D3" w14:paraId="672A6659" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DCA6180" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-[...234 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="00000037" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000038" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000039" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0000003A" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0000003B" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0000003C" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0000003D" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0000003E" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0000003F" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000040" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000041" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000042" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000043" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000044" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000045" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000046" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000047" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000048" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000049" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DCA6194" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
+    <w:p w14:paraId="0000004A" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
       <w:pPr>
+        <w:pStyle w:val="Normal0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="10305" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10305"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00021B22" w14:paraId="7DCA6197" w14:textId="77777777">
+      <w:tr w:rsidR="005E34D3" w14:paraId="2B33419B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10305" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFE2F3"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA6195" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
-            <w:pPr>
+          <w:p w14:paraId="0000004B" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
               </w:rPr>
               <w:t>Please list below documentation you have attached in support of your request:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DCA6196" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
-            <w:pPr>
+          <w:p w14:paraId="0000004C" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
               </w:rPr>
               <w:t>(for example, a letter/report from the child's/candidate's GP, hospital consultant or other medical professional, social worker, home tutor, nursery teacher, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00021B22" w14:paraId="7DCA61A2" w14:textId="77777777">
+      <w:tr w:rsidR="005E34D3" w14:paraId="0A37501D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10305" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA6198" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-[...117 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="0000004D" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0000004E" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0000004F" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000050" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000051" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000052" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000053" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000054" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000055" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000056" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DCA61A3" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
+    <w:p w14:paraId="00000057" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
       <w:pPr>
+        <w:pStyle w:val="Normal0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
         <w:tblW w:w="10290" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3300"/>
         <w:gridCol w:w="6990"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00021B22" w14:paraId="7DCA61A7" w14:textId="77777777">
+      <w:tr w:rsidR="005E34D3" w14:paraId="5028BB90" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10290" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFE2F3"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA61A4" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-[...13 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="00000058" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000059" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I certify that the information that provided in this form is true and accurate, to the best of my knowledge and belief:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DCA61A6" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-            <w:pPr>
+          <w:p w14:paraId="0000005A" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00021B22" w14:paraId="7DCA61AC" w14:textId="77777777">
+      <w:tr w:rsidR="005E34D3" w14:paraId="0C3DE6A6" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFE2F3"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA61A8" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-[...13 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="0000005C" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0000005D" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Signed:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DCA61AA" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-            <w:pPr>
+          <w:p w14:paraId="0000005E" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA61AB" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-            <w:pPr>
+          <w:p w14:paraId="0000005F" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00021B22" w14:paraId="7DCA61B1" w14:textId="77777777">
+      <w:tr w:rsidR="005E34D3" w14:paraId="2A13F8F0" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFE2F3"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA61AD" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-[...13 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="00000060" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000061" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Full legal name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DCA61AF" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-            <w:pPr>
+          <w:p w14:paraId="00000062" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA61B0" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-            <w:pPr>
+          <w:p w14:paraId="00000063" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00021B22" w14:paraId="7DCA61B6" w14:textId="77777777">
+      <w:tr w:rsidR="005E34D3" w14:paraId="532EB8A1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFE2F3"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA61B2" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-[...13 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="00000064" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00000065" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dated:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DCA61B4" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-            <w:pPr>
+          <w:p w14:paraId="00000066" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA61B5" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-            <w:pPr>
+          <w:p w14:paraId="00000067" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DCA61B7" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
+    <w:p w14:paraId="00000068" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
       <w:pPr>
+        <w:pStyle w:val="Normal0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="10290" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10290"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00021B22" w14:paraId="7DCA61C1" w14:textId="77777777">
+      <w:tr w:rsidR="005E34D3" w14:paraId="59FD699E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10290" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CFE2F3"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCA61B8" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-[...12 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="00000069" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0000006A" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Please note, this request is </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> an application for admission.  A separate application for admission must be made in the usual way at the appropriate time.  We strongly encourage parents to make requests for admission outside normal age group well ahead of any deadlines for applying for admission, so that a decision in principle can be obtained and informed choices made.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DCA61BA" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-[...13 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="0000006B" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0000006C" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>This completed form and any supporting documents must be sent to:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DCA61BC" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-[...13 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="0000006D" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0000006E" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4513"/>
                 <w:tab w:val="right" w:pos="9026"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId11">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                   <w:b/>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>mail@ashtonpark.net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="7DCA61BE" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-            <w:pPr>
+          <w:p w14:paraId="0000006F" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4513"/>
                 <w:tab w:val="right" w:pos="9026"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7DCA61BF" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
-            <w:pPr>
+          <w:p w14:paraId="00000070" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4513"/>
                 <w:tab w:val="right" w:pos="9026"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The applicant will receive a response in writing usually within 4 weeks.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DCA61C0" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
-            <w:pPr>
+          <w:p w14:paraId="00000071" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
+            <w:pPr>
+              <w:pStyle w:val="Normal0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DCA61C2" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00021B22">
+    <w:p w14:paraId="00000072" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="005E34D3">
       <w:pPr>
+        <w:pStyle w:val="Normal0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3510"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00021B22">
+    <w:sectPr w:rsidR="005E34D3">
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1133" w:right="850" w:bottom="850" w:left="850" w:header="566" w:footer="381" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EEE300F" w14:textId="77777777" w:rsidR="007471FF" w:rsidRDefault="007471FF">
+    <w:p w14:paraId="1C53989D" w14:textId="77777777" w:rsidR="00D60F16" w:rsidRDefault="00D60F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70F6A398" w14:textId="77777777" w:rsidR="007471FF" w:rsidRDefault="007471FF">
+    <w:p w14:paraId="3615EDDF" w14:textId="77777777" w:rsidR="00D60F16" w:rsidRDefault="00D60F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{7A51A25D-4D49-4F12-A77E-0D0DCB4E67AD}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{63E2C3F7-EB54-4209-9AB7-E7AE1F6113DB}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{5DCF40EE-C5C9-42D3-A7BC-C672EBF1EE6F}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{02F78F30-9ACB-4202-8516-3C5FCA577141}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:embedRegular r:id="rId3" w:fontKey="{BF877D28-1EF7-4286-B048-7B1DDA0F24DB}"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{2281FA4E-CFA1-4A4C-A6BB-889AAE940909}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...2 lines deleted...]
-    <w:embedItalic r:id="rId5" w:fontKey="{406E9AE1-4F1B-48B2-BCAD-A5A9EFD200EB}"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{E8EECB62-C66F-4C30-A31D-D8BF8639BC8C}"/>
+    <w:embedItalic r:id="rId5" w:fontKey="{921D5AB5-742C-4F9E-B091-F864E69AF1F1}"/>
   </w:font>
   <w:font w:name="Lexend">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{5AEB5087-0599-4356-9433-3E83131A4BDD}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId8" w:fontKey="{B281C7C1-5176-41A6-8B26-3CF2B470300F}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{BC65D558-55DD-4802-B3B1-F88FEBB29DFC}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{31F32C08-1FF1-465F-A44C-897CFB27A5F7}"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{4B9D14AF-C978-4491-897D-49CD936E22E6}"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{1B861305-71DA-47CC-A86F-25F08A686EE4}"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{C10C872B-E43E-451B-9F1F-42C121101938}"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{D3F4D78E-26A8-461B-B1C3-4B55241EA128}"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="64586EC1" w14:textId="7EA652F0" w:rsidR="005377D0" w:rsidRDefault="005377D0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4806A8DA" w14:textId="55E16B03" w:rsidR="000809B6" w:rsidRDefault="000809B6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DC8B33A" wp14:editId="74D30BAA">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43D32470" wp14:editId="3DF045B2">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="713105" cy="368935"/>
-              <wp:effectExtent l="0" t="0" r="10795" b="0"/>
+              <wp:extent cx="758825" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="587023625" name="Text Box 2" descr="OFFICIAL">
+              <wp:docPr id="2009285782" name="Text Box 2" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="713105" cy="368935"/>
+                        <a:ext cx="758825" cy="352425"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="34D0C003" w14:textId="47630D14" w:rsidR="005377D0" w:rsidRPr="005377D0" w:rsidRDefault="005377D0" w:rsidP="005377D0">
+                        <w:p w14:paraId="36F9B2F9" w14:textId="2453CD1B" w:rsidR="000809B6" w:rsidRPr="000809B6" w:rsidRDefault="000809B6" w:rsidP="000809B6">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="005377D0">
+                          <w:r w:rsidRPr="000809B6">
                             <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="4DC8B33A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="43D32470" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:56.15pt;height:29.05pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGHDgODwIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aTpWuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9Kdpqu22nYRaZI+pF8fFrc9lqRo3C+BVPRYpJTIgyHujX7iv54Xn+6&#10;psQHZmqmwIiKnoSnt8uPHxadLcUUGlC1cARBjC87W9EmBFtmmeeN0MxPwAqDQQlOs4BXt89qxzpE&#10;1yqb5vlV1oGrrQMuvEfv/RCky4QvpeDhUUovAlEVxd5COl06d/HMlgtW7h2zTcvHNtg/dKFZa7Do&#10;K9Q9C4wcXPsHlG65Aw8yTDjoDKRsuUgz4DRF/m6abcOsSLMgOd6+0uT/Hyx/OG7tkyOh/wo9LjAS&#10;0llfenTGeXrpdPxipwTjSOHplTbRB8LR+aWYFfmcEo6h2dX1zWweUbLLz9b58E2AJtGoqMOtJLLY&#10;cePDkHpOibUMrFul0maU+c2BmNGTXTqMVuh3/dj2DuoTTuNgWLS3fN1izQ3z4Yk53CwOgGoNj3hI&#10;BV1FYbQoacD9/Js/5iPhGKWkQ6VU1KCUKVHfDS5iOv+c51FZ6YaGOxu7ZBQ3+TzGzUHfAYqwwPdg&#10;eTJjclBnUzrQLyjmVayGIWY41qzo7mzehUG3+Bi4WK1SEorIsrAxW8sjdCQrMvncvzBnR7oD7ukB&#10;zlpi5TvWh9z4p7erQ0Du00oisQObI98owLTU8bFEhb+9p6zLk17+AgAA//8DAFBLAwQUAAYACAAA&#10;ACEAlO3XN9oAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaNOgoiqEKeq&#10;+BNXUiQ4buJtHDVeh9htw9vjcoHLSqMZzXxbbmY7iBNNvnesIF0lIIhbp3vuFLzvnm/WIHxA1jg4&#10;JgXf5GFTLa5KLLQ78xud6tCJWMK+QAUmhLGQ0reGLPqVG4mjt3eTxRDl1Ek94TmW20FmSZJLiz3H&#10;BYMjPRhqD/XRKsgfX7Zm/Mg/v/aZf/WNO4TaPSl1vZy39yACzeEvDBf8iA5VZGrckbUXg4L4SPi9&#10;Fy/NbkE0Cu7WKciqlP/hqx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxhw4Dg8CAAAa&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlO3XN9oA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27.75pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xREdDgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkzZYZcYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0o2Um6bqdhF/mJpPnx+LS87bUiR+F8C6ak00lOiTAc6tbsS/rjefNh&#10;QYkPzNRMgRElPQlPb1fv3y07W4gZNKBq4QgmMb7obEmbEGyRZZ43QjM/ASsMOiU4zQJe3T6rHesw&#10;u1bZLM8/ZR242jrgwnu03g9Oukr5pRQ8PErpRSCqpNhbSKdLZxXPbLVkxd4x27R8bIP9QxeatQaL&#10;XlLds8DIwbV/pNItd+BBhgkHnYGULRdpBpxmmr+ZZtcwK9IsSI63F5r8/0vLH447++RI6L9CjwuM&#10;hHTWFx6NcZ5eOh2/2ClBP1J4utAm+kA4Gj/PF4vZnBKOro/z2Q1izJJdf7bOh28CNImgpA63kshi&#10;x60PQ+g5JNYysGmVSptR5jcD5oyW7NphRKGv+rHtCuoTTuNgWLS3fNNizS3z4Yk53CwOgGoNj3hI&#10;BV1JYUSUNOB+/s0e45Fw9FLSoVJKalDKlKjvBhcxm9/keVRWuiFwZ1AlMP2Sz6PfHPQdoAin+B4s&#10;TzAGB3WG0oF+QTGvYzV0McOxZkmrM7wLg27xMXCxXqcgFJFlYWt2lsfUkazI5HP/wpwd6Q64pwc4&#10;a4kVb1gfYuOf3q4PAblPK4nEDmyOfKMA01LHxxIV/vqeoq5PevULAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTVMbb2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJujZyATeNaDqE/&#10;odc6gfYoWxvLxNp1LSVx375KL+1lYZhh5ttiPblenHH0HZOCxTwBgdSw6ahVsN+93j+A8EGT0T0T&#10;KvhGD+vy9qbQueELveO5Cq2IJeRzrcCGMORS+sai037OA1L0Djw6HaIcW2lGfYnlrpfLJMmk0x3F&#10;BasHfLLYHKuTU5A9bzd2+Mg+vw5L/+ZrPoaKX5Sa3U2bRxABp/AXhit+RIcyMtV8IuNFryA+En7v&#10;1VusUhC1gjRNQZaF/A9f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6xREdDgIAABoE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDTVMbb2gAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="34D0C003" w14:textId="47630D14" w:rsidR="005377D0" w:rsidRPr="005377D0" w:rsidRDefault="005377D0" w:rsidP="005377D0">
+                  <w:p w14:paraId="36F9B2F9" w14:textId="2453CD1B" w:rsidR="000809B6" w:rsidRPr="000809B6" w:rsidRDefault="000809B6" w:rsidP="000809B6">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="005377D0">
+                    <w:r w:rsidRPr="000809B6">
                       <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5342DA2A" w14:textId="6B02D1FA" w:rsidR="005377D0" w:rsidRDefault="005377D0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A86503B" w14:textId="57B1AD9E" w:rsidR="000809B6" w:rsidRDefault="000809B6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="663E4513" wp14:editId="52BC5E8F">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="565E7152" wp14:editId="0518FB4F">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="713105" cy="368935"/>
-              <wp:effectExtent l="0" t="0" r="10795" b="0"/>
+              <wp:extent cx="758825" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1338200373" name="Text Box 3" descr="OFFICIAL">
+              <wp:docPr id="1035293722" name="Text Box 3" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="713105" cy="368935"/>
+                        <a:ext cx="758825" cy="352425"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="56EB4FE8" w14:textId="1C654E5A" w:rsidR="005377D0" w:rsidRPr="005377D0" w:rsidRDefault="005377D0" w:rsidP="005377D0">
+                        <w:p w14:paraId="5F733306" w14:textId="61794A01" w:rsidR="000809B6" w:rsidRPr="000809B6" w:rsidRDefault="000809B6" w:rsidP="000809B6">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="005377D0">
+                          <w:r w:rsidRPr="000809B6">
                             <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="663E4513" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="565E7152" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:56.15pt;height:29.05pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTDb23EgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC815LsOk0Ey4GTwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo807anohVrurvYxM5zd9VqRvXC+BVPRYpRTIgyHujXbiv54XX6+&#10;ocQHZmqmwIiKHoSnd/OrT7POlmIMDahaOIJFjC87W9EmBFtmmeeN0MyPwAqDQQlOs4BXt81qxzqs&#10;rlU2zvPrrANXWwdceI/exyFI56m+lIKHZym9CERVFGcL6XTp3MQzm89YuXXMNi0/jsH+YQrNWoNN&#10;z6UeWWBk59o/SumWO/Agw4iDzkDKlou0A25T5B+2WTfMirQLguPtGSb//8ryp/3avjgS+nvokcAI&#10;SGd96dEZ9+ml0/GLkxKMI4SHM2yiD4Sj82sxKfIpJRxDk+ub28k0VskuP1vnwzcBmkSjog5ZSWCx&#10;/cqHIfWUEnsZWLZKJWaU+c2BNaMnu0wYrdBvetLW76bfQH3ApRwMfHvLly22XjEfXphDgnEPFG14&#10;xkMq6CoKR4uSBtzPv/ljPuKOUUo6FExFDSqaEvXdIB/j6Zc8jwJLNzTcydgko7jNpzFudvoBUIsF&#10;PgvLkxmTgzqZ0oF+Q00vYjcMMcOxZ0U3J/MhDPLFN8HFYpGSUEuWhZVZWx5LR8wioK/9G3P2iHpA&#10;up7gJClWfgB/yI1/ervYBaQgMRPxHdA8wo46TNwe30wU+vt7yrq87PkvAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAlO3XN9oAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaNOgoiq&#10;EKeq+BNXUiQ4buJtHDVeh9htw9vjcoHLSqMZzXxbbmY7iBNNvnesIF0lIIhbp3vuFLzvnm/WIHxA&#10;1jg4JgXf5GFTLa5KLLQ78xud6tCJWMK+QAUmhLGQ0reGLPqVG4mjt3eTxRDl1Ek94TmW20FmSZJL&#10;iz3HBYMjPRhqD/XRKsgfX7Zm/Mg/v/aZf/WNO4TaPSl1vZy39yACzeEvDBf8iA5VZGrckbUXg4L4&#10;SPi9Fy/NbkE0Cu7WKciqlP/hqx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkw29txIC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlO3X&#10;N9oAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27.75pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvTzknEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xk9ZYZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU66bqdhF/mJpPnx+LS47bUiR+F8C6ai00lOiTAc6tbsK/rjef1h&#10;TokPzNRMgREVPQlPb5fv3y06W4oZNKBq4QgmMb7sbEWbEGyZZZ43QjM/ASsMOiU4zQJe3T6rHesw&#10;u1bZLM8/ZR242jrgwnu03g9Oukz5pRQ8PErpRSCqothbSKdL5y6e2XLByr1jtmn5uQ32D11o1hos&#10;ekl1zwIjB9f+kUq33IEHGSYcdAZStlykGXCaaf5mmm3DrEizIDneXmjy/y8tfzhu7ZMjof8KPS4w&#10;EtJZX3o0xnl66XT8YqcE/Ujh6UKb6APhaPxczOezghKOro/F7AYxZsmuP1vnwzcBmkRQUYdbSWSx&#10;48aHIXQMibUMrFul0maU+c2AOaMlu3YYUeh3PWnrV93voD7hUA6GfXvL1y2W3jAfnpjDBeMcKNrw&#10;iIdU0FUUzoiSBtzPv9ljPPKOXko6FExFDSqaEvXd4D5mxU2eR4GlGwI3gl0C0y95Ef3moO8AtTjF&#10;Z2F5gjE4qBFKB/oFNb2K1dDFDMeaFd2N8C4M8sU3wcVqlYJQS5aFjdlaHlNHziKhz/0Lc/bMesB1&#10;PcAoKVa+IX+IjX96uzoEXEHaTOR3YPNMO+ow7fb8ZqLQX99T1PVlL38BAAD//wMAUEsDBBQABgAI&#10;AAAAIQDTVMbb2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJujZyATeNa&#10;DqE/odc6gfYoWxvLxNp1LSVx375KL+1lYZhh5ttiPblenHH0HZOCxTwBgdSw6ahVsN+93j+A8EGT&#10;0T0TKvhGD+vy9qbQueELveO5Cq2IJeRzrcCGMORS+sai037OA1L0Djw6HaIcW2lGfYnlrpfLJMmk&#10;0x3FBasHfLLYHKuTU5A9bzd2+Mg+vw5L/+ZrPoaKX5Sa3U2bRxABp/AXhit+RIcyMtV8IuNFryA+&#10;En7v1VusUhC1gjRNQZaF/A9f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAvTzknEQIA&#10;ACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDTVMbb&#10;2gAAAAQBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="56EB4FE8" w14:textId="1C654E5A" w:rsidR="005377D0" w:rsidRPr="005377D0" w:rsidRDefault="005377D0" w:rsidP="005377D0">
+                  <w:p w14:paraId="5F733306" w14:textId="61794A01" w:rsidR="000809B6" w:rsidRPr="000809B6" w:rsidRDefault="000809B6" w:rsidP="000809B6">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="005377D0">
+                    <w:r w:rsidRPr="000809B6">
                       <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7DCA61C7" w14:textId="71B083F3" w:rsidR="00021B22" w:rsidRDefault="005377D0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00000077" w14:textId="6A7E25FD" w:rsidR="005E34D3" w:rsidRDefault="000809B6">
     <w:pPr>
+      <w:pStyle w:val="Normal0"/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BC2EE27" wp14:editId="453F8055">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04844E3B" wp14:editId="64CEA6F1">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="713105" cy="368935"/>
-              <wp:effectExtent l="0" t="0" r="10795" b="0"/>
+              <wp:extent cx="758825" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="653417670" name="Text Box 1" descr="OFFICIAL">
+              <wp:docPr id="676454576" name="Text Box 1" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="713105" cy="368935"/>
+                        <a:ext cx="758825" cy="352425"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="51E2F094" w14:textId="0A344432" w:rsidR="005377D0" w:rsidRPr="005377D0" w:rsidRDefault="005377D0" w:rsidP="005377D0">
+                        <w:p w14:paraId="1192C84B" w14:textId="471AA8E8" w:rsidR="000809B6" w:rsidRPr="000809B6" w:rsidRDefault="000809B6" w:rsidP="000809B6">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="005377D0">
+                          <w:r w:rsidRPr="000809B6">
                             <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="1BC2EE27" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="04844E3B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:56.15pt;height:29.05pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDCm071FAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2wnS9cacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOW66bqdhF5kiaX6897S47bUiR+F8C6aixSSnRBgOdWv2Ff3xvP50&#10;TYkPzNRMgREVPQlPb5cfPyw6W4opNKBq4QgWMb7sbEWbEGyZZZ43QjM/ASsMBiU4zQJe3T6rHeuw&#10;ulbZNM+vsg5cbR1w4T1674cgXab6UgoeHqX0IhBVUZwtpNOlcxfPbLlg5d4x27T8PAb7hyk0aw02&#10;fS11zwIjB9f+UUq33IEHGSYcdAZStlykHXCbIn+3zbZhVqRdEBxvX2Hy/68sfzhu7ZMjof8KPRIY&#10;AemsLz064z69dDp+cVKCcYTw9Aqb6APh6PxSzIp8TgnH0Ozq+mY2j1Wyy8/W+fBNgCbRqKhDVhJY&#10;7LjxYUgdU2IvA+tWqcSMMr85sGb0ZJcJoxX6XU/auqLTcfod1CdcysHAt7d83WLrDfPhiTkkGPdA&#10;0YZHPKSCrqJwtihpwP38mz/mI+4YpaRDwVTUoKIpUd8N8jGdf87zKLB0Q8ONxi4ZxU0+j3Fz0HeA&#10;WizwWViezJgc1GhKB/oFNb2K3TDEDMeeFd2N5l0Y5ItvgovVKiWhliwLG7O1PJaOmEVAn/sX5uwZ&#10;9YB0PcAoKVa+A3/IjX96uzoEpCAxE/Ed0DzDjjpM3J7fTBT623vKurzs5S8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCU7dc32gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxo06C&#10;iKoQp6r4E1dSJDhu4m0cNV6H2G3D2+NygctKoxnNfFtuZjuIE02+d6wgXSUgiFune+4UvO+eb9Yg&#10;fEDWODgmBd/kYVMtrkostDvzG53q0IlYwr5ABSaEsZDSt4Ys+pUbiaO3d5PFEOXUST3hOZbbQWZJ&#10;kkuLPccFgyM9GGoP9dEqyB9ftmb8yD+/9pl/9Y07hNo9KXW9nLf3IALN4S8MF/yIDlVkatyRtReD&#10;gvhI+L0XL81uQTQK7tYpyKqU/+GrHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDCm071&#10;FAIAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCU&#10;7dc32gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27.75pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+2cplEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x4zZYZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU66bqdhF/mJpPnx+LS47bUiR+F8C6ai00lOiTAc6tbsK/rjef1h&#10;TokPzNRMgREVPQlPb5fv3y06W4oCGlC1cASTGF92tqJNCLbMMs8boZmfgBUGnRKcZgGvbp/VjnWY&#10;XausyPNPWQeutg648B6t94OTLlN+KQUPj1J6EYiqKPYW0unSuYtntlywcu+YbVp+boP9QxeatQaL&#10;XlLds8DIwbV/pNItd+BBhgkHnYGULRdpBpxmmr+ZZtswK9IsSI63F5r8/0vLH45b++RI6L9CjwuM&#10;hHTWlx6NcZ5eOh2/2ClBP1J4utAm+kA4Gj/P5vNiRglH18dZcYMYs2TXn63z4ZsATSKoqMOtJLLY&#10;cePDEDqGxFoG1q1SaTPK/GbAnNGSXTuMKPS7nrR1RYux+x3UJxzKwbBvb/m6xdIb5sMTc7hgnANF&#10;Gx7xkAq6isIZUdKA+/k3e4xH3tFLSYeCqahBRVOivhvcRzG7yfMosHRD4EawS2D6JZ9FvznoO0At&#10;TvFZWJ5gDA5qhNKBfkFNr2I1dDHDsWZFdyO8C4N88U1wsVqlINSSZWFjtpbH1JGzSOhz/8KcPbMe&#10;cF0PMEqKlW/IH2Ljn96uDgFXkDYT+R3YPNOOOky7Pb+ZKPTX9xR1fdnLXwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhANNUxtvaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+FvoPYQm6NnIBN&#10;41oOoT+h1zqB9ihbG8vE2nUtJXHfvkov7WVhmGHm22I9uV6ccfQdk4LFPAGB1LDpqFWw373eP4Dw&#10;QZPRPRMq+EYP6/L2ptC54Qu947kKrYgl5HOtwIYw5FL6xqLTfs4DUvQOPDodohxbaUZ9ieWul8sk&#10;yaTTHcUFqwd8stgcq5NTkD1vN3b4yD6/Dkv/5ms+hopflJrdTZtHEAGn8BeGK35EhzIy1Xwi40Wv&#10;ID4Sfu/VW6xSELWCNE1BloX8D1/+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH7ZymUT&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANNU&#10;xtvaAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
               <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="51E2F094" w14:textId="0A344432" w:rsidR="005377D0" w:rsidRPr="005377D0" w:rsidRDefault="005377D0" w:rsidP="005377D0">
+                  <w:p w14:paraId="1192C84B" w14:textId="471AA8E8" w:rsidR="000809B6" w:rsidRPr="000809B6" w:rsidRDefault="000809B6" w:rsidP="000809B6">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="005377D0">
+                    <w:r w:rsidRPr="000809B6">
                       <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08888E21" w14:textId="77777777" w:rsidR="007471FF" w:rsidRDefault="007471FF">
+    <w:p w14:paraId="7E6AE5DE" w14:textId="77777777" w:rsidR="00D60F16" w:rsidRDefault="00D60F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="029AB25C" w14:textId="77777777" w:rsidR="007471FF" w:rsidRDefault="007471FF">
+    <w:p w14:paraId="60834468" w14:textId="77777777" w:rsidR="00D60F16" w:rsidRDefault="00D60F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7DCA61C3" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00000073" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
     <w:pPr>
+      <w:pStyle w:val="Normal0"/>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
         <w:color w:val="1B3E73"/>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
         <w:b/>
         <w:color w:val="1B3E73"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Ashton Park School</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7DCA61C4" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
+  <w:p w14:paraId="00000074" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
     <w:pPr>
+      <w:pStyle w:val="Normal0"/>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
         <w:color w:val="1B3E73"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
         <w:color w:val="1B3E73"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Blackmoors Lane, Bower Ashton, Bristol, BS3 2JL</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7DCA61C5" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
+  <w:p w14:paraId="00000075" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
     <w:pPr>
+      <w:pStyle w:val="Normal0"/>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
         <w:color w:val="1B3E73"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
         <w:color w:val="1B3E73"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Tel: 0117 377 2777</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7DCA61C6" w14:textId="77777777" w:rsidR="00021B22" w:rsidRDefault="00000000">
+  <w:p w14:paraId="00000076" w14:textId="77777777" w:rsidR="005E34D3" w:rsidRDefault="00D60F16">
     <w:pPr>
+      <w:pStyle w:val="Normal0"/>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lexend" w:eastAsia="Lexend" w:hAnsi="Lexend" w:cs="Lexend"/>
           <w:color w:val="1155CC"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>mail@ashtonpark.net</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="19050" distB="19050" distL="19050" distR="19050" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7DCA61C8" wp14:editId="7DCA61C9">
+        <wp:anchor distT="19050" distB="19050" distL="19050" distR="19050" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6A40ED14" wp14:editId="07777777">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>177165</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>107315</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1110837" cy="1110837"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="image1.png"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1110837" cy="1110837"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="580053AA"/>
+    <w:nsid w:val="5C95E354"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="F1F6FA62"/>
+    <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -2908,124 +3068,116 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="481238771">
+  <w:num w:numId="1" w16cid:durableId="621039681">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:view w:val="web"/>
-  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00021B22"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00CF25A3"/>
+    <w:rsidRoot w:val="7FCDBDC8"/>
+    <w:rsid w:val="000809B6"/>
+    <w:rsid w:val="005E34D3"/>
+    <w:rsid w:val="00877E63"/>
+    <w:rsid w:val="00D60F16"/>
+    <w:rsid w:val="7FCDBDC8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7DCA613F"/>
-  <w15:docId w15:val="{9D2EB6FA-5992-4C1D-B18C-C72504DD4E17}"/>
+  <w14:docId w14:val="688A3DE8"/>
+  <w15:docId w15:val="{43DD336E-4FA1-402A-ACCA-63985F5170FE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:lang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3371,51 +3523,50 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00037A13"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
@@ -3516,316 +3667,325 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal0">
+    <w:name w:val="Normal0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00037A13"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="NormalTable0">
+    <w:name w:val="Normal Table0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTable0"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00037A13"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normal0"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00037A13"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normal0"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00037A13"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00037A13"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00037A13"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00037A13"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normal0"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00504836"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00504836"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normal0"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001A4497"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001A4497"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DB1036"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Normal0"/>
+    <w:next w:val="Normal0"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTable0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a0">
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTable0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a1">
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTable0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a2">
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTable0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a3">
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTable0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a4">
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTable0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a5">
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormalTable0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mail@ashtonpark.net" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mail@ashtonpark.net" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -4066,251 +4226,171 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...30 lines deleted...]
-    <xsd:import namespace="02872dca-5023-4076-9077-24d4c3624495"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A47600A43FB588469E80769338373953" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8401854a7ffac66c334563fb7134787f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="adce4739-d185-419a-ae72-d3b8c8440997" xmlns:ns3="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="95f5adb14238ede076f93b8ead7b6254" ns2:_="" ns3:_="">
+    <xsd:import namespace="adce4739-d185-419a-ae72-d3b8c8440997"/>
+    <xsd:import namespace="fa7bc3a7-eec7-459f-b8fb-98d244ec532f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:RetentionStartDate" minOccurs="0"/>
-[...18 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a4c675ae-9ba4-4308-97eb-1ec736863f4e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="adce4739-d185-419a-ae72-d3b8c8440997" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="RetentionStartDate" ma:index="8" nillable="true" ma:displayName="Retention Start Date" ma:description="Enter the retention start date (when known), e.g. the date that the retention period is measured from." ma:format="DateOnly" ma:internalName="RetentionStartDate">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:DateTime"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="RetentionEvent" ma:index="9" nillable="true" ma:displayName="Retention Event" ma:description="Enter a description of the event that starts the retention period. For example: 'Close of case', 'Date plan expires' etc." ma:internalName="RetentionEvent">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ecf50c9d-bc8f-48ed-ba3c-7168a5cdc8d7" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="25" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8c4895ad-3b16-4900-b4a5-779ef7bc8e32}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a4c675ae-9ba4-4308-97eb-1ec736863f4e">
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d0697ad0-838d-48bd-90cd-7390ccfbbe93}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fa7bc3a7-eec7-459f-b8fb-98d244ec532f">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...83 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -4368,146 +4448,172 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="adce4739-d185-419a-ae72-d3b8c8440997">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhb1Wu2vl+6QC/qjcHPnNw8HTYwZA==">CgMxLjA4AHIhMVVHaGNYTWJBajJhWkZfLWd1UXpzRVNGNFJXRUJlc1k4</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DF71DCC-B391-499B-82D9-784E9AAA7726}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74BC857D-9EF6-4BAB-AC17-C2CA2546EBD3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="a4c675ae-9ba4-4308-97eb-1ec736863f4e"/>
-    <ds:schemaRef ds:uri="02872dca-5023-4076-9077-24d4c3624495"/>
+    <ds:schemaRef ds:uri="adce4739-d185-419a-ae72-d3b8c8440997"/>
+    <ds:schemaRef ds:uri="fa7bc3a7-eec7-459f-b8fb-98d244ec532f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07248DB1-9F2B-43F9-B3C0-9762F398A17F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="adce4739-d185-419a-ae72-d3b8c8440997"/>
+    <ds:schemaRef ds:uri="fa7bc3a7-eec7-459f-b8fb-98d244ec532f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A3201CD-57B5-4F5C-8B1D-3FB95FA4B8FA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>423</Words>
-  <Characters>2337</Characters>
+  <Words>411</Words>
+  <Characters>2349</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>137</Lines>
-  <Paragraphs>43</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2717</CharactersWithSpaces>
+  <CharactersWithSpaces>2755</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gill Ellyard</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100AB3AA9FFC097854FAA1210CFCE0F43A4</vt:lpwstr>
+    <vt:lpwstr>0x010100A47600A43FB588469E80769338373953</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterShapeIds">
-    <vt:lpwstr>26f25cc6,22fd4509,4fc35135</vt:lpwstr>
+    <vt:lpwstr>2851e0b0,77c34496,3db5541a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterFontProps">
-    <vt:lpwstr>#000000,10,Calibri</vt:lpwstr>
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
-    <vt:lpwstr>2025-10-15T14:13:20Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-08T10:11:51Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
     <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
     <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
-    <vt:lpwstr>38a5677e-cfb0-4888-aa44-636ffe17de34</vt:lpwstr>
+    <vt:lpwstr>366fa476-4ab9-4e6e-994b-461a89e3aaf7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
   </property>
 </Properties>
 </file>