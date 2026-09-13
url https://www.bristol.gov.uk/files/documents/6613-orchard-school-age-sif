--- v0 (2025-10-08)
+++ v1 (2026-09-13)
@@ -1,77 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9854"/>
+        <w:gridCol w:w="9608"/>
       </w:tblGrid>
       <w:tr w:rsidR="00374720" w:rsidRPr="00773843" w14:paraId="423ABF0C" w14:textId="77777777" w:rsidTr="00D07190">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9854" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="67B898C5" w14:textId="77777777" w:rsidR="009528A3" w:rsidRPr="00773843" w:rsidRDefault="009528A3" w:rsidP="009528A3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -143,59 +144,57 @@
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006B0F4B" w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>School's</w:t>
             </w:r>
             <w:r w:rsidR="00521043" w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> Admission Policy (</w:t>
             </w:r>
             <w:r w:rsidR="00DD3929" w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">published on the </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="006B0F4B" w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>School's</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00DD3929" w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> website and in hard copy form from the </w:t>
             </w:r>
             <w:r w:rsidR="006B0F4B" w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>School's</w:t>
             </w:r>
             <w:r w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> main office</w:t>
             </w:r>
             <w:r w:rsidR="00521043" w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
@@ -303,51 +302,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Orchard School Bristol, Filton Road, Horfield, Bristol, BS7 0XZ </w:t>
             </w:r>
             <w:r w:rsidRPr="007E2F9B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> email </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="005E2CC9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   <w:b/>
                   <w:i/>
                 </w:rPr>
                 <w:t>info@orchard.tila.school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="69BB88ED" w14:textId="77777777" w:rsidR="00423266" w:rsidRPr="00773843" w:rsidRDefault="00423266" w:rsidP="00DD3929">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="65B028BA" w14:textId="77777777" w:rsidR="000C5C57" w:rsidRPr="00773843" w:rsidRDefault="000C5C57" w:rsidP="00DD3929">
             <w:pPr>
@@ -399,52 +398,52 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="62C0115D" w14:textId="77777777" w:rsidR="0012741A" w:rsidRPr="00773843" w:rsidRDefault="0012741A" w:rsidP="00C640DA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3798"/>
-        <w:gridCol w:w="6056"/>
+        <w:gridCol w:w="3721"/>
+        <w:gridCol w:w="5887"/>
       </w:tblGrid>
       <w:tr w:rsidR="002A60D7" w:rsidRPr="00773843" w14:paraId="5D30C95F" w14:textId="77777777" w:rsidTr="00FE225F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9854" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7D670D19" w14:textId="77777777" w:rsidR="002A60D7" w:rsidRPr="00773843" w:rsidRDefault="002A60D7" w:rsidP="00496BFF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="756E82FF" w14:textId="77777777" w:rsidR="002A60D7" w:rsidRPr="00773843" w:rsidRDefault="000C5C57" w:rsidP="00496BFF">
             <w:pPr>
@@ -811,67 +810,51 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6537A15D" w14:textId="77777777" w:rsidR="00374720" w:rsidRPr="00773843" w:rsidRDefault="00374720" w:rsidP="00886CFB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> defined </w:t>
+              <w:t xml:space="preserve">(as defined </w:t>
             </w:r>
             <w:r w:rsidR="00DD3929" w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> the Admission Policy)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2236552A" w14:textId="77777777" w:rsidR="00496BFF" w:rsidRPr="00773843" w:rsidRDefault="00496BFF" w:rsidP="00886CFB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
@@ -944,52 +927,52 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3A10639D" w14:textId="77777777" w:rsidR="00521043" w:rsidRPr="00773843" w:rsidRDefault="00521043" w:rsidP="00C640DA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3798"/>
-        <w:gridCol w:w="6056"/>
+        <w:gridCol w:w="3718"/>
+        <w:gridCol w:w="5890"/>
       </w:tblGrid>
       <w:tr w:rsidR="00393711" w:rsidRPr="00773843" w14:paraId="4F4F0806" w14:textId="77777777" w:rsidTr="00D07190">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9854" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="21CA53D5" w14:textId="77777777" w:rsidR="00393711" w:rsidRPr="00773843" w:rsidRDefault="00393711" w:rsidP="00496BFF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="69FEC507" w14:textId="77777777" w:rsidR="00FE225F" w:rsidRPr="00773843" w:rsidRDefault="000C5C57" w:rsidP="00521043">
             <w:pPr>
@@ -1260,67 +1243,51 @@
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="31A65DE4" w14:textId="77777777" w:rsidR="000A6C1A" w:rsidRPr="00773843" w:rsidRDefault="000A6C1A" w:rsidP="000A6C1A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> different to</w:t>
+              <w:t>(if different to</w:t>
             </w:r>
             <w:r w:rsidR="002A60D7" w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> the </w:t>
             </w:r>
             <w:r w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">above) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="566CC80C" w14:textId="77777777" w:rsidR="000A6C1A" w:rsidRPr="00773843" w:rsidRDefault="000A6C1A" w:rsidP="000A6C1A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
@@ -1545,52 +1512,52 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="592F4B9E" w14:textId="77777777" w:rsidR="0012741A" w:rsidRPr="00773843" w:rsidRDefault="0012741A" w:rsidP="00C640DA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3798"/>
-        <w:gridCol w:w="6056"/>
+        <w:gridCol w:w="3716"/>
+        <w:gridCol w:w="5892"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FE225F" w:rsidRPr="00773843" w14:paraId="43E45F33" w14:textId="77777777" w:rsidTr="00FE225F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9854" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0674D6A7" w14:textId="77777777" w:rsidR="00FE225F" w:rsidRPr="00773843" w:rsidRDefault="00FE225F" w:rsidP="00496BFF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B5B6782" w14:textId="77777777" w:rsidR="00FE225F" w:rsidRPr="00773843" w:rsidRDefault="000C5C57" w:rsidP="00496BFF">
             <w:pPr>
@@ -1799,51 +1766,51 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="499649E9" w14:textId="77777777" w:rsidR="0012741A" w:rsidRPr="00773843" w:rsidRDefault="0012741A" w:rsidP="00C640DA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9854"/>
+        <w:gridCol w:w="9608"/>
       </w:tblGrid>
       <w:tr w:rsidR="002A60D7" w:rsidRPr="00773843" w14:paraId="494F87B3" w14:textId="77777777" w:rsidTr="002A60D7">
         <w:trPr>
           <w:trHeight w:val="3193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9854" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="259E527A" w14:textId="77777777" w:rsidR="002A60D7" w:rsidRPr="00773843" w:rsidRDefault="002A60D7" w:rsidP="00496BFF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45CEDC33" w14:textId="77777777" w:rsidR="002A60D7" w:rsidRPr="00773843" w:rsidRDefault="00C640DA" w:rsidP="002A60D7">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
@@ -1959,234 +1926,170 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Admission</w:t>
             </w:r>
             <w:r w:rsidR="004352B1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">s </w:t>
             </w:r>
             <w:r w:rsidR="00B424E5" w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Committee</w:t>
             </w:r>
             <w:r w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve"> will </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> when considering whether or not to agree your request in principle:</w:t>
+              <w:t xml:space="preserve"> will take into account when considering whether or not to agree your request in principle:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F042537" w14:textId="77777777" w:rsidR="002A60D7" w:rsidRPr="00773843" w:rsidRDefault="002A60D7" w:rsidP="000C4FB7">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D146993" w14:textId="77777777" w:rsidR="002A60D7" w:rsidRPr="00773843" w:rsidRDefault="00C640DA" w:rsidP="000C4FB7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Information about the child's</w:t>
             </w:r>
             <w:r w:rsidR="002A60D7" w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve"> academic, social and emotional </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> academic, social and emotional development; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="232307E4" w14:textId="77777777" w:rsidR="002A60D7" w:rsidRPr="00773843" w:rsidRDefault="00C640DA" w:rsidP="000C4FB7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Where relevant, the child's</w:t>
             </w:r>
             <w:r w:rsidR="002A60D7" w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve"> medical history and the views of their medical </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> medical history and the views of their medical professional; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11F2875A" w14:textId="77777777" w:rsidR="002A60D7" w:rsidRPr="00773843" w:rsidRDefault="002A60D7" w:rsidP="000C4FB7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Whe</w:t>
             </w:r>
             <w:r w:rsidR="00C640DA" w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>ther the child</w:t>
             </w:r>
             <w:r w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve"> has previously been educated outside their normal age </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> has previously been educated outside their normal age group; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="203F5326" w14:textId="77777777" w:rsidR="002A60D7" w:rsidRPr="00773843" w:rsidRDefault="00C640DA" w:rsidP="000C4FB7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
@@ -2742,51 +2645,51 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1DF5E9B9" w14:textId="77777777" w:rsidR="0012741A" w:rsidRPr="00773843" w:rsidRDefault="0012741A" w:rsidP="00C640DA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9854"/>
+        <w:gridCol w:w="9608"/>
       </w:tblGrid>
       <w:tr w:rsidR="00415D8B" w:rsidRPr="00773843" w14:paraId="5A323B0A" w14:textId="77777777" w:rsidTr="0012741A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9854" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7E142709" w14:textId="77777777" w:rsidR="00415D8B" w:rsidRPr="00773843" w:rsidRDefault="00415D8B" w:rsidP="00496BFF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="662A8A64" w14:textId="77777777" w:rsidR="002A60D7" w:rsidRPr="00773843" w:rsidRDefault="00C640DA" w:rsidP="00496BFF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
@@ -2858,67 +2761,51 @@
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C0B51FC" w14:textId="77777777" w:rsidR="00415D8B" w:rsidRPr="00773843" w:rsidRDefault="002A60D7" w:rsidP="00496BFF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> example,</w:t>
+              <w:t>(for example,</w:t>
             </w:r>
             <w:r w:rsidR="00415D8B" w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> a letter</w:t>
             </w:r>
             <w:r w:rsidR="006E5B66" w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>/report</w:t>
             </w:r>
             <w:r w:rsidR="00415D8B" w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> from </w:t>
             </w:r>
             <w:r w:rsidR="00CA135F" w:rsidRPr="00773843">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -3105,52 +2992,52 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61FDED71" w14:textId="77777777" w:rsidR="0012741A" w:rsidRPr="00773843" w:rsidRDefault="0012741A" w:rsidP="00C640DA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3369"/>
-        <w:gridCol w:w="6485"/>
+        <w:gridCol w:w="3300"/>
+        <w:gridCol w:w="6308"/>
       </w:tblGrid>
       <w:tr w:rsidR="00650575" w:rsidRPr="00773843" w14:paraId="193CEA67" w14:textId="77777777" w:rsidTr="0066596A">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9854" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="658AFB83" w14:textId="77777777" w:rsidR="00650575" w:rsidRPr="00773843" w:rsidRDefault="00650575" w:rsidP="00374720">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1FDFCD46" w14:textId="77777777" w:rsidR="00650575" w:rsidRPr="00773843" w:rsidRDefault="00C640DA" w:rsidP="0052641E">
             <w:pPr>
               <w:tabs>
@@ -3403,259 +3290,660 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4A049AD6" w14:textId="77777777" w:rsidR="001A4497" w:rsidRPr="00773843" w:rsidRDefault="001A4497" w:rsidP="00393711">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3510"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001A4497" w:rsidRPr="00773843" w:rsidSect="006B0F4B">
-      <w:headerReference w:type="default" r:id="rId9"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1358" w:right="1134" w:bottom="1170" w:left="1134" w:header="709" w:footer="381" w:gutter="0"/>
       <w:pgNumType w:chapStyle="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6281F5BF" w14:textId="77777777" w:rsidR="003F0543" w:rsidRDefault="003F0543" w:rsidP="00504836">
+    <w:p w14:paraId="0EB4FE79" w14:textId="77777777" w:rsidR="00636EEA" w:rsidRDefault="00636EEA" w:rsidP="00504836">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3ACF5DA6" w14:textId="77777777" w:rsidR="003F0543" w:rsidRDefault="003F0543" w:rsidP="00504836">
+    <w:p w14:paraId="3750DA55" w14:textId="77777777" w:rsidR="00636EEA" w:rsidRDefault="00636EEA" w:rsidP="00504836">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="61997AF6" w14:textId="77777777" w:rsidR="00620529" w:rsidRPr="009B458F" w:rsidRDefault="00620529" w:rsidP="00620529">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54C94C57" w14:textId="24AB3E15" w:rsidR="0044657E" w:rsidRDefault="0044657E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58796CE4" wp14:editId="706AEBC9">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="164263122" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="68F3D46F" w14:textId="6D299CA2" w:rsidR="0044657E" w:rsidRPr="0044657E" w:rsidRDefault="0044657E" w:rsidP="0044657E">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0044657E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="58796CE4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27.75pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xREdDgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkzZYZcYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0o2Um6bqdhF/mJpPnx+LS87bUiR+F8C6ak00lOiTAc6tbsS/rjefNh&#10;QYkPzNRMgRElPQlPb1fv3y07W4gZNKBq4QgmMb7obEmbEGyRZZ43QjM/ASsMOiU4zQJe3T6rHesw&#10;u1bZLM8/ZR242jrgwnu03g9Oukr5pRQ8PErpRSCqpNhbSKdLZxXPbLVkxd4x27R8bIP9QxeatQaL&#10;XlLds8DIwbV/pNItd+BBhgkHnYGULRdpBpxmmr+ZZtcwK9IsSI63F5r8/0vLH447++RI6L9CjwuM&#10;hHTWFx6NcZ5eOh2/2ClBP1J4utAm+kA4Gj/PF4vZnBKOro/z2Q1izJJdf7bOh28CNImgpA63kshi&#10;x60PQ+g5JNYysGmVSptR5jcD5oyW7NphRKGv+rHtCuoTTuNgWLS3fNNizS3z4Yk53CwOgGoNj3hI&#10;BV1JYUSUNOB+/s0e45Fw9FLSoVJKalDKlKjvBhcxm9/keVRWuiFwZ1AlMP2Sz6PfHPQdoAin+B4s&#10;TzAGB3WG0oF+QTGvYzV0McOxZkmrM7wLg27xMXCxXqcgFJFlYWt2lsfUkazI5HP/wpwd6Q64pwc4&#10;a4kVb1gfYuOf3q4PAblPK4nEDmyOfKMA01LHxxIV/vqeoq5PevULAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTVMbb2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJujZyATeNaDqE/&#10;odc6gfYoWxvLxNp1LSVx375KL+1lYZhh5ttiPblenHH0HZOCxTwBgdSw6ahVsN+93j+A8EGT0T0T&#10;KvhGD+vy9qbQueELveO5Cq2IJeRzrcCGMORS+sai037OA1L0Djw6HaIcW2lGfYnlrpfLJMmk0x3F&#10;BasHfLLYHKuTU5A9bzd2+Mg+vw5L/+ZrPoaKX5Sa3U2bRxABp/AXhit+RIcyMtV8IuNFryA+En7v&#10;1VusUhC1gjRNQZaF/A9f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6xREdDgIAABoE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDTVMbb2gAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="68F3D46F" w14:textId="6D299CA2" w:rsidR="0044657E" w:rsidRPr="0044657E" w:rsidRDefault="0044657E" w:rsidP="0044657E">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0044657E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61997AF6" w14:textId="64085949" w:rsidR="00620529" w:rsidRPr="009B458F" w:rsidRDefault="0044657E" w:rsidP="00620529">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="009B458F">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F563ADC" wp14:editId="664077FD">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1571018131" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6E96B2CF" w14:textId="2656AD3B" w:rsidR="0044657E" w:rsidRPr="0044657E" w:rsidRDefault="0044657E" w:rsidP="0044657E">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0044657E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2F563ADC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:59.75pt;height:27.75pt;z-index:251664384;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvTzknEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xk9ZYZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU66bqdhF/mJpPnx+LS47bUiR+F8C6ai00lOiTAc6tbsK/rjef1h&#10;TokPzNRMgREVPQlPb5fv3y06W4oZNKBq4QgmMb7sbEWbEGyZZZ43QjM/ASsMOiU4zQJe3T6rHesw&#10;u1bZLM8/ZR242jrgwnu03g9Oukz5pRQ8PErpRSCqothbSKdL5y6e2XLByr1jtmn5uQ32D11o1hos&#10;ekl1zwIjB9f+kUq33IEHGSYcdAZStlykGXCaaf5mmm3DrEizIDneXmjy/y8tfzhu7ZMjof8KPS4w&#10;EtJZX3o0xnl66XT8YqcE/Ujh6UKb6APhaPxczOezghKOro/F7AYxZsmuP1vnwzcBmkRQUYdbSWSx&#10;48aHIXQMibUMrFul0maU+c2AOaMlu3YYUeh3PWnrV93voD7hUA6GfXvL1y2W3jAfnpjDBeMcKNrw&#10;iIdU0FUUzoiSBtzPv9ljPPKOXko6FExFDSqaEvXd4D5mxU2eR4GlGwI3gl0C0y95Ef3moO8AtTjF&#10;Z2F5gjE4qBFKB/oFNb2K1dDFDMeaFd2N8C4M8sU3wcVqlYJQS5aFjdlaHlNHziKhz/0Lc/bMesB1&#10;PcAoKVa+IX+IjX96uzoEXEHaTOR3YPNMO+ow7fb8ZqLQX99T1PVlL38BAAD//wMAUEsDBBQABgAI&#10;AAAAIQDTVMbb2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJujZyATeNa&#10;DqE/odc6gfYoWxvLxNp1LSVx375KL+1lYZhh5ttiPblenHH0HZOCxTwBgdSw6ahVsN+93j+A8EGT&#10;0T0TKvhGD+vy9qbQueELveO5Cq2IJeRzrcCGMORS+sai037OA1L0Djw6HaIcW2lGfYnlrpfLJMmk&#10;0x3FBasHfLLYHKuTU5A9bzd2+Mg+vw5L/+ZrPoaKX5Sa3U2bRxABp/AXhit+RIcyMtV8IuNFryA+&#10;En7v1VusUhC1gjRNQZaF/A9f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAvTzknEQIA&#10;ACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDTVMbb&#10;2gAAAAQBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="6E96B2CF" w14:textId="2656AD3B" w:rsidR="0044657E" w:rsidRPr="0044657E" w:rsidRDefault="0044657E" w:rsidP="0044657E">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0044657E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00620529" w:rsidRPr="009B458F">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Orchard School Bristol, Filton Road, Horfield, Bristol, BS7 0XZ</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="53F50F49" w14:textId="46EA02A9" w:rsidR="006B0F4B" w:rsidRPr="009A558C" w:rsidRDefault="006B0F4B" w:rsidP="009A558C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="5970A228" w14:textId="77777777" w:rsidR="000C5C57" w:rsidRPr="00521043" w:rsidRDefault="000C5C57" w:rsidP="00521043">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5970A228" w14:textId="3D2A74BF" w:rsidR="000C5C57" w:rsidRPr="00521043" w:rsidRDefault="0044657E" w:rsidP="00521043">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00D7595D">
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20CD88D9" wp14:editId="65F20525">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1886542105" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6ABF6694" w14:textId="4BCF2CAF" w:rsidR="0044657E" w:rsidRPr="0044657E" w:rsidRDefault="0044657E" w:rsidP="0044657E">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0044657E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="20CD88D9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:59.75pt;height:27.75pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+2cplEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x4zZYZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU66bqdhF/mJpPnx+LS47bUiR+F8C6ai00lOiTAc6tbsK/rjef1h&#10;TokPzNRMgREVPQlPb5fv3y06W4oCGlC1cASTGF92tqJNCLbMMs8boZmfgBUGnRKcZgGvbp/VjnWY&#10;XausyPNPWQeutg648B6t94OTLlN+KQUPj1J6EYiqKPYW0unSuYtntlywcu+YbVp+boP9QxeatQaL&#10;XlLds8DIwbV/pNItd+BBhgkHnYGULRdpBpxmmr+ZZtswK9IsSI63F5r8/0vLH45b++RI6L9CjwuM&#10;hHTWlx6NcZ5eOh2/2ClBP1J4utAm+kA4Gj/P5vNiRglH18dZcYMYs2TXn63z4ZsATSKoqMOtJLLY&#10;cePDEDqGxFoG1q1SaTPK/GbAnNGSXTuMKPS7nrR1RYux+x3UJxzKwbBvb/m6xdIb5sMTc7hgnANF&#10;Gx7xkAq6isIZUdKA+/k3e4xH3tFLSYeCqahBRVOivhvcRzG7yfMosHRD4EawS2D6JZ9FvznoO0At&#10;TvFZWJ5gDA5qhNKBfkFNr2I1dDHDsWZFdyO8C4N88U1wsVqlINSSZWFjtpbH1JGzSOhz/8KcPbMe&#10;cF0PMEqKlW/IH2Ljn96uDgFXkDYT+R3YPNOOOky7Pb+ZKPTX9xR1fdnLXwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhANNUxtvaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+FvoPYQm6NnIBN&#10;41oOoT+h1zqB9ihbG8vE2nUtJXHfvkov7WVhmGHm22I9uV6ccfQdk4LFPAGB1LDpqFWw373eP4Dw&#10;QZPRPRMq+EYP6/L2ptC54Qu947kKrYgl5HOtwIYw5FL6xqLTfs4DUvQOPDodohxbaUZ9ieWul8sk&#10;yaTTHcUFqwd8stgcq5NTkD1vN3b4yD6/Dkv/5ms+hopflJrdTZtHEAGn8BeGK35EhzIy1Xwi40Wv&#10;ID4Sfu/VW6xSELWCNE1BloX8D1/+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH7ZymUT&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANNU&#10;xtvaAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="6ABF6694" w14:textId="4BCF2CAF" w:rsidR="0044657E" w:rsidRPr="0044657E" w:rsidRDefault="0044657E" w:rsidP="0044657E">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0044657E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="000C5C57" w:rsidRPr="00D7595D">
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>[●</w:t>
     </w:r>
     <w:r w:rsidR="006B0F4B">
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>School's</w:t>
     </w:r>
-    <w:r w:rsidRPr="00D7595D">
+    <w:r w:rsidR="000C5C57" w:rsidRPr="00D7595D">
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="006B0F4B">
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>A</w:t>
     </w:r>
-    <w:r w:rsidRPr="00D7595D">
+    <w:r w:rsidR="000C5C57" w:rsidRPr="00D7595D">
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>ddress]</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14713AB1" w14:textId="77777777" w:rsidR="003F0543" w:rsidRDefault="003F0543" w:rsidP="00504836">
+    <w:p w14:paraId="5CFF7AC8" w14:textId="77777777" w:rsidR="00636EEA" w:rsidRDefault="00636EEA" w:rsidP="00504836">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="343A32BE" w14:textId="77777777" w:rsidR="003F0543" w:rsidRDefault="003F0543" w:rsidP="00504836">
+    <w:p w14:paraId="7F688C70" w14:textId="77777777" w:rsidR="00636EEA" w:rsidRDefault="00636EEA" w:rsidP="00504836">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="145BE4F8" w14:textId="4608121B" w:rsidR="006B0F4B" w:rsidRPr="00A2094A" w:rsidRDefault="00A240CA" w:rsidP="00A2094A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3EAB6250" wp14:editId="633C55DD">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5314950</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-314960</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1219200" cy="723900"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="10" name="Picture 10" descr="Logo, company name&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3749,51 +4037,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="5202000" cy="255600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05338D35" w14:textId="77777777" w:rsidR="000C5C57" w:rsidRPr="00521043" w:rsidRDefault="000C5C57" w:rsidP="005C7022">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1905"/>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="left" w:pos="6804"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D7595D">
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>[●</w:t>
     </w:r>
     <w:r w:rsidR="00533BC1">
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
@@ -3808,51 +4096,51 @@
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t xml:space="preserve"> Name </w:t>
     </w:r>
     <w:r w:rsidR="003A4E27">
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>and/</w:t>
     </w:r>
     <w:r w:rsidRPr="00D7595D">
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>or Graphic]</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="276620E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB86F2AE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4094,190 +4382,193 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1570846931">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2139298081">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="287513615">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00037A13"/>
     <w:rsid w:val="00007D71"/>
     <w:rsid w:val="00037A13"/>
     <w:rsid w:val="00066195"/>
     <w:rsid w:val="000800EB"/>
     <w:rsid w:val="000847D6"/>
     <w:rsid w:val="000A6C1A"/>
     <w:rsid w:val="000B51C4"/>
     <w:rsid w:val="000C4FB7"/>
     <w:rsid w:val="000C5C57"/>
     <w:rsid w:val="000C7D1E"/>
     <w:rsid w:val="000F151D"/>
     <w:rsid w:val="00101DF8"/>
     <w:rsid w:val="0012741A"/>
     <w:rsid w:val="001368C6"/>
     <w:rsid w:val="0014750C"/>
     <w:rsid w:val="0019547E"/>
     <w:rsid w:val="001A4497"/>
     <w:rsid w:val="001E6150"/>
     <w:rsid w:val="00227404"/>
     <w:rsid w:val="002431ED"/>
     <w:rsid w:val="00264E6A"/>
     <w:rsid w:val="002957F1"/>
     <w:rsid w:val="002A60D7"/>
     <w:rsid w:val="002C2FA9"/>
     <w:rsid w:val="002E4DBE"/>
     <w:rsid w:val="002F3667"/>
     <w:rsid w:val="003140B5"/>
     <w:rsid w:val="0033616E"/>
     <w:rsid w:val="00347565"/>
     <w:rsid w:val="00374720"/>
     <w:rsid w:val="00376FA8"/>
     <w:rsid w:val="00393711"/>
     <w:rsid w:val="00397405"/>
     <w:rsid w:val="003A282A"/>
     <w:rsid w:val="003A4E27"/>
     <w:rsid w:val="003D53CA"/>
     <w:rsid w:val="003F0543"/>
     <w:rsid w:val="0040178E"/>
     <w:rsid w:val="0040543B"/>
     <w:rsid w:val="00415D8B"/>
     <w:rsid w:val="00423266"/>
     <w:rsid w:val="004254AD"/>
     <w:rsid w:val="00431307"/>
     <w:rsid w:val="004333BB"/>
     <w:rsid w:val="004352B1"/>
+    <w:rsid w:val="0044657E"/>
     <w:rsid w:val="00446C46"/>
     <w:rsid w:val="00452D68"/>
     <w:rsid w:val="0047740D"/>
     <w:rsid w:val="00496BFF"/>
     <w:rsid w:val="004B6418"/>
     <w:rsid w:val="004D6C59"/>
     <w:rsid w:val="004E5E93"/>
     <w:rsid w:val="004E6354"/>
     <w:rsid w:val="00501846"/>
     <w:rsid w:val="00504836"/>
     <w:rsid w:val="00514E4C"/>
     <w:rsid w:val="00521043"/>
     <w:rsid w:val="0052399C"/>
     <w:rsid w:val="0052641E"/>
     <w:rsid w:val="00533BC1"/>
     <w:rsid w:val="005447E8"/>
     <w:rsid w:val="00544D0F"/>
     <w:rsid w:val="00561DB1"/>
     <w:rsid w:val="00576915"/>
     <w:rsid w:val="0057711B"/>
     <w:rsid w:val="005B2C4D"/>
     <w:rsid w:val="005C7022"/>
     <w:rsid w:val="005F69AE"/>
     <w:rsid w:val="00616D1B"/>
     <w:rsid w:val="00620529"/>
     <w:rsid w:val="00633270"/>
+    <w:rsid w:val="00636EEA"/>
     <w:rsid w:val="0063784A"/>
     <w:rsid w:val="00650575"/>
     <w:rsid w:val="006515D1"/>
     <w:rsid w:val="0066596A"/>
     <w:rsid w:val="006977D6"/>
     <w:rsid w:val="006B0F4B"/>
     <w:rsid w:val="006D319C"/>
     <w:rsid w:val="006D7ECF"/>
     <w:rsid w:val="006E5B66"/>
     <w:rsid w:val="0070667B"/>
     <w:rsid w:val="00722DDF"/>
     <w:rsid w:val="00773843"/>
     <w:rsid w:val="007768A4"/>
     <w:rsid w:val="00777F41"/>
     <w:rsid w:val="007C4F41"/>
     <w:rsid w:val="007E26D7"/>
     <w:rsid w:val="00805FD3"/>
     <w:rsid w:val="00807975"/>
     <w:rsid w:val="00820332"/>
     <w:rsid w:val="00863689"/>
     <w:rsid w:val="00871AE1"/>
     <w:rsid w:val="0087791C"/>
     <w:rsid w:val="00886CFB"/>
     <w:rsid w:val="008F38F4"/>
     <w:rsid w:val="00912592"/>
     <w:rsid w:val="009528A3"/>
     <w:rsid w:val="00960B75"/>
     <w:rsid w:val="009707CD"/>
     <w:rsid w:val="0097723E"/>
     <w:rsid w:val="00984221"/>
     <w:rsid w:val="009A558C"/>
+    <w:rsid w:val="009D7079"/>
     <w:rsid w:val="00A2094A"/>
     <w:rsid w:val="00A240CA"/>
     <w:rsid w:val="00A2703A"/>
     <w:rsid w:val="00A63ECE"/>
     <w:rsid w:val="00A721BF"/>
     <w:rsid w:val="00AE0C47"/>
     <w:rsid w:val="00AE307D"/>
     <w:rsid w:val="00B11417"/>
     <w:rsid w:val="00B20088"/>
     <w:rsid w:val="00B23E12"/>
     <w:rsid w:val="00B424E5"/>
     <w:rsid w:val="00B54299"/>
     <w:rsid w:val="00B7042D"/>
     <w:rsid w:val="00B7107E"/>
     <w:rsid w:val="00B86029"/>
     <w:rsid w:val="00BA7736"/>
     <w:rsid w:val="00BC1739"/>
     <w:rsid w:val="00BF25B3"/>
     <w:rsid w:val="00C06269"/>
     <w:rsid w:val="00C30715"/>
     <w:rsid w:val="00C640DA"/>
     <w:rsid w:val="00CA135F"/>
     <w:rsid w:val="00CE58B6"/>
     <w:rsid w:val="00CF3B77"/>
     <w:rsid w:val="00D07190"/>
@@ -4295,81 +4586,82 @@
     <w:rsid w:val="00E06207"/>
     <w:rsid w:val="00E308C0"/>
     <w:rsid w:val="00E34693"/>
     <w:rsid w:val="00E35616"/>
     <w:rsid w:val="00E72359"/>
     <w:rsid w:val="00E73B2A"/>
     <w:rsid w:val="00E80A07"/>
     <w:rsid w:val="00E8401C"/>
     <w:rsid w:val="00EA1F61"/>
     <w:rsid w:val="00EA52F9"/>
     <w:rsid w:val="00EB77F7"/>
     <w:rsid w:val="00EC390A"/>
     <w:rsid w:val="00EE0FDF"/>
     <w:rsid w:val="00EF4293"/>
     <w:rsid w:val="00F337B4"/>
     <w:rsid w:val="00F34059"/>
     <w:rsid w:val="00F36AC8"/>
     <w:rsid w:val="00F42479"/>
     <w:rsid w:val="00F57851"/>
     <w:rsid w:val="00F652D8"/>
     <w:rsid w:val="00F6586A"/>
     <w:rsid w:val="00FA20D1"/>
     <w:rsid w:val="00FA4E8B"/>
     <w:rsid w:val="00FE225F"/>
     <w:rsid w:val="00FE3400"/>
+    <w:rsid w:val="2DF21635"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4B596C53"/>
   <w15:docId w15:val="{4AAFB2B2-6F67-48F0-A5E7-9F10CAF9AF7C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4879,59 +5171,59 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001A4497"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@orchard.tila.school" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@orchard.tila.school" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -5172,227 +5464,171 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...6 lines deleted...]
-    <xsd:import namespace="02872dca-5023-4076-9077-24d4c3624495"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A47600A43FB588469E80769338373953" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8401854a7ffac66c334563fb7134787f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="adce4739-d185-419a-ae72-d3b8c8440997" xmlns:ns3="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="95f5adb14238ede076f93b8ead7b6254" ns2:_="" ns3:_="">
+    <xsd:import namespace="adce4739-d185-419a-ae72-d3b8c8440997"/>
+    <xsd:import namespace="fa7bc3a7-eec7-459f-b8fb-98d244ec532f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:RetentionStartDate" minOccurs="0"/>
-[...18 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a4c675ae-9ba4-4308-97eb-1ec736863f4e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="adce4739-d185-419a-ae72-d3b8c8440997" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="RetentionStartDate" ma:index="8" nillable="true" ma:displayName="Retention Start Date" ma:description="Enter the retention start date (when known), e.g. the date that the retention period is measured from." ma:format="DateOnly" ma:internalName="RetentionStartDate">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:DateTime"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="RetentionEvent" ma:index="9" nillable="true" ma:displayName="Retention Event" ma:description="Enter a description of the event that starts the retention period. For example: 'Close of case', 'Date plan expires' etc." ma:internalName="RetentionEvent">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ecf50c9d-bc8f-48ed-ba3c-7168a5cdc8d7" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="25" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8c4895ad-3b16-4900-b4a5-779ef7bc8e32}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a4c675ae-9ba4-4308-97eb-1ec736863f4e">
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d0697ad0-838d-48bd-90cd-7390ccfbbe93}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fa7bc3a7-eec7-459f-b8fb-98d244ec532f">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...83 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -5450,109 +5686,173 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="adce4739-d185-419a-ae72-d3b8c8440997">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...8 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A5AE7C4-317D-4A7A-BBAA-706D69D946BC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="adce4739-d185-419a-ae72-d3b8c8440997"/>
+    <ds:schemaRef ds:uri="fa7bc3a7-eec7-459f-b8fb-98d244ec532f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42618865-FB4B-40B6-8940-E0CEAEA9B7A7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fa7bc3a7-eec7-459f-b8fb-98d244ec532f"/>
+    <ds:schemaRef ds:uri="adce4739-d185-419a-ae72-d3b8c8440997"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7A92A96-7875-47C7-B094-769880F0A5F7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DE666EA-1FB3-4452-8635-F5D585833B01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
+  <Pages>1</Pages>
   <Words>380</Words>
-  <Characters>2168</Characters>
+  <Characters>2167</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2543</CharactersWithSpaces>
+  <CharactersWithSpaces>2542</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Clare Anderson - TiLA Central Team</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100AB3AA9FFC097854FAA1210CFCE0F43A4</vt:lpwstr>
+    <vt:lpwstr>0x010100A47600A43FB588469E80769338373953</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>70725919,9ca74d2,5da3d593</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
+    <vt:lpwstr>2026-07-10T09:09:22Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
+    <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
+    <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
+    <vt:lpwstr>7952e19b-7637-4c15-a334-f394739e7795</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>