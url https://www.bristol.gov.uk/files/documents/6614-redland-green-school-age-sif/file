--- v0 (2025-10-12)
+++ v1 (2026-09-29)
@@ -1,4882 +1,4216 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="25ABAEEE" w14:textId="77777777" w:rsidR="006E5B66" w:rsidRPr="00E83A96" w:rsidRDefault="006E5B66" w:rsidP="00886CFB">
-[...7 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="0402383D" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a"/>
+        <w:tblW w:w="9608" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9608"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00374720" w:rsidRPr="00E83A96" w14:paraId="6116BB2A" w14:textId="77777777" w:rsidTr="00D07190">
+      <w:tr w:rsidR="00E11C6D" w14:paraId="4483FD12" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="9608" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4662A193" w14:textId="77777777" w:rsidR="009528A3" w:rsidRPr="00E83A96" w:rsidRDefault="009528A3" w:rsidP="009528A3">
+          <w:p w14:paraId="643428E4" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="50DD5852" w14:textId="77777777" w:rsidR="005F69AE" w:rsidRPr="00E83A96" w:rsidRDefault="00374720" w:rsidP="00DD3929">
+          <w:p w14:paraId="40119D87" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E83A96">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>REQUEST FOR ADMISSION OUTSIDE NORMAL AGE GROUP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56922C69" w14:textId="77777777" w:rsidR="00DD3929" w:rsidRPr="00E83A96" w:rsidRDefault="00DD3929" w:rsidP="00DD3929">
+          <w:p w14:paraId="7ED510B1" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="40BEA431" w14:textId="5517FE4E" w:rsidR="00DD3929" w:rsidRPr="00E83A96" w:rsidRDefault="00D07190" w:rsidP="00810B7C">
-[...13 lines deleted...]
-              <w:t>Before completing this form, please carefully consider the</w:t>
+          <w:p w14:paraId="4EEE4F89" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Before completing this form, please carefully consider the information contained in the School's Admission Policy (published on the School's website and in hard copy form from the School's main office on request) and Paragraphs 2.18 to 2.20 of the DfE's School Admissions Code 2021.</w:t>
             </w:r>
-            <w:r w:rsidR="00521043" w:rsidRPr="00E83A96">
-[...136 lines deleted...]
-          <w:p w14:paraId="6CADC2CA" w14:textId="77777777" w:rsidR="00DD3929" w:rsidRPr="00E83A96" w:rsidRDefault="00DD3929" w:rsidP="00DD3929">
+          </w:p>
+          <w:p w14:paraId="276E10B7" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="401716CB" w14:textId="77777777" w:rsidR="0012741A" w:rsidRPr="00E83A96" w:rsidRDefault="0012741A" w:rsidP="006957A7">
+    <w:p w14:paraId="1690650C" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a0"/>
+        <w:tblW w:w="9608" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3723"/>
         <w:gridCol w:w="5885"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A60D7" w:rsidRPr="00E83A96" w14:paraId="12800F65" w14:textId="77777777" w:rsidTr="00FE225F">
+      <w:tr w:rsidR="00E11C6D" w14:paraId="7B26C372" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
+            <w:tcW w:w="9608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="50D25019" w14:textId="77777777" w:rsidR="002A60D7" w:rsidRPr="00E83A96" w:rsidRDefault="002A60D7" w:rsidP="00496BFF">
-[...33 lines deleted...]
-              <w:t>Child</w:t>
+          <w:p w14:paraId="3C81381B" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="445226DF" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Child's details:</w:t>
             </w:r>
-            <w:r w:rsidR="00256C3E">
-[...25 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          </w:p>
+          <w:p w14:paraId="1EAA024B" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00374720" w:rsidRPr="00E83A96" w14:paraId="390DBE00" w14:textId="77777777" w:rsidTr="00D07190">
+      <w:tr w:rsidR="00E11C6D" w14:paraId="1C181D67" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3798" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="3723" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="55DB54C8" w14:textId="77777777" w:rsidR="00374720" w:rsidRPr="00E83A96" w:rsidRDefault="00374720" w:rsidP="00886CFB">
-[...18 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="1924E234" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3706AD0C" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-              <w:t>Child's</w:t>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Child's full legal name:</w:t>
             </w:r>
-            <w:r w:rsidR="00431307" w:rsidRPr="00E83A96">
-[...42 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          </w:p>
+          <w:p w14:paraId="16297C21" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6056" w:type="dxa"/>
+            <w:tcW w:w="5885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2644D0DF" w14:textId="77777777" w:rsidR="00374720" w:rsidRPr="00E83A96" w:rsidRDefault="00374720" w:rsidP="00496BFF">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="508BBE80" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00374720" w:rsidRPr="00E83A96" w14:paraId="1BD06483" w14:textId="77777777" w:rsidTr="00D07190">
+      <w:tr w:rsidR="00E11C6D" w14:paraId="3895A7BE" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3798" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="3723" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5F3EC84F" w14:textId="77777777" w:rsidR="00374720" w:rsidRPr="00E83A96" w:rsidRDefault="00374720" w:rsidP="00886CFB">
-[...18 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="642CB748" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22802E35" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-              <w:t>Child's</w:t>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Child's date of birth:</w:t>
             </w:r>
-            <w:r w:rsidR="00374720" w:rsidRPr="00E83A96">
-[...15 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          </w:p>
+          <w:p w14:paraId="2A79740F" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6056" w:type="dxa"/>
+            <w:tcW w:w="5885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57E23321" w14:textId="77777777" w:rsidR="00374720" w:rsidRPr="00E83A96" w:rsidRDefault="00374720" w:rsidP="00496BFF">
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="10661DE6" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0012741A" w:rsidRPr="00E83A96" w14:paraId="786A0130" w14:textId="77777777" w:rsidTr="00D07190">
+      <w:tr w:rsidR="00E11C6D" w14:paraId="3416A3C1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3798" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="3723" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="24ACC22B" w14:textId="77777777" w:rsidR="0012741A" w:rsidRPr="00E83A96" w:rsidRDefault="0012741A" w:rsidP="00886CFB">
-[...18 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="6050FDC9" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E24F917" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-              <w:t>Child's</w:t>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Child's current age:</w:t>
             </w:r>
-            <w:r w:rsidR="00D7595D" w:rsidRPr="00E83A96">
-[...24 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          </w:p>
+          <w:p w14:paraId="0B749E82" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6056" w:type="dxa"/>
+            <w:tcW w:w="5885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6781C4DB" w14:textId="77777777" w:rsidR="0012741A" w:rsidRPr="00E83A96" w:rsidRDefault="0012741A" w:rsidP="00496BFF">
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="13F188B7" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00374720" w:rsidRPr="00E83A96" w14:paraId="49CB878C" w14:textId="77777777" w:rsidTr="00D07190">
+      <w:tr w:rsidR="00E11C6D" w14:paraId="05CAD158" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3798" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="3723" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="15BC8367" w14:textId="77777777" w:rsidR="00374720" w:rsidRPr="00E83A96" w:rsidRDefault="00374720" w:rsidP="00886CFB">
-[...18 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="639503B2" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66BBA2AC" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-              <w:t>Child's</w:t>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Child's home address:</w:t>
             </w:r>
-            <w:r w:rsidR="00D7595D" w:rsidRPr="00E83A96">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:p>
+          <w:p w14:paraId="475C869D" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43A4FE9D" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(as defined in the Admission Policy)</w:t>
             </w:r>
-            <w:r w:rsidR="002A60D7" w:rsidRPr="00E83A96">
-[...91 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          </w:p>
+          <w:p w14:paraId="2BC8B51D" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DD8D879" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12F589FA" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6056" w:type="dxa"/>
+            <w:tcW w:w="5885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6851EA8C" w14:textId="77777777" w:rsidR="00374720" w:rsidRPr="00E83A96" w:rsidRDefault="00374720" w:rsidP="00496BFF">
-[...34 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="70BB0480" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51A883AE" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48D09AAE" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="201BE0C0" w14:textId="77777777" w:rsidR="00521043" w:rsidRPr="00E83A96" w:rsidRDefault="00521043" w:rsidP="006957A7">
+    <w:p w14:paraId="50CDBF0F" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a1"/>
+        <w:tblW w:w="9608" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3720"/>
         <w:gridCol w:w="5888"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00393711" w:rsidRPr="00E83A96" w14:paraId="02C2BC01" w14:textId="77777777" w:rsidTr="006957A7">
+      <w:tr w:rsidR="00E11C6D" w14:paraId="5CB63A89" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
+            <w:tcW w:w="9608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6889E5E3" w14:textId="77777777" w:rsidR="00393711" w:rsidRPr="00E83A96" w:rsidRDefault="00393711" w:rsidP="00496BFF">
-[...13 lines deleted...]
-          <w:p w14:paraId="0D4521E4" w14:textId="77777777" w:rsidR="00FE225F" w:rsidRPr="00E83A96" w:rsidRDefault="00FE225F" w:rsidP="00521043">
+          <w:p w14:paraId="00279518" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="098F69C0" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Parent's details:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3031D4F0" w14:textId="77777777" w:rsidR="00393711" w:rsidRPr="00E83A96" w:rsidRDefault="00393711" w:rsidP="00B424E5">
+          <w:p w14:paraId="5DD8AEC9" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Please only provide details </w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please only provide details for </w:t>
             </w:r>
-            <w:r w:rsidR="00521043" w:rsidRPr="00E83A96">
-[...17 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>one</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E83A96">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> parent below.  No details of the other parent should be given.  The definition of a "parent" in education law is set out in the School's Admission Policy.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00374720" w:rsidRPr="00E83A96" w14:paraId="4D2B34F1" w14:textId="77777777" w:rsidTr="006957A7">
+      <w:tr w:rsidR="00E11C6D" w14:paraId="04BE9309" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3798" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="3720" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="03B32A6A" w14:textId="77777777" w:rsidR="00374720" w:rsidRPr="00E83A96" w:rsidRDefault="00374720" w:rsidP="00886CFB">
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Parent's full </w:t>
+          <w:p w14:paraId="55F08F68" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08BA695E" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Parent's full legal name:</w:t>
             </w:r>
-            <w:r w:rsidR="00431307" w:rsidRPr="00E83A96">
-[...24 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          </w:p>
+          <w:p w14:paraId="7268F3CB" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6056" w:type="dxa"/>
+            <w:tcW w:w="5888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F13297B" w14:textId="77777777" w:rsidR="00374720" w:rsidRPr="00E83A96" w:rsidRDefault="00374720" w:rsidP="00496BFF">
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="3F5D98E0" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A6C1A" w:rsidRPr="00E83A96" w14:paraId="04DA25C4" w14:textId="77777777" w:rsidTr="006957A7">
+      <w:tr w:rsidR="00E11C6D" w14:paraId="0598E5CF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3798" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="3720" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0D9AD2B4" w14:textId="77777777" w:rsidR="000A6C1A" w:rsidRPr="00E83A96" w:rsidRDefault="000A6C1A" w:rsidP="000A6C1A">
+          <w:p w14:paraId="1E1B6297" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="0791EC01" w14:textId="77777777" w:rsidR="002A60D7" w:rsidRPr="00E83A96" w:rsidRDefault="000A6C1A" w:rsidP="000A6C1A">
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BA1F5AD" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...12 lines deleted...]
-              <w:t>Parent's address</w:t>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Parent's address:</w:t>
             </w:r>
-            <w:r w:rsidR="002A60D7" w:rsidRPr="00E83A96">
-[...6 lines deleted...]
-              <w:t>:</w:t>
+          </w:p>
+          <w:p w14:paraId="2F5AB7E1" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="464CF7E6" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(if different to the above) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0417A714" w14:textId="77777777" w:rsidR="002A60D7" w:rsidRPr="00E83A96" w:rsidRDefault="002A60D7" w:rsidP="000A6C1A">
+          <w:p w14:paraId="11CEFF22" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...51 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6056" w:type="dxa"/>
+            <w:tcW w:w="5888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62782F6F" w14:textId="77777777" w:rsidR="000A6C1A" w:rsidRPr="00E83A96" w:rsidRDefault="000A6C1A" w:rsidP="00496BFF">
-[...90 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="4D1E8741" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2737A287" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C62EDB0" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A4527D8" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A165811" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="763D72C4" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E68CD4E" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A6C1A" w:rsidRPr="00E83A96" w14:paraId="18337884" w14:textId="77777777" w:rsidTr="006957A7">
+      <w:tr w:rsidR="00E11C6D" w14:paraId="23587E58" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3798" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="3720" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3FE786AD" w14:textId="77777777" w:rsidR="000A6C1A" w:rsidRPr="00E83A96" w:rsidRDefault="000A6C1A" w:rsidP="000A6C1A">
+          <w:p w14:paraId="55B4D9B7" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="302676B6" w14:textId="77777777" w:rsidR="000A6C1A" w:rsidRPr="00E83A96" w:rsidRDefault="000A6C1A" w:rsidP="000A6C1A">
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16111F12" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Parent's email address:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EA4F21E" w14:textId="77777777" w:rsidR="000A6C1A" w:rsidRPr="00E83A96" w:rsidRDefault="000A6C1A" w:rsidP="000A6C1A">
+          <w:p w14:paraId="29E1A3FF" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6056" w:type="dxa"/>
+            <w:tcW w:w="5888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28E9461C" w14:textId="77777777" w:rsidR="000A6C1A" w:rsidRPr="00E83A96" w:rsidRDefault="000A6C1A" w:rsidP="00496BFF">
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="505D38CA" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A6C1A" w:rsidRPr="00E83A96" w14:paraId="1BAAE3BB" w14:textId="77777777" w:rsidTr="006957A7">
+      <w:tr w:rsidR="00E11C6D" w14:paraId="6D8104E2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3798" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="3720" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="09A3195A" w14:textId="77777777" w:rsidR="000A6C1A" w:rsidRPr="00E83A96" w:rsidRDefault="000A6C1A" w:rsidP="000A6C1A">
+          <w:p w14:paraId="14F3AB19" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="51104A6A" w14:textId="77777777" w:rsidR="000A6C1A" w:rsidRPr="00E83A96" w:rsidRDefault="000A6C1A" w:rsidP="000A6C1A">
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62F7893D" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Parent's contact number:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7903B19A" w14:textId="77777777" w:rsidR="000A6C1A" w:rsidRPr="00E83A96" w:rsidRDefault="000A6C1A" w:rsidP="000A6C1A">
+          <w:p w14:paraId="4D58DAFA" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3510"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6056" w:type="dxa"/>
+            <w:tcW w:w="5888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DC14CC5" w14:textId="77777777" w:rsidR="000A6C1A" w:rsidRPr="00E83A96" w:rsidRDefault="000A6C1A">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="64D57F49" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="05EF3F53" w14:textId="77777777" w:rsidR="0012741A" w:rsidRPr="00E83A96" w:rsidRDefault="0012741A" w:rsidP="006957A7">
+    <w:p w14:paraId="09A54B7D" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a2"/>
+        <w:tblW w:w="9608" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3717"/>
         <w:gridCol w:w="5891"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE225F" w:rsidRPr="00E83A96" w14:paraId="75BC7DEC" w14:textId="77777777" w:rsidTr="006957A7">
+      <w:tr w:rsidR="00E11C6D" w14:paraId="69FD53CC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
+            <w:tcW w:w="9608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="465D0415" w14:textId="77777777" w:rsidR="00FE225F" w:rsidRPr="00E83A96" w:rsidRDefault="00FE225F" w:rsidP="00496BFF">
-[...28 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="254DB7C7" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31901E11" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Year groups:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34888E01" w14:textId="77777777" w:rsidR="00FE225F" w:rsidRPr="00E83A96" w:rsidRDefault="00FE225F" w:rsidP="00496BFF">
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="00DE44AD" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00374720" w:rsidRPr="00E83A96" w14:paraId="0BC525DE" w14:textId="77777777" w:rsidTr="006957A7">
+      <w:tr w:rsidR="00E11C6D" w14:paraId="680A1485" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3798" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="3717" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5B37C476" w14:textId="77777777" w:rsidR="00DA4B5E" w:rsidRPr="00E83A96" w:rsidRDefault="00DA4B5E" w:rsidP="00886CFB">
-[...18 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="3684A6BB" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19FD2F46" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-              <w:t>Child's</w:t>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Child's normal year group:</w:t>
             </w:r>
-            <w:r w:rsidR="00D7595D" w:rsidRPr="00E83A96">
-[...24 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          </w:p>
+          <w:p w14:paraId="210B5404" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6056" w:type="dxa"/>
+            <w:tcW w:w="5891" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59361B60" w14:textId="77777777" w:rsidR="00374720" w:rsidRPr="00E83A96" w:rsidRDefault="00374720" w:rsidP="00496BFF">
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="4AA2F126" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00374720" w:rsidRPr="00E83A96" w14:paraId="182D67C6" w14:textId="77777777" w:rsidTr="006957A7">
+      <w:tr w:rsidR="00E11C6D" w14:paraId="2FFB91E8" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="651"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3798" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="3717" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="254A7005" w14:textId="77777777" w:rsidR="00374720" w:rsidRPr="00E83A96" w:rsidRDefault="00374720" w:rsidP="00886CFB">
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Year group sought for </w:t>
+          <w:p w14:paraId="65C22AB9" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64EDF770" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Year group sought for Child:</w:t>
             </w:r>
-            <w:r w:rsidR="00B424E5" w:rsidRPr="00E83A96">
-[...24 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          </w:p>
+          <w:p w14:paraId="183A63AC" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6056" w:type="dxa"/>
+            <w:tcW w:w="5891" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="078F1BE2" w14:textId="77777777" w:rsidR="00374720" w:rsidRPr="00E83A96" w:rsidRDefault="00374720" w:rsidP="00496BFF">
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="130E8B1D" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20F2D306" w14:textId="77777777" w:rsidR="0012741A" w:rsidRPr="00E83A96" w:rsidRDefault="0012741A" w:rsidP="006957A7">
+    <w:p w14:paraId="611937DD" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F80F72C" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="9608" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9608"/>
+        <w:gridCol w:w="3717"/>
+        <w:gridCol w:w="5891"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A60D7" w:rsidRPr="00E83A96" w14:paraId="2A12A0CA" w14:textId="77777777" w:rsidTr="006957A7">
+      <w:tr w:rsidR="00E11C6D" w14:paraId="145A19C0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="3193"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="9608" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1E965A95" w14:textId="77777777" w:rsidR="002A60D7" w:rsidRPr="00E83A96" w:rsidRDefault="002A60D7" w:rsidP="00496BFF">
-[...35 lines deleted...]
-              <w:t>Please set out below your reasons for asking</w:t>
+          <w:p w14:paraId="31971D50" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D4C6719" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Parental Responsibility</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E83A96">
-[...405 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          </w:p>
+          <w:p w14:paraId="471BE62D" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00415D8B" w:rsidRPr="00E83A96" w14:paraId="1EBA89DE" w14:textId="77777777" w:rsidTr="006957A7">
+      <w:tr w:rsidR="00E11C6D" w14:paraId="1B2D2CFA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
+            <w:tcW w:w="3717" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="27AF382E" w14:textId="77777777" w:rsidR="00415D8B" w:rsidRPr="00E83A96" w:rsidRDefault="00415D8B" w:rsidP="00496BFF">
-[...580 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="5F9AA693" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AF54EB6" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Are there any other adults with parental responsibility for Child?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FD978E1" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5891" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14FF24A3" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11C6D" w14:paraId="5913AD60" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="651"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3717" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F23294B" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72F3FE1B" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Are they in agreement with this move?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1568462D" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5891" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C58E345" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7547DD0A" w14:textId="77777777" w:rsidR="0012741A" w:rsidRPr="00E83A96" w:rsidRDefault="0012741A" w:rsidP="006957A7">
+    <w:p w14:paraId="62EF1783" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0965DC0D" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23B7A1EF" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a4"/>
+        <w:tblW w:w="9608" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9608"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00415D8B" w:rsidRPr="00E83A96" w14:paraId="7BA6422A" w14:textId="77777777" w:rsidTr="006957A7">
+      <w:tr w:rsidR="00E11C6D" w14:paraId="7A77BCBD" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="3193"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="9608" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="60F7CF34" w14:textId="77777777" w:rsidR="00415D8B" w:rsidRPr="00E83A96" w:rsidRDefault="00415D8B" w:rsidP="00496BFF">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Please list </w:t>
+          <w:p w14:paraId="56CC250A" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70B5DAF4" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+              </w:rPr>
+              <w:t>Please set out below your reasons for asking</w:t>
             </w:r>
-            <w:r w:rsidR="002A60D7" w:rsidRPr="00E83A96">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">below </w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for the child to be admitted to a year group outside their normal year group:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E83A96">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">documentation you have </w:t>
+          </w:p>
+          <w:p w14:paraId="0B9DB92E" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:ind w:firstLine="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CD5DAF9" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>You should have regard to the following factors which the Admission Authority will take into account when considering whether or not to agree your request in principle:</w:t>
             </w:r>
-            <w:r w:rsidR="00886CFB" w:rsidRPr="00E83A96">
-[...6 lines deleted...]
-              <w:t>attached</w:t>
+          </w:p>
+          <w:p w14:paraId="733E6450" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B9B3372" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information about the child's academic, social and emotional development; </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E83A96">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> in support </w:t>
+          </w:p>
+          <w:p w14:paraId="4C1162EC" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Where relevant, the child's medical history and the views of their medical professional; </w:t>
             </w:r>
-            <w:r w:rsidR="00496BFF" w:rsidRPr="00E83A96">
-[...6 lines deleted...]
-              <w:t>of your request</w:t>
+          </w:p>
+          <w:p w14:paraId="520CCEA7" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Whether the child has previously been educated outside their normal age group; </w:t>
             </w:r>
-            <w:r w:rsidR="002A60D7" w:rsidRPr="00E83A96">
-[...6 lines deleted...]
-              <w:t>:</w:t>
+          </w:p>
+          <w:p w14:paraId="5060AB1E" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Whether the child may naturally have fallen into a lower age group if it were not for being born prematurely. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AB2639B" w14:textId="77777777" w:rsidR="002A60D7" w:rsidRPr="00E83A96" w:rsidRDefault="002A60D7" w:rsidP="00496BFF">
-[...31 lines deleted...]
-              <w:t>(for example,</w:t>
+          <w:p w14:paraId="27917E8F" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13B0F391" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This is </w:t>
             </w:r>
-            <w:r w:rsidR="00415D8B" w:rsidRPr="00E83A96">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> a letter</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>not</w:t>
             </w:r>
-            <w:r w:rsidR="006E5B66" w:rsidRPr="00E83A96">
-[...5 lines deleted...]
-              <w:t>/report</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an exhaustive list - you should provide any other information you believe is relevant to your request.</w:t>
             </w:r>
-            <w:r w:rsidR="00415D8B" w:rsidRPr="00E83A96">
-[...63 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          </w:p>
+          <w:p w14:paraId="067CBD53" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00415D8B" w:rsidRPr="00E83A96" w14:paraId="25312495" w14:textId="77777777" w:rsidTr="006957A7">
+      <w:tr w:rsidR="00E11C6D" w14:paraId="58E806FD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
+            <w:tcW w:w="9608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34455246" w14:textId="77777777" w:rsidR="00415D8B" w:rsidRPr="00E83A96" w:rsidRDefault="00415D8B" w:rsidP="00496BFF">
-[...160 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="5E90A993" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EC6639C" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BE85780" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B719ED8" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40E79A0A" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="100D35BF" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65D39822" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01802F97" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DAE622A" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15F8A27A" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E7DF0A8" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4086466B" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A484FF5" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43306915" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="333C26DE" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25ABDD21" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D4F0398" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B49B86E" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0635487A" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="452A352E" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F46FCC6" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="615C3AAE" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A43FDB4" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D68A9BA" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0343F50E" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="611CBB34" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26469EAC" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E4202B9" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="456F7608" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="600FF070" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E87E93A" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F0B4F88" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FF6D8BE" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BE5BDAE" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07AA68B9" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F8030A3" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63D6B63A" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F19C72E" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AFB1011" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CA44CA4" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="761D2211" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56B0D4FE" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="69552D5C" w14:textId="77777777" w:rsidR="0012741A" w:rsidRPr="00E83A96" w:rsidRDefault="0012741A" w:rsidP="006957A7">
+    <w:p w14:paraId="5860F545" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a5"/>
+        <w:tblW w:w="9608" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3302"/>
-        <w:gridCol w:w="6306"/>
+        <w:gridCol w:w="9608"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00650575" w:rsidRPr="00E83A96" w14:paraId="48B297B1" w14:textId="77777777" w:rsidTr="006957A7">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00E11C6D" w14:paraId="4345EB41" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="9608" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="03BA1C56" w14:textId="77777777" w:rsidR="00650575" w:rsidRPr="00E83A96" w:rsidRDefault="00650575" w:rsidP="00374720">
-[...32 lines deleted...]
-              <w:t>I certify that the information that provided in this form is true and accurate, to the best of my knowledge</w:t>
+          <w:p w14:paraId="1AAE3E59" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="299A8D7D" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Please list below documentation you have attached in support of your request, THIS MUST INCLUDE A LETTER FROM YOUR CURRENT HEADTEACHER CONFIRMING THAT THEY ARE HAPPY WITH THIS APPLICATION.</w:t>
             </w:r>
-            <w:r w:rsidR="00FE3400" w:rsidRPr="00E83A96">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> and belief</w:t>
+          </w:p>
+          <w:p w14:paraId="2932ADE2" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="184576CB" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(for example, a letter/report from the child's GP, hospital consultant or other medical professional, social worker, home tutor, nursery teacher, etc.)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E83A96">
-[...15 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          </w:p>
+          <w:p w14:paraId="3BEB0C5C" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D53CA" w:rsidRPr="00E83A96" w14:paraId="3E762408" w14:textId="77777777" w:rsidTr="006957A7">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00E11C6D" w14:paraId="139D07C6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="9608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06724855" w14:textId="77777777" w:rsidR="00496BFF" w:rsidRPr="00E83A96" w:rsidRDefault="00496BFF" w:rsidP="00374720">
-[...221 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="6C5F018A" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13CAFEAD" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D98E9EB" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E52C99E" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="690D85F1" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46D85CB2" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7568F2F3" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="563D4FC2" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0929AC82" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1ECBA157" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04F93D3B" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68AEC3DE" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4374E541" w14:textId="77777777" w:rsidR="0012741A" w:rsidRPr="00E83A96" w:rsidRDefault="0012741A" w:rsidP="006957A7">
+    <w:p w14:paraId="0A3FEE88" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="9608" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9608"/>
+        <w:gridCol w:w="3302"/>
+        <w:gridCol w:w="6306"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C30715" w:rsidRPr="00E83A96" w14:paraId="1DC01C25" w14:textId="77777777" w:rsidTr="006957A7">
+      <w:tr w:rsidR="00E11C6D" w14:paraId="6360CAE6" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="9608" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="768BD82F" w14:textId="57CC49A3" w:rsidR="00C30715" w:rsidRPr="00E83A96" w:rsidRDefault="00C30715" w:rsidP="00374720">
-[...27 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="51AE8257" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2ECB2085" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I certify that the information that provided in this form is true and accurate, to the best of my knowledge and belief:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41AB4AC9" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11C6D" w14:paraId="5F32779A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3302" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1354B725" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3402B4E6" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Signed:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66E2A6B5" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6306" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20224EB7" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11C6D" w14:paraId="2802D4C4" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3302" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E2346D5" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A6124D6" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Full legal name:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BCED5D9" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6306" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68EEB0D5" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11C6D" w14:paraId="592EE175" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3302" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA92093" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="665351CF" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dated:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25766B0F" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6306" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF5F7C3" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="768C3BBD" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a7"/>
+        <w:tblW w:w="9608" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="7F7F7F"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9608"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E11C6D" w14:paraId="6E8E05FA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9608" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CDCB39F" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39E3E59B" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Please note, this request is </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E83A96">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
-            <w:r w:rsidR="00501846" w:rsidRPr="00E83A96">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> an application for admission.  A</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an application for admission.  A separate application for admission must be made in the usual way at the appropriate time.  We strongly encourage parents to make requests for admission outside normal age group well ahead of any deadlines for applying for admission, so that a decision in principle can be obtained and informed choices made.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E83A96">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> separate application </w:t>
+          </w:p>
+          <w:p w14:paraId="76EC351C" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EBE7027" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>This completed form and any supporting documents must be sent to:</w:t>
             </w:r>
-            <w:r w:rsidR="00E35616" w:rsidRPr="00E83A96">
-[...195 lines deleted...]
-          <w:p w14:paraId="13782127" w14:textId="0D303544" w:rsidR="003878BE" w:rsidRDefault="00B424E5" w:rsidP="003878BE">
+          </w:p>
+          <w:p w14:paraId="4AE1611C" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="435739F3" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4513"/>
                 <w:tab w:val="right" w:pos="9026"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003878BE">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">The Clerk to the </w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Admissions, Redland Green School, Redland Court Road, Redland, Bristol, BS6 7EH or email:</w:t>
             </w:r>
-            <w:r w:rsidR="003878BE" w:rsidRPr="003878BE">
-[...42 lines deleted...]
-          <w:p w14:paraId="0D78366A" w14:textId="77777777" w:rsidR="006957A7" w:rsidRPr="003878BE" w:rsidRDefault="006957A7" w:rsidP="003878BE">
+          </w:p>
+          <w:p w14:paraId="045703C3" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4513"/>
                 <w:tab w:val="right" w:pos="9026"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="7F7F7F"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="48FB04A3" w14:textId="1BFAB9DB" w:rsidR="00C30715" w:rsidRPr="00E83A96" w:rsidRDefault="00754158" w:rsidP="00FE225F">
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="1937F335" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>info@redlandgreen.bristol.sch.uk</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60EDCC36" w14:textId="77777777" w:rsidR="00FE225F" w:rsidRPr="00E83A96" w:rsidRDefault="00FE225F" w:rsidP="00FE225F">
-[...6 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="127A07E8" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3510"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E0479D3" w14:textId="77777777" w:rsidR="001A4497" w:rsidRPr="00E83A96" w:rsidRDefault="001A4497" w:rsidP="00393711">
+    <w:p w14:paraId="59883896" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3510"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="001A4497" w:rsidRPr="00E83A96" w:rsidSect="007768A4">
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:sectPr w:rsidR="00E11C6D">
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1358" w:right="1134" w:bottom="1170" w:left="1134" w:header="709" w:footer="381" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:cols w:space="708"/>
+      <w:pgMar w:top="1358" w:right="1134" w:bottom="1170" w:left="1134" w:header="709" w:footer="567" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0316A2F9" w14:textId="77777777" w:rsidR="00EF2FCB" w:rsidRDefault="00EF2FCB" w:rsidP="00504836">
+    <w:p w14:paraId="4B8D30B0" w14:textId="77777777" w:rsidR="002B27AF" w:rsidRDefault="002B27AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69C264C5" w14:textId="77777777" w:rsidR="00EF2FCB" w:rsidRDefault="00EF2FCB" w:rsidP="00504836">
+    <w:p w14:paraId="2A3EFC8D" w14:textId="77777777" w:rsidR="002B27AF" w:rsidRDefault="002B27AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Noto Sans Symbols">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{E3D47AE0-8E7C-4FD9-86CA-A1EFE4B62486}"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{69F98087-0E68-497A-BA09-C6743CFC469F}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{D75A5240-08B2-4299-9B22-967E0D4AF37E}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{2E15C604-F6F3-4975-9562-CA189E995586}"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{11896ED4-26CE-4996-8CC8-A828BAA5712A}"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{D8EFC585-BE4E-4D06-962C-D44FC20DDA1B}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{75537B40-BDB5-4958-8A97-96888CF31102}"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{1B805F7D-5DBC-4145-88A1-A4FD9F15516E}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{77F6FA10-B05F-4A12-A985-AA5CC35673CB}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="39223A27" w14:textId="77777777" w:rsidR="003878BE" w:rsidRDefault="003878BE" w:rsidP="003878BE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2493A119" w14:textId="32BB4FE2" w:rsidR="002D1732" w:rsidRDefault="002D1732">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56F46D56" wp14:editId="7FF8B7CD">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="773430" cy="368935"/>
+              <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2033330445" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="773430" cy="368935"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="56ACA0DF" w14:textId="37A46022" w:rsidR="002D1732" w:rsidRPr="002D1732" w:rsidRDefault="002D1732" w:rsidP="002D1732">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="002D1732">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="56F46D56" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.9pt;height:29.05pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaFPoSDwIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wkTT+MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnv36U7CRdt9Owi0yR9CP5+DS/77QiB+F8A6ak41FOiTAcqsbsSvrjdfXl&#10;lhIfmKmYAiNKehSe3i8+f5q3thATqEFVwhEEMb5obUnrEGyRZZ7XQjM/AisMBiU4zQJe3S6rHGsR&#10;XatskufXWQuusg648B69j32QLhK+lIKHZym9CESVFHsL6XTp3MYzW8xZsXPM1g0f2mD/0IVmjcGi&#10;Z6hHFhjZu+YPKN1wBx5kGHHQGUjZcJFmwGnG+YdpNjWzIs2C5Hh7psn/P1j+dNjYF0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLjmTbRBcLReXMzvZpihGNoen17N51FlOzys3U+fBOgSTRK6nAriSx2&#10;WPvQp55SYi0Dq0aptBllfnMgZvRklw6jFbptN7S9heqI0zjoF+0tXzVYc818eGEON4ttolrDMx5S&#10;QVtSGCxKanA//+aP+Ug4RilpUSklNShlStR3g4uYzK7yPCor3dBwJ2ObjPFdPotxs9cPgCIc43uw&#10;PJkxOaiTKR3oNxTzMlbDEDMca5Z0ezIfQq9bfAxcLJcpCUVkWVibjeUROpIVmXzt3pizA90B9/QE&#10;Jy2x4gPrfW7809vlPiD3aSWR2J7NgW8UYFrq8Fiiwt/fU9blSS9+AQAA//8DAFBLAwQUAAYACAAA&#10;ACEAlnoX4dkAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF70L/wzJCb3aTQEOJ2ZRi&#10;VbwaBT1ustNsaHYmZrdt/PduvejlwfCG975Xbmc3iDNOvmdSkK4SEEgtm546Be9vT3cbED5oMnpg&#10;QgXf6GFbLW5KXRi+0Cue69CJGEK+0ApsCGMhpW8tOu1XPCJF78CT0yGeUyfNpC8x3A0yS5JcOt1T&#10;bLB6xAeL7bE+OQX5/nlnx4/88+uQ+Rff8DHU/KjU8nbe3YMIOIe/Z7jiR3SoIlPDJzJeDArikPCr&#10;Vy9L44xGwXqTgqxK+R+++gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaFPoSDwIAABoE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWehfh2QAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="56ACA0DF" w14:textId="37A46022" w:rsidR="002D1732" w:rsidRPr="002D1732" w:rsidRDefault="002D1732" w:rsidP="002D1732">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="002D1732">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="39CA84B6" w14:textId="18739457" w:rsidR="002D1732" w:rsidRDefault="002D1732">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="250E910B" wp14:editId="0C30800B">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="773430" cy="368935"/>
+              <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1700685666" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="773430" cy="368935"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="031BE434" w14:textId="600E5570" w:rsidR="002D1732" w:rsidRPr="002D1732" w:rsidRDefault="002D1732" w:rsidP="002D1732">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="002D1732">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="250E910B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.9pt;height:29.05pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYKopyEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LtOA/BcuAmcFHA&#10;SAI4Rc40RVoCSC5B0pbcr++Sku007anohVrurvYxM5zfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvpy&#10;S4kPzFRMgRElPQpP7xefP81bW4gJ1KAq4QgWMb5obUnrEGyRZZ7XQjM/AisMBiU4zQJe3S6rHGux&#10;ulbZJM+vsxZcZR1w4T16H/sgXaT6UgoenqX0IhBVUpwtpNOlcxvPbDFnxc4xWzd8GIP9wxSaNQab&#10;nks9ssDI3jV/lNINd+BBhhEHnYGUDRdpB9xmnH/YZlMzK9IuCI63Z5j8/yvLnw4b++JI6L5ChwRG&#10;QFrrC4/OuE8nnY5fnJRgHCE8nmETXSAcnTc306spRjiGpte3d9NZrJJdfrbOh28CNIlGSR2yksBi&#10;h7UPfeopJfYysGqUSswo85sDa0ZPdpkwWqHbdqSp3k2/heqISzno+faWrxpsvWY+vDCHBOO0KNrw&#10;jIdU0JYUBouSGtzPv/ljPuKOUUpaFExJDSqaEvXdIB+T2VWeR4GlGxruZGyTMb7LZzFu9voBUItj&#10;fBaWJzMmB3UypQP9hppexm4YYoZjz5JuT+ZD6OWLb4KL5TIloZYsC2uzsTyWjphFQF+7N+bsgHpA&#10;up7gJClWfAC/z41/ervcB6QgMRPx7dEcYEcdJm6HNxOF/v6esi4ve/ELAAD//wMAUEsDBBQABgAI&#10;AAAAIQCWehfh2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvQv/DMkJvdpNAQ4nZ&#10;lGJVvBoFPW6y02xodiZmt23892696OXB8Ib3vlduZzeIM06+Z1KQrhIQSC2bnjoF729PdxsQPmgy&#10;emBCBd/oYVstbkpdGL7QK57r0IkYQr7QCmwIYyGlby067Vc8IkXvwJPTIZ5TJ82kLzHcDTJLklw6&#10;3VNssHrEB4vtsT45Bfn+eWfHj/zz65D5F9/wMdT8qNTydt7dgwg4h79nuOJHdKgiU8MnMl4MCuKQ&#10;8KtXL0vjjEbBepOCrEr5H776AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANgqinIRAgAA&#10;IQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJZ6F+HZ&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="031BE434" w14:textId="600E5570" w:rsidR="002D1732" w:rsidRPr="002D1732" w:rsidRDefault="002D1732" w:rsidP="002D1732">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="002D1732">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AAA9590" w14:textId="3E2C1370" w:rsidR="00E11C6D" w:rsidRDefault="002D1732">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="7F7F7F"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
+        <w:noProof/>
+        <w:color w:val="7F7F7F"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BF2882E" wp14:editId="51C45950">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="773430" cy="368935"/>
+              <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="735122019" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="773430" cy="368935"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7042BF96" w14:textId="4BBCC26C" w:rsidR="002D1732" w:rsidRPr="002D1732" w:rsidRDefault="002D1732" w:rsidP="002D1732">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="002D1732">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3BF2882E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:60.9pt;height:29.05pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJvHkwEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LtOA/BcuAmcFHA&#10;SAI4Rc40RVoCSC5B0pbcr++Ssuw07anohVrurvYxM5zfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvpy&#10;S4kPzFRMgRElPQpP7xefP81bW4gJ1KAq4QgWMb5obUnrEGyRZZ7XQjM/AisMBiU4zQJe3S6rHGux&#10;ulbZJM+vsxZcZR1w4T16H/sgXaT6UgoenqX0IhBVUpwtpNOlcxvPbDFnxc4xWzf8NAb7hyk0aww2&#10;PZd6ZIGRvWv+KKUb7sCDDCMOOgMpGy7SDrjNOP+wzaZmVqRdEBxvzzD5/1eWPx029sWR0H2FDgmM&#10;gLTWFx6dcZ9OOh2/OCnBOEJ4PMMmukA4Om9upldTjHAMTa9v76azWCW7/GydD98EaBKNkjpkJYHF&#10;Dmsf+tQhJfYysGqUSswo85sDa0ZPdpkwWqHbdqSpSjoZpt9CdcSlHPR8e8tXDbZeMx9emEOCcVoU&#10;bXjGQypoSwoni5Ia3M+/+WM+4o5RSloUTEkNKpoS9d0gH5PZVZ5HgaUbGm4wtskY3+WzGDd7/QCo&#10;xTE+C8uTGZODGkzpQL+hppexG4aY4dizpNvBfAi9fPFNcLFcpiTUkmVhbTaWx9IRswjoa/fGnD2h&#10;HpCuJxgkxYoP4Pe58U9vl/uAFCRmIr49mifYUYeJ29ObiUJ/f09Zl5e9+AUAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJZ6F+HZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe9C/8MyQm92k0BD&#10;idmUYlW8GgU9brLTbGh2Jma3bfz3br3o5cHwhve+V25nN4gzTr5nUpCuEhBILZueOgXvb093GxA+&#10;aDJ6YEIF3+hhWy1uSl0YvtArnuvQiRhCvtAKbAhjIaVvLTrtVzwiRe/Ak9MhnlMnzaQvMdwNMkuS&#10;XDrdU2ywesQHi+2xPjkF+f55Z8eP/PPrkPkX3/Ax1Pyo1PJ23t2DCDiHv2e44kd0qCJTwycyXgwK&#10;4pDwq1cvS+OMRsF6k4KsSvkfvvoBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAibx5MBMC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlnoX&#10;4dkAAAAEAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="7042BF96" w14:textId="4BBCC26C" w:rsidR="002D1732" w:rsidRPr="002D1732" w:rsidRDefault="002D1732" w:rsidP="002D1732">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="002D1732">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="002B27AF">
+      <w:rPr>
+        <w:b/>
         <w:color w:val="7F7F7F"/>
       </w:rPr>
       <w:t>Redland Court Road, Redland, Bristol, BS6 7EH</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2F2334D2" w14:textId="2986F2ED" w:rsidR="00FE225F" w:rsidRPr="003878BE" w:rsidRDefault="00FE225F" w:rsidP="003878BE">
+  <w:p w14:paraId="7D38B6A3" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C227DA2" w14:textId="77777777" w:rsidR="00EF2FCB" w:rsidRDefault="00EF2FCB" w:rsidP="00504836">
+    <w:p w14:paraId="14E91ED4" w14:textId="77777777" w:rsidR="002B27AF" w:rsidRDefault="002B27AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5726667C" w14:textId="77777777" w:rsidR="00EF2FCB" w:rsidRDefault="00EF2FCB" w:rsidP="00504836">
+    <w:p w14:paraId="7FA152C6" w14:textId="77777777" w:rsidR="002B27AF" w:rsidRDefault="002B27AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4C06B107" w14:textId="686DEE4E" w:rsidR="00FE225F" w:rsidRPr="003230E4" w:rsidRDefault="003230E4" w:rsidP="003230E4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28CD3A53" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="002B27AF">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-      <w:jc w:val="center"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
-        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C5C07B4" wp14:editId="51A072FC">
-          <wp:extent cx="1473200" cy="903605"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4016E06A" wp14:editId="48AC2258">
+          <wp:extent cx="1487382" cy="912304"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="2" name="Picture 2" descr="Shape, icon&#10;&#10;Description automatically generated"/>
-[...2 lines deleted...]
-          </wp:cNvGraphicFramePr>
+          <wp:docPr id="4" name="image2.png" descr="Shape, icon&#10;&#10;Description automatically generated"/>
+          <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="Picture 2" descr="Shape, icon&#10;&#10;Description automatically generated"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="image2.png" descr="Shape, icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1487382" cy="912304"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="0EAE5520" wp14:editId="51046738">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5033644</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>6985</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1086485" cy="913818"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="3" name="image1.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="image1.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2"/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1086485" cy="913818"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6443382C" w14:textId="77777777" w:rsidR="00E11C6D" w:rsidRDefault="00E11C6D">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="276620E0"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:nsid w:val="69757748"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B28049D6"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...177 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="969436983">
+  <w:num w:numId="1" w16cid:durableId="1364599159">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:embedTrueTypeFonts/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00037A13"/>
-[...155 lines deleted...]
-    <w:rsid w:val="00FF27C6"/>
+    <w:rsidRoot w:val="00E11C6D"/>
+    <w:rsid w:val="00027E58"/>
+    <w:rsid w:val="002B27AF"/>
+    <w:rsid w:val="002D1732"/>
+    <w:rsid w:val="00E11C6D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="79C104AD"/>
-  <w15:docId w15:val="{67B7B4A2-F08B-4A49-A364-9FB37F172BB7}"/>
+  <w14:docId w14:val="7D8125FA"/>
+  <w15:docId w15:val="{E494C9E9-8F8A-4A70-922B-4BE3F51DA178}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4996,51 +4330,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -5224,76 +4558,212 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00037A13"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00102CB2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="15" w:line="247" w:lineRule="auto"/>
+      <w:ind w:left="649" w:hanging="10"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00037A13"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
@@ -5375,67 +4845,190 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001A4497"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001A4497"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00102CB2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="36"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a3">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a4">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a6">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a7">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gcairns891@redlandgreen.bristol.sch.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5667,219 +5260,313 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AB3AA9FFC097854FAA1210CFCE0F43A4" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="58603d4b5b3123b463941b8c913e2683">
-[...2 lines deleted...]
-    <xsd:import namespace="02872dca-5023-4076-9077-24d4c3624495"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A07532A28E43614E99B14F555977FD0E" ma:contentTypeVersion="34" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4b1157742decd6037dbc84362a03d558">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="629ad973-31df-4fb6-ae51-34e935dc5e4b" xmlns:ns3="35571bcb-a963-4ad6-ad36-d178d37764f0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="69fea3c85061210a248df406417e0741" ns2:_="" ns3:_="">
+    <xsd:import namespace="629ad973-31df-4fb6-ae51-34e935dc5e4b"/>
+    <xsd:import namespace="35571bcb-a963-4ad6-ad36-d178d37764f0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:RetentionStartDate" minOccurs="0"/>
-                <xsd:element ref="ns2:RetentionEvent" minOccurs="0"/>
+                <xsd:element ref="ns2:o6981c1278504e808550350db31f84ee" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:PersonalIdentificationData" minOccurs="0"/>
+                <xsd:element ref="ns2:KS" minOccurs="0"/>
+                <xsd:element ref="ns2:k3cfd76f04c4402c9bdea2d9eaa63ec7" minOccurs="0"/>
+                <xsd:element ref="ns2:f3299f1fb65d4402a26375ec20e00c15" minOccurs="0"/>
+                <xsd:element ref="ns2:d52b3c2e238440969051810999542222" minOccurs="0"/>
+                <xsd:element ref="ns2:bb8c47670a3c481e9ca5d3dc45a1fc55" minOccurs="0"/>
+                <xsd:element ref="ns2:Year" minOccurs="0"/>
+                <xsd:element ref="ns2:Lesson" minOccurs="0"/>
+                <xsd:element ref="ns2:CustomTags" minOccurs="0"/>
+                <xsd:element ref="ns2:CurriculumSubject" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a4c675ae-9ba4-4308-97eb-1ec736863f4e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="629ad973-31df-4fb6-ae51-34e935dc5e4b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="RetentionStartDate" ma:index="8" nillable="true" ma:displayName="Retention Start Date" ma:description="Enter the retention start date (when known), e.g. the date that the retention period is measured from." ma:format="DateOnly" ma:internalName="RetentionStartDate">
+    <xsd:element name="o6981c1278504e808550350db31f84ee" ma:index="9" nillable="true" ma:taxonomy="true" ma:internalName="o6981c1278504e808550350db31f84ee" ma:taxonomyFieldName="Staff_x0020_Category" ma:displayName="Staff Category" ma:default="" ma:fieldId="{86981c12-7850-4e80-8550-350db31f84ee}" ma:sspId="7f1dce15-2e37-4e24-8ab6-ada8c2b8b0d1" ma:termSetId="4330e68d-6aad-45bc-9c5f-55e507b2ffb0" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="10" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{46a824c1-92db-4df3-aedd-744ba80d9342}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="629ad973-31df-4fb6-ae51-34e935dc5e4b">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="PersonalIdentificationData" ma:index="11" nillable="true" ma:displayName="Personal Identification Data" ma:default="" ma:internalName="PersonalIdentificationData">
       <xsd:simpleType>
-        <xsd:restriction base="dms:DateTime"/>
-[...5 lines deleted...]
-          <xsd:maxLength value="255"/>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="No"/>
+          <xsd:enumeration value="Yes"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="KS" ma:index="12" nillable="true" ma:displayName="Key Stage" ma:default="" ma:internalName="KS">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Foundation"/>
+          <xsd:enumeration value="KS1"/>
+          <xsd:enumeration value="KS2"/>
+          <xsd:enumeration value="KS3"/>
+          <xsd:enumeration value="KS4"/>
+          <xsd:enumeration value="KS5"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="k3cfd76f04c4402c9bdea2d9eaa63ec7" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="k3cfd76f04c4402c9bdea2d9eaa63ec7" ma:taxonomyFieldName="Topic" ma:displayName="Topic" ma:default="" ma:fieldId="{43cfd76f-04c4-402c-9bde-a2d9eaa63ec7}" ma:sspId="7f1dce15-2e37-4e24-8ab6-ada8c2b8b0d1" ma:termSetId="180df44b-93be-4534-b173-1d8801f2b4dd" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="f3299f1fb65d4402a26375ec20e00c15" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="f3299f1fb65d4402a26375ec20e00c15" ma:taxonomyFieldName="ExamBoard" ma:displayName="Exam Board" ma:default="" ma:fieldId="{f3299f1f-b65d-4402-a263-75ec20e00c15}" ma:sspId="7f1dce15-2e37-4e24-8ab6-ada8c2b8b0d1" ma:termSetId="2dc8a9d5-093a-4f5b-9c0a-dea07e9a215a" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="d52b3c2e238440969051810999542222" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="d52b3c2e238440969051810999542222" ma:taxonomyFieldName="Week" ma:displayName="Week" ma:default="" ma:fieldId="{d52b3c2e-2384-4096-9051-810999542222}" ma:sspId="7f1dce15-2e37-4e24-8ab6-ada8c2b8b0d1" ma:termSetId="be85a514-c087-4b97-a31e-1f8599dd220e" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="bb8c47670a3c481e9ca5d3dc45a1fc55" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="bb8c47670a3c481e9ca5d3dc45a1fc55" ma:taxonomyFieldName="Term" ma:displayName="Term" ma:default="" ma:fieldId="{bb8c4767-0a3c-481e-9ca5-d3dc45a1fc55}" ma:sspId="7f1dce15-2e37-4e24-8ab6-ada8c2b8b0d1" ma:termSetId="8ba98a6a-d9d2-4fba-a945-c07f8e5a2332" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Year" ma:index="21" nillable="true" ma:displayName="Year" ma:default="" ma:internalName="Year">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="R"/>
+          <xsd:enumeration value="1"/>
+          <xsd:enumeration value="2"/>
+          <xsd:enumeration value="3"/>
+          <xsd:enumeration value="4"/>
+          <xsd:enumeration value="5"/>
+          <xsd:enumeration value="6"/>
+          <xsd:enumeration value="7"/>
+          <xsd:enumeration value="8"/>
+          <xsd:enumeration value="9"/>
+          <xsd:enumeration value="10"/>
+          <xsd:enumeration value="11"/>
+          <xsd:enumeration value="12"/>
+          <xsd:enumeration value="13"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Lesson" ma:index="22" nillable="true" ma:displayName="Lesson" ma:default="" ma:internalName="Lesson">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CustomTags" ma:index="23" nillable="true" ma:displayName="Custom Tags" ma:default="" ma:internalName="CustomTags">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="CurriculumSubject" ma:index="24" nillable="true" ma:displayName="Curriculum Subject" ma:default="Admissions Team" ma:internalName="CurriculumSubject">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="31" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="32" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="25" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8c4895ad-3b16-4900-b4a5-779ef7bc8e32}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a4c675ae-9ba4-4308-97eb-1ec736863f4e">
-[...9 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="02872dca-5023-4076-9077-24d4c3624495" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35571bcb-a963-4ad6-ad36-d178d37764f0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="27" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="13" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="28" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="29" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="30" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="33" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="34" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="35" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="36" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="24" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ecf50c9d-bc8f-48ed-ba3c-7168a5cdc8d7" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceLocation" ma:index="37" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="39" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="7f1dce15-2e37-4e24-8ab6-ada8c2b8b0d1" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="40" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="41" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -5939,123 +5626,137 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...17 lines deleted...]
-</p:properties>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgm08q++VUVUaM4U5cYaE/hSueoIg==">CgMxLjAyCGguZ2pkZ3hzOAByITFsd3pvWi0ydXVQTGtsTGhTUS1LT2owRmtWUVFFMXBTVw==</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEA97351-522F-42CD-B826-A7337CE544E5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{040E6D03-5DB3-425E-A234-0EAA2C55EA56}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F70D98D-6651-4B2A-935A-D915D682145D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4585AA90-12DB-4164-A369-1ACDD9886EC7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="629ad973-31df-4fb6-ae51-34e935dc5e4b"/>
+    <ds:schemaRef ds:uri="35571bcb-a963-4ad6-ad36-d178d37764f0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5B1A3DB-B843-463E-897F-2C248C69D6F8}"/>
-[...3 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D5E118F-B160-4695-9781-472791D0B693}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>2396</Characters>
+  <Pages>1</Pages>
+  <Words>447</Words>
+  <Characters>2553</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2811</CharactersWithSpaces>
+  <CharactersWithSpaces>2995</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Gill Ellyard</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100AB3AA9FFC097854FAA1210CFCE0F43A4</vt:lpwstr>
+    <vt:lpwstr>0x010100A07532A28E43614E99B14F555977FD0E</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>2bd11263,7932290d,655e6762</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
+    <vt:lpwstr>2026-09-29T10:30:58Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
+    <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
+    <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
+    <vt:lpwstr>437c6cae-a46d-40cc-a1d6-cc301d1ebf11</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>