--- v2 (2026-06-12)
+++ v3 (2026-09-08)
@@ -1,83 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bristolcouncil-my.sharepoint.com/personal/bethany_goddard_bristol_gov_uk/Documents/Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bristolcouncil.sharepoint.com/sites/TRANAMAN/Shared Documents/LSG and Road Adoptions/Section 36 List/2026/September/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{AD6AD3F2-6CD7-46C7-A529-90FA2F889B05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{505CCA5E-CC08-42E3-87A9-CCCA3003C800}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7A35D0AE-1862-48B9-8AD5-1DD2E330711A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{EAA0EF15-7D68-4738-B8D1-F5086629C186}"/>
+    <workbookView xWindow="-110" yWindow="-10910" windowWidth="19420" windowHeight="10300" xr2:uid="{194EB063-BABF-4D59-A8BD-A210F655E54C}"/>
   </bookViews>
   <sheets>
-    <sheet name="Classified Streets Only" sheetId="1" r:id="rId1"/>
+    <sheet name="S36 - Classified Streets" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...15 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="169">
   <si>
     <t>USRN</t>
   </si>
   <si>
     <t>Road Number</t>
   </si>
   <si>
     <t>Constituent Street Name List</t>
   </si>
   <si>
     <t>Road Number Class</t>
   </si>
   <si>
     <t>Length (m)</t>
   </si>
   <si>
     <t>Start Coordinates (x)</t>
   </si>
   <si>
     <t>Start Coordinates (y)</t>
@@ -160,51 +144,51 @@
   <si>
     <t>Belle Vue Road, Devon Road, Robertson Road</t>
   </si>
   <si>
     <t>C136</t>
   </si>
   <si>
     <t>Ridgeway Lane, Whitchurch Lane</t>
   </si>
   <si>
     <t>C121</t>
   </si>
   <si>
     <t>Lower Maudlin Street</t>
   </si>
   <si>
     <t>B3120</t>
   </si>
   <si>
     <t>Cannon Street, North Street, Coronation Road, East Street, St Johns Lane, West Street</t>
   </si>
   <si>
     <t>B4057</t>
   </si>
   <si>
-    <t>Shirehampton Road, Hallen Road, Kings Weston Road, Crow Lane, Henbury Road</t>
+    <t>Shirehampton Road, Kings Weston Road, Crow Lane, Henbury Road</t>
   </si>
   <si>
     <t>C139</t>
   </si>
   <si>
     <t>Highridge Green</t>
   </si>
   <si>
     <t>C130</t>
   </si>
   <si>
     <t>Talbot Road, Priory Road</t>
   </si>
   <si>
     <t>B3122</t>
   </si>
   <si>
     <t>Bedminster Road, Redcatch Road, Oakmeade Park, St Johns Lane</t>
   </si>
   <si>
     <t>A4320</t>
   </si>
   <si>
     <t>Junction 3 Roundabout M32, Stapleton Road, Easton Way, St Philips Causeway</t>
   </si>
@@ -214,51 +198,51 @@
   <si>
     <t>Overndale Road</t>
   </si>
   <si>
     <t>C135</t>
   </si>
   <si>
     <t>Woodland Way</t>
   </si>
   <si>
     <t>B4467</t>
   </si>
   <si>
     <t>Pembroke Road</t>
   </si>
   <si>
     <t>C114</t>
   </si>
   <si>
     <t>Cotham Road</t>
   </si>
   <si>
     <t>B4054</t>
   </si>
   <si>
-    <t>Druid Hill, Park Hill, High Street, Shirehampton Road, Linden Road, Northumbria Drive, Zetland Road, Cranbrook Road, Lower High Street, Avonmouth Road, North View, The Green, Parrys Lane, Atlantic Road</t>
+    <t>Druid Hill, Park Hill, High Street, Shirehampton Road, Linden Road, Northumbria Drive, Zetland Road, Cranbrook Road, Lower High Street, Avonmouth Road, North View, The Green, Parrys Lane, Atlantic Road, Portway Roundabout</t>
   </si>
   <si>
     <t>C112</t>
   </si>
   <si>
     <t>Mina Road, Pennywell Road, Sevier Street, Glenfrome Road, James Street, York Street</t>
   </si>
   <si>
     <t>B3119</t>
   </si>
   <si>
     <t>West Town Lane</t>
   </si>
   <si>
     <t>A4174</t>
   </si>
   <si>
     <t>Hengrove Way Roundabout, Highridge Green, King Georges Road, Creswicke Road, Whitchurch Lane, Bamfield, Airport Road, Callington Road, Hengrove Way, West Town Lane, Anton Bantock Way</t>
   </si>
   <si>
     <t>B4469</t>
   </si>
   <si>
     <t>Eastville Roundabout M32 Junction 2, Royate Hill, Muller Road, Gordon Road, Rose Green Road</t>
   </si>
@@ -304,51 +288,51 @@
   <si>
     <t>Old Market Street Roundabout, Temple Way, Temple Gate, Redcliffe Way, Bond Street, Temple Way Underpass, Bond Street South</t>
   </si>
   <si>
     <t>A431</t>
   </si>
   <si>
     <t>Air Balloon Road, Summerhill Road, Nags Head Hill, Bryants Hill</t>
   </si>
   <si>
     <t>C105</t>
   </si>
   <si>
     <t>Toronto Road, Charlton Road, Monks Park Avenue, Knole Lane, Pen Park Road, Southmead Road</t>
   </si>
   <si>
     <t>C122</t>
   </si>
   <si>
     <t>Netham Road, Pilemarsh, Avonvale Road</t>
   </si>
   <si>
     <t>M32</t>
   </si>
   <si>
-    <t>M32 Junction 3 To Junction 2 On Slip, M32 Junction 2 To South Gloucestershire, M32 Newfoundland Way To Junction 2, M32 Junction 2 To Newfoundland Way, M32 Junction 2 To Junction 1 On Slip, M32 Junction 2 From Junction 3 Off Slip, M32 Junction 2 From Junction 1 Off Slip, M32 Junction 2 To Junction 3 On Slip, M32 Junction 1 To Junction 2, M32 Junction 2 North, M32 Junction 2 South, M32 Junction 3 From Junction 2 Off Slip</t>
+    <t>M32 Junction 3 To Junction 2 On Slip, M32 Junction 2 To Newfoundland Way, M32 Junction 2 To South Gloucestershire, M32 Newfoundland Way To Junction 2, M32 Junction 2 To Junction 1 On Slip, M32 Junction 2 From Junction 3 Off Slip, M32 Junction 2 From Junction 1 Off Slip, M32 Junction 2 To Junction 3 On Slip, M32 Junction 1 To Junction 2, M32 Junction 2 North, M32 Junction 2 South, M32 Junction 3 From Junction 2 Off Slip</t>
   </si>
   <si>
     <t>A3029</t>
   </si>
   <si>
     <t>Merchants Road, Parson Street, Winterstoke Road, Hartcliffe Way, Ashton Road, Ashton Gate Underpass, Bristol Gate, Brunel Lock Road, Brunel Way, Cabot Way, Humphry Davy Way, McAdam Way, Winterstoke Underpass, Plimsoll Bridge</t>
   </si>
   <si>
     <t>C110</t>
   </si>
   <si>
     <t>Bishop Road</t>
   </si>
   <si>
     <t>M49</t>
   </si>
   <si>
     <t>M5 Avonmouth Spur To M49 Link, M5 To M49 Link, M49 Junction 18A M5 To South Gloucesters, M49 South Gloucestershire To M5 Junction</t>
   </si>
   <si>
     <t>B4468</t>
   </si>
   <si>
     <t>Coldharbour Road, Redland Hill, Redland Road, Kellaway Avenue</t>
   </si>
@@ -532,369 +516,643 @@
   <si>
     <t>Bath Bridge Roundabout, Merchants Road, Bath Road, Bristol Hill, Cumberland Basin Road, Portway, Eagle Road, Portway Roundabout, Grove Park, Hotwell Road, Temple Gate, Brislington Hill, Anchor Road, Bennett Way, Bridge Valley Road, Bristol Gate, Canons Road, Faraday Road, Crowley Way, Bristow Broadway, St Andrews Gate Roundabout, St Brendans Roundabout, Jacobs Wells Roundabout, Christina Terrace</t>
   </si>
   <si>
     <t>C120</t>
   </si>
   <si>
     <t>Clifton Down, Observatory Road</t>
   </si>
   <si>
     <t>A4162</t>
   </si>
   <si>
     <t>Canford Lane, Canford Road, Sylvan Way, Dingle Road</t>
   </si>
   <si>
     <t>C103</t>
   </si>
   <si>
     <t>Charlton Road, Greystoke Avenue, High Street, Passage Road</t>
   </si>
   <si>
     <t>B4465</t>
   </si>
   <si>
-    <t>Whitehall Road, Easton Road, Berkeley Road, Whitefield Road, Staple Hill Road, Brook Road, Forest Road, Fishponds Road</t>
+    <t>Whitehall Road, Lyppiatt Road, Easton Road, Berkeley Road, Whitefield Road, Staple Hill Road, Brook Road, Forest Road, Fishponds Road</t>
   </si>
   <si>
     <t>C129</t>
   </si>
   <si>
     <t>Leinster Avenue, Daventry Road, Novers Lane, Broad Walk, Melvin Square</t>
   </si>
   <si>
     <t>B4466</t>
   </si>
   <si>
     <t>Berkeley Place, Jacobs Wells Road</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
-      <name val="Calibri"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Aptos Display"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FFFFFFFF"/>
-      <name val="Calibri"/>
+      <color rgb="FF006100"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C5700"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="42">
+    <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Bad" xfId="7" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Calculation" xfId="11" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Check Cell" xfId="13" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Explanatory Text" xfId="16" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Good" xfId="6" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Heading 3" xfId="4" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
+    <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
+    <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="11">
+  <dxfs count="5">
     <dxf>
-      <font>
-[...15 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <numFmt numFmtId="2" formatCode="0.00"/>
     </dxf>
     <dxf>
-      <font>
-[...14 lines deleted...]
-      </font>
       <numFmt numFmtId="2" formatCode="0.00"/>
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <font>
-[...14 lines deleted...]
-      </font>
       <numFmt numFmtId="2" formatCode="0.00"/>
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <font>
-[...14 lines deleted...]
-      </font>
       <numFmt numFmtId="2" formatCode="0.00"/>
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <font>
-[...129 lines deleted...]
-      </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{27062288-C49A-4C85-8338-DD8693A22709}" name="Table2" displayName="Table2" ref="A1:I79" totalsRowShown="0" headerRowDxfId="0" dataDxfId="10">
-  <autoFilter ref="A1:I79" xr:uid="{27062288-C49A-4C85-8338-DD8693A22709}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{293FC1C5-9362-4043-AE6F-BAB98532EA33}" name="Table1" displayName="Table1" ref="A1:I79" totalsRowShown="0">
+  <autoFilter ref="A1:I79" xr:uid="{293FC1C5-9362-4043-AE6F-BAB98532EA33}"/>
   <tableColumns count="9">
-    <tableColumn id="1" xr3:uid="{DCB0B6DD-2B87-470C-8811-6D298E62C1CB}" name="USRN" dataDxfId="9"/>
-[...7 lines deleted...]
-    <tableColumn id="9" xr3:uid="{15210719-A699-4D74-956A-8556F0EAEDA1}" name="End Coordinates (y)" dataDxfId="1"/>
+    <tableColumn id="1" xr3:uid="{DFE5DF96-60E3-4E3F-84A2-EAF6B24F105D}" name="USRN"/>
+    <tableColumn id="2" xr3:uid="{9A112154-7A05-4531-8C9D-D3EBE1D1894A}" name="Road Number"/>
+    <tableColumn id="3" xr3:uid="{ADF91966-C763-481E-BAAD-0C3B2D87AAED}" name="Constituent Street Name List" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{E26E05A1-36BD-4960-985B-FCD4C1C2FF66}" name="Road Number Class"/>
+    <tableColumn id="5" xr3:uid="{CCECBDD5-0252-4283-9833-B2E3A26C2EE8}" name="Length (m)"/>
+    <tableColumn id="6" xr3:uid="{1A534923-3974-4ACE-BEB7-3D3C30D4D9AF}" name="Start Coordinates (x)" dataDxfId="3"/>
+    <tableColumn id="7" xr3:uid="{CC6B1C64-B395-490A-A9DF-2C63B18862CF}" name="Start Coordinates (y)" dataDxfId="2"/>
+    <tableColumn id="8" xr3:uid="{A52478F4-C510-40B7-BA92-974AE5EAC4D9}" name="End Coordinates (x)" dataDxfId="1"/>
+    <tableColumn id="9" xr3:uid="{770157CB-984F-4804-9AB2-B2AA6B420E29}" name="End Coordinates (y)" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -1176,2364 +1434,2361 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1F357D4-E3CA-4E40-BC4D-86B38BCFFD98}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{35E4FC47-F8FA-42C6-82FC-8D501F725BBA}">
   <dimension ref="A1:I79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection sqref="A1:I79"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="7.81640625" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="9" width="19.7265625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="11" customWidth="1"/>
+    <col min="2" max="2" width="14.1796875" customWidth="1"/>
+    <col min="3" max="3" width="94.90625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="19.1796875" customWidth="1"/>
+    <col min="5" max="5" width="11.7265625" customWidth="1"/>
+    <col min="6" max="7" width="19.90625" customWidth="1"/>
+    <col min="8" max="9" width="19.08984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A1" s="3" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="3" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="3" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="3" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="3" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="3" t="s">
+      <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A2" s="1">
+      <c r="A2">
         <v>4504711</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="E2" s="1">
+      <c r="E2">
         <v>625</v>
       </c>
       <c r="F2" s="2">
         <v>357359</v>
       </c>
       <c r="G2" s="2">
         <v>168584</v>
       </c>
       <c r="H2" s="2">
         <v>357359</v>
       </c>
       <c r="I2" s="2">
         <v>168584</v>
       </c>
     </row>
-    <row r="3" spans="1:9" ht="101.5" x14ac:dyDescent="0.35">
-      <c r="A3" s="1">
+    <row r="3" spans="1:9" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A3">
         <v>4504072</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="D3" t="s">
         <v>14</v>
       </c>
-      <c r="E3" s="1">
-        <v>14697</v>
+      <c r="E3">
+        <v>14735</v>
       </c>
       <c r="F3" s="2">
         <v>358974.96</v>
       </c>
       <c r="G3" s="2">
         <v>174943.02</v>
       </c>
       <c r="H3" s="2">
-        <v>359108.4</v>
+        <v>359481.11</v>
       </c>
       <c r="I3" s="2">
-        <v>173905.06</v>
+        <v>176884.44</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A4" s="1">
+      <c r="A4">
         <v>4504270</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="D4" t="s">
         <v>17</v>
       </c>
-      <c r="E4" s="1">
+      <c r="E4">
         <v>2186</v>
       </c>
       <c r="F4" s="2">
         <v>359348</v>
       </c>
       <c r="G4" s="2">
         <v>176242</v>
       </c>
       <c r="H4" s="2">
         <v>359836</v>
       </c>
       <c r="I4" s="2">
         <v>174478.99</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A5" s="1">
+      <c r="A5">
         <v>4504313</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="D5" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="1">
+      <c r="E5">
         <v>3974</v>
       </c>
       <c r="F5" s="2">
         <v>357954.68</v>
       </c>
       <c r="G5" s="2">
         <v>177216.63</v>
       </c>
       <c r="H5" s="2">
         <v>359307</v>
       </c>
       <c r="I5" s="2">
         <v>178445</v>
       </c>
     </row>
-    <row r="6" spans="1:9" ht="145" x14ac:dyDescent="0.35">
-      <c r="A6" s="1">
+    <row r="6" spans="1:9" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A6">
         <v>4595000</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="D6" t="s">
         <v>22</v>
       </c>
-      <c r="E6" s="1">
+      <c r="E6">
         <v>15922</v>
       </c>
       <c r="F6" s="2">
         <v>351941</v>
       </c>
       <c r="G6" s="2">
         <v>176823</v>
       </c>
       <c r="H6" s="2">
         <v>354859.88</v>
       </c>
       <c r="I6" s="2">
         <v>179538</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="29" x14ac:dyDescent="0.35">
-      <c r="A7" s="1">
+      <c r="A7">
         <v>4504511</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="D7" t="s">
         <v>11</v>
       </c>
-      <c r="E7" s="1">
+      <c r="E7">
         <v>2243</v>
       </c>
       <c r="F7" s="2">
         <v>358565</v>
       </c>
       <c r="G7" s="2">
         <v>173286</v>
       </c>
       <c r="H7" s="2">
         <v>358924</v>
       </c>
       <c r="I7" s="2">
         <v>174690.92</v>
       </c>
     </row>
-    <row r="8" spans="1:9" ht="58" x14ac:dyDescent="0.35">
-      <c r="A8" s="1">
+    <row r="8" spans="1:9" ht="29" x14ac:dyDescent="0.35">
+      <c r="A8">
         <v>4504171</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="D8" t="s">
         <v>14</v>
       </c>
-      <c r="E8" s="1">
-        <v>6912</v>
+      <c r="E8">
+        <v>7044</v>
       </c>
       <c r="F8" s="2">
         <v>361168</v>
       </c>
       <c r="G8" s="2">
         <v>173388</v>
       </c>
       <c r="H8" s="2">
-        <v>359672</v>
+        <v>359688.49</v>
       </c>
       <c r="I8" s="2">
-        <v>173171</v>
+        <v>173175.89</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A9" s="1">
+      <c r="A9">
         <v>4504577</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="D9" t="s">
         <v>11</v>
       </c>
-      <c r="E9" s="1">
+      <c r="E9">
         <v>2211</v>
       </c>
       <c r="F9" s="2">
         <v>362479</v>
       </c>
       <c r="G9" s="2">
         <v>174234.99</v>
       </c>
       <c r="H9" s="2">
         <v>364177</v>
       </c>
       <c r="I9" s="2">
         <v>174322</v>
       </c>
     </row>
-    <row r="10" spans="1:9" ht="29" x14ac:dyDescent="0.35">
-      <c r="A10" s="1">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A10">
         <v>4504335</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="D10" t="s">
         <v>17</v>
       </c>
-      <c r="E10" s="1">
-        <v>4306</v>
+      <c r="E10">
+        <v>4302</v>
       </c>
       <c r="F10" s="2">
         <v>361121.93</v>
       </c>
       <c r="G10" s="2">
         <v>175209.66</v>
       </c>
       <c r="H10" s="2">
         <v>363346</v>
       </c>
       <c r="I10" s="2">
         <v>177609</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A11" s="1">
+      <c r="A11">
         <v>4504555</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="D11" t="s">
         <v>11</v>
       </c>
-      <c r="E11" s="1">
+      <c r="E11">
         <v>1256</v>
       </c>
       <c r="F11" s="2">
         <v>361080</v>
       </c>
       <c r="G11" s="2">
         <v>174547.99</v>
       </c>
       <c r="H11" s="2">
         <v>361055</v>
       </c>
       <c r="I11" s="2">
         <v>174661</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A12" s="1">
+      <c r="A12">
         <v>4504731</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="D12" t="s">
         <v>11</v>
       </c>
-      <c r="E12" s="1">
+      <c r="E12">
         <v>3312</v>
       </c>
       <c r="F12" s="2">
         <v>360813</v>
       </c>
       <c r="G12" s="2">
         <v>167736.99</v>
       </c>
       <c r="H12" s="2">
         <v>359168.8</v>
       </c>
       <c r="I12" s="2">
         <v>168192.62</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A13" s="1">
+      <c r="A13">
         <v>4504599</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="B13" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="D13" t="s">
         <v>11</v>
       </c>
-      <c r="E13" s="1">
+      <c r="E13">
         <v>290</v>
       </c>
       <c r="F13" s="2">
         <v>358720</v>
       </c>
       <c r="G13" s="2">
         <v>173497</v>
       </c>
       <c r="H13" s="2">
         <v>358915</v>
       </c>
       <c r="I13" s="2">
         <v>173360.99</v>
       </c>
     </row>
-    <row r="14" spans="1:9" ht="29" x14ac:dyDescent="0.35">
-      <c r="A14" s="1">
+    <row r="14" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A14">
         <v>4504225</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="B14" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="D14" t="s">
         <v>17</v>
       </c>
-      <c r="E14" s="1">
+      <c r="E14">
         <v>1913</v>
       </c>
       <c r="F14" s="2">
         <v>358286.15</v>
       </c>
       <c r="G14" s="2">
         <v>171552.57</v>
       </c>
       <c r="H14" s="2">
         <v>358532.56</v>
       </c>
       <c r="I14" s="2">
         <v>170922.94</v>
       </c>
     </row>
-    <row r="15" spans="1:9" ht="29" x14ac:dyDescent="0.35">
-      <c r="A15" s="1">
+    <row r="15" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A15">
         <v>4504324</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="D15" t="s">
         <v>17</v>
       </c>
-      <c r="E15" s="1">
-        <v>3826</v>
+      <c r="E15">
+        <v>3649</v>
       </c>
       <c r="F15" s="2">
         <v>354547</v>
       </c>
       <c r="G15" s="2">
         <v>177200</v>
       </c>
       <c r="H15" s="2">
         <v>356290</v>
       </c>
       <c r="I15" s="2">
         <v>178900</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A16" s="1">
+      <c r="A16">
         <v>4504764</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="B16" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="D16" t="s">
         <v>11</v>
       </c>
-      <c r="E16" s="1">
+      <c r="E16">
         <v>866</v>
       </c>
       <c r="F16" s="2">
         <v>356403.8</v>
       </c>
       <c r="G16" s="2">
         <v>168549.13</v>
       </c>
       <c r="H16" s="2">
         <v>356455</v>
       </c>
       <c r="I16" s="2">
         <v>169004</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A17" s="1">
+      <c r="A17">
         <v>4504676</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="B17" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="D17" t="s">
         <v>11</v>
       </c>
-      <c r="E17" s="1">
+      <c r="E17">
         <v>968</v>
       </c>
       <c r="F17" s="2">
         <v>360864</v>
       </c>
       <c r="G17" s="2">
         <v>170766</v>
       </c>
       <c r="H17" s="2">
         <v>360848</v>
       </c>
       <c r="I17" s="2">
         <v>170763</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A18" s="1">
+      <c r="A18">
         <v>4504236</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="B18" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="D18" t="s">
         <v>17</v>
       </c>
-      <c r="E18" s="1">
+      <c r="E18">
         <v>3326</v>
       </c>
       <c r="F18" s="2">
         <v>357953</v>
       </c>
       <c r="G18" s="2">
         <v>170530.99</v>
       </c>
       <c r="H18" s="2">
         <v>358532.05</v>
       </c>
       <c r="I18" s="2">
         <v>170909.06</v>
       </c>
     </row>
-    <row r="19" spans="1:9" ht="29" x14ac:dyDescent="0.35">
-      <c r="A19" s="1">
+    <row r="19" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A19">
         <v>4504203</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="B19" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="D19" t="s">
         <v>14</v>
       </c>
-      <c r="E19" s="1">
+      <c r="E19">
         <v>7320</v>
       </c>
       <c r="F19" s="2">
         <v>360080</v>
       </c>
       <c r="G19" s="2">
         <v>174229</v>
       </c>
       <c r="H19" s="2">
         <v>360086.24</v>
       </c>
       <c r="I19" s="2">
         <v>174295.71</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A20" s="1">
+      <c r="A20">
         <v>4504786</v>
       </c>
-      <c r="B20" s="1" t="s">
+      <c r="B20" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="D20" t="s">
         <v>11</v>
       </c>
-      <c r="E20" s="1">
-        <v>159</v>
+      <c r="E20">
+        <v>236</v>
       </c>
       <c r="F20" s="2">
         <v>364147.42</v>
       </c>
       <c r="G20" s="2">
         <v>176288.53</v>
       </c>
       <c r="H20" s="2">
-        <v>364210.45</v>
+        <v>364214.88</v>
       </c>
       <c r="I20" s="2">
-        <v>176362.16</v>
+        <v>176367.71</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A21" s="1">
+      <c r="A21">
         <v>4504720</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="B21" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="D21" t="s">
         <v>11</v>
       </c>
-      <c r="E21" s="1">
+      <c r="E21">
         <v>685</v>
       </c>
       <c r="F21" s="2">
         <v>364086</v>
       </c>
       <c r="G21" s="2">
         <v>174750</v>
       </c>
       <c r="H21" s="2">
         <v>364562.74</v>
       </c>
       <c r="I21" s="2">
         <v>174880.58</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A22" s="1">
+      <c r="A22">
         <v>4504379</v>
       </c>
-      <c r="B22" s="1" t="s">
+      <c r="B22" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="D22" t="s">
         <v>17</v>
       </c>
-      <c r="E22" s="1">
+      <c r="E22">
         <v>1188</v>
       </c>
       <c r="F22" s="2">
         <v>356997</v>
       </c>
       <c r="G22" s="2">
         <v>174301</v>
       </c>
       <c r="H22" s="2">
         <v>357462</v>
       </c>
       <c r="I22" s="2">
         <v>173412</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A23" s="1">
+      <c r="A23">
         <v>4504522</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="B23" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="D23" t="s">
         <v>11</v>
       </c>
-      <c r="E23" s="1">
+      <c r="E23">
         <v>506</v>
       </c>
       <c r="F23" s="2">
         <v>358177.2</v>
       </c>
       <c r="G23" s="2">
         <v>173881.81</v>
       </c>
       <c r="H23" s="2">
         <v>358600.25</v>
       </c>
       <c r="I23" s="2">
         <v>173978.87</v>
       </c>
     </row>
-    <row r="24" spans="1:9" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A24" s="1">
+    <row r="24" spans="1:9" ht="29" x14ac:dyDescent="0.35">
+      <c r="A24">
         <v>4504292</v>
       </c>
-      <c r="B24" s="1" t="s">
+      <c r="B24" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="D24" t="s">
         <v>17</v>
       </c>
-      <c r="E24" s="1">
+      <c r="E24">
         <v>9365</v>
       </c>
       <c r="F24" s="2">
         <v>356096.05</v>
       </c>
       <c r="G24" s="2">
         <v>176285.98</v>
       </c>
       <c r="H24" s="2">
-        <v>356757</v>
+        <v>352198.97</v>
       </c>
       <c r="I24" s="2">
-        <v>176033</v>
-[...3 lines deleted...]
-      <c r="A25" s="1">
+        <v>177859.95</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A25">
         <v>4504500</v>
       </c>
-      <c r="B25" s="1" t="s">
+      <c r="B25" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="D25" t="s">
         <v>11</v>
       </c>
-      <c r="E25" s="1">
+      <c r="E25">
         <v>3259</v>
       </c>
       <c r="F25" s="2">
         <v>360126</v>
       </c>
       <c r="G25" s="2">
         <v>174642</v>
       </c>
       <c r="H25" s="2">
         <v>360017</v>
       </c>
       <c r="I25" s="2">
         <v>173709</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A26" s="1">
+      <c r="A26">
         <v>4504214</v>
       </c>
-      <c r="B26" s="1" t="s">
+      <c r="B26" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="D26" t="s">
         <v>17</v>
       </c>
-      <c r="E26" s="1">
+      <c r="E26">
         <v>1395</v>
       </c>
       <c r="F26" s="2">
         <v>360927</v>
       </c>
       <c r="G26" s="2">
         <v>169821</v>
       </c>
       <c r="H26" s="2">
         <v>361363.8</v>
       </c>
       <c r="I26" s="2">
         <v>169846.85</v>
       </c>
     </row>
-    <row r="27" spans="1:9" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A27" s="1">
+    <row r="27" spans="1:9" ht="29" x14ac:dyDescent="0.35">
+      <c r="A27">
         <v>4504159</v>
       </c>
-      <c r="B27" s="1" t="s">
+      <c r="B27" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="D27" t="s">
         <v>14</v>
       </c>
-      <c r="E27" s="1">
-        <v>10782</v>
+      <c r="E27">
+        <v>10761</v>
       </c>
       <c r="F27" s="2">
         <v>358713.98</v>
       </c>
       <c r="G27" s="2">
         <v>168480.73</v>
       </c>
       <c r="H27" s="2">
         <v>357488.24</v>
       </c>
       <c r="I27" s="2">
         <v>168392.21</v>
       </c>
     </row>
-    <row r="28" spans="1:9" ht="29" x14ac:dyDescent="0.35">
-      <c r="A28" s="1">
+    <row r="28" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A28">
         <v>4504391</v>
       </c>
-      <c r="B28" s="1" t="s">
+      <c r="B28" t="s">
         <v>65</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="D28" t="s">
         <v>17</v>
       </c>
-      <c r="E28" s="1">
-        <v>4540</v>
+      <c r="E28">
+        <v>4569</v>
       </c>
       <c r="F28" s="2">
         <v>361112.85</v>
       </c>
       <c r="G28" s="2">
         <v>175239.03</v>
       </c>
       <c r="H28" s="2">
-        <v>361441.79</v>
+        <v>359490.51</v>
       </c>
       <c r="I28" s="2">
-        <v>175145.2</v>
+        <v>176882.16</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A29" s="1">
+      <c r="A29">
         <v>4504775</v>
       </c>
-      <c r="B29" s="1" t="s">
+      <c r="B29" t="s">
         <v>67</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="D29" t="s">
         <v>11</v>
       </c>
-      <c r="E29" s="1">
+      <c r="E29">
         <v>2343</v>
       </c>
       <c r="F29" s="2">
         <v>353900</v>
       </c>
       <c r="G29" s="2">
         <v>181556</v>
       </c>
       <c r="H29" s="2">
         <v>353900</v>
       </c>
       <c r="I29" s="2">
         <v>181556</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A30" s="1">
+      <c r="A30">
         <v>4504687</v>
       </c>
-      <c r="B30" s="1" t="s">
+      <c r="B30" t="s">
         <v>69</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="D30" t="s">
         <v>11</v>
       </c>
-      <c r="E30" s="1">
+      <c r="E30">
         <v>1725</v>
       </c>
       <c r="F30" s="2">
         <v>359748</v>
       </c>
       <c r="G30" s="2">
         <v>169303</v>
       </c>
       <c r="H30" s="2">
         <v>359870</v>
       </c>
       <c r="I30" s="2">
         <v>167794</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A31" s="1">
+      <c r="A31">
         <v>4504401</v>
       </c>
-      <c r="B31" s="1" t="s">
+      <c r="B31" t="s">
         <v>71</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="D31" t="s">
         <v>11</v>
       </c>
-      <c r="E31" s="1">
+      <c r="E31">
         <v>459</v>
       </c>
       <c r="F31" s="2">
         <v>351461.85</v>
       </c>
       <c r="G31" s="2">
         <v>178599.38</v>
       </c>
       <c r="H31" s="2">
         <v>351638.75</v>
       </c>
       <c r="I31" s="2">
         <v>178541.19</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A32" s="1">
+      <c r="A32">
         <v>4504544</v>
       </c>
-      <c r="B32" s="1" t="s">
+      <c r="B32" t="s">
         <v>73</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="D32" t="s">
         <v>11</v>
       </c>
-      <c r="E32" s="1">
+      <c r="E32">
         <v>615</v>
       </c>
       <c r="F32" s="2">
         <v>359085</v>
       </c>
       <c r="G32" s="2">
         <v>173835</v>
       </c>
       <c r="H32" s="2">
         <v>359576.93</v>
       </c>
       <c r="I32" s="2">
         <v>174201.86</v>
       </c>
     </row>
-    <row r="33" spans="1:9" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A33" s="1">
+    <row r="33" spans="1:9" ht="29" x14ac:dyDescent="0.35">
+      <c r="A33">
         <v>4504445</v>
       </c>
-      <c r="B33" s="1" t="s">
+      <c r="B33" t="s">
         <v>75</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="D33" t="s">
         <v>11</v>
       </c>
-      <c r="E33" s="1">
+      <c r="E33">
         <v>7798</v>
       </c>
       <c r="F33" s="2">
         <v>355113</v>
       </c>
       <c r="G33" s="2">
         <v>175786</v>
       </c>
       <c r="H33" s="2">
         <v>359491</v>
       </c>
       <c r="I33" s="2">
         <v>176817</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A34" s="1">
+      <c r="A34">
         <v>4504490</v>
       </c>
-      <c r="B34" s="1" t="s">
+      <c r="B34" t="s">
         <v>77</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="D34" t="s">
         <v>11</v>
       </c>
-      <c r="E34" s="1">
+      <c r="E34">
         <v>1909</v>
       </c>
       <c r="F34" s="2">
         <v>362138</v>
       </c>
       <c r="G34" s="2">
         <v>176484</v>
       </c>
       <c r="H34" s="2">
         <v>363426</v>
       </c>
       <c r="I34" s="2">
         <v>175967</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="29" x14ac:dyDescent="0.35">
-      <c r="A35" s="1">
+      <c r="A35">
         <v>4504137</v>
       </c>
-      <c r="B35" s="1" t="s">
+      <c r="B35" t="s">
         <v>79</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="D35" t="s">
         <v>14</v>
       </c>
-      <c r="E35" s="1">
+      <c r="E35">
         <v>5596</v>
       </c>
       <c r="F35" s="2">
         <v>359519.51</v>
       </c>
       <c r="G35" s="2">
         <v>173102.51</v>
       </c>
       <c r="H35" s="2">
         <v>359546.3</v>
       </c>
       <c r="I35" s="2">
         <v>173452.87</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A36" s="1">
+      <c r="A36">
         <v>4504182</v>
       </c>
-      <c r="B36" s="1" t="s">
+      <c r="B36" t="s">
         <v>81</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="D36" t="s">
         <v>14</v>
       </c>
-      <c r="E36" s="1">
+      <c r="E36">
         <v>2004</v>
       </c>
       <c r="F36" s="2">
         <v>363009</v>
       </c>
       <c r="G36" s="2">
         <v>173449</v>
       </c>
       <c r="H36" s="2">
         <v>363917.51</v>
       </c>
       <c r="I36" s="2">
         <v>172581.57</v>
       </c>
     </row>
-    <row r="37" spans="1:9" ht="29" x14ac:dyDescent="0.35">
-      <c r="A37" s="1">
+    <row r="37" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A37">
         <v>4504434</v>
       </c>
-      <c r="B37" s="1" t="s">
+      <c r="B37" t="s">
         <v>83</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="D37" t="s">
         <v>11</v>
       </c>
-      <c r="E37" s="1">
+      <c r="E37">
         <v>4142</v>
       </c>
       <c r="F37" s="2">
         <v>359958</v>
       </c>
       <c r="G37" s="2">
         <v>177651</v>
       </c>
       <c r="H37" s="2">
         <v>359018.14</v>
       </c>
       <c r="I37" s="2">
         <v>178200.36</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A38" s="1">
+      <c r="A38">
         <v>4504601</v>
       </c>
-      <c r="B38" s="1" t="s">
+      <c r="B38" t="s">
         <v>85</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="D38" t="s">
         <v>11</v>
       </c>
-      <c r="E38" s="1">
+      <c r="E38">
         <v>991</v>
       </c>
       <c r="F38" s="2">
         <v>361624</v>
       </c>
       <c r="G38" s="2">
         <v>173219</v>
       </c>
       <c r="H38" s="2">
         <v>361627</v>
       </c>
       <c r="I38" s="2">
         <v>172737</v>
       </c>
     </row>
-    <row r="39" spans="1:9" ht="101.5" x14ac:dyDescent="0.35">
-      <c r="A39" s="1">
+    <row r="39" spans="1:9" ht="58" x14ac:dyDescent="0.35">
+      <c r="A39">
         <v>4504797</v>
       </c>
-      <c r="B39" s="1" t="s">
+      <c r="B39" t="s">
         <v>87</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="D39" t="s">
         <v>22</v>
       </c>
-      <c r="E39" s="1">
-        <v>11380</v>
+      <c r="E39">
+        <v>11501</v>
       </c>
       <c r="F39" s="2">
         <v>360239.77</v>
       </c>
       <c r="G39" s="2">
         <v>174384.41</v>
       </c>
       <c r="H39" s="2">
         <v>360239.42</v>
       </c>
       <c r="I39" s="2">
         <v>174338.63</v>
       </c>
     </row>
-    <row r="40" spans="1:9" ht="58" x14ac:dyDescent="0.35">
-      <c r="A40" s="1">
+    <row r="40" spans="1:9" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A40">
         <v>4504038</v>
       </c>
-      <c r="B40" s="1" t="s">
+      <c r="B40" t="s">
         <v>89</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="D40" t="s">
         <v>14</v>
       </c>
-      <c r="E40" s="1">
+      <c r="E40">
         <v>9423</v>
       </c>
       <c r="F40" s="2">
         <v>357088</v>
       </c>
       <c r="G40" s="2">
         <v>172227</v>
       </c>
       <c r="H40" s="2">
         <v>356657</v>
       </c>
       <c r="I40" s="2">
         <v>171537</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A41" s="1">
+      <c r="A41">
         <v>4504489</v>
       </c>
-      <c r="B41" s="1" t="s">
+      <c r="B41" t="s">
         <v>91</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="D41" t="s">
         <v>11</v>
       </c>
-      <c r="E41" s="1">
+      <c r="E41">
         <v>1060</v>
       </c>
       <c r="F41" s="2">
         <v>358160</v>
       </c>
       <c r="G41" s="2">
         <v>176014</v>
       </c>
       <c r="H41" s="2">
         <v>359158</v>
       </c>
       <c r="I41" s="2">
         <v>175738.02</v>
       </c>
     </row>
     <row r="42" spans="1:9" ht="29" x14ac:dyDescent="0.35">
-      <c r="A42" s="1">
+      <c r="A42">
         <v>4596585</v>
       </c>
-      <c r="B42" s="1" t="s">
+      <c r="B42" t="s">
         <v>93</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="D42" t="s">
         <v>22</v>
       </c>
-      <c r="E42" s="1">
+      <c r="E42">
         <v>6189</v>
       </c>
       <c r="F42" s="2">
         <v>353761</v>
       </c>
       <c r="G42" s="2">
         <v>179022.02</v>
       </c>
       <c r="H42" s="2">
         <v>353733</v>
       </c>
       <c r="I42" s="2">
         <v>178381</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A43" s="1">
+      <c r="A43">
         <v>4504380</v>
       </c>
-      <c r="B43" s="1" t="s">
+      <c r="B43" t="s">
         <v>95</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="D43" t="s">
         <v>17</v>
       </c>
-      <c r="E43" s="1">
+      <c r="E43">
         <v>3321</v>
       </c>
       <c r="F43" s="2">
         <v>357680</v>
       </c>
       <c r="G43" s="2">
         <v>175254</v>
       </c>
       <c r="H43" s="2">
         <v>359227</v>
       </c>
       <c r="I43" s="2">
         <v>176848</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A44" s="1">
+      <c r="A44">
         <v>4504478</v>
       </c>
-      <c r="B44" s="1" t="s">
+      <c r="B44" t="s">
         <v>97</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="D44" s="1" t="s">
+      <c r="D44" t="s">
         <v>11</v>
       </c>
-      <c r="E44" s="1">
+      <c r="E44">
         <v>354</v>
       </c>
       <c r="F44" s="2">
         <v>357538</v>
       </c>
       <c r="G44" s="2">
         <v>176159</v>
       </c>
       <c r="H44" s="2">
         <v>357662</v>
       </c>
       <c r="I44" s="2">
         <v>175840.99</v>
       </c>
     </row>
-    <row r="45" spans="1:9" ht="29" x14ac:dyDescent="0.35">
-      <c r="A45" s="1">
+    <row r="45" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A45">
         <v>4504126</v>
       </c>
-      <c r="B45" s="1" t="s">
+      <c r="B45" t="s">
         <v>99</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="D45" s="1" t="s">
+      <c r="D45" t="s">
         <v>14</v>
       </c>
-      <c r="E45" s="1">
+      <c r="E45">
         <v>1761</v>
       </c>
       <c r="F45" s="2">
         <v>359991</v>
       </c>
       <c r="G45" s="2">
         <v>174067</v>
       </c>
       <c r="H45" s="2">
         <v>359639.65</v>
       </c>
       <c r="I45" s="2">
         <v>173633.5</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A46" s="1">
+      <c r="A46">
         <v>4504050</v>
       </c>
-      <c r="B46" s="1" t="s">
+      <c r="B46" t="s">
         <v>101</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="D46" s="1" t="s">
+      <c r="D46" t="s">
         <v>14</v>
       </c>
-      <c r="E46" s="1">
+      <c r="E46">
         <v>5727</v>
       </c>
       <c r="F46" s="2">
         <v>361128.08</v>
       </c>
       <c r="G46" s="2">
         <v>168853.16</v>
       </c>
       <c r="H46" s="2">
         <v>361234</v>
       </c>
       <c r="I46" s="2">
         <v>168171</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A47" s="1">
+      <c r="A47">
         <v>4504258</v>
       </c>
-      <c r="B47" s="1" t="s">
+      <c r="B47" t="s">
         <v>103</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="D47" s="1" t="s">
+      <c r="D47" t="s">
         <v>17</v>
       </c>
-      <c r="E47" s="1">
+      <c r="E47">
         <v>2249</v>
       </c>
       <c r="F47" s="2">
         <v>363960</v>
       </c>
       <c r="G47" s="2">
         <v>174753</v>
       </c>
       <c r="H47" s="2">
         <v>363960</v>
       </c>
       <c r="I47" s="2">
         <v>174753</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A48" s="1">
+      <c r="A48">
         <v>4504566</v>
       </c>
-      <c r="B48" s="1" t="s">
+      <c r="B48" t="s">
         <v>105</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="D48" s="1" t="s">
+      <c r="D48" t="s">
         <v>11</v>
       </c>
-      <c r="E48" s="1">
+      <c r="E48">
         <v>3246</v>
       </c>
       <c r="F48" s="2">
         <v>364242</v>
       </c>
       <c r="G48" s="2">
         <v>175759</v>
       </c>
       <c r="H48" s="2">
         <v>364188</v>
       </c>
       <c r="I48" s="2">
         <v>175592</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A49" s="1">
+      <c r="A49">
         <v>4504643</v>
       </c>
-      <c r="B49" s="1" t="s">
+      <c r="B49" t="s">
         <v>107</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="D49" s="1" t="s">
+      <c r="D49" t="s">
         <v>11</v>
       </c>
-      <c r="E49" s="1">
+      <c r="E49">
         <v>1076</v>
       </c>
       <c r="F49" s="2">
         <v>361734</v>
       </c>
       <c r="G49" s="2">
         <v>171176</v>
       </c>
       <c r="H49" s="2">
         <v>359921.99</v>
       </c>
       <c r="I49" s="2">
         <v>171583.04</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A50" s="1">
+      <c r="A50">
         <v>4504094</v>
       </c>
-      <c r="B50" s="1" t="s">
+      <c r="B50" t="s">
         <v>109</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="D50" s="1" t="s">
+      <c r="D50" t="s">
         <v>14</v>
       </c>
-      <c r="E50" s="1">
+      <c r="E50">
         <v>296</v>
       </c>
       <c r="F50" s="2">
         <v>364354</v>
       </c>
       <c r="G50" s="2">
         <v>173978</v>
       </c>
       <c r="H50" s="2">
         <v>364443</v>
       </c>
       <c r="I50" s="2">
         <v>174196</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A51" s="1">
+      <c r="A51">
         <v>4504193</v>
       </c>
-      <c r="B51" s="1" t="s">
+      <c r="B51" t="s">
         <v>111</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D51" s="1" t="s">
+      <c r="D51" t="s">
         <v>14</v>
       </c>
-      <c r="E51" s="1">
-        <v>6073</v>
+      <c r="E51">
+        <v>6077</v>
       </c>
       <c r="F51" s="2">
-        <v>360922.99</v>
+        <v>360919</v>
       </c>
       <c r="G51" s="2">
-        <v>174728.95999999999</v>
+        <v>174727</v>
       </c>
       <c r="H51" s="2">
-        <v>361371</v>
+        <v>360925.98</v>
       </c>
       <c r="I51" s="2">
-        <v>175063</v>
+        <v>174738.95</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A52" s="1">
+      <c r="A52">
         <v>4504456</v>
       </c>
-      <c r="B52" s="1" t="s">
+      <c r="B52" t="s">
         <v>113</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="D52" s="1" t="s">
+      <c r="D52" t="s">
         <v>11</v>
       </c>
-      <c r="E52" s="1">
+      <c r="E52">
         <v>551</v>
       </c>
       <c r="F52" s="2">
         <v>362439.08</v>
       </c>
       <c r="G52" s="2">
         <v>177455.72</v>
       </c>
       <c r="H52" s="2">
         <v>362609.45</v>
       </c>
       <c r="I52" s="2">
         <v>176939.53</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A53" s="1">
+      <c r="A53">
         <v>4504621</v>
       </c>
-      <c r="B53" s="1" t="s">
+      <c r="B53" t="s">
         <v>115</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="D53" s="1" t="s">
+      <c r="D53" t="s">
         <v>11</v>
       </c>
-      <c r="E53" s="1">
+      <c r="E53">
         <v>488</v>
       </c>
       <c r="F53" s="2">
         <v>358239</v>
       </c>
       <c r="G53" s="2">
         <v>172696</v>
       </c>
       <c r="H53" s="2">
         <v>358083</v>
       </c>
       <c r="I53" s="2">
         <v>172656</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A54" s="1">
+      <c r="A54">
         <v>4504533</v>
       </c>
-      <c r="B54" s="1" t="s">
+      <c r="B54" t="s">
         <v>117</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="D54" s="1" t="s">
+      <c r="D54" t="s">
         <v>11</v>
       </c>
-      <c r="E54" s="1">
+      <c r="E54">
         <v>894</v>
       </c>
       <c r="F54" s="2">
         <v>357626</v>
       </c>
       <c r="G54" s="2">
         <v>173488</v>
       </c>
       <c r="H54" s="2">
         <v>357910</v>
       </c>
       <c r="I54" s="2">
         <v>173639.99</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A55" s="1">
+      <c r="A55">
         <v>4504654</v>
       </c>
-      <c r="B55" s="1" t="s">
+      <c r="B55" t="s">
         <v>119</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="D55" s="1" t="s">
+      <c r="D55" t="s">
         <v>11</v>
       </c>
-      <c r="E55" s="1">
+      <c r="E55">
         <v>460</v>
       </c>
       <c r="F55" s="2">
         <v>359486.09</v>
       </c>
       <c r="G55" s="2">
         <v>171099.78</v>
       </c>
       <c r="H55" s="2">
         <v>359679.98</v>
       </c>
       <c r="I55" s="2">
         <v>171452.04</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A56" s="1">
+      <c r="A56">
         <v>4504160</v>
       </c>
-      <c r="B56" s="1" t="s">
+      <c r="B56" t="s">
         <v>121</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="D56" s="1" t="s">
+      <c r="D56" t="s">
         <v>14</v>
       </c>
-      <c r="E56" s="1">
+      <c r="E56">
         <v>2131</v>
       </c>
       <c r="F56" s="2">
         <v>357178</v>
       </c>
       <c r="G56" s="2">
         <v>174703</v>
       </c>
       <c r="H56" s="2">
         <v>356578</v>
       </c>
       <c r="I56" s="2">
         <v>173914</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A57" s="1">
+      <c r="A57">
         <v>4504753</v>
       </c>
-      <c r="B57" s="1" t="s">
+      <c r="B57" t="s">
         <v>123</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="D57" s="1" t="s">
+      <c r="D57" t="s">
         <v>11</v>
       </c>
-      <c r="E57" s="1">
+      <c r="E57">
         <v>1514</v>
       </c>
       <c r="F57" s="2">
         <v>362012.46</v>
       </c>
       <c r="G57" s="2">
         <v>167910.32</v>
       </c>
       <c r="H57" s="2">
         <v>362941.01</v>
       </c>
       <c r="I57" s="2">
         <v>168875.98</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A58" s="1">
+      <c r="A58">
         <v>4504281</v>
       </c>
-      <c r="B58" s="1" t="s">
+      <c r="B58" t="s">
         <v>125</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="D58" s="1" t="s">
+      <c r="D58" t="s">
         <v>17</v>
       </c>
-      <c r="E58" s="1">
+      <c r="E58">
         <v>1410</v>
       </c>
       <c r="F58" s="2">
         <v>359029.31</v>
       </c>
       <c r="G58" s="2">
         <v>172885</v>
       </c>
       <c r="H58" s="2">
         <v>359449.92</v>
       </c>
       <c r="I58" s="2">
         <v>172505.14</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A59" s="1">
+      <c r="A59">
         <v>4504702</v>
       </c>
-      <c r="B59" s="1" t="s">
+      <c r="B59" t="s">
         <v>127</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="D59" s="1" t="s">
+      <c r="D59" t="s">
         <v>11</v>
       </c>
-      <c r="E59" s="1">
+      <c r="E59">
         <v>930</v>
       </c>
       <c r="F59" s="2">
         <v>356333</v>
       </c>
       <c r="G59" s="2">
         <v>169361</v>
       </c>
       <c r="H59" s="2">
         <v>357089.5</v>
       </c>
       <c r="I59" s="2">
         <v>169047.35</v>
       </c>
     </row>
-    <row r="60" spans="1:9" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A60" s="1">
+    <row r="60" spans="1:9" ht="29" x14ac:dyDescent="0.35">
+      <c r="A60">
         <v>4504269</v>
       </c>
-      <c r="B60" s="1" t="s">
+      <c r="B60" t="s">
         <v>129</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="D60" s="1" t="s">
+      <c r="D60" t="s">
         <v>17</v>
       </c>
-      <c r="E60" s="1">
+      <c r="E60">
         <v>4280</v>
       </c>
       <c r="F60" s="2">
         <v>358577.29</v>
       </c>
       <c r="G60" s="2">
         <v>173274.61</v>
       </c>
       <c r="H60" s="2">
         <v>360187.7</v>
       </c>
       <c r="I60" s="2">
         <v>174276.21</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A61" s="1">
+      <c r="A61">
         <v>4504742</v>
       </c>
-      <c r="B61" s="1" t="s">
+      <c r="B61" t="s">
         <v>131</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="D61" s="1" t="s">
+      <c r="D61" t="s">
         <v>11</v>
       </c>
-      <c r="E61" s="1">
+      <c r="E61">
         <v>1610</v>
       </c>
       <c r="F61" s="2">
         <v>356940</v>
       </c>
       <c r="G61" s="2">
         <v>168388</v>
       </c>
       <c r="H61" s="2">
         <v>356718</v>
       </c>
       <c r="I61" s="2">
         <v>168307</v>
       </c>
     </row>
     <row r="62" spans="1:9" ht="29" x14ac:dyDescent="0.35">
-      <c r="A62" s="1">
+      <c r="A62">
         <v>4504247</v>
       </c>
-      <c r="B62" s="1" t="s">
+      <c r="B62" t="s">
         <v>133</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="D62" s="1" t="s">
+      <c r="D62" t="s">
         <v>17</v>
       </c>
-      <c r="E62" s="1">
+      <c r="E62">
         <v>2075</v>
       </c>
       <c r="F62" s="2">
         <v>357549.72</v>
       </c>
       <c r="G62" s="2">
         <v>173395.74</v>
       </c>
       <c r="H62" s="2">
         <v>356889</v>
       </c>
       <c r="I62" s="2">
         <v>173240</v>
       </c>
     </row>
     <row r="63" spans="1:9" ht="29" x14ac:dyDescent="0.35">
-      <c r="A63" s="1">
+      <c r="A63">
         <v>4504302</v>
       </c>
-      <c r="B63" s="1" t="s">
+      <c r="B63" t="s">
         <v>135</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="D63" s="1" t="s">
+      <c r="D63" t="s">
         <v>17</v>
       </c>
-      <c r="E63" s="1">
+      <c r="E63">
         <v>3766</v>
       </c>
       <c r="F63" s="2">
         <v>356471</v>
       </c>
       <c r="G63" s="2">
         <v>178844.99</v>
       </c>
       <c r="H63" s="2">
         <v>356793.01</v>
       </c>
       <c r="I63" s="2">
         <v>178008.05</v>
       </c>
     </row>
-    <row r="64" spans="1:9" ht="29" x14ac:dyDescent="0.35">
-      <c r="A64" s="1">
+    <row r="64" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A64">
         <v>4504467</v>
       </c>
-      <c r="B64" s="1" t="s">
+      <c r="B64" t="s">
         <v>137</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="D64" s="1" t="s">
+      <c r="D64" t="s">
         <v>11</v>
       </c>
-      <c r="E64" s="1">
+      <c r="E64">
         <v>4018</v>
       </c>
       <c r="F64" s="2">
         <v>356078</v>
       </c>
       <c r="G64" s="2">
         <v>176017.02</v>
       </c>
       <c r="H64" s="2">
         <v>357900.03</v>
       </c>
       <c r="I64" s="2">
         <v>174902.98</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A65" s="1">
+      <c r="A65">
         <v>4504610</v>
       </c>
-      <c r="B65" s="1" t="s">
+      <c r="B65" t="s">
         <v>139</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="D65" s="1" t="s">
+      <c r="D65" t="s">
         <v>11</v>
       </c>
-      <c r="E65" s="1">
+      <c r="E65">
         <v>971</v>
       </c>
       <c r="F65" s="2">
         <v>362884</v>
       </c>
       <c r="G65" s="2">
         <v>173744.99</v>
       </c>
       <c r="H65" s="2">
         <v>363625.45</v>
       </c>
       <c r="I65" s="2">
         <v>174333.78</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A66" s="1">
+      <c r="A66">
         <v>4504698</v>
       </c>
-      <c r="B66" s="1" t="s">
+      <c r="B66" t="s">
         <v>141</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="D66" s="1" t="s">
+      <c r="D66" t="s">
         <v>11</v>
       </c>
-      <c r="E66" s="1">
+      <c r="E66">
         <v>3037</v>
       </c>
       <c r="F66" s="2">
         <v>356764</v>
       </c>
       <c r="G66" s="2">
         <v>167388.01999999999</v>
       </c>
       <c r="H66" s="2">
         <v>357418</v>
       </c>
       <c r="I66" s="2">
         <v>170155</v>
       </c>
     </row>
     <row r="67" spans="1:9" ht="29" x14ac:dyDescent="0.35">
-      <c r="A67" s="1">
+      <c r="A67">
         <v>4504061</v>
       </c>
-      <c r="B67" s="1" t="s">
+      <c r="B67" t="s">
         <v>143</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="D67" s="1" t="s">
+      <c r="D67" t="s">
         <v>14</v>
       </c>
-      <c r="E67" s="1">
+      <c r="E67">
         <v>5668</v>
       </c>
       <c r="F67" s="2">
         <v>356795</v>
       </c>
       <c r="G67" s="2">
         <v>171944</v>
       </c>
       <c r="H67" s="2">
         <v>358401</v>
       </c>
       <c r="I67" s="2">
         <v>172019</v>
       </c>
     </row>
-    <row r="68" spans="1:9" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A68" s="1">
+    <row r="68" spans="1:9" ht="29" x14ac:dyDescent="0.35">
+      <c r="A68">
         <v>4504632</v>
       </c>
-      <c r="B68" s="1" t="s">
+      <c r="B68" t="s">
         <v>145</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="D68" s="1" t="s">
+      <c r="D68" t="s">
         <v>11</v>
       </c>
-      <c r="E68" s="1">
-        <v>7587</v>
+      <c r="E68">
+        <v>7595</v>
       </c>
       <c r="F68" s="2">
         <v>361686</v>
       </c>
       <c r="G68" s="2">
         <v>170872</v>
       </c>
       <c r="H68" s="2">
-        <v>358631.92</v>
+        <v>357404.49</v>
       </c>
       <c r="I68" s="2">
-        <v>172116.32</v>
-[...3 lines deleted...]
-      <c r="A69" s="1">
+        <v>172131.41</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="29" x14ac:dyDescent="0.35">
+      <c r="A69">
         <v>4504104</v>
       </c>
-      <c r="B69" s="1" t="s">
+      <c r="B69" t="s">
         <v>147</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="D69" s="1" t="s">
+      <c r="D69" t="s">
         <v>14</v>
       </c>
-      <c r="E69" s="1">
+      <c r="E69">
         <v>10877</v>
       </c>
       <c r="F69" s="2">
         <v>357296</v>
       </c>
       <c r="G69" s="2">
         <v>174850</v>
       </c>
       <c r="H69" s="2">
         <v>357394</v>
       </c>
       <c r="I69" s="2">
         <v>174747</v>
       </c>
     </row>
-    <row r="70" spans="1:9" ht="29" x14ac:dyDescent="0.35">
-      <c r="A70" s="1">
+    <row r="70" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A70">
         <v>4504049</v>
       </c>
-      <c r="B70" s="1" t="s">
+      <c r="B70" t="s">
         <v>149</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="D70" s="1" t="s">
+      <c r="D70" t="s">
         <v>14</v>
       </c>
-      <c r="E70" s="1">
+      <c r="E70">
         <v>1686</v>
       </c>
       <c r="F70" s="2">
         <v>356411.58</v>
       </c>
       <c r="G70" s="2">
         <v>171745.59</v>
       </c>
       <c r="H70" s="2">
         <v>356521.95</v>
       </c>
       <c r="I70" s="2">
         <v>171576.03</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A71" s="1">
+      <c r="A71">
         <v>4504412</v>
       </c>
-      <c r="B71" s="1" t="s">
+      <c r="B71" t="s">
         <v>151</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="D71" s="1" t="s">
+      <c r="D71" t="s">
         <v>11</v>
       </c>
-      <c r="E71" s="1">
-        <v>519</v>
+      <c r="E71">
+        <v>820</v>
       </c>
       <c r="F71" s="2">
         <v>355796</v>
       </c>
       <c r="G71" s="2">
         <v>179372.02</v>
       </c>
       <c r="H71" s="2">
-        <v>356014.08000000002</v>
+        <v>356084</v>
       </c>
       <c r="I71" s="2">
-        <v>179050.5</v>
+        <v>178773.05</v>
       </c>
     </row>
     <row r="72" spans="1:9" ht="29" x14ac:dyDescent="0.35">
-      <c r="A72" s="1">
+      <c r="A72">
         <v>4504115</v>
       </c>
-      <c r="B72" s="1" t="s">
+      <c r="B72" t="s">
         <v>153</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="D72" s="1" t="s">
+      <c r="D72" t="s">
         <v>14</v>
       </c>
-      <c r="E72" s="1">
+      <c r="E72">
         <v>6136</v>
       </c>
       <c r="F72" s="2">
         <v>351901</v>
       </c>
       <c r="G72" s="2">
         <v>179562</v>
       </c>
       <c r="H72" s="2">
         <v>351727.09</v>
       </c>
       <c r="I72" s="2">
         <v>178734.47</v>
       </c>
     </row>
-    <row r="73" spans="1:9" ht="87" x14ac:dyDescent="0.35">
-      <c r="A73" s="1">
+    <row r="73" spans="1:9" ht="58" x14ac:dyDescent="0.35">
+      <c r="A73">
         <v>4504083</v>
       </c>
-      <c r="B73" s="1" t="s">
+      <c r="B73" t="s">
         <v>155</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="D73" s="1" t="s">
+      <c r="D73" t="s">
         <v>14</v>
       </c>
-      <c r="E73" s="1">
+      <c r="E73">
         <v>28467</v>
       </c>
       <c r="F73" s="2">
         <v>359599</v>
       </c>
       <c r="G73" s="2">
         <v>172218</v>
       </c>
       <c r="H73" s="2">
-        <v>357107</v>
+        <v>352053</v>
       </c>
       <c r="I73" s="2">
-        <v>172367</v>
+        <v>178225</v>
       </c>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A74" s="1">
+      <c r="A74">
         <v>4504588</v>
       </c>
-      <c r="B74" s="1" t="s">
+      <c r="B74" t="s">
         <v>157</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="D74" s="1" t="s">
+      <c r="D74" t="s">
         <v>11</v>
       </c>
-      <c r="E74" s="1">
+      <c r="E74">
         <v>1173</v>
       </c>
       <c r="F74" s="2">
         <v>356534</v>
       </c>
       <c r="G74" s="2">
         <v>173680</v>
       </c>
       <c r="H74" s="2">
         <v>356699</v>
       </c>
       <c r="I74" s="2">
         <v>173353</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A75" s="1">
+      <c r="A75">
         <v>4504148</v>
       </c>
-      <c r="B75" s="1" t="s">
+      <c r="B75" t="s">
         <v>159</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="D75" s="1" t="s">
+      <c r="D75" t="s">
         <v>14</v>
       </c>
-      <c r="E75" s="1">
+      <c r="E75">
         <v>3200</v>
       </c>
       <c r="F75" s="2">
         <v>355819</v>
       </c>
       <c r="G75" s="2">
         <v>177315</v>
       </c>
       <c r="H75" s="2">
         <v>355804</v>
       </c>
       <c r="I75" s="2">
         <v>177238.99</v>
       </c>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A76" s="1">
+      <c r="A76">
         <v>4504423</v>
       </c>
-      <c r="B76" s="1" t="s">
+      <c r="B76" t="s">
         <v>161</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="D76" s="1" t="s">
+      <c r="D76" t="s">
         <v>11</v>
       </c>
-      <c r="E76" s="1">
+      <c r="E76">
         <v>2486</v>
       </c>
       <c r="F76" s="2">
         <v>357395.99</v>
       </c>
       <c r="G76" s="2">
         <v>178340.98</v>
       </c>
       <c r="H76" s="2">
         <v>358758</v>
       </c>
       <c r="I76" s="2">
         <v>179772</v>
       </c>
     </row>
     <row r="77" spans="1:9" ht="29" x14ac:dyDescent="0.35">
-      <c r="A77" s="1">
+      <c r="A77">
         <v>4504357</v>
       </c>
-      <c r="B77" s="1" t="s">
+      <c r="B77" t="s">
         <v>163</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="D77" s="1" t="s">
+      <c r="D77" t="s">
         <v>17</v>
       </c>
-      <c r="E77" s="1">
-        <v>5440</v>
+      <c r="E77">
+        <v>5710</v>
       </c>
       <c r="F77" s="2">
         <v>361141.21</v>
       </c>
       <c r="G77" s="2">
         <v>173794.43</v>
       </c>
       <c r="H77" s="2">
         <v>363695</v>
       </c>
       <c r="I77" s="2">
         <v>175996</v>
       </c>
     </row>
     <row r="78" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A78" s="1">
+      <c r="A78">
         <v>4504665</v>
       </c>
-      <c r="B78" s="1" t="s">
+      <c r="B78" t="s">
         <v>165</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="D78" s="1" t="s">
+      <c r="D78" t="s">
         <v>11</v>
       </c>
-      <c r="E78" s="1">
+      <c r="E78">
         <v>3486</v>
       </c>
       <c r="F78" s="2">
         <v>358571</v>
       </c>
       <c r="G78" s="2">
         <v>169383</v>
       </c>
       <c r="H78" s="2">
         <v>358391.08</v>
       </c>
       <c r="I78" s="2">
         <v>168995.68</v>
       </c>
     </row>
     <row r="79" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A79" s="1">
+      <c r="A79">
         <v>4504368</v>
       </c>
-      <c r="B79" s="1" t="s">
+      <c r="B79" t="s">
         <v>167</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="D79" s="1" t="s">
+      <c r="D79" t="s">
         <v>17</v>
       </c>
-      <c r="E79" s="1">
+      <c r="E79">
         <v>929</v>
       </c>
       <c r="F79" s="2">
         <v>357725</v>
       </c>
       <c r="G79" s="2">
         <v>173067</v>
       </c>
       <c r="H79" s="2">
         <v>357869</v>
       </c>
       <c r="I79" s="2">
         <v>172614</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <headerFooter>
-[...1 lines deleted...]
-  </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E224CA91E116143B8FCFCF5563A627D" ma:contentTypeVersion="29" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1245e48d87e415f0126c7cddb77e4dd7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d373b4a9-5e9c-4a91-95b1-33b421fa774e" xmlns:ns3="19d215d3-1cde-4422-9399-fd972d44f24f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="914fe0278a6cf91f35117cb98136b7bf" ns2:_="" ns3:_="">
@@ -3807,216 +4062,161 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...25 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RetentionStartDate xmlns="d373b4a9-5e9c-4a91-95b1-33b421fa774e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="19d215d3-1cde-4422-9399-fd972d44f24f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <RetentionEvent xmlns="d373b4a9-5e9c-4a91-95b1-33b421fa774e" xsi:nil="true"/>
+    <TaxCatchAll xmlns="d373b4a9-5e9c-4a91-95b1-33b421fa774e" xsi:nil="true"/>
+    <_dlc_DocId xmlns="d373b4a9-5e9c-4a91-95b1-33b421fa774e">AXTMEAZJM2WZ-1142809493-177813</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="d373b4a9-5e9c-4a91-95b1-33b421fa774e">
+      <Url>https://bristolcouncil.sharepoint.com/sites/TRANAMAN/_layouts/15/DocIdRedir.aspx?ID=AXTMEAZJM2WZ-1142809493-177813</Url>
+      <Description>AXTMEAZJM2WZ-1142809493-177813</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B19CA40F-C5CA-4505-86E7-4EF4EC959CA0}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0D1B062-1BE7-4645-8FC1-436D257DD506}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2A4445B-04BE-45FD-A565-E11005377584}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FC22A12-3AB0-47B5-91FB-BCC7B5F98DCD}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27BA99BE-7366-48B0-A2DF-22066B8506A3}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1CB13E0-C117-4B4E-86B1-CE9F2B1B9B69}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D350CBBE-0C1E-45C5-8FA1-680384B30EC2}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FFC62DA-ECF9-47BB-A4A5-EBC2282032B2}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Classified Streets Only</vt:lpstr>
+      <vt:lpstr>S36 - Classified Streets</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
-[...23 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000E224CA91E116143B8FCFCF5563A627D</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>fe7a9e95-0edc-49ed-b558-61dc9a038345</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>4c7b08cc-58fe-4295-9295-fb0295f315c7</vt:lpwstr>
   </property>
 </Properties>
 </file>