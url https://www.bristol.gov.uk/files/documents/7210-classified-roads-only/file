--- v0 (2025-10-21)
+++ v1 (2026-06-24)
@@ -1,66 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29122"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bristolcouncil.sharepoint.com/sites/HighwaySection36-AdoptionRecord-StreetsandFootpaths/Shared Documents/Section 36 List/2025/August/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bristolcouncil-my.sharepoint.com/personal/bethany_goddard_bristol_gov_uk/Documents/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="6" documentId="8_{B8C292E3-9CD6-4616-8B12-D8887C4A7DAA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2F5787FA-EC29-4434-BDD5-F031D8B7969E}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{AD6AD3F2-6CD7-46C7-A529-90FA2F889B05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{505CCA5E-CC08-42E3-87A9-CCCA3003C800}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{776E2F16-66AC-48E7-8C00-432472373B53}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{EAA0EF15-7D68-4738-B8D1-F5086629C186}"/>
   </bookViews>
   <sheets>
-    <sheet name="Classified Streets Only" sheetId="2" r:id="rId1"/>
+    <sheet name="Classified Streets Only" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="169">
   <si>
     <t>USRN</t>
   </si>
   <si>
@@ -303,51 +304,51 @@
   <si>
     <t>Old Market Street Roundabout, Temple Way, Temple Gate, Redcliffe Way, Bond Street, Temple Way Underpass, Bond Street South</t>
   </si>
   <si>
     <t>A431</t>
   </si>
   <si>
     <t>Air Balloon Road, Summerhill Road, Nags Head Hill, Bryants Hill</t>
   </si>
   <si>
     <t>C105</t>
   </si>
   <si>
     <t>Toronto Road, Charlton Road, Monks Park Avenue, Knole Lane, Pen Park Road, Southmead Road</t>
   </si>
   <si>
     <t>C122</t>
   </si>
   <si>
     <t>Netham Road, Pilemarsh, Avonvale Road</t>
   </si>
   <si>
     <t>M32</t>
   </si>
   <si>
-    <t>M32 Junction 3 To Junction 2 On Slip, M32 Junction 2 To South Gloucestershire, M32 Newfoundland Way To Junction 2, M32 Junction 2 To Newfoundland Way, M32 Junction 2 To Junction 1 On Slip, M32 Junction 2 From Junction 3 Off Slip, M32 Junction 3 From Junction 2 Off Slip, M32 Junction 2 From Junction 1 Off Slip, M32 Junction 2 To Junction 3 On Slip, M32 Junction 1 To Junction 2, M32 Junction 2 North, M32 Junction 2 South</t>
+    <t>M32 Junction 3 To Junction 2 On Slip, M32 Junction 2 To South Gloucestershire, M32 Newfoundland Way To Junction 2, M32 Junction 2 To Newfoundland Way, M32 Junction 2 To Junction 1 On Slip, M32 Junction 2 From Junction 3 Off Slip, M32 Junction 2 From Junction 1 Off Slip, M32 Junction 2 To Junction 3 On Slip, M32 Junction 1 To Junction 2, M32 Junction 2 North, M32 Junction 2 South, M32 Junction 3 From Junction 2 Off Slip</t>
   </si>
   <si>
     <t>A3029</t>
   </si>
   <si>
     <t>Merchants Road, Parson Street, Winterstoke Road, Hartcliffe Way, Ashton Road, Ashton Gate Underpass, Bristol Gate, Brunel Lock Road, Brunel Way, Cabot Way, Humphry Davy Way, McAdam Way, Winterstoke Underpass, Plimsoll Bridge</t>
   </si>
   <si>
     <t>C110</t>
   </si>
   <si>
     <t>Bishop Road</t>
   </si>
   <si>
     <t>M49</t>
   </si>
   <si>
     <t>M5 Avonmouth Spur To M49 Link, M5 To M49 Link, M49 Junction 18A M5 To South Gloucesters, M49 South Gloucestershire To M5 Junction</t>
   </si>
   <si>
     <t>B4468</t>
   </si>
   <si>
     <t>Coldharbour Road, Redland Hill, Redland Road, Kellaway Avenue</t>
   </si>
@@ -507,398 +508,395 @@
   <si>
     <t>Upper Belgrave Road, Park Street, Westbury Road, Falcondale Road, Passage Road, Queens Road, Triangle South, Triangle West, Whiteladies Road, College Green, Wyck Beck Road, Canons Road, White Tree Roundabout</t>
   </si>
   <si>
     <t>A369</t>
   </si>
   <si>
     <t>Clanage Road, Portishead Way, Winterstoke Underpass, Clanage Roundabout</t>
   </si>
   <si>
     <t>C102</t>
   </si>
   <si>
     <t>Hallen Road</t>
   </si>
   <si>
     <t>A403</t>
   </si>
   <si>
     <t>St Andrews Road, Smoke Lane, Severn Road, Chittening Road, Rockingham Roundabout, St Andrews Gate Roundabout</t>
   </si>
   <si>
     <t>A4</t>
   </si>
   <si>
-    <t>Bath Bridge Roundabout, Merchants Road, Bath Road, Bristol Hill, Cumberland Basin Road, Portway, Eagle Road, Portway Roundabout, Grove Park, Hotwell Road, Temple Gate, Brislington Hill, Anchor Road, Bennett Way, Bridge Valley Road, Bristol Gate, Canons Road, Faraday Road, Crowley Way, Bristow Broadway, St Andrews Gate Roundabout, St Brendans Roundabout, Jacobs Wells Roundabout</t>
+    <t>Bath Bridge Roundabout, Merchants Road, Bath Road, Bristol Hill, Cumberland Basin Road, Portway, Eagle Road, Portway Roundabout, Grove Park, Hotwell Road, Temple Gate, Brislington Hill, Anchor Road, Bennett Way, Bridge Valley Road, Bristol Gate, Canons Road, Faraday Road, Crowley Way, Bristow Broadway, St Andrews Gate Roundabout, St Brendans Roundabout, Jacobs Wells Roundabout, Christina Terrace</t>
   </si>
   <si>
     <t>C120</t>
   </si>
   <si>
     <t>Clifton Down, Observatory Road</t>
   </si>
   <si>
     <t>A4162</t>
   </si>
   <si>
     <t>Canford Lane, Canford Road, Sylvan Way, Dingle Road</t>
   </si>
   <si>
     <t>C103</t>
   </si>
   <si>
     <t>Charlton Road, Greystoke Avenue, High Street, Passage Road</t>
   </si>
   <si>
     <t>B4465</t>
   </si>
   <si>
     <t>Whitehall Road, Easton Road, Berkeley Road, Whitefield Road, Staple Hill Road, Brook Road, Forest Road, Fishponds Road</t>
   </si>
   <si>
     <t>C129</t>
   </si>
   <si>
     <t>Leinster Avenue, Daventry Road, Novers Lane, Broad Walk, Melvin Square</t>
   </si>
   <si>
     <t>B4466</t>
   </si>
   <si>
     <t>Berkeley Place, Jacobs Wells Road</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...8 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="11">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color rgb="FF000000"/>
+        <color rgb="FFFFFFFF"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <numFmt numFmtId="2" formatCode="0.00"/>
-      <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="2" formatCode="0.00"/>
-      <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="2" formatCode="0.00"/>
-      <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="2" formatCode="0.00"/>
-      <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <numFmt numFmtId="2" formatCode="0.00"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="center" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{66F09D97-52FD-4207-8E1B-BD206B6D37D3}" name="Table1" displayName="Table1" ref="A1:I79" totalsRowShown="0" headerRowDxfId="10" dataDxfId="9">
-  <autoFilter ref="A1:I79" xr:uid="{66F09D97-52FD-4207-8E1B-BD206B6D37D3}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{27062288-C49A-4C85-8338-DD8693A22709}" name="Table2" displayName="Table2" ref="A1:I79" totalsRowShown="0" headerRowDxfId="0" dataDxfId="10">
+  <autoFilter ref="A1:I79" xr:uid="{27062288-C49A-4C85-8338-DD8693A22709}"/>
   <tableColumns count="9">
-    <tableColumn id="1" xr3:uid="{0A92689B-AAFA-48AC-8149-CFF7F6875D87}" name="USRN" dataDxfId="8"/>
-[...7 lines deleted...]
-    <tableColumn id="9" xr3:uid="{6AF0608D-156A-42BF-BFB9-810830668119}" name="End Coordinates (y)" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{DCB0B6DD-2B87-470C-8811-6D298E62C1CB}" name="USRN" dataDxfId="9"/>
+    <tableColumn id="2" xr3:uid="{47752E68-D709-4976-9398-F6A438A3EF37}" name="Road Number" dataDxfId="8"/>
+    <tableColumn id="3" xr3:uid="{360F4852-5080-4D64-A90E-002335F05CDD}" name="Constituent Street Name List" dataDxfId="7"/>
+    <tableColumn id="4" xr3:uid="{B1252179-19CE-4C71-AF74-6BA64F1B901B}" name="Road Number Class" dataDxfId="6"/>
+    <tableColumn id="5" xr3:uid="{3BBEEA61-30E3-473C-B9D9-58AC560606D4}" name="Length (m)" dataDxfId="5"/>
+    <tableColumn id="6" xr3:uid="{A2724266-F548-4A2B-8155-03033DB69E4D}" name="Start Coordinates (x)" dataDxfId="4"/>
+    <tableColumn id="7" xr3:uid="{BE03681F-D974-45E7-B2B0-2529C9C0D0C1}" name="Start Coordinates (y)" dataDxfId="3"/>
+    <tableColumn id="8" xr3:uid="{EC0B6B70-149D-45C3-A586-9DA0DB13C6DB}" name="End Coordinates (x)" dataDxfId="2"/>
+    <tableColumn id="9" xr3:uid="{15210719-A699-4D74-956A-8556F0EAEDA1}" name="End Coordinates (y)" dataDxfId="1"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleMedium5" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -1178,2490 +1176,2579 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{961F6338-431B-48A8-908F-E8181AB8AD5E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1F357D4-E3CA-4E40-BC4D-86B38BCFFD98}">
   <dimension ref="A1:I79"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="G3" sqref="G3"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" style="3"/>
-[...5 lines deleted...]
-    <col min="8" max="9" width="19.140625" style="6" customWidth="1"/>
+    <col min="1" max="1" width="7.81640625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14.6328125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="64.54296875" customWidth="1"/>
+    <col min="4" max="4" width="19.453125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.08984375" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="20.6328125" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="19.7265625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="5" t="s">
+      <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="5" t="s">
+      <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="5" t="s">
+      <c r="H1" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="5" t="s">
+      <c r="I1" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2" spans="1:9">
+    <row r="2" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A2" s="1">
         <v>4504711</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="2" t="s">
+      <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="1">
         <v>625</v>
       </c>
-      <c r="F2" s="5">
-[...12 lines deleted...]
-    <row r="3" spans="1:9" ht="116.1">
+      <c r="F2" s="2">
+        <v>357359</v>
+      </c>
+      <c r="G2" s="2">
+        <v>168584</v>
+      </c>
+      <c r="H2" s="2">
+        <v>357359</v>
+      </c>
+      <c r="I2" s="2">
+        <v>168584</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A3" s="1">
         <v>4504072</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="C3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="1">
         <v>14697</v>
       </c>
-      <c r="F3" s="5">
+      <c r="F3" s="2">
         <v>358974.96</v>
       </c>
-      <c r="G3" s="5">
+      <c r="G3" s="2">
         <v>174943.02</v>
       </c>
-      <c r="H3" s="5">
+      <c r="H3" s="2">
         <v>359108.4</v>
       </c>
-      <c r="I3" s="5">
+      <c r="I3" s="2">
         <v>173905.06</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A4" s="1">
         <v>4504270</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="2" t="s">
+      <c r="C4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="1">
         <v>2186</v>
       </c>
-      <c r="F4" s="5">
+      <c r="F4" s="2">
         <v>359348</v>
       </c>
-      <c r="G4" s="5">
+      <c r="G4" s="2">
         <v>176242</v>
       </c>
-      <c r="H4" s="5">
+      <c r="H4" s="2">
         <v>359836</v>
       </c>
-      <c r="I4" s="5">
+      <c r="I4" s="2">
         <v>174478.99</v>
       </c>
     </row>
-    <row r="5" spans="1:9" ht="29.1">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A5" s="1">
         <v>4504313</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="1">
         <v>3974</v>
       </c>
-      <c r="F5" s="5">
+      <c r="F5" s="2">
         <v>357954.68</v>
       </c>
-      <c r="G5" s="5">
+      <c r="G5" s="2">
         <v>177216.63</v>
       </c>
-      <c r="H5" s="5">
+      <c r="H5" s="2">
         <v>359307</v>
       </c>
-      <c r="I5" s="5">
+      <c r="I5" s="2">
         <v>178445</v>
       </c>
     </row>
-    <row r="6" spans="1:9" ht="159.6">
+    <row r="6" spans="1:9" ht="145" x14ac:dyDescent="0.35">
       <c r="A6" s="1">
         <v>4595000</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C6" s="2" t="s">
+      <c r="C6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="1">
         <v>15922</v>
       </c>
-      <c r="F6" s="5">
+      <c r="F6" s="2">
         <v>351941</v>
       </c>
-      <c r="G6" s="5">
+      <c r="G6" s="2">
         <v>176823</v>
       </c>
-      <c r="H6" s="5">
+      <c r="H6" s="2">
         <v>354859.88</v>
       </c>
-      <c r="I6" s="5">
+      <c r="I6" s="2">
         <v>179538</v>
       </c>
     </row>
-    <row r="7" spans="1:9" ht="29.1">
+    <row r="7" spans="1:9" ht="29" x14ac:dyDescent="0.35">
       <c r="A7" s="1">
         <v>4504511</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="2" t="s">
+      <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="1">
         <v>2243</v>
       </c>
-      <c r="F7" s="5">
+      <c r="F7" s="2">
         <v>358565</v>
       </c>
-      <c r="G7" s="5">
+      <c r="G7" s="2">
         <v>173286</v>
       </c>
-      <c r="H7" s="5">
+      <c r="H7" s="2">
         <v>358924</v>
       </c>
-      <c r="I7" s="5">
+      <c r="I7" s="2">
         <v>174690.92</v>
       </c>
     </row>
-    <row r="8" spans="1:9" ht="57.95">
+    <row r="8" spans="1:9" ht="58" x14ac:dyDescent="0.35">
       <c r="A8" s="1">
         <v>4504171</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C8" s="2" t="s">
+      <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="1">
         <v>6912</v>
       </c>
-      <c r="F8" s="5">
+      <c r="F8" s="2">
         <v>361168</v>
       </c>
-      <c r="G8" s="5">
+      <c r="G8" s="2">
         <v>173388</v>
       </c>
-      <c r="H8" s="5">
+      <c r="H8" s="2">
         <v>359672</v>
       </c>
-      <c r="I8" s="5">
+      <c r="I8" s="2">
         <v>173171</v>
       </c>
     </row>
-    <row r="9" spans="1:9">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A9" s="1">
         <v>4504577</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C9" s="2" t="s">
+      <c r="C9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="1">
         <v>2211</v>
       </c>
-      <c r="F9" s="5">
+      <c r="F9" s="2">
         <v>362479</v>
       </c>
-      <c r="G9" s="5">
+      <c r="G9" s="2">
         <v>174234.99</v>
       </c>
-      <c r="H9" s="5">
+      <c r="H9" s="2">
         <v>364177</v>
       </c>
-      <c r="I9" s="5">
+      <c r="I9" s="2">
         <v>174322</v>
       </c>
     </row>
-    <row r="10" spans="1:9" ht="29.1">
+    <row r="10" spans="1:9" ht="29" x14ac:dyDescent="0.35">
       <c r="A10" s="1">
         <v>4504335</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C10" s="2" t="s">
+      <c r="C10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="1">
         <v>4306</v>
       </c>
-      <c r="F10" s="5">
+      <c r="F10" s="2">
         <v>361121.93</v>
       </c>
-      <c r="G10" s="5">
+      <c r="G10" s="2">
         <v>175209.66</v>
       </c>
-      <c r="H10" s="5">
+      <c r="H10" s="2">
         <v>363346</v>
       </c>
-      <c r="I10" s="5">
+      <c r="I10" s="2">
         <v>177609</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A11" s="1">
         <v>4504555</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C11" s="2" t="s">
+      <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="1">
         <v>1256</v>
       </c>
-      <c r="F11" s="5">
+      <c r="F11" s="2">
         <v>361080</v>
       </c>
-      <c r="G11" s="5">
+      <c r="G11" s="2">
         <v>174547.99</v>
       </c>
-      <c r="H11" s="5">
+      <c r="H11" s="2">
         <v>361055</v>
       </c>
-      <c r="I11" s="5">
+      <c r="I11" s="2">
         <v>174661</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A12" s="1">
         <v>4504731</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C12" s="2" t="s">
+      <c r="C12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="1">
-        <v>3302</v>
-[...1 lines deleted...]
-      <c r="F12" s="5">
+        <v>3312</v>
+      </c>
+      <c r="F12" s="2">
         <v>360813</v>
       </c>
-      <c r="G12" s="5">
+      <c r="G12" s="2">
         <v>167736.99</v>
       </c>
-      <c r="H12" s="5">
-[...6 lines deleted...]
-    <row r="13" spans="1:9">
+      <c r="H12" s="2">
+        <v>359168.8</v>
+      </c>
+      <c r="I12" s="2">
+        <v>168192.62</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A13" s="1">
         <v>4504599</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C13" s="2" t="s">
+      <c r="C13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="1">
         <v>290</v>
       </c>
-      <c r="F13" s="5">
+      <c r="F13" s="2">
         <v>358720</v>
       </c>
-      <c r="G13" s="5">
+      <c r="G13" s="2">
         <v>173497</v>
       </c>
-      <c r="H13" s="5">
+      <c r="H13" s="2">
         <v>358915</v>
       </c>
-      <c r="I13" s="5">
+      <c r="I13" s="2">
         <v>173360.99</v>
       </c>
     </row>
-    <row r="14" spans="1:9" ht="29.1">
+    <row r="14" spans="1:9" ht="29" x14ac:dyDescent="0.35">
       <c r="A14" s="1">
         <v>4504225</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C14" s="2" t="s">
+      <c r="C14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E14" s="1">
         <v>1913</v>
       </c>
-      <c r="F14" s="5">
+      <c r="F14" s="2">
         <v>358286.15</v>
       </c>
-      <c r="G14" s="5">
+      <c r="G14" s="2">
         <v>171552.57</v>
       </c>
-      <c r="H14" s="5">
+      <c r="H14" s="2">
         <v>358532.56</v>
       </c>
-      <c r="I14" s="5">
+      <c r="I14" s="2">
         <v>170922.94</v>
       </c>
     </row>
-    <row r="15" spans="1:9" ht="29.1">
+    <row r="15" spans="1:9" ht="29" x14ac:dyDescent="0.35">
       <c r="A15" s="1">
         <v>4504324</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C15" s="2" t="s">
+      <c r="C15" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E15" s="1">
         <v>3826</v>
       </c>
-      <c r="F15" s="5">
+      <c r="F15" s="2">
         <v>354547</v>
       </c>
-      <c r="G15" s="5">
+      <c r="G15" s="2">
         <v>177200</v>
       </c>
-      <c r="H15" s="5">
+      <c r="H15" s="2">
         <v>356290</v>
       </c>
-      <c r="I15" s="5">
+      <c r="I15" s="2">
         <v>178900</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A16" s="1">
         <v>4504764</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C16" s="2" t="s">
+      <c r="C16" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="1">
         <v>866</v>
       </c>
-      <c r="F16" s="5">
+      <c r="F16" s="2">
         <v>356403.8</v>
       </c>
-      <c r="G16" s="5">
+      <c r="G16" s="2">
         <v>168549.13</v>
       </c>
-      <c r="H16" s="5">
+      <c r="H16" s="2">
         <v>356455</v>
       </c>
-      <c r="I16" s="5">
+      <c r="I16" s="2">
         <v>169004</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A17" s="1">
         <v>4504676</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C17" s="2" t="s">
+      <c r="C17" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="1">
         <v>968</v>
       </c>
-      <c r="F17" s="5">
+      <c r="F17" s="2">
         <v>360864</v>
       </c>
-      <c r="G17" s="5">
+      <c r="G17" s="2">
         <v>170766</v>
       </c>
-      <c r="H17" s="5">
+      <c r="H17" s="2">
         <v>360848</v>
       </c>
-      <c r="I17" s="5">
+      <c r="I17" s="2">
         <v>170763</v>
       </c>
     </row>
-    <row r="18" spans="1:9">
+    <row r="18" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A18" s="1">
         <v>4504236</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C18" s="2" t="s">
+      <c r="C18" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E18" s="1">
         <v>3326</v>
       </c>
-      <c r="F18" s="5">
+      <c r="F18" s="2">
         <v>357953</v>
       </c>
-      <c r="G18" s="5">
+      <c r="G18" s="2">
         <v>170530.99</v>
       </c>
-      <c r="H18" s="5">
+      <c r="H18" s="2">
         <v>358532.05</v>
       </c>
-      <c r="I18" s="5">
+      <c r="I18" s="2">
         <v>170909.06</v>
       </c>
     </row>
-    <row r="19" spans="1:9" ht="29.1">
+    <row r="19" spans="1:9" ht="29" x14ac:dyDescent="0.35">
       <c r="A19" s="1">
         <v>4504203</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C19" s="2" t="s">
+      <c r="C19" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="1">
-        <v>7216</v>
-[...1 lines deleted...]
-      <c r="F19" s="5">
+        <v>7320</v>
+      </c>
+      <c r="F19" s="2">
         <v>360080</v>
       </c>
-      <c r="G19" s="5">
+      <c r="G19" s="2">
         <v>174229</v>
       </c>
-      <c r="H19" s="5">
-[...6 lines deleted...]
-    <row r="20" spans="1:9">
+      <c r="H19" s="2">
+        <v>360086.24</v>
+      </c>
+      <c r="I19" s="2">
+        <v>174295.71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A20" s="1">
         <v>4504786</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C20" s="2" t="s">
+      <c r="C20" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="1">
         <v>159</v>
       </c>
-      <c r="F20" s="5">
+      <c r="F20" s="2">
         <v>364147.42</v>
       </c>
-      <c r="G20" s="5">
+      <c r="G20" s="2">
         <v>176288.53</v>
       </c>
-      <c r="H20" s="5">
+      <c r="H20" s="2">
         <v>364210.45</v>
       </c>
-      <c r="I20" s="5">
+      <c r="I20" s="2">
         <v>176362.16</v>
       </c>
     </row>
-    <row r="21" spans="1:9">
+    <row r="21" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A21" s="1">
         <v>4504720</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C21" s="2" t="s">
+      <c r="C21" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="1">
         <v>685</v>
       </c>
-      <c r="F21" s="5">
+      <c r="F21" s="2">
         <v>364086</v>
       </c>
-      <c r="G21" s="5">
+      <c r="G21" s="2">
         <v>174750</v>
       </c>
-      <c r="H21" s="5">
+      <c r="H21" s="2">
         <v>364562.74</v>
       </c>
-      <c r="I21" s="5">
+      <c r="I21" s="2">
         <v>174880.58</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A22" s="1">
         <v>4504379</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C22" s="2" t="s">
+      <c r="C22" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E22" s="1">
         <v>1188</v>
       </c>
-      <c r="F22" s="5">
+      <c r="F22" s="2">
         <v>356997</v>
       </c>
-      <c r="G22" s="5">
+      <c r="G22" s="2">
         <v>174301</v>
       </c>
-      <c r="H22" s="5">
+      <c r="H22" s="2">
         <v>357462</v>
       </c>
-      <c r="I22" s="5">
+      <c r="I22" s="2">
         <v>173412</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A23" s="1">
         <v>4504522</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C23" s="2" t="s">
+      <c r="C23" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="1">
         <v>506</v>
       </c>
-      <c r="F23" s="5">
+      <c r="F23" s="2">
         <v>358177.2</v>
       </c>
-      <c r="G23" s="5">
+      <c r="G23" s="2">
         <v>173881.81</v>
       </c>
-      <c r="H23" s="5">
+      <c r="H23" s="2">
         <v>358600.25</v>
       </c>
-      <c r="I23" s="5">
+      <c r="I23" s="2">
         <v>173978.87</v>
       </c>
     </row>
-    <row r="24" spans="1:9" ht="57.95">
+    <row r="24" spans="1:9" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A24" s="1">
         <v>4504292</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C24" s="2" t="s">
+      <c r="C24" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E24" s="1">
         <v>9365</v>
       </c>
-      <c r="F24" s="5">
+      <c r="F24" s="2">
         <v>356096.05</v>
       </c>
-      <c r="G24" s="5">
+      <c r="G24" s="2">
         <v>176285.98</v>
       </c>
-      <c r="H24" s="5">
+      <c r="H24" s="2">
         <v>356757</v>
       </c>
-      <c r="I24" s="5">
+      <c r="I24" s="2">
         <v>176033</v>
       </c>
     </row>
-    <row r="25" spans="1:9" ht="29.1">
+    <row r="25" spans="1:9" ht="29" x14ac:dyDescent="0.35">
       <c r="A25" s="1">
         <v>4504500</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C25" s="2" t="s">
+      <c r="C25" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="1">
         <v>3259</v>
       </c>
-      <c r="F25" s="5">
+      <c r="F25" s="2">
         <v>360126</v>
       </c>
-      <c r="G25" s="5">
+      <c r="G25" s="2">
         <v>174642</v>
       </c>
-      <c r="H25" s="5">
+      <c r="H25" s="2">
         <v>360017</v>
       </c>
-      <c r="I25" s="5">
+      <c r="I25" s="2">
         <v>173709</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A26" s="1">
         <v>4504214</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C26" s="2" t="s">
+      <c r="C26" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E26" s="1">
         <v>1395</v>
       </c>
-      <c r="F26" s="5">
+      <c r="F26" s="2">
         <v>360927</v>
       </c>
-      <c r="G26" s="5">
+      <c r="G26" s="2">
         <v>169821</v>
       </c>
-      <c r="H26" s="5">
+      <c r="H26" s="2">
         <v>361363.8</v>
       </c>
-      <c r="I26" s="5">
+      <c r="I26" s="2">
         <v>169846.85</v>
       </c>
     </row>
-    <row r="27" spans="1:9" ht="57.95">
+    <row r="27" spans="1:9" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A27" s="1">
         <v>4504159</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C27" s="2" t="s">
+      <c r="C27" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E27" s="1">
         <v>10782</v>
       </c>
-      <c r="F27" s="5">
+      <c r="F27" s="2">
         <v>358713.98</v>
       </c>
-      <c r="G27" s="5">
+      <c r="G27" s="2">
         <v>168480.73</v>
       </c>
-      <c r="H27" s="5">
+      <c r="H27" s="2">
         <v>357488.24</v>
       </c>
-      <c r="I27" s="5">
+      <c r="I27" s="2">
         <v>168392.21</v>
       </c>
     </row>
-    <row r="28" spans="1:9" ht="29.1">
+    <row r="28" spans="1:9" ht="29" x14ac:dyDescent="0.35">
       <c r="A28" s="1">
         <v>4504391</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C28" s="2" t="s">
+      <c r="C28" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E28" s="1">
         <v>4540</v>
       </c>
-      <c r="F28" s="5">
+      <c r="F28" s="2">
         <v>361112.85</v>
       </c>
-      <c r="G28" s="5">
+      <c r="G28" s="2">
         <v>175239.03</v>
       </c>
-      <c r="H28" s="5">
+      <c r="H28" s="2">
         <v>361441.79</v>
       </c>
-      <c r="I28" s="5">
+      <c r="I28" s="2">
         <v>175145.2</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A29" s="1">
         <v>4504775</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C29" s="2" t="s">
+      <c r="C29" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="1">
         <v>2343</v>
       </c>
-      <c r="F29" s="5">
+      <c r="F29" s="2">
         <v>353900</v>
       </c>
-      <c r="G29" s="5">
+      <c r="G29" s="2">
         <v>181556</v>
       </c>
-      <c r="H29" s="5">
+      <c r="H29" s="2">
         <v>353900</v>
       </c>
-      <c r="I29" s="5">
+      <c r="I29" s="2">
         <v>181556</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A30" s="1">
         <v>4504687</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C30" s="2" t="s">
+      <c r="C30" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="1">
         <v>1725</v>
       </c>
-      <c r="F30" s="5">
+      <c r="F30" s="2">
         <v>359748</v>
       </c>
-      <c r="G30" s="5">
+      <c r="G30" s="2">
         <v>169303</v>
       </c>
-      <c r="H30" s="5">
+      <c r="H30" s="2">
         <v>359870</v>
       </c>
-      <c r="I30" s="5">
+      <c r="I30" s="2">
         <v>167794</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A31" s="1">
         <v>4504401</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C31" s="2" t="s">
+      <c r="C31" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="1">
         <v>459</v>
       </c>
-      <c r="F31" s="5">
+      <c r="F31" s="2">
         <v>351461.85</v>
       </c>
-      <c r="G31" s="5">
+      <c r="G31" s="2">
         <v>178599.38</v>
       </c>
-      <c r="H31" s="5">
+      <c r="H31" s="2">
         <v>351638.75</v>
       </c>
-      <c r="I31" s="5">
+      <c r="I31" s="2">
         <v>178541.19</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A32" s="1">
         <v>4504544</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C32" s="2" t="s">
+      <c r="C32" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="1">
         <v>615</v>
       </c>
-      <c r="F32" s="5">
+      <c r="F32" s="2">
         <v>359085</v>
       </c>
-      <c r="G32" s="5">
+      <c r="G32" s="2">
         <v>173835</v>
       </c>
-      <c r="H32" s="5">
+      <c r="H32" s="2">
         <v>359576.93</v>
       </c>
-      <c r="I32" s="5">
+      <c r="I32" s="2">
         <v>174201.86</v>
       </c>
     </row>
-    <row r="33" spans="1:9" ht="57.95">
+    <row r="33" spans="1:9" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A33" s="1">
         <v>4504445</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C33" s="2" t="s">
+      <c r="C33" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="1">
         <v>7798</v>
       </c>
-      <c r="F33" s="5">
+      <c r="F33" s="2">
         <v>355113</v>
       </c>
-      <c r="G33" s="5">
+      <c r="G33" s="2">
         <v>175786</v>
       </c>
-      <c r="H33" s="5">
+      <c r="H33" s="2">
         <v>359491</v>
       </c>
-      <c r="I33" s="5">
+      <c r="I33" s="2">
         <v>176817</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
+    <row r="34" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A34" s="1">
         <v>4504490</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="C34" s="2" t="s">
+      <c r="C34" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="1">
         <v>1909</v>
       </c>
-      <c r="F34" s="5">
+      <c r="F34" s="2">
         <v>362138</v>
       </c>
-      <c r="G34" s="5">
+      <c r="G34" s="2">
         <v>176484</v>
       </c>
-      <c r="H34" s="5">
+      <c r="H34" s="2">
         <v>363426</v>
       </c>
-      <c r="I34" s="5">
+      <c r="I34" s="2">
         <v>175967</v>
       </c>
     </row>
-    <row r="35" spans="1:9" ht="43.5">
+    <row r="35" spans="1:9" ht="29" x14ac:dyDescent="0.35">
       <c r="A35" s="1">
         <v>4504137</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C35" s="2" t="s">
+      <c r="C35" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E35" s="1">
         <v>5596</v>
       </c>
-      <c r="F35" s="5">
+      <c r="F35" s="2">
         <v>359519.51</v>
       </c>
-      <c r="G35" s="5">
+      <c r="G35" s="2">
         <v>173102.51</v>
       </c>
-      <c r="H35" s="5">
+      <c r="H35" s="2">
         <v>359546.3</v>
       </c>
-      <c r="I35" s="5">
+      <c r="I35" s="2">
         <v>173452.87</v>
       </c>
     </row>
-    <row r="36" spans="1:9">
+    <row r="36" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A36" s="1">
         <v>4504182</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="C36" s="2" t="s">
+      <c r="C36" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E36" s="1">
         <v>2004</v>
       </c>
-      <c r="F36" s="5">
+      <c r="F36" s="2">
         <v>363009</v>
       </c>
-      <c r="G36" s="5">
+      <c r="G36" s="2">
         <v>173449</v>
       </c>
-      <c r="H36" s="5">
+      <c r="H36" s="2">
         <v>363917.51</v>
       </c>
-      <c r="I36" s="5">
+      <c r="I36" s="2">
         <v>172581.57</v>
       </c>
     </row>
-    <row r="37" spans="1:9" ht="29.1">
+    <row r="37" spans="1:9" ht="29" x14ac:dyDescent="0.35">
       <c r="A37" s="1">
         <v>4504434</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C37" s="2" t="s">
+      <c r="C37" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="1">
         <v>4142</v>
       </c>
-      <c r="F37" s="5">
+      <c r="F37" s="2">
         <v>359958</v>
       </c>
-      <c r="G37" s="5">
+      <c r="G37" s="2">
         <v>177651</v>
       </c>
-      <c r="H37" s="5">
+      <c r="H37" s="2">
         <v>359018.14</v>
       </c>
-      <c r="I37" s="5">
+      <c r="I37" s="2">
         <v>178200.36</v>
       </c>
     </row>
-    <row r="38" spans="1:9">
+    <row r="38" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A38" s="1">
         <v>4504601</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C38" s="2" t="s">
+      <c r="C38" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="1">
         <v>991</v>
       </c>
-      <c r="F38" s="5">
+      <c r="F38" s="2">
         <v>361624</v>
       </c>
-      <c r="G38" s="5">
+      <c r="G38" s="2">
         <v>173219</v>
       </c>
-      <c r="H38" s="5">
+      <c r="H38" s="2">
         <v>361627</v>
       </c>
-      <c r="I38" s="5">
+      <c r="I38" s="2">
         <v>172737</v>
       </c>
     </row>
-    <row r="39" spans="1:9" ht="101.45">
+    <row r="39" spans="1:9" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A39" s="1">
         <v>4504797</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C39" s="2" t="s">
+      <c r="C39" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E39" s="1">
-        <v>11527</v>
-[...14 lines deleted...]
-    <row r="40" spans="1:9" ht="57.95">
+        <v>11380</v>
+      </c>
+      <c r="F39" s="2">
+        <v>360239.77</v>
+      </c>
+      <c r="G39" s="2">
+        <v>174384.41</v>
+      </c>
+      <c r="H39" s="2">
+        <v>360239.42</v>
+      </c>
+      <c r="I39" s="2">
+        <v>174338.63</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="58" x14ac:dyDescent="0.35">
       <c r="A40" s="1">
         <v>4504038</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C40" s="2" t="s">
+      <c r="C40" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E40" s="1">
         <v>9423</v>
       </c>
-      <c r="F40" s="5">
+      <c r="F40" s="2">
         <v>357088</v>
       </c>
-      <c r="G40" s="5">
+      <c r="G40" s="2">
         <v>172227</v>
       </c>
-      <c r="H40" s="5">
-[...6 lines deleted...]
-    <row r="41" spans="1:9">
+      <c r="H40" s="2">
+        <v>356657</v>
+      </c>
+      <c r="I40" s="2">
+        <v>171537</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A41" s="1">
         <v>4504489</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C41" s="2" t="s">
+      <c r="C41" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="1">
         <v>1060</v>
       </c>
-      <c r="F41" s="5">
+      <c r="F41" s="2">
         <v>358160</v>
       </c>
-      <c r="G41" s="5">
+      <c r="G41" s="2">
         <v>176014</v>
       </c>
-      <c r="H41" s="5">
+      <c r="H41" s="2">
         <v>359158</v>
       </c>
-      <c r="I41" s="5">
+      <c r="I41" s="2">
         <v>175738.02</v>
       </c>
     </row>
-    <row r="42" spans="1:9" ht="43.5">
+    <row r="42" spans="1:9" ht="29" x14ac:dyDescent="0.35">
       <c r="A42" s="1">
         <v>4596585</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C42" s="2" t="s">
+      <c r="C42" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E42" s="1">
         <v>6189</v>
       </c>
-      <c r="F42" s="5">
+      <c r="F42" s="2">
         <v>353761</v>
       </c>
-      <c r="G42" s="5">
+      <c r="G42" s="2">
         <v>179022.02</v>
       </c>
-      <c r="H42" s="5">
+      <c r="H42" s="2">
         <v>353733</v>
       </c>
-      <c r="I42" s="5">
+      <c r="I42" s="2">
         <v>178381</v>
       </c>
     </row>
-    <row r="43" spans="1:9">
+    <row r="43" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A43" s="1">
         <v>4504380</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="C43" s="2" t="s">
+      <c r="C43" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E43" s="1">
         <v>3321</v>
       </c>
-      <c r="F43" s="5">
+      <c r="F43" s="2">
         <v>357680</v>
       </c>
-      <c r="G43" s="5">
+      <c r="G43" s="2">
         <v>175254</v>
       </c>
-      <c r="H43" s="5">
+      <c r="H43" s="2">
         <v>359227</v>
       </c>
-      <c r="I43" s="5">
+      <c r="I43" s="2">
         <v>176848</v>
       </c>
     </row>
-    <row r="44" spans="1:9">
+    <row r="44" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A44" s="1">
         <v>4504478</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C44" s="2" t="s">
+      <c r="C44" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E44" s="1">
         <v>354</v>
       </c>
-      <c r="F44" s="5">
+      <c r="F44" s="2">
         <v>357538</v>
       </c>
-      <c r="G44" s="5">
+      <c r="G44" s="2">
         <v>176159</v>
       </c>
-      <c r="H44" s="5">
+      <c r="H44" s="2">
         <v>357662</v>
       </c>
-      <c r="I44" s="5">
+      <c r="I44" s="2">
         <v>175840.99</v>
       </c>
     </row>
-    <row r="45" spans="1:9" ht="29.1">
+    <row r="45" spans="1:9" ht="29" x14ac:dyDescent="0.35">
       <c r="A45" s="1">
         <v>4504126</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="C45" s="2" t="s">
+      <c r="C45" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E45" s="1">
-        <v>1807</v>
-[...1 lines deleted...]
-      <c r="F45" s="5">
+        <v>1761</v>
+      </c>
+      <c r="F45" s="2">
         <v>359991</v>
       </c>
-      <c r="G45" s="5">
+      <c r="G45" s="2">
         <v>174067</v>
       </c>
-      <c r="H45" s="5">
+      <c r="H45" s="2">
         <v>359639.65</v>
       </c>
-      <c r="I45" s="5">
+      <c r="I45" s="2">
         <v>173633.5</v>
       </c>
     </row>
-    <row r="46" spans="1:9">
+    <row r="46" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A46" s="1">
         <v>4504050</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="C46" s="2" t="s">
+      <c r="C46" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E46" s="1">
         <v>5727</v>
       </c>
-      <c r="F46" s="5">
+      <c r="F46" s="2">
         <v>361128.08</v>
       </c>
-      <c r="G46" s="5">
+      <c r="G46" s="2">
         <v>168853.16</v>
       </c>
-      <c r="H46" s="5">
+      <c r="H46" s="2">
         <v>361234</v>
       </c>
-      <c r="I46" s="5">
+      <c r="I46" s="2">
         <v>168171</v>
       </c>
     </row>
-    <row r="47" spans="1:9">
+    <row r="47" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A47" s="1">
         <v>4504258</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C47" s="2" t="s">
+      <c r="C47" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E47" s="1">
         <v>2249</v>
       </c>
-      <c r="F47" s="5">
+      <c r="F47" s="2">
         <v>363960</v>
       </c>
-      <c r="G47" s="5">
+      <c r="G47" s="2">
         <v>174753</v>
       </c>
-      <c r="H47" s="5">
+      <c r="H47" s="2">
         <v>363960</v>
       </c>
-      <c r="I47" s="5">
+      <c r="I47" s="2">
         <v>174753</v>
       </c>
     </row>
-    <row r="48" spans="1:9" ht="29.1">
+    <row r="48" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A48" s="1">
         <v>4504566</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C48" s="2" t="s">
+      <c r="C48" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="1">
         <v>3246</v>
       </c>
-      <c r="F48" s="5">
+      <c r="F48" s="2">
         <v>364242</v>
       </c>
-      <c r="G48" s="5">
+      <c r="G48" s="2">
         <v>175759</v>
       </c>
-      <c r="H48" s="5">
+      <c r="H48" s="2">
         <v>364188</v>
       </c>
-      <c r="I48" s="5">
+      <c r="I48" s="2">
         <v>175592</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A49" s="1">
         <v>4504643</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C49" s="2" t="s">
+      <c r="C49" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="1">
         <v>1076</v>
       </c>
-      <c r="F49" s="5">
+      <c r="F49" s="2">
         <v>361734</v>
       </c>
-      <c r="G49" s="5">
+      <c r="G49" s="2">
         <v>171176</v>
       </c>
-      <c r="H49" s="5">
+      <c r="H49" s="2">
         <v>359921.99</v>
       </c>
-      <c r="I49" s="5">
+      <c r="I49" s="2">
         <v>171583.04</v>
       </c>
     </row>
-    <row r="50" spans="1:9">
+    <row r="50" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A50" s="1">
         <v>4504094</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C50" s="2" t="s">
+      <c r="C50" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E50" s="1">
         <v>296</v>
       </c>
-      <c r="F50" s="5">
+      <c r="F50" s="2">
         <v>364354</v>
       </c>
-      <c r="G50" s="5">
+      <c r="G50" s="2">
         <v>173978</v>
       </c>
-      <c r="H50" s="5">
+      <c r="H50" s="2">
         <v>364443</v>
       </c>
-      <c r="I50" s="5">
+      <c r="I50" s="2">
         <v>174196</v>
       </c>
     </row>
-    <row r="51" spans="1:9">
+    <row r="51" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A51" s="1">
         <v>4504193</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="C51" s="2" t="s">
+      <c r="C51" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E51" s="1">
         <v>6073</v>
       </c>
-      <c r="F51" s="5">
+      <c r="F51" s="2">
         <v>360922.99</v>
       </c>
-      <c r="G51" s="5">
+      <c r="G51" s="2">
         <v>174728.95999999999</v>
       </c>
-      <c r="H51" s="5">
+      <c r="H51" s="2">
         <v>361371</v>
       </c>
-      <c r="I51" s="5">
+      <c r="I51" s="2">
         <v>175063</v>
       </c>
     </row>
-    <row r="52" spans="1:9">
+    <row r="52" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A52" s="1">
         <v>4504456</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="C52" s="2" t="s">
+      <c r="C52" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="1">
         <v>551</v>
       </c>
-      <c r="F52" s="5">
+      <c r="F52" s="2">
         <v>362439.08</v>
       </c>
-      <c r="G52" s="5">
+      <c r="G52" s="2">
         <v>177455.72</v>
       </c>
-      <c r="H52" s="5">
+      <c r="H52" s="2">
         <v>362609.45</v>
       </c>
-      <c r="I52" s="5">
+      <c r="I52" s="2">
         <v>176939.53</v>
       </c>
     </row>
-    <row r="53" spans="1:9">
+    <row r="53" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A53" s="1">
         <v>4504621</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="C53" s="2" t="s">
+      <c r="C53" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="1">
         <v>488</v>
       </c>
-      <c r="F53" s="5">
+      <c r="F53" s="2">
         <v>358239</v>
       </c>
-      <c r="G53" s="5">
+      <c r="G53" s="2">
         <v>172696</v>
       </c>
-      <c r="H53" s="5">
+      <c r="H53" s="2">
         <v>358083</v>
       </c>
-      <c r="I53" s="5">
+      <c r="I53" s="2">
         <v>172656</v>
       </c>
     </row>
-    <row r="54" spans="1:9">
+    <row r="54" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A54" s="1">
         <v>4504533</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="C54" s="2" t="s">
+      <c r="C54" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="1">
         <v>894</v>
       </c>
-      <c r="F54" s="5">
+      <c r="F54" s="2">
         <v>357626</v>
       </c>
-      <c r="G54" s="5">
+      <c r="G54" s="2">
         <v>173488</v>
       </c>
-      <c r="H54" s="5">
+      <c r="H54" s="2">
         <v>357910</v>
       </c>
-      <c r="I54" s="5">
+      <c r="I54" s="2">
         <v>173639.99</v>
       </c>
     </row>
-    <row r="55" spans="1:9">
+    <row r="55" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A55" s="1">
         <v>4504654</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="C55" s="2" t="s">
+      <c r="C55" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="1">
         <v>460</v>
       </c>
-      <c r="F55" s="5">
+      <c r="F55" s="2">
         <v>359486.09</v>
       </c>
-      <c r="G55" s="5">
+      <c r="G55" s="2">
         <v>171099.78</v>
       </c>
-      <c r="H55" s="5">
+      <c r="H55" s="2">
         <v>359679.98</v>
       </c>
-      <c r="I55" s="5">
+      <c r="I55" s="2">
         <v>171452.04</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A56" s="1">
         <v>4504160</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="C56" s="2" t="s">
+      <c r="C56" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E56" s="1">
         <v>2131</v>
       </c>
-      <c r="F56" s="5">
+      <c r="F56" s="2">
         <v>357178</v>
       </c>
-      <c r="G56" s="5">
+      <c r="G56" s="2">
         <v>174703</v>
       </c>
-      <c r="H56" s="5">
+      <c r="H56" s="2">
         <v>356578</v>
       </c>
-      <c r="I56" s="5">
+      <c r="I56" s="2">
         <v>173914</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A57" s="1">
         <v>4504753</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="C57" s="2" t="s">
+      <c r="C57" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="1">
         <v>1514</v>
       </c>
-      <c r="F57" s="5">
+      <c r="F57" s="2">
         <v>362012.46</v>
       </c>
-      <c r="G57" s="5">
+      <c r="G57" s="2">
         <v>167910.32</v>
       </c>
-      <c r="H57" s="5">
+      <c r="H57" s="2">
         <v>362941.01</v>
       </c>
-      <c r="I57" s="5">
+      <c r="I57" s="2">
         <v>168875.98</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A58" s="1">
         <v>4504281</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="C58" s="2" t="s">
+      <c r="C58" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E58" s="1">
         <v>1410</v>
       </c>
-      <c r="F58" s="5">
+      <c r="F58" s="2">
         <v>359029.31</v>
       </c>
-      <c r="G58" s="5">
+      <c r="G58" s="2">
         <v>172885</v>
       </c>
-      <c r="H58" s="5">
+      <c r="H58" s="2">
         <v>359449.92</v>
       </c>
-      <c r="I58" s="5">
+      <c r="I58" s="2">
         <v>172505.14</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A59" s="1">
         <v>4504702</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="C59" s="2" t="s">
+      <c r="C59" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E59" s="1">
         <v>930</v>
       </c>
-      <c r="F59" s="5">
+      <c r="F59" s="2">
         <v>356333</v>
       </c>
-      <c r="G59" s="5">
+      <c r="G59" s="2">
         <v>169361</v>
       </c>
-      <c r="H59" s="5">
+      <c r="H59" s="2">
         <v>357089.5</v>
       </c>
-      <c r="I59" s="5">
+      <c r="I59" s="2">
         <v>169047.35</v>
       </c>
     </row>
-    <row r="60" spans="1:9" ht="57.95">
+    <row r="60" spans="1:9" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A60" s="1">
         <v>4504269</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="C60" s="2" t="s">
+      <c r="C60" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E60" s="1">
-        <v>4319</v>
-[...1 lines deleted...]
-      <c r="F60" s="5">
+        <v>4280</v>
+      </c>
+      <c r="F60" s="2">
         <v>358577.29</v>
       </c>
-      <c r="G60" s="5">
+      <c r="G60" s="2">
         <v>173274.61</v>
       </c>
-      <c r="H60" s="5">
-[...6 lines deleted...]
-    <row r="61" spans="1:9">
+      <c r="H60" s="2">
+        <v>360187.7</v>
+      </c>
+      <c r="I60" s="2">
+        <v>174276.21</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A61" s="1">
         <v>4504742</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="C61" s="2" t="s">
+      <c r="C61" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="1">
         <v>1610</v>
       </c>
-      <c r="F61" s="5">
+      <c r="F61" s="2">
         <v>356940</v>
       </c>
-      <c r="G61" s="5">
+      <c r="G61" s="2">
         <v>168388</v>
       </c>
-      <c r="H61" s="5">
+      <c r="H61" s="2">
         <v>356718</v>
       </c>
-      <c r="I61" s="5">
+      <c r="I61" s="2">
         <v>168307</v>
       </c>
     </row>
-    <row r="62" spans="1:9" ht="43.5">
+    <row r="62" spans="1:9" ht="29" x14ac:dyDescent="0.35">
       <c r="A62" s="1">
         <v>4504247</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="C62" s="2" t="s">
+      <c r="C62" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E62" s="1">
         <v>2075</v>
       </c>
-      <c r="F62" s="5">
+      <c r="F62" s="2">
         <v>357549.72</v>
       </c>
-      <c r="G62" s="5">
+      <c r="G62" s="2">
         <v>173395.74</v>
       </c>
-      <c r="H62" s="5">
+      <c r="H62" s="2">
         <v>356889</v>
       </c>
-      <c r="I62" s="5">
+      <c r="I62" s="2">
         <v>173240</v>
       </c>
     </row>
-    <row r="63" spans="1:9" ht="29.1">
+    <row r="63" spans="1:9" ht="29" x14ac:dyDescent="0.35">
       <c r="A63" s="1">
         <v>4504302</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="C63" s="2" t="s">
+      <c r="C63" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E63" s="1">
         <v>3766</v>
       </c>
-      <c r="F63" s="5">
+      <c r="F63" s="2">
         <v>356471</v>
       </c>
-      <c r="G63" s="5">
+      <c r="G63" s="2">
         <v>178844.99</v>
       </c>
-      <c r="H63" s="5">
+      <c r="H63" s="2">
         <v>356793.01</v>
       </c>
-      <c r="I63" s="5">
+      <c r="I63" s="2">
         <v>178008.05</v>
       </c>
     </row>
-    <row r="64" spans="1:9" ht="29.1">
+    <row r="64" spans="1:9" ht="29" x14ac:dyDescent="0.35">
       <c r="A64" s="1">
         <v>4504467</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="C64" s="2" t="s">
+      <c r="C64" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E64" s="1">
         <v>4018</v>
       </c>
-      <c r="F64" s="5">
+      <c r="F64" s="2">
         <v>356078</v>
       </c>
-      <c r="G64" s="5">
+      <c r="G64" s="2">
         <v>176017.02</v>
       </c>
-      <c r="H64" s="5">
+      <c r="H64" s="2">
         <v>357900.03</v>
       </c>
-      <c r="I64" s="5">
+      <c r="I64" s="2">
         <v>174902.98</v>
       </c>
     </row>
-    <row r="65" spans="1:9">
+    <row r="65" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A65" s="1">
         <v>4504610</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="C65" s="2" t="s">
+      <c r="C65" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E65" s="1">
-        <v>697</v>
-[...7 lines deleted...]
-      <c r="H65" s="5">
+        <v>971</v>
+      </c>
+      <c r="F65" s="2">
+        <v>362884</v>
+      </c>
+      <c r="G65" s="2">
+        <v>173744.99</v>
+      </c>
+      <c r="H65" s="2">
         <v>363625.45</v>
       </c>
-      <c r="I65" s="5">
+      <c r="I65" s="2">
         <v>174333.78</v>
       </c>
     </row>
-    <row r="66" spans="1:9">
+    <row r="66" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A66" s="1">
         <v>4504698</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="C66" s="2" t="s">
+      <c r="C66" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E66" s="1">
         <v>3037</v>
       </c>
-      <c r="F66" s="5">
+      <c r="F66" s="2">
         <v>356764</v>
       </c>
-      <c r="G66" s="5">
+      <c r="G66" s="2">
         <v>167388.01999999999</v>
       </c>
-      <c r="H66" s="5">
+      <c r="H66" s="2">
         <v>357418</v>
       </c>
-      <c r="I66" s="5">
+      <c r="I66" s="2">
         <v>170155</v>
       </c>
     </row>
-    <row r="67" spans="1:9" ht="29.1">
+    <row r="67" spans="1:9" ht="29" x14ac:dyDescent="0.35">
       <c r="A67" s="1">
         <v>4504061</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="C67" s="2" t="s">
+      <c r="C67" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E67" s="1">
         <v>5668</v>
       </c>
-      <c r="F67" s="5">
+      <c r="F67" s="2">
         <v>356795</v>
       </c>
-      <c r="G67" s="5">
+      <c r="G67" s="2">
         <v>171944</v>
       </c>
-      <c r="H67" s="5">
+      <c r="H67" s="2">
         <v>358401</v>
       </c>
-      <c r="I67" s="5">
+      <c r="I67" s="2">
         <v>172019</v>
       </c>
     </row>
-    <row r="68" spans="1:9" ht="57.95">
+    <row r="68" spans="1:9" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A68" s="1">
         <v>4504632</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="C68" s="2" t="s">
+      <c r="C68" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E68" s="1">
         <v>7587</v>
       </c>
-      <c r="F68" s="5">
+      <c r="F68" s="2">
         <v>361686</v>
       </c>
-      <c r="G68" s="5">
+      <c r="G68" s="2">
         <v>170872</v>
       </c>
-      <c r="H68" s="5">
+      <c r="H68" s="2">
         <v>358631.92</v>
       </c>
-      <c r="I68" s="5">
+      <c r="I68" s="2">
         <v>172116.32</v>
       </c>
     </row>
-    <row r="69" spans="1:9" ht="57.95">
+    <row r="69" spans="1:9" ht="58" x14ac:dyDescent="0.35">
       <c r="A69" s="1">
         <v>4504104</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="C69" s="2" t="s">
+      <c r="C69" s="1" t="s">
         <v>148</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E69" s="1">
         <v>10877</v>
       </c>
-      <c r="F69" s="5">
+      <c r="F69" s="2">
         <v>357296</v>
       </c>
-      <c r="G69" s="5">
+      <c r="G69" s="2">
         <v>174850</v>
       </c>
-      <c r="H69" s="5">
+      <c r="H69" s="2">
         <v>357394</v>
       </c>
-      <c r="I69" s="5">
+      <c r="I69" s="2">
         <v>174747</v>
       </c>
     </row>
-    <row r="70" spans="1:9" ht="29.1">
+    <row r="70" spans="1:9" ht="29" x14ac:dyDescent="0.35">
       <c r="A70" s="1">
         <v>4504049</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="C70" s="2" t="s">
+      <c r="C70" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E70" s="1">
         <v>1686</v>
       </c>
-      <c r="F70" s="5">
+      <c r="F70" s="2">
         <v>356411.58</v>
       </c>
-      <c r="G70" s="5">
+      <c r="G70" s="2">
         <v>171745.59</v>
       </c>
-      <c r="H70" s="5">
+      <c r="H70" s="2">
         <v>356521.95</v>
       </c>
-      <c r="I70" s="5">
+      <c r="I70" s="2">
         <v>171576.03</v>
       </c>
     </row>
-    <row r="71" spans="1:9">
+    <row r="71" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A71" s="1">
         <v>4504412</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="C71" s="2" t="s">
+      <c r="C71" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E71" s="1">
         <v>519</v>
       </c>
-      <c r="F71" s="5">
+      <c r="F71" s="2">
         <v>355796</v>
       </c>
-      <c r="G71" s="5">
+      <c r="G71" s="2">
         <v>179372.02</v>
       </c>
-      <c r="H71" s="5">
+      <c r="H71" s="2">
         <v>356014.08000000002</v>
       </c>
-      <c r="I71" s="5">
+      <c r="I71" s="2">
         <v>179050.5</v>
       </c>
     </row>
-    <row r="72" spans="1:9" ht="29.1">
+    <row r="72" spans="1:9" ht="29" x14ac:dyDescent="0.35">
       <c r="A72" s="1">
         <v>4504115</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="C72" s="2" t="s">
+      <c r="C72" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E72" s="1">
-        <v>6127</v>
-[...14 lines deleted...]
-    <row r="73" spans="1:9" ht="101.45">
+        <v>6136</v>
+      </c>
+      <c r="F72" s="2">
+        <v>351901</v>
+      </c>
+      <c r="G72" s="2">
+        <v>179562</v>
+      </c>
+      <c r="H72" s="2">
+        <v>351727.09</v>
+      </c>
+      <c r="I72" s="2">
+        <v>178734.47</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="87" x14ac:dyDescent="0.35">
       <c r="A73" s="1">
         <v>4504083</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="C73" s="2" t="s">
+      <c r="C73" s="1" t="s">
         <v>156</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E73" s="1">
         <v>28467</v>
       </c>
-      <c r="F73" s="5">
+      <c r="F73" s="2">
         <v>359599</v>
       </c>
-      <c r="G73" s="5">
+      <c r="G73" s="2">
         <v>172218</v>
       </c>
-      <c r="H73" s="5">
-[...6 lines deleted...]
-    <row r="74" spans="1:9">
+      <c r="H73" s="2">
+        <v>357107</v>
+      </c>
+      <c r="I73" s="2">
+        <v>172367</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A74" s="1">
         <v>4504588</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="C74" s="2" t="s">
+      <c r="C74" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E74" s="1">
         <v>1173</v>
       </c>
-      <c r="F74" s="5">
+      <c r="F74" s="2">
         <v>356534</v>
       </c>
-      <c r="G74" s="5">
+      <c r="G74" s="2">
         <v>173680</v>
       </c>
-      <c r="H74" s="5">
+      <c r="H74" s="2">
         <v>356699</v>
       </c>
-      <c r="I74" s="5">
+      <c r="I74" s="2">
         <v>173353</v>
       </c>
     </row>
-    <row r="75" spans="1:9">
+    <row r="75" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A75" s="1">
         <v>4504148</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="C75" s="2" t="s">
+      <c r="C75" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E75" s="1">
         <v>3200</v>
       </c>
-      <c r="F75" s="5">
+      <c r="F75" s="2">
         <v>355819</v>
       </c>
-      <c r="G75" s="5">
+      <c r="G75" s="2">
         <v>177315</v>
       </c>
-      <c r="H75" s="5">
+      <c r="H75" s="2">
         <v>355804</v>
       </c>
-      <c r="I75" s="5">
+      <c r="I75" s="2">
         <v>177238.99</v>
       </c>
     </row>
-    <row r="76" spans="1:9">
+    <row r="76" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A76" s="1">
         <v>4504423</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="C76" s="2" t="s">
+      <c r="C76" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E76" s="1">
         <v>2486</v>
       </c>
-      <c r="F76" s="5">
+      <c r="F76" s="2">
         <v>357395.99</v>
       </c>
-      <c r="G76" s="5">
+      <c r="G76" s="2">
         <v>178340.98</v>
       </c>
-      <c r="H76" s="5">
+      <c r="H76" s="2">
         <v>358758</v>
       </c>
-      <c r="I76" s="5">
+      <c r="I76" s="2">
         <v>179772</v>
       </c>
     </row>
-    <row r="77" spans="1:9" ht="29.1">
+    <row r="77" spans="1:9" ht="29" x14ac:dyDescent="0.35">
       <c r="A77" s="1">
         <v>4504357</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="C77" s="2" t="s">
+      <c r="C77" s="1" t="s">
         <v>164</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E77" s="1">
         <v>5440</v>
       </c>
-      <c r="F77" s="5">
+      <c r="F77" s="2">
         <v>361141.21</v>
       </c>
-      <c r="G77" s="5">
+      <c r="G77" s="2">
         <v>173794.43</v>
       </c>
-      <c r="H77" s="5">
+      <c r="H77" s="2">
         <v>363695</v>
       </c>
-      <c r="I77" s="5">
+      <c r="I77" s="2">
         <v>175996</v>
       </c>
     </row>
-    <row r="78" spans="1:9" ht="29.1">
+    <row r="78" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A78" s="1">
         <v>4504665</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="C78" s="2" t="s">
+      <c r="C78" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E78" s="1">
         <v>3486</v>
       </c>
-      <c r="F78" s="5">
+      <c r="F78" s="2">
         <v>358571</v>
       </c>
-      <c r="G78" s="5">
+      <c r="G78" s="2">
         <v>169383</v>
       </c>
-      <c r="H78" s="5">
+      <c r="H78" s="2">
         <v>358391.08</v>
       </c>
-      <c r="I78" s="5">
+      <c r="I78" s="2">
         <v>168995.68</v>
       </c>
     </row>
-    <row r="79" spans="1:9">
+    <row r="79" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A79" s="1">
         <v>4504368</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="C79" s="2" t="s">
+      <c r="C79" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E79" s="1">
         <v>929</v>
       </c>
-      <c r="F79" s="5">
+      <c r="F79" s="2">
         <v>357725</v>
       </c>
-      <c r="G79" s="5">
+      <c r="G79" s="2">
         <v>173067</v>
       </c>
-      <c r="H79" s="5">
+      <c r="H79" s="2">
         <v>357869</v>
       </c>
-      <c r="I79" s="5">
+      <c r="I79" s="2">
         <v>172614</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <headerFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 OFFICIAL</oddFooter>
+  </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="184d50a5-43af-47f4-968c-2c6f88688eeb"/>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E224CA91E116143B8FCFCF5563A627D" ma:contentTypeVersion="29" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1245e48d87e415f0126c7cddb77e4dd7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d373b4a9-5e9c-4a91-95b1-33b421fa774e" xmlns:ns3="19d215d3-1cde-4422-9399-fd972d44f24f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="914fe0278a6cf91f35117cb98136b7bf" ns2:_="" ns3:_="">
+    <xsd:import namespace="d373b4a9-5e9c-4a91-95b1-33b421fa774e"/>
+    <xsd:import namespace="19d215d3-1cde-4422-9399-fd972d44f24f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...9 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns2:RetentionStartDate" minOccurs="0"/>
+                <xsd:element ref="ns2:RetentionEvent" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="02eabe79-2469-4654-a062-0a2f0378d5d8" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d373b4a9-5e9c-4a91-95b1-33b421fa774e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
-[...2 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="9" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ecf50c9d-bc8f-48ed-ba3c-7168a5cdc8d7" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="10" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
-        <xsd:sequence>
-[...1 lines deleted...]
-        </xsd:sequence>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="11" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RetentionStartDate" ma:index="12" nillable="true" ma:displayName="Retention Start Date" ma:description="Enter the retention start date (when known), e.g. the date that the retention period is measured from." ma:format="DateOnly" ma:internalName="RetentionStartDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RetentionEvent" ma:index="13" nillable="true" ma:displayName="Retention Event" ma:description="Enter a description of the event that starts the retention period. For example: 'Close of case', 'Date plan expires' etc." ma:internalName="RetentionEvent">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...28 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{7fa94873-d516-4e3e-94cc-df1be97bf743}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="184d50a5-43af-47f4-968c-2c6f88688eeb">
+    <xsd:element name="TaxCatchAll" ma:index="25" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{10e412c4-bb9b-4307-b0dd-54b6651f5130}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d373b4a9-5e9c-4a91-95b1-33b421fa774e">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="19d215d3-1cde-4422-9399-fd972d44f24f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="14" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="16" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="19" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="21" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="22" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="24" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ecf50c9d-bc8f-48ed-ba3c-7168a5cdc8d7" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="26" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="27" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="28" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="29" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="30" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -3719,82 +3806,217 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RetentionStartDate xmlns="d373b4a9-5e9c-4a91-95b1-33b421fa774e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="19d215d3-1cde-4422-9399-fd972d44f24f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <RetentionEvent xmlns="d373b4a9-5e9c-4a91-95b1-33b421fa774e" xsi:nil="true"/>
+    <TaxCatchAll xmlns="d373b4a9-5e9c-4a91-95b1-33b421fa774e" xsi:nil="true"/>
+    <_dlc_DocId xmlns="d373b4a9-5e9c-4a91-95b1-33b421fa774e">AXTMEAZJM2WZ-1142809493-163158</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="d373b4a9-5e9c-4a91-95b1-33b421fa774e">
+      <Url>https://bristolcouncil.sharepoint.com/sites/TRANAMAN/_layouts/15/DocIdRedir.aspx?ID=AXTMEAZJM2WZ-1142809493-163158</Url>
+      <Description>AXTMEAZJM2WZ-1142809493-163158</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2204080-AA96-4DCD-8630-9B4E82A24524}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B19CA40F-C5CA-4505-86E7-4EF4EC959CA0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d373b4a9-5e9c-4a91-95b1-33b421fa774e"/>
+    <ds:schemaRef ds:uri="19d215d3-1cde-4422-9399-fd972d44f24f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CF1FCF1-9F0D-4E8E-8767-931BE312822C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2A4445B-04BE-45FD-A565-E11005377584}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d373b4a9-5e9c-4a91-95b1-33b421fa774e"/>
+    <ds:schemaRef ds:uri="19d215d3-1cde-4422-9399-fd972d44f24f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D662DA86-AA8F-4486-B443-C3ED5792AE80}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27BA99BE-7366-48B0-A2DF-22066B8506A3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D350CBBE-0C1E-45C5-8FA1-680384B30EC2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
-  <Manager/>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Classified Streets Only</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
-  <HyperlinkBase/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...5 lines deleted...]
-  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100107172F3E5B6F74784E93A8167C1AB9D</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
+    <vt:lpwstr>2026-05-12T11:02:54Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
+    <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
+    <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
+    <vt:lpwstr>4ba2bb9e-a8fe-4b8a-9d31-f0f14e6c34a1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+    <vt:lpwstr>0x0101000E224CA91E116143B8FCFCF5563A627D</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>fe7a9e95-0edc-49ed-b558-61dc9a038345</vt:lpwstr>
   </property>
 </Properties>
 </file>