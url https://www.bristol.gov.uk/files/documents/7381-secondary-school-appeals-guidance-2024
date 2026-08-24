--- v0 (2025-10-08)
+++ v1 (2026-08-24)
@@ -1,167 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3F95CC71" w14:textId="67F0A1BB" w:rsidR="006F46EF" w:rsidRDefault="006F46EF" w:rsidP="006F46EF">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Appeals guidance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15796DDC" w14:textId="77777777" w:rsidR="006F46EF" w:rsidRDefault="006F46EF" w:rsidP="006F46EF">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70D0E796" w14:textId="323A5B59" w:rsidR="006F46EF" w:rsidRPr="008B5DAB" w:rsidRDefault="006F46EF" w:rsidP="538BD238">
+    <w:p w14:paraId="70D0E796" w14:textId="2959C642" w:rsidR="006F46EF" w:rsidRPr="00436489" w:rsidRDefault="006F46EF" w:rsidP="152CD779">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
-[...52 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>5 May 2026.</w:t>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="152CD779">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The appeal panel will </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1823" w:rsidRPr="152CD779">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>consider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="152CD779">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the reasons for your preference, and individual circumstances relating to your application. You may wish to write a further letter to the appeal panel in advance of your appeal.  Any additional correspondence should be sent to School Admissions as soon as possible.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="152CD779">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="59A60640" w:rsidRPr="152CD779">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The deadline to submit your written grounds of appeal to School Admissions is </w:t>
+      </w:r>
+      <w:r w:rsidR="00436489" w:rsidRPr="152CD779">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="213B96D0" w:rsidRPr="152CD779">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00436489" w:rsidRPr="152CD779">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> April 2027.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="180CE169" w14:textId="77777777" w:rsidR="006F46EF" w:rsidRDefault="006F46EF" w:rsidP="538BD238">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19514BD9" w14:textId="413029C6" w:rsidR="006F46EF" w:rsidRDefault="006F46EF" w:rsidP="538BD238">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -938,232 +965,654 @@
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>School Admissions Code </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="538BD238">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="538BD238">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006F46EF">
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36B5FAF8" w14:textId="77777777" w:rsidR="00DD13CD" w:rsidRDefault="00DD13CD" w:rsidP="00AA1823">
+    <w:p w14:paraId="2D231E0B" w14:textId="77777777" w:rsidR="00A20331" w:rsidRDefault="00A20331" w:rsidP="00AA1823">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B21BBF0" w14:textId="77777777" w:rsidR="00DD13CD" w:rsidRDefault="00DD13CD" w:rsidP="00AA1823">
+    <w:p w14:paraId="53D8CD5F" w14:textId="77777777" w:rsidR="00A20331" w:rsidRDefault="00A20331" w:rsidP="00AA1823">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F1CAF4A" w14:textId="3E17D76D" w:rsidR="00B92C27" w:rsidRDefault="00B92C27">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33B05501" wp14:editId="16ADF881">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="457324895" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7E1E5C60" w14:textId="6DCAC329" w:rsidR="00B92C27" w:rsidRPr="00B92C27" w:rsidRDefault="00B92C27" w:rsidP="00B92C27">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B92C27">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="33B05501" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27.75pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xREdDgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkzZYZcYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0o2Um6bqdhF/mJpPnx+LS87bUiR+F8C6ak00lOiTAc6tbsS/rjefNh&#10;QYkPzNRMgRElPQlPb1fv3y07W4gZNKBq4QgmMb7obEmbEGyRZZ43QjM/ASsMOiU4zQJe3T6rHesw&#10;u1bZLM8/ZR242jrgwnu03g9Oukr5pRQ8PErpRSCqpNhbSKdLZxXPbLVkxd4x27R8bIP9QxeatQaL&#10;XlLds8DIwbV/pNItd+BBhgkHnYGULRdpBpxmmr+ZZtcwK9IsSI63F5r8/0vLH447++RI6L9CjwuM&#10;hHTWFx6NcZ5eOh2/2ClBP1J4utAm+kA4Gj/PF4vZnBKOro/z2Q1izJJdf7bOh28CNImgpA63kshi&#10;x60PQ+g5JNYysGmVSptR5jcD5oyW7NphRKGv+rHtCuoTTuNgWLS3fNNizS3z4Yk53CwOgGoNj3hI&#10;BV1JYUSUNOB+/s0e45Fw9FLSoVJKalDKlKjvBhcxm9/keVRWuiFwZ1AlMP2Sz6PfHPQdoAin+B4s&#10;TzAGB3WG0oF+QTGvYzV0McOxZkmrM7wLg27xMXCxXqcgFJFlYWt2lsfUkazI5HP/wpwd6Q64pwc4&#10;a4kVb1gfYuOf3q4PAblPK4nEDmyOfKMA01LHxxIV/vqeoq5PevULAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTVMbb2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJujZyATeNaDqE/&#10;odc6gfYoWxvLxNp1LSVx375KL+1lYZhh5ttiPblenHH0HZOCxTwBgdSw6ahVsN+93j+A8EGT0T0T&#10;KvhGD+vy9qbQueELveO5Cq2IJeRzrcCGMORS+sai037OA1L0Djw6HaIcW2lGfYnlrpfLJMmk0x3F&#10;BasHfLLYHKuTU5A9bzd2+Mg+vw5L/+ZrPoaKX5Sa3U2bRxABp/AXhit+RIcyMtV8IuNFryA+En7v&#10;1VusUhC1gjRNQZaF/A9f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6xREdDgIAABoE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDTVMbb2gAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="7E1E5C60" w14:textId="6DCAC329" w:rsidR="00B92C27" w:rsidRPr="00B92C27" w:rsidRDefault="00B92C27" w:rsidP="00B92C27">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B92C27">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3C024414" w14:textId="7E03F69E" w:rsidR="00B92C27" w:rsidRDefault="00B92C27">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7919103E" wp14:editId="6D6E2658">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="43580130" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="476D7BF1" w14:textId="4E38A065" w:rsidR="00B92C27" w:rsidRPr="00B92C27" w:rsidRDefault="00B92C27" w:rsidP="00B92C27">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B92C27">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7919103E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27.75pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvTzknEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xk9ZYZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU66bqdhF/mJpPnx+LS47bUiR+F8C6ai00lOiTAc6tbsK/rjef1h&#10;TokPzNRMgREVPQlPb5fv3y06W4oZNKBq4QgmMb7sbEWbEGyZZZ43QjM/ASsMOiU4zQJe3T6rHesw&#10;u1bZLM8/ZR242jrgwnu03g9Oukz5pRQ8PErpRSCqothbSKdL5y6e2XLByr1jtmn5uQ32D11o1hos&#10;ekl1zwIjB9f+kUq33IEHGSYcdAZStlykGXCaaf5mmm3DrEizIDneXmjy/y8tfzhu7ZMjof8KPS4w&#10;EtJZX3o0xnl66XT8YqcE/Ujh6UKb6APhaPxczOezghKOro/F7AYxZsmuP1vnwzcBmkRQUYdbSWSx&#10;48aHIXQMibUMrFul0maU+c2AOaMlu3YYUeh3PWnrV93voD7hUA6GfXvL1y2W3jAfnpjDBeMcKNrw&#10;iIdU0FUUzoiSBtzPv9ljPPKOXko6FExFDSqaEvXd4D5mxU2eR4GlGwI3gl0C0y95Ef3moO8AtTjF&#10;Z2F5gjE4qBFKB/oFNb2K1dDFDMeaFd2N8C4M8sU3wcVqlYJQS5aFjdlaHlNHziKhz/0Lc/bMesB1&#10;PcAoKVa+IX+IjX96uzoEXEHaTOR3YPNMO+ow7fb8ZqLQX99T1PVlL38BAAD//wMAUEsDBBQABgAI&#10;AAAAIQDTVMbb2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJujZyATeNa&#10;DqE/odc6gfYoWxvLxNp1LSVx375KL+1lYZhh5ttiPblenHH0HZOCxTwBgdSw6ahVsN+93j+A8EGT&#10;0T0TKvhGD+vy9qbQueELveO5Cq2IJeRzrcCGMORS+sai037OA1L0Djw6HaIcW2lGfYnlrpfLJMmk&#10;0x3FBasHfLLYHKuTU5A9bzd2+Mg+vw5L/+ZrPoaKX5Sa3U2bRxABp/AXhit+RIcyMtV8IuNFryA+&#10;En7v1VusUhC1gjRNQZaF/A9f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAvTzknEQIA&#10;ACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDTVMbb&#10;2gAAAAQBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="476D7BF1" w14:textId="4E38A065" w:rsidR="00B92C27" w:rsidRPr="00B92C27" w:rsidRDefault="00B92C27" w:rsidP="00B92C27">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B92C27">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76EC5BF8" w14:textId="4A04645A" w:rsidR="00B92C27" w:rsidRDefault="00B92C27">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="258AA212" wp14:editId="30F5C95B">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1585026695" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6D59315C" w14:textId="11C796ED" w:rsidR="00B92C27" w:rsidRPr="00B92C27" w:rsidRDefault="00B92C27" w:rsidP="00B92C27">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B92C27">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="258AA212" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27.75pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+2cplEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x4zZYZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU66bqdhF/mJpPnx+LS47bUiR+F8C6ai00lOiTAc6tbsK/rjef1h&#10;TokPzNRMgREVPQlPb5fv3y06W4oCGlC1cASTGF92tqJNCLbMMs8boZmfgBUGnRKcZgGvbp/VjnWY&#10;XausyPNPWQeutg648B6t94OTLlN+KQUPj1J6EYiqKPYW0unSuYtntlywcu+YbVp+boP9QxeatQaL&#10;XlLds8DIwbV/pNItd+BBhgkHnYGULRdpBpxmmr+ZZtswK9IsSI63F5r8/0vLH45b++RI6L9CjwuM&#10;hHTWlx6NcZ5eOh2/2ClBP1J4utAm+kA4Gj/P5vNiRglH18dZcYMYs2TXn63z4ZsATSKoqMOtJLLY&#10;cePDEDqGxFoG1q1SaTPK/GbAnNGSXTuMKPS7nrR1RYux+x3UJxzKwbBvb/m6xdIb5sMTc7hgnANF&#10;Gx7xkAq6isIZUdKA+/k3e4xH3tFLSYeCqahBRVOivhvcRzG7yfMosHRD4EawS2D6JZ9FvznoO0At&#10;TvFZWJ5gDA5qhNKBfkFNr2I1dDHDsWZFdyO8C4N88U1wsVqlINSSZWFjtpbH1JGzSOhz/8KcPbMe&#10;cF0PMEqKlW/IH2Ljn96uDgFXkDYT+R3YPNOOOky7Pb+ZKPTX9xR1fdnLXwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhANNUxtvaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+FvoPYQm6NnIBN&#10;41oOoT+h1zqB9ihbG8vE2nUtJXHfvkov7WVhmGHm22I9uV6ccfQdk4LFPAGB1LDpqFWw373eP4Dw&#10;QZPRPRMq+EYP6/L2ptC54Qu947kKrYgl5HOtwIYw5FL6xqLTfs4DUvQOPDodohxbaUZ9ieWul8sk&#10;yaTTHcUFqwd8stgcq5NTkD1vN3b4yD6/Dkv/5ms+hopflJrdTZtHEAGn8BeGK35EhzIy1Xwi40Wv&#10;ID4Sfu/VW6xSELWCNE1BloX8D1/+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH7ZymUT&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANNU&#10;xtvaAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="6D59315C" w14:textId="11C796ED" w:rsidR="00B92C27" w:rsidRPr="00B92C27" w:rsidRDefault="00B92C27" w:rsidP="00B92C27">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B92C27">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4800C792" w14:textId="77777777" w:rsidR="00DD13CD" w:rsidRDefault="00DD13CD" w:rsidP="00AA1823">
+    <w:p w14:paraId="19E88BFD" w14:textId="77777777" w:rsidR="00A20331" w:rsidRDefault="00A20331" w:rsidP="00AA1823">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35425FA4" w14:textId="77777777" w:rsidR="00DD13CD" w:rsidRDefault="00DD13CD" w:rsidP="00AA1823">
+    <w:p w14:paraId="3E8D41C6" w14:textId="77777777" w:rsidR="00A20331" w:rsidRDefault="00A20331" w:rsidP="00AA1823">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="web"/>
-  <w:zoom w:percent="125"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F46EF"/>
-    <w:rsid w:val="0009682E"/>
+    <w:rsid w:val="000331C0"/>
+    <w:rsid w:val="000A7285"/>
+    <w:rsid w:val="000C39F7"/>
     <w:rsid w:val="00307E9F"/>
+    <w:rsid w:val="00341445"/>
     <w:rsid w:val="003B0EFD"/>
+    <w:rsid w:val="00436489"/>
+    <w:rsid w:val="00691C33"/>
     <w:rsid w:val="006F46EF"/>
     <w:rsid w:val="00714847"/>
     <w:rsid w:val="008B5DAB"/>
+    <w:rsid w:val="00990271"/>
+    <w:rsid w:val="00A20331"/>
     <w:rsid w:val="00AA1823"/>
     <w:rsid w:val="00AE0E8C"/>
+    <w:rsid w:val="00B92C27"/>
     <w:rsid w:val="00D14B73"/>
     <w:rsid w:val="00DD13CD"/>
     <w:rsid w:val="00F27064"/>
-    <w:rsid w:val="00FD1CF9"/>
     <w:rsid w:val="00FD7A2C"/>
     <w:rsid w:val="1145F108"/>
     <w:rsid w:val="13E4D21D"/>
+    <w:rsid w:val="152CD779"/>
     <w:rsid w:val="207144C4"/>
+    <w:rsid w:val="213B96D0"/>
     <w:rsid w:val="22F1F0E6"/>
     <w:rsid w:val="22FFD2B9"/>
     <w:rsid w:val="284964DE"/>
+    <w:rsid w:val="2D6C810E"/>
     <w:rsid w:val="2EF0544A"/>
     <w:rsid w:val="3E624D28"/>
     <w:rsid w:val="44C8E38C"/>
     <w:rsid w:val="4D35B911"/>
     <w:rsid w:val="51A3785E"/>
     <w:rsid w:val="5289B74E"/>
     <w:rsid w:val="538BD238"/>
     <w:rsid w:val="5527A299"/>
     <w:rsid w:val="56765FB8"/>
     <w:rsid w:val="56C372FA"/>
     <w:rsid w:val="59A60640"/>
     <w:rsid w:val="5AA24D36"/>
     <w:rsid w:val="5CDCF61C"/>
     <w:rsid w:val="5F0FDA8F"/>
     <w:rsid w:val="713B3977"/>
     <w:rsid w:val="743DA6E6"/>
     <w:rsid w:val="76AE5061"/>
     <w:rsid w:val="777547A8"/>
     <w:rsid w:val="7A95EC17"/>
     <w:rsid w:val="7C592A54"/>
     <w:rsid w:val="7DF4FAB5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="74F1EA93"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AF4777CB-906E-40E5-BFA1-B9A6E1E58FFB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -1590,50 +2039,72 @@
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="006F46EF"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="006F46EF"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tabchar">
     <w:name w:val="tabchar"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="006F46EF"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B92C27"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B92C27"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1196040568">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="469978781">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -2137,51 +2608,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="974335766">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/school-admissions-code--2" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/school-admissions-code--2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2448,74 +2919,65 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="02872dca-5023-4076-9077-24d4c3624495">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <RetentionEvent xmlns="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xsi:nil="true"/>
     <TaxCatchAll xmlns="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xsi:nil="true"/>
     <RetentionStartDate xmlns="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xmlns:ns3="02872dca-5023-4076-9077-24d4c3624495" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3e192a0707d85464aaef4a29d0b7ff10" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AB3AA9FFC097854FAA1210CFCE0F43A4" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e97ea82133697d8def6dbdfe20ef93ce">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xmlns:ns3="02872dca-5023-4076-9077-24d4c3624495" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1dd0f5b77d1eb83e3cb0d4e3271a347a" ns2:_="" ns3:_="">
     <xsd:import namespace="a4c675ae-9ba4-4308-97eb-1ec736863f4e"/>
     <xsd:import namespace="02872dca-5023-4076-9077-24d4c3624495"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RetentionStartDate" minOccurs="0"/>
                 <xsd:element ref="ns2:RetentionEvent" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
@@ -2744,114 +3206,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECCA9DF6-E300-4634-B7B1-B486CDAEB871}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8FC6588-5E3D-44FE-A06D-C82B5AB16467}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="02872dca-5023-4076-9077-24d4c3624495"/>
+    <ds:schemaRef ds:uri="a4c675ae-9ba4-4308-97eb-1ec736863f4e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8FC6588-5E3D-44FE-A06D-C82B5AB16467}">
-[...16 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDCFA90C-413D-4EB3-9DF8-E92397EBA248}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1607BC15-1260-4A98-A56C-FD09C0F53BED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a4c675ae-9ba4-4308-97eb-1ec736863f4e"/>
     <ds:schemaRef ds:uri="02872dca-5023-4076-9077-24d4c3624495"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECCA9DF6-E300-4634-B7B1-B486CDAEB871}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>531</Words>
-  <Characters>3033</Characters>
+  <Words>532</Words>
+  <Characters>3035</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3557</CharactersWithSpaces>
+  <CharactersWithSpaces>3560</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hayley Leman</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AB3AA9FFC097854FAA1210CFCE0F43A4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>5e799687,1b42395f,298fae2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
+    <vt:lpwstr>2026-07-24T12:49:34Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
+    <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
+    <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
+    <vt:lpwstr>55808b65-31ac-47ae-a7f6-00fa82de2c71</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  </property>
 </Properties>
 </file>