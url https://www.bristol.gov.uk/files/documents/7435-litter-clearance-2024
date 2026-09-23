--- v0 (2025-10-10)
+++ v1 (2026-09-23)
@@ -1,3158 +1,2397 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00460AFA" w:rsidP="330BADDC" w:rsidRDefault="00041773" w14:paraId="102D4B02" w14:textId="34FACEEC">
+    <w:p w14:paraId="102D4B02" w14:textId="34FACEEC" w:rsidR="00460AFA" w:rsidRDefault="00041773" w:rsidP="330BADDC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
-          <w:b/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0ADCABB6" wp14:editId="5259963F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0ADCABB6" wp14:editId="27CD5A6E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>7620058</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>831215</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1859915" cy="1045845"/>
             <wp:effectExtent l="0" t="0" r="6985" b="1905"/>
             <wp:wrapNone/>
-            <wp:docPr id="628943925" name="Picture 2"/>
+            <wp:docPr id="628943925" name="Picture 2" descr="Logo- Bristol City Council "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPr id="628943925" name="Picture 2" descr="Logo- Bristol City Council "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1859915" cy="1045845"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="2197ABF9" w:rsidR="00460AFA">
-        <w:rPr/>
+      <w:r w:rsidR="00460AFA" w:rsidRPr="2197ABF9">
         <w:t>Activity Risk Assessment</w:t>
       </w:r>
-      <w:r w:rsidRPr="2197ABF9" w:rsidR="529EA902">
-        <w:rPr/>
+      <w:r w:rsidR="529EA902" w:rsidRPr="2197ABF9">
         <w:t xml:space="preserve"> – Litter Clearance</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00460AFA" w:rsidR="00460AFA" w:rsidP="330BADDC" w:rsidRDefault="00460AFA" w14:paraId="49DEBEAD" w14:textId="1B8A9A0B">
+    <w:p w14:paraId="49DEBEAD" w14:textId="1B8A9A0B" w:rsidR="00460AFA" w:rsidRPr="00460AFA" w:rsidRDefault="00460AFA" w:rsidP="330BADDC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="00460AFA">
-[...1 lines deleted...]
-        <w:t>Bristol Parks and Green Spaces Volunteer Programme</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Bristol Parks and Green Spaces Volunteer </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidRPr="00460AFA" w:rsidR="00460AFA" w:rsidP="330BADDC" w:rsidRDefault="00460AFA" w14:paraId="0D4B913D" w14:textId="2D1080D4">
+    <w:p w14:paraId="0D4B913D" w14:textId="2D1080D4" w:rsidR="00460AFA" w:rsidRPr="00460AFA" w:rsidRDefault="00460AFA" w:rsidP="330BADDC">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00460AFA" w:rsidR="00460AFA" w:rsidP="330BADDC" w:rsidRDefault="00460AFA" w14:paraId="1FB3395A" w14:textId="1AA6412A">
+    <w:p w14:paraId="1FB3395A" w14:textId="4792B2F8" w:rsidR="00460AFA" w:rsidRPr="00460AFA" w:rsidRDefault="00460AFA" w:rsidP="2A957E29">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Arial" w:cs="Calibri" w:cstheme="minorAscii"/>
-          <w:color w:val="231F20"/>
+          <w:rStyle w:val="Strong"/>
           <w:w w:val="98"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="330BADDC" w:rsidR="00460AFA">
+      <w:r w:rsidRPr="1EED5D23">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>D</w:t>
+        <w:t xml:space="preserve">Date: </w:t>
       </w:r>
-      <w:r w:rsidRPr="330BADDC" w:rsidR="00460AFA">
+      <w:r w:rsidR="4AA9057C" w:rsidRPr="1EED5D23">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> 2025</w:t>
+        <w:t>September 2026</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="15100"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00267834" w:rsidR="00460AFA" w:rsidTr="330BADDC" w14:paraId="39389CD1" w14:textId="77777777">
+      <w:tr w:rsidR="00460AFA" w:rsidRPr="00267834" w14:paraId="39389CD1" w14:textId="77777777" w:rsidTr="35481F48">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15100" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="180" w:type="dxa"/>
               <w:right w:w="180" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00460AFA" w:rsidR="00460AFA" w:rsidP="330BADDC" w:rsidRDefault="00460AFA" w14:paraId="7EF8E6F3" w14:textId="7EF7F54D">
-[...43 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:p w14:paraId="76E7E492" w14:textId="69F15AFB" w:rsidR="00460AFA" w:rsidRPr="00460AFA" w:rsidRDefault="2EC3286C" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="00460AFA">
-[...8 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:t>Identify r</w:t>
+            </w:r>
+            <w:r w:rsidR="34A45036">
+              <w:t>elevant</w:t>
+            </w:r>
+            <w:r w:rsidR="323AC156">
+              <w:t xml:space="preserve"> activity</w:t>
+            </w:r>
+            <w:r w:rsidR="34A45036">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00460AFA">
+              <w:t>risk assessmen</w:t>
+            </w:r>
+            <w:r w:rsidR="2271B351">
+              <w:t>ts</w:t>
+            </w:r>
+            <w:r w:rsidR="00460AFA">
+              <w:t xml:space="preserve"> on your site risk assessment. </w:t>
+            </w:r>
+            <w:r w:rsidR="16950093">
+              <w:t>H</w:t>
+            </w:r>
+            <w:r w:rsidR="00460AFA">
+              <w:t>azards</w:t>
+            </w:r>
+            <w:r w:rsidR="49D5643F">
+              <w:t xml:space="preserve"> to</w:t>
+            </w:r>
+            <w:r w:rsidR="00460AFA">
+              <w:t xml:space="preserve"> be reassessed before an activity </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00460AFA">
               <w:t>take</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="00460AFA">
-[...9 lines deleted...]
-              <w:t>e.</w:t>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00460AFA">
+              <w:t xml:space="preserve"> place.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C37401" w:rsidP="00460AFA" w:rsidRDefault="00C37401" w14:paraId="2F51E794" w14:textId="1939D6A9">
+    <w:p w14:paraId="2F51E795" w14:textId="34E4CC3A" w:rsidR="00F44FEC" w:rsidRDefault="00F44FEC" w:rsidP="35481F48">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F44FEC" w:rsidRDefault="00F44FEC" w14:paraId="2F51E795" w14:textId="2EB39C93">
-[...8 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="15168" w:type="dxa"/>
-        <w:jc w:val="left"/>
+        <w:tblW w:w="15319" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1560"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1755"/>
+        <w:gridCol w:w="2760"/>
+        <w:gridCol w:w="1620"/>
+        <w:gridCol w:w="6705"/>
+        <w:gridCol w:w="949"/>
+        <w:gridCol w:w="1530"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00460AFA" w:rsidR="00C37401" w:rsidTr="330BADDC" w14:paraId="2F51E7A9" w14:textId="77777777">
+      <w:tr w:rsidR="00C37401" w:rsidRPr="00460AFA" w14:paraId="2F51E7A9" w14:textId="77777777" w:rsidTr="35481F48">
         <w:trPr>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00460AFA" w:rsidR="00C37401" w:rsidP="330BADDC" w:rsidRDefault="00C37401" w14:paraId="2F51E7A1" w14:textId="77777777">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="330BADDC" w:rsidR="026D73E2">
+          <w:p w14:paraId="2F51E7A1" w14:textId="77777777" w:rsidR="00C37401" w:rsidRPr="00460AFA" w:rsidRDefault="026D73E2" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>Hazard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00460AFA" w:rsidR="00C37401" w:rsidP="330BADDC" w:rsidRDefault="00C37401" w14:paraId="2F51E7A2" w14:textId="77777777">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="330BADDC" w:rsidR="026D73E2">
+          <w:p w14:paraId="2F51E7A2" w14:textId="77777777" w:rsidR="00C37401" w:rsidRPr="00460AFA" w:rsidRDefault="026D73E2" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>Possible Outcome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1399" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00460AFA" w:rsidR="00C37401" w:rsidP="330BADDC" w:rsidRDefault="00C37401" w14:paraId="2F51E7A3" w14:textId="77777777">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="330BADDC" w:rsidR="026D73E2">
+          <w:p w14:paraId="2F51E7A3" w14:textId="77777777" w:rsidR="00C37401" w:rsidRPr="00460AFA" w:rsidRDefault="026D73E2" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>Who is at risk?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6345" w:type="dxa"/>
+            <w:tcW w:w="6705" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00460AFA" w:rsidR="00C37401" w:rsidP="330BADDC" w:rsidRDefault="00C37401" w14:paraId="2F51E7A5" w14:textId="476D24DB">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="330BADDC" w:rsidR="026D73E2">
+          <w:p w14:paraId="2F51E7A5" w14:textId="566D65AF" w:rsidR="00C37401" w:rsidRPr="00460AFA" w:rsidRDefault="026D73E2" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="35481F48">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>Control</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="00460AFA">
+            <w:r w:rsidR="00460AFA" w:rsidRPr="35481F48">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t xml:space="preserve"> m</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="026D73E2">
+            <w:r w:rsidRPr="35481F48">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
-              <w:t>easures</w:t>
+              <w:t>easure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="884" w:type="dxa"/>
+            <w:tcW w:w="949" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00460AFA" w:rsidR="00C37401" w:rsidP="330BADDC" w:rsidRDefault="00C37401" w14:paraId="2F51E7A7" w14:textId="100B2CA2">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="330BADDC" w:rsidR="026D73E2">
+          <w:p w14:paraId="2F51E7A7" w14:textId="100B2CA2" w:rsidR="00C37401" w:rsidRPr="00460AFA" w:rsidRDefault="026D73E2" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>Risk</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="00460AFA">
+            <w:r w:rsidR="00460AFA" w:rsidRPr="330BADDC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t xml:space="preserve"> r</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="026D73E2">
+            <w:r w:rsidRPr="330BADDC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>ating</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00460AFA" w:rsidR="00C37401" w:rsidP="330BADDC" w:rsidRDefault="002E4625" w14:paraId="2F51E7A8" w14:textId="6EFA804F">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="330BADDC" w:rsidR="2E9FFE78">
+          <w:p w14:paraId="2F51E7A8" w14:textId="6EFA804F" w:rsidR="00C37401" w:rsidRPr="00460AFA" w:rsidRDefault="2E9FFE78" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>Person</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="00460AFA">
+            <w:r w:rsidR="00460AFA" w:rsidRPr="330BADDC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t xml:space="preserve"> r</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="026D73E2">
+            <w:r w:rsidR="026D73E2" w:rsidRPr="330BADDC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>esponsib</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="2E9FFE78">
+            <w:r w:rsidRPr="330BADDC">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>le</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00460AFA" w:rsidR="7DB682A5" w:rsidTr="330BADDC" w14:paraId="56F35382" w14:textId="77777777">
+      <w:tr w:rsidR="7DB682A5" w:rsidRPr="00460AFA" w14:paraId="56F35382" w14:textId="77777777" w:rsidTr="35481F48">
         <w:trPr>
           <w:trHeight w:val="1975"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="0753E919" w14:textId="3D94BBC7">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0753E919" w14:textId="3D94BBC7" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t>Broken glass, sharp/ rusty edges</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="4552E6C6" w14:textId="5D672C3B">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4552E6C6" w14:textId="5D672C3B" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t>Cuts and infection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1399" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="07FF3B8D" w14:textId="390C6F37">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="07FF3B8D" w14:textId="390C6F37" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t>Volunteers and public</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="343E42D2" w14:textId="1A815611">
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="343E42D2" w14:textId="1A815611" w:rsidR="5888D7E9" w:rsidRDefault="5888D7E9" w:rsidP="330BADDC">
+            <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6345" w:type="dxa"/>
+            <w:tcW w:w="6705" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="40BD09CC" w14:textId="1C69BCD5">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="40BD09CC" w14:textId="1C69BCD5" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t>Use litter pickers to pick up rubbish – do not use your hands.</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="3E8256ED">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="3E8256ED" w:rsidRPr="330BADDC">
               <w:t xml:space="preserve"> B</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
-[...44 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="330BADDC">
+              <w:t xml:space="preserve">roken glass can be collected in a bucket by one designated person or put into a plastic bottle or other waste item before adding to rubbish bag.  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="330BADDC">
+              <w:t>Group</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="330BADDC">
+              <w:t xml:space="preserve"> lead to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="330BADDC">
               <w:t>use</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> or other identification to highlight glass or sharps that should be left and not picked up. </w:t>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="330BADDC">
+              <w:t xml:space="preserve"> flag or other identification to highlight glass or sharps that should be left and not picked up. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="884" w:type="dxa"/>
+            <w:tcW w:w="949" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="648184A4" w14:textId="40F56CDA">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="648184A4" w14:textId="40F56CDA" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00460AFA" w:rsidR="054F9E7C" w:rsidP="330BADDC" w:rsidRDefault="054F9E7C" w14:paraId="230FF612" w14:textId="4302C2E4">
-[...9 lines deleted...]
-              <w:rPr/>
+          <w:p w14:paraId="230FF612" w14:textId="4302C2E4" w:rsidR="054F9E7C" w:rsidRPr="00460AFA" w:rsidRDefault="7A9E16F0" w:rsidP="330BADDC">
+            <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="7429D26A">
-              <w:rPr/>
               <w:t>esignated health and safety lead on H&amp;S plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00460AFA" w:rsidR="001C212A" w:rsidTr="330BADDC" w14:paraId="2F51E7B9" w14:textId="77777777">
+      <w:tr w:rsidR="001C212A" w:rsidRPr="00460AFA" w14:paraId="2F51E7B9" w14:textId="77777777" w:rsidTr="35481F48">
         <w:trPr>
           <w:trHeight w:val="2146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="041F3BBC" w14:textId="185D8D65">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="041F3BBC" w14:textId="185D8D65" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t xml:space="preserve">Hypodermic needle </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="422CF4C4" w14:textId="1312968E">
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="422CF4C4" w14:textId="1312968E" w:rsidR="5888D7E9" w:rsidRDefault="5888D7E9" w:rsidP="330BADDC">
+            <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="5DCB473C" w14:textId="4F9773DC">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5DCB473C" w14:textId="4F9773DC" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t>Hypodermic needle is found and possible associated injury</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="7B27347F" w14:textId="399FCC4F">
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="7B27347F" w14:textId="399FCC4F" w:rsidR="5888D7E9" w:rsidRDefault="5888D7E9" w:rsidP="330BADDC">
+            <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1399" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="374536E5" w14:textId="0A887F8B">
-[...20 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="374536E5" w14:textId="0A887F8B" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t>Vo</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="7AB45F52">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="7AB45F52" w:rsidRPr="330BADDC">
               <w:t xml:space="preserve">ls </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="1C345A31" w:rsidP="330BADDC" w:rsidRDefault="1C345A31" w14:paraId="0CA05799" w14:textId="48A3D5D8">
-[...20 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0CA05799" w14:textId="48A3D5D8" w:rsidR="1C345A31" w:rsidRDefault="7AB45F52" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="406B6D41" w:rsidRPr="330BADDC">
               <w:t>nd public</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="2308A194" w14:textId="047D14F6">
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="2308A194" w14:textId="047D14F6" w:rsidR="5888D7E9" w:rsidRDefault="5888D7E9" w:rsidP="330BADDC">
+            <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6345" w:type="dxa"/>
+            <w:tcW w:w="6705" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="75E81298" w14:textId="719EB88B">
-[...31 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="75E81298" w14:textId="719EB88B" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
+              <w:t>A visual survey of each work area should be carried out before work commences</w:t>
+            </w:r>
+            <w:r w:rsidR="0CF9D86B" w:rsidRPr="330BADDC">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t>One designated H&amp;S person should collect singular needles u</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="4B9DD334">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="4B9DD334" w:rsidRPr="330BADDC">
               <w:t xml:space="preserve">sing a litter picker </w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t xml:space="preserve">and a </w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="678AD811">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="678AD811" w:rsidRPr="330BADDC">
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t>harps box</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="3E4DFB04">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="3E4DFB04" w:rsidRPr="330BADDC">
               <w:t xml:space="preserve"> they know how to use safely. </w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
-[...18 lines deleted...]
-              <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
+            <w:r w:rsidRPr="330BADDC">
+              <w:t xml:space="preserve">If there are multiple needles avoid area and report via 0117 9222100 (Mon-Fri 08:30-18:00) or 0117 9222050 out of hours, or on: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10">
+              <w:r w:rsidRPr="330BADDC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>https://www.bristol.gov.uk/reportparkproblem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="1D6FF366">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="1D6FF366" w:rsidRPr="330BADDC">
               <w:t xml:space="preserve">with what3Word location. </w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t>If a needle pricks anyone, take needle with them to hospital.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="884" w:type="dxa"/>
+            <w:tcW w:w="949" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="07922C72" w14:textId="36EF9D57">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="07922C72" w14:textId="36EF9D57" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00460AFA" w:rsidR="001C212A" w:rsidP="330BADDC" w:rsidRDefault="00EA57C0" w14:paraId="2F51E7B8" w14:textId="6B08C686">
-[...9 lines deleted...]
-              <w:rPr/>
+          <w:p w14:paraId="2F51E7B8" w14:textId="6B08C686" w:rsidR="001C212A" w:rsidRPr="00460AFA" w:rsidRDefault="3FCCA1E2" w:rsidP="330BADDC">
+            <w:r>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidR="636B83A5">
-              <w:rPr/>
               <w:t xml:space="preserve">ealth and safety lead </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00460AFA" w:rsidR="00EA57C0" w:rsidTr="330BADDC" w14:paraId="2F51E7C4" w14:textId="77777777">
+      <w:tr w:rsidR="00EA57C0" w:rsidRPr="00460AFA" w14:paraId="2F51E7C4" w14:textId="77777777" w:rsidTr="35481F48">
         <w:trPr>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="02971815" w14:textId="7A962DE5">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="02971815" w14:textId="7A962DE5" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t xml:space="preserve">Biohazards and hazardous contaminated materials </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="313A7991" w14:textId="6BCFF642">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="313A7991" w14:textId="6BCFF642" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="330BADDC">
               <w:t>feaces</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
-[...8 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="330BADDC">
+              <w:t xml:space="preserve">, used condoms; gas bottles; batteries; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="330BADDC">
+              <w:lastRenderedPageBreak/>
+              <w:t>pesticides)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AE4EF8B" w14:textId="7C63EB05" w:rsidR="5888D7E9" w:rsidRDefault="5888D7E9" w:rsidP="330BADDC">
+            <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="237204E2" w14:textId="1296222A">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="237204E2" w14:textId="1296222A" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
+              <w:lastRenderedPageBreak/>
               <w:t>Cuts, injury, illness</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="7AD928F7" w14:textId="6EFA3ADD">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7AD928F7" w14:textId="6EFA3ADD" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t>Health hazards such as skin irritation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="73D463A8" w14:textId="75E38D7F">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="73D463A8" w14:textId="5A4279CA" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="35481F48">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:t>Toxocara</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:t xml:space="preserve"> Canis – dog </w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
-[...3 lines deleted...]
-              <w:t>feaces</w:t>
+            <w:r w:rsidR="18AB8360">
+              <w:t>poo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1399" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="17C30347" w:rsidP="330BADDC" w:rsidRDefault="17C30347" w14:paraId="2F6066E9" w14:textId="69F7DC19">
-[...20 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2F6066E9" w14:textId="69F7DC19" w:rsidR="17C30347" w:rsidRDefault="2F238467" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t>Vol</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="406B6D41" w:rsidRPr="330BADDC">
               <w:t>s and public</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="03DAEB39" w14:textId="307279B9">
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="03DAEB39" w14:textId="307279B9" w:rsidR="5888D7E9" w:rsidRDefault="5888D7E9" w:rsidP="330BADDC">
+            <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6345" w:type="dxa"/>
+            <w:tcW w:w="6705" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="04A11357" w14:textId="3DA998B4">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="04A11357" w14:textId="447FC281" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:t>Wear sturdy shoes. Use a litter picker.</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="72CA3E37">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="72CA3E37">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t xml:space="preserve">Instruct volunteers not to touch dog </w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
-[...8 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="346F857D">
+              <w:t>poo</w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> – can use a shovel. Seek medical attention if exposed to pesticides, insecticides, or other chemicals – record any label details.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="7A8C6151" w14:textId="5ED611C0">
-[...25 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7A8C6151" w14:textId="5ED611C0" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
+              <w:t>Thoroughly wash cuts or abrasions as soon as possible</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D383D18" w14:textId="1C717857" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
+              <w:t>Thoroughly wash your hands upon completion of the litter pick. Seek medical attention where appropriate</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D5BC1B1" w14:textId="4D2EB663" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
+              <w:rPr>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>Not sure what it is - Don’t touch it</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62C4D9F0" w14:textId="5BB05D5A" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Do not approach or remove any potentially hazardous waste and report to the Council for disposal.</w:t>
+            </w:r>
+            <w:r w:rsidR="4277E6B7">
+              <w:t xml:space="preserve"> Potentially hazardous</w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
-[...129 lines deleted...]
-              <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
+            <w:r w:rsidR="057CB27C">
+              <w:t>o</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">bjects - report to Bristol City Council on 0117 9222100 (Monday – Friday 8:30-18:00), 0117 9222050 out of hours. Or online </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11">
+              <w:r w:rsidRPr="35481F48">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>https://www.bristol.gov.uk/reportparkproblem</w:t>
+                <w:t>https://www.bristol.gov.uk/reportpa</w:t>
+              </w:r>
+              <w:r w:rsidRPr="35481F48">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>r</w:t>
+              </w:r>
+              <w:r w:rsidRPr="35481F48">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>kproblem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="884" w:type="dxa"/>
+            <w:tcW w:w="949" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="2C3EE067" w14:textId="58FFCDBC">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2C3EE067" w14:textId="58FFCDBC" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
+              <w:lastRenderedPageBreak/>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00460AFA" w:rsidR="00EA57C0" w:rsidP="330BADDC" w:rsidRDefault="00EA57C0" w14:paraId="2F51E7C3" w14:textId="68D70B9F">
-[...9 lines deleted...]
-              <w:rPr/>
+          <w:p w14:paraId="2F51E7C3" w14:textId="68D70B9F" w:rsidR="00EA57C0" w:rsidRPr="00460AFA" w:rsidRDefault="3FCCA1E2" w:rsidP="330BADDC">
+            <w:r>
               <w:t xml:space="preserve">Health and safety lead </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00460AFA" w:rsidR="00EA57C0" w:rsidTr="330BADDC" w14:paraId="2F51E7CB" w14:textId="77777777">
+      <w:tr w:rsidR="00EA57C0" w:rsidRPr="00460AFA" w14:paraId="2F51E7CB" w14:textId="77777777" w:rsidTr="35481F48">
         <w:trPr>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="30FAFF4E" w14:textId="40700BE3">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="30FAFF4E" w14:textId="40700BE3" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t>Asbestos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="68C61C5F" w14:textId="61999501">
-[...10 lines deleted...]
-                <w:smallCaps w:val="0"/>
+          <w:p w14:paraId="68C61C5F" w14:textId="61999501" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="202122"/>
-                <w:sz w:val="24"/>
-[...18 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
+              <w:t xml:space="preserve">Life limiting health issues - Inhalation of asbestos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="330BADDC">
               <w:t>fibres</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="330BADDC">
               <w:t xml:space="preserve"> leading to lung conditions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1399" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="167A9E6C" w14:textId="19F34AB8">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="167A9E6C" w14:textId="19F34AB8" w:rsidR="5888D7E9" w:rsidRDefault="7C34DCD2" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t>Vols &amp; public</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="766DFC47" w14:textId="41A21FB7">
-[...5 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="766DFC47" w14:textId="41A21FB7" w:rsidR="5888D7E9" w:rsidRDefault="5888D7E9" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6345" w:type="dxa"/>
+            <w:tcW w:w="6705" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="7D77EF49" w14:textId="3EE5C8B2">
-[...25 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7D77EF49" w14:textId="3A4E73C4" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">If items are found which may be </w:t>
+            </w:r>
+            <w:r w:rsidR="388D7C4A">
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t xml:space="preserve">sbestos do not touch or move. Leave the item/s. Record exact location using What3Words location. Take a photo if you can. Report it to the Council via the online reporting form “Fix My Street”: </w:t>
             </w:r>
-            <w:hyperlink r:id="Re9e22da138c54bfe">
-              <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
+            <w:hyperlink r:id="rId12">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="35481F48">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>FixMyStreet (bristol.gov.uk).</w:t>
+                <w:t>FixMyStreet</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="35481F48">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> (bristol.gov.uk).</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t xml:space="preserve"> A specialist company will dispose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="884" w:type="dxa"/>
+            <w:tcW w:w="949" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="369870D2" w14:textId="630E5FC5">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="369870D2" w14:textId="630E5FC5" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00460AFA" w:rsidR="00EA57C0" w:rsidP="330BADDC" w:rsidRDefault="00EA57C0" w14:paraId="2F51E7CA" w14:textId="01627FFF">
-[...9 lines deleted...]
-              <w:rPr/>
+          <w:p w14:paraId="2F51E7CA" w14:textId="01627FFF" w:rsidR="00EA57C0" w:rsidRPr="00460AFA" w:rsidRDefault="3FCCA1E2" w:rsidP="330BADDC">
+            <w:r>
               <w:t xml:space="preserve">Health and safety lead </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00460AFA" w:rsidR="00EA57C0" w:rsidTr="330BADDC" w14:paraId="2F51E7D2" w14:textId="77777777">
+      <w:tr w:rsidR="00EA57C0" w:rsidRPr="00460AFA" w14:paraId="2F51E7D2" w14:textId="77777777" w:rsidTr="35481F48">
         <w:trPr>
           <w:trHeight w:val="689"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="46CFE400" w14:textId="61C302E8">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="46CFE400" w14:textId="61C302E8" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t>Handling of material</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="0E6A4AEC" w14:textId="145B9FBD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="0E6A4AEC" w14:textId="145B9FBD" w:rsidR="5888D7E9" w:rsidRDefault="5888D7E9" w:rsidP="330BADDC">
+            <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="6427EA27" w14:textId="0C677132">
-[...37 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="6427EA27" w14:textId="0C677132" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
+              <w:t>Possibility of infection. Back injury / general injury / strain / fatigue</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5078EF41" w14:textId="3C9A12B8" w:rsidR="5888D7E9" w:rsidRDefault="5888D7E9" w:rsidP="330BADDC">
+            <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1399" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="76934FCA" w14:textId="7FB41233">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="76934FCA" w14:textId="7FB41233" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t>Vol</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="7C7DD393">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="7C7DD393" w:rsidRPr="330BADDC">
               <w:t>s</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="5209074F" w14:textId="6CA9FEDD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="5209074F" w14:textId="6CA9FEDD" w:rsidR="5888D7E9" w:rsidRDefault="5888D7E9" w:rsidP="330BADDC">
+            <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6345" w:type="dxa"/>
+            <w:tcW w:w="6705" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="0956A0C6" w14:textId="315A7E28">
-[...20 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0956A0C6" w14:textId="5E2B8328" w:rsidR="5888D7E9" w:rsidRDefault="0405565F" w:rsidP="35481F48">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Use gloves to carry rubbish bags. </w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="51679D12">
-[...8 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="51679D12">
+              <w:t xml:space="preserve">Only use hands </w:t>
+            </w:r>
+            <w:r w:rsidR="4912502E">
               <w:t>to clear</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="51679D12">
-[...8 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="51679D12">
+              <w:t xml:space="preserve"> larger objects </w:t>
+            </w:r>
+            <w:r w:rsidR="1FD11816">
+              <w:t>if the object can’t be picked up with a tool</w:t>
+            </w:r>
+            <w:r w:rsidR="79AB587F">
+              <w:t xml:space="preserve"> and you are confident with size / weight.</w:t>
+            </w:r>
+            <w:r w:rsidR="17639F0D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="1FD11816">
-[...68 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="6D112E20">
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidR="17639F0D">
+              <w:t>isually inspect</w:t>
+            </w:r>
+            <w:r w:rsidR="297ED1B1">
+              <w:t xml:space="preserve"> the object and area</w:t>
+            </w:r>
+            <w:r w:rsidR="17639F0D">
+              <w:t xml:space="preserve"> for hypodermic needle</w:t>
+            </w:r>
+            <w:r w:rsidR="743BB315">
+              <w:t>s and other attached objects that might make removal risk</w:t>
+            </w:r>
+            <w:r w:rsidR="5AA34BED">
+              <w:t xml:space="preserve">ier. </w:t>
+            </w:r>
+            <w:r w:rsidR="406B6D41">
+              <w:t>Protective gloves must be worn if not using litter pickers. Use stick or litter picker to check piles of litter</w:t>
+            </w:r>
+            <w:r w:rsidR="0E6D81E6">
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="17639F0D">
-[...80 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="18C055AF">
+              <w:t xml:space="preserve"> Provide hand </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="18C055AF">
+              <w:t>sanitiser</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="18C055AF">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
-[...57 lines deleted...]
-              <w:t xml:space="preserve"> and MANUAL HANDLING.</w:t>
+            <w:r w:rsidR="406B6D41">
+              <w:t>Refer to GENERAL</w:t>
+            </w:r>
+            <w:r w:rsidR="60D48BD0">
+              <w:t xml:space="preserve"> and MANUAL HANDLING</w:t>
+            </w:r>
+            <w:r w:rsidR="5CB2665A">
+              <w:t xml:space="preserve"> risk assessments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="884" w:type="dxa"/>
+            <w:tcW w:w="949" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="5C99EE37" w14:textId="1D89B492">
-[...20 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5C99EE37" w14:textId="1D89B492" w:rsidR="5888D7E9" w:rsidRDefault="55964807" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t>L</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="1AE271CA" w14:textId="26F1047F">
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="1AE271CA" w14:textId="26F1047F" w:rsidR="5888D7E9" w:rsidRDefault="5888D7E9" w:rsidP="330BADDC">
+            <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00460AFA" w:rsidR="00EA57C0" w:rsidP="330BADDC" w:rsidRDefault="00EA57C0" w14:paraId="2F51E7D1" w14:textId="1CD2A0DD">
-[...9 lines deleted...]
-              <w:rPr/>
+          <w:p w14:paraId="2F51E7D1" w14:textId="1CD2A0DD" w:rsidR="00EA57C0" w:rsidRPr="00460AFA" w:rsidRDefault="3FCCA1E2" w:rsidP="330BADDC">
+            <w:r>
               <w:t xml:space="preserve">Health and safety lead </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00460AFA" w:rsidR="00EA57C0" w:rsidTr="330BADDC" w14:paraId="538330F7" w14:textId="77777777">
+      <w:tr w:rsidR="00EA57C0" w:rsidRPr="00460AFA" w14:paraId="538330F7" w14:textId="77777777" w:rsidTr="35481F48">
         <w:trPr>
           <w:trHeight w:val="674"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="6E5C3759" w14:textId="6F328B53">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6E5C3759" w14:textId="6F328B53" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t>Storage and collection of collected material</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="36C14A2B" w14:textId="5C171AE7">
-[...49 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w14:paraId="18D4B246" w14:textId="377ECB3A" w:rsidR="5888D7E9" w:rsidRDefault="17459B98" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidR="406B6D41">
+              <w:t xml:space="preserve">aterial may create trip </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="406B6D41">
+              <w:t>hazard</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="406B6D41">
+              <w:t xml:space="preserve"> or obstruct pathways.</w:t>
+            </w:r>
+            <w:r w:rsidR="34C36A85">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="406B6D41">
+              <w:t xml:space="preserve">Material / waste bags left overnight or in wrong location for </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="406B6D41">
+              <w:t>pick</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="406B6D41">
+              <w:t xml:space="preserve"> up could be disturbed and create a hazard </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1330ADD8" w14:textId="195E3441" w:rsidR="5888D7E9" w:rsidRDefault="5888D7E9" w:rsidP="330BADDC">
+            <w:pPr>
               <w:widowControl w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1399" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="1580475D" w14:textId="19F34AB8">
-[...19 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1580475D" w14:textId="19F34AB8" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t>Vol</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="7180D469">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="7180D469" w:rsidRPr="330BADDC">
               <w:t>s &amp; public</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6345" w:type="dxa"/>
+            <w:tcW w:w="6705" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="1F631D4E" w14:textId="06DF8FCC">
-[...26 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1F631D4E" w14:textId="18830940" w:rsidR="5888D7E9" w:rsidRDefault="406B6D41" w:rsidP="35481F48">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Collect and pile material in designated areas away from footpath</w:t>
+            </w:r>
+            <w:r w:rsidR="296FADB4">
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> access</w:t>
+            </w:r>
+            <w:r w:rsidR="3CB6E969">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
               <w:t>Rubbish bags left in agreed location for pickup with minimum delay possible. A quick pickup will reduce issues linked to wild animals, dogs</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:t>, anti</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
               <w:t xml:space="preserve">-social </w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:t>behaviour</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
-[...8 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="03A6D852">
+              <w:t xml:space="preserve">Leave </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Bristol Waste rubbish bags outside your </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:t>Park</w:t>
             </w:r>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
-[...36 lines deleted...]
-              <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>/green space to be collected by Bristol Waste crews. If you have an arrangement with Parks leave rubbish within the park at agreed place. Full Sharps boxes should be sealed</w:t>
+            </w:r>
+            <w:r w:rsidR="06791EBF">
+              <w:t xml:space="preserve">. Take to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="06791EBF">
+              <w:t>Seamills</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="06791EBF">
+              <w:t xml:space="preserve"> when full or </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">arrange collection through BCC: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13">
+              <w:r w:rsidRPr="35481F48">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>Clinical household waste including sharps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="330BADDC" w:rsidR="406B6D41">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> park depot.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="884" w:type="dxa"/>
+            <w:tcW w:w="949" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="5888D7E9" w:rsidP="330BADDC" w:rsidRDefault="5888D7E9" w14:paraId="2608352E" w14:textId="76E7BDD5">
-[...20 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2608352E" w14:textId="76E7BDD5" w:rsidR="5888D7E9" w:rsidRDefault="6B97292A" w:rsidP="330BADDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="330BADDC">
               <w:t>L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00460AFA" w:rsidR="00EA57C0" w:rsidP="330BADDC" w:rsidRDefault="00EA57C0" w14:paraId="67661D69" w14:textId="1E36734F">
-[...9 lines deleted...]
-              <w:rPr/>
+          <w:p w14:paraId="67661D69" w14:textId="1E36734F" w:rsidR="00EA57C0" w:rsidRPr="00460AFA" w:rsidRDefault="3FCCA1E2" w:rsidP="330BADDC">
+            <w:r>
               <w:t xml:space="preserve">Health and safety lead </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F44FEC" w:rsidP="330BADDC" w:rsidRDefault="00F44FEC" w14:paraId="2F51E7F3" w14:textId="7E6CA234">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="2F51E7F3" w14:textId="7E6CA234" w:rsidR="00F44FEC" w:rsidRDefault="00F44FEC" w:rsidP="330BADDC"/>
     <w:sectPr w:rsidR="00F44FEC" w:rsidSect="00041773">
-      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="397" w:right="1134" w:bottom="567" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005247A7" w:rsidP="00041773" w:rsidRDefault="005247A7" w14:paraId="0C0D375A" w14:textId="77777777">
+    <w:p w14:paraId="1304609A" w14:textId="77777777" w:rsidR="00125105" w:rsidRDefault="00125105" w:rsidP="00041773">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005247A7" w:rsidP="00041773" w:rsidRDefault="005247A7" w14:paraId="18FF79A8" w14:textId="77777777">
+    <w:p w14:paraId="118539EF" w14:textId="77777777" w:rsidR="00125105" w:rsidRDefault="00125105" w:rsidP="00041773">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Comic Sans MS">
-    <w:panose1 w:val="030F0702030302020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="script"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
+  <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Comic Sans MS">
+    <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5CC2CE7C" w14:textId="720189F5" w:rsidR="0036406E" w:rsidRDefault="0036406E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="401675D6" wp14:editId="19B755C4">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="768350" cy="342900"/>
+              <wp:effectExtent l="0" t="0" r="12700" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1664946583" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="768350" cy="342900"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="478C432E" w14:textId="6AFA2702" w:rsidR="0036406E" w:rsidRPr="0036406E" w:rsidRDefault="0036406E" w:rsidP="0036406E">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0036406E">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="401675D6">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" style="position:absolute;margin-left:0;margin-top:0;width:60.5pt;height:27pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="OFFICIAL" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDku2BfEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+ykTdcacYqsRYYB&#10;QVsgHXpWZDk2IImCxMTOfv0o5avtdhp2kSmS5sd7T5P73mi2VT60YEs+HOScKSuhau265D9f55e3&#10;nAUUthIarCr5TgV+P734MulcoUbQgK6UZ1TEhqJzJW8QXZFlQTbKiDAApywFa/BGIF39Oqu86Ki6&#10;0dkoz2+yDnzlPEgVAnkf90E+TfXrWkl8ruugkOmS02yYTp/OVTyz6UQUay9c08rDGOIfpjCitdT0&#10;VOpRoGAb3/5RyrTSQ4AaBxJMBnXdSpV2oG2G+adtlo1wKu1C4AR3gin8v7Lyabt0L55h/w16IjAC&#10;0rlQBHLGffram/ilSRnFCcLdCTbVI5Pk/HpzezWmiKTQ1fXoLk+wZuefnQ/4XYFh0Si5J1YSWGK7&#10;CEgNKfWYEntZmLdaJ2a0/eCgxOjJzhNGC/tVz9rq3fQrqHa0lIc938HJeUutFyLgi/BEME1LosVn&#10;OmoNXcnhYHHWgP/1N3/MJ9wpyllHgim5JUVzpn9Y4mM0vs5pb4bpRoY/GqtkDO/ycYzbjXkA0uKQ&#10;noWTyYzJqI9m7cG8kaZnsRuFhJXUs+Sro/mAe/nSm5BqNktJpCUncGGXTsbSEbMI6Gv/Jrw7oI5E&#10;1xMcJSWKT+Dvc+Ofwc02SBQkZiK+ezQPsJMOE2GHNxOF/v6ess4ve/obAAD//wMAUEsDBBQABgAI&#10;AAAAIQCvEUEn2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUi9UadRiVDI&#10;pqqAVr0SkODoxNs4arwOsdumf4/LBS4jjWY187ZYTbYXJxp95xhhMU9AEDdOd9wifLxv7h9B+KBY&#10;q94xIVzIw6q8vSlUrt2Z3+hUhVbEEva5QjAhDLmUvjFklZ+7gThmezdaFaIdW6lHdY7ltpdpkmTS&#10;qo7jglEDPRtqDtXRImQv27UZPrOv733qd752h1C5V8TZ3bR+AhFoCn/HcMWP6FBGptodWXvRI8RH&#10;wq9es3QRbY3wsExAloX8D1/+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOS7YF8RAgAA&#10;IQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK8RQSfZ&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w:rsidRPr="0036406E" w:rsidR="0036406E" w:rsidP="0036406E" w:rsidRDefault="0036406E" w14:paraId="478C432E" w14:textId="6AFA2702">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0036406E">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DBD332B" w14:textId="2D94AE79" w:rsidR="0036406E" w:rsidRDefault="0036406E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BF610AE" wp14:editId="50F25A37">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="768350" cy="342900"/>
+              <wp:effectExtent l="0" t="0" r="12700" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="250279093" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="768350" cy="342900"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="42451AF6" w14:textId="70283125" w:rsidR="0036406E" w:rsidRPr="0036406E" w:rsidRDefault="0036406E" w:rsidP="0036406E">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0036406E">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="3BF610AE">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" style="position:absolute;margin-left:0;margin-top:0;width:60.5pt;height:27pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="OFFICIAL" o:spid="_x0000_s1027" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1LZMdFAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykTdcacYqsRYYB&#10;QVsgHXpWZCk2YImCxMTOfv0oJU62bqdhF5kiaX689zS7703L9sqHBmzJx6OcM2UlVI3dlvz76/LT&#10;LWcBha1EC1aV/KACv59//DDrXKEmUENbKc+oiA1F50peI7oiy4KslRFhBE5ZCmrwRiBd/TarvOio&#10;ummzSZ7fZB34ynmQKgTyPh6DfJ7qa60kPmsdFLK25DQbptOncxPPbD4TxdYLVzfyNIb4hymMaCw1&#10;PZd6FCjYzjd/lDKN9BBA40iCyUDrRqq0A20zzt9ts66FU2kXAie4M0zh/5WVT/u1e/EM+y/QE4ER&#10;kM6FIpAz7tNrb+KXJmUUJwgPZ9hUj0yS8/PN7dWUIpJCV9eTuzzBml1+dj7gVwWGRaPknlhJYIn9&#10;KiA1pNQhJfaysGzaNjHT2t8clBg92WXCaGG/6VlTlXwyTL+B6kBLeTjyHZxcNtR6JQK+CE8E07Qk&#10;WnymQ7fQlRxOFmc1+B9/88d8wp2inHUkmJJbUjRn7TdLfEym1zntzTDdyPCDsUnG+C6fxrjdmQcg&#10;LY7pWTiZzJiM7WBqD+aNNL2I3SgkrKSeJd8M5gMe5UtvQqrFIiWRlpzAlV07GUtHzCKgr/2b8O6E&#10;OhJdTzBIShTvwD/mxj+DW+yQKEjMRHyPaJ5gJx0mwk5vJgr913vKurzs+U8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCvEUEn2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUi9UadR&#10;iVDIpqqAVr0SkODoxNs4arwOsdumf4/LBS4jjWY187ZYTbYXJxp95xhhMU9AEDdOd9wifLxv7h9B&#10;+KBYq94xIVzIw6q8vSlUrt2Z3+hUhVbEEva5QjAhDLmUvjFklZ+7gThmezdaFaIdW6lHdY7ltpdp&#10;kmTSqo7jglEDPRtqDtXRImQv27UZPrOv733qd752h1C5V8TZ3bR+AhFoCn/HcMWP6FBGptodWXvR&#10;I8RHwq9es3QRbY3wsExAloX8D1/+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALUtkx0U&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK8R&#10;QSfZAAAABAEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w:rsidRPr="0036406E" w:rsidR="0036406E" w:rsidP="0036406E" w:rsidRDefault="0036406E" w14:paraId="42451AF6" w14:textId="70283125">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0036406E">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="775361AD" w14:textId="75272C95" w:rsidR="0036406E" w:rsidRDefault="0036406E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AE6562C" wp14:editId="7DB4B3DB">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="768350" cy="342900"/>
+              <wp:effectExtent l="0" t="0" r="12700" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="777651902" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="768350" cy="342900"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4D07EEE9" w14:textId="44654FD7" w:rsidR="0036406E" w:rsidRPr="0036406E" w:rsidRDefault="0036406E" w:rsidP="0036406E">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0036406E">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="7AE6562C">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" style="position:absolute;margin-left:0;margin-top:0;width:60.5pt;height:27pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="OFFICIAL" o:spid="_x0000_s1028" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMagtxDwIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykTdcacYqsRYYB&#10;QVsgHXpWZCk2YImCxMTOfv0oxUm2bqdhF5kiaX689zS7703L9sqHBmzJx6OcM2UlVI3dlvz76/LT&#10;LWcBha1EC1aV/KACv59//DDrXKEmUENbKc+oiA1F50peI7oiy4KslRFhBE5ZCmrwRiBd/TarvOio&#10;ummzSZ7fZB34ynmQKgTyPh6DfJ7qa60kPmsdFLK25DQbptOncxPPbD4TxdYLVzdyGEP8wxRGNJaa&#10;nks9ChRs55s/SplGegigcSTBZKB1I1XagbYZ5++2WdfCqbQLgRPcGabw/8rKp/3avXiG/RfoicAI&#10;SOdCEcgZ9+m1N/FLkzKKE4SHM2yqRybJ+fnm9mpKEUmhq+vJXZ5gzS4/Ox/wqwLDolFyT6wksMR+&#10;FZAaUuopJfaysGzaNjHT2t8clBg92WXCaGG/6YexN1AdaBsPR6KDk8uGeq5EwBfhiVkak9SKz3To&#10;FrqSw2BxVoP/8Td/zCfAKcpZR0opuSUpc9Z+s0TEZHqd08IM040MfzI2yRjf5dMYtzvzACTCMb0H&#10;J5MZk7E9mdqDeSMxL2I3CgkrqWfJNyfzAY+6pccg1WKRkkhETuDKrp2MpSNYEcnX/k14N8CNxNMT&#10;nLQkineoH3Pjn8EtdkjYJ0oisEc0B7xJgImp4bFEhf96T1mXJz3/CQAA//8DAFBLAwQUAAYACAAA&#10;ACEArxFBJ9kAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIvVGnUYlQyKaq&#10;gFa9EpDg6MTbOGq8DrHbpn+PywUuI41mNfO2WE22FycafecYYTFPQBA3TnfcIny8b+4fQfigWKve&#10;MSFcyMOqvL0pVK7dmd/oVIVWxBL2uUIwIQy5lL4xZJWfu4E4Zns3WhWiHVupR3WO5baXaZJk0qqO&#10;44JRAz0bag7V0SJkL9u1GT6zr+996ne+dodQuVfE2d20fgIRaAp/x3DFj+hQRqbaHVl70SPER8Kv&#10;XrN0EW2N8LBMQJaF/A9f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCMagtxDwIAABoE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCvEUEn2QAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w:rsidRPr="0036406E" w:rsidR="0036406E" w:rsidP="0036406E" w:rsidRDefault="0036406E" w14:paraId="4D07EEE9" w14:textId="44654FD7">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0036406E">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005247A7" w:rsidP="00041773" w:rsidRDefault="005247A7" w14:paraId="130B8102" w14:textId="77777777">
+    <w:p w14:paraId="74895B77" w14:textId="77777777" w:rsidR="00125105" w:rsidRDefault="00125105" w:rsidP="00041773">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005247A7" w:rsidP="00041773" w:rsidRDefault="005247A7" w14:paraId="0E9CDF5C" w14:textId="77777777">
+    <w:p w14:paraId="54E8143A" w14:textId="77777777" w:rsidR="00125105" w:rsidRDefault="00125105" w:rsidP="00041773">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00041773" w:rsidP="00041773" w:rsidRDefault="00041773" w14:paraId="30F559CC" w14:textId="3ECAC8F7">
+  <w:p w14:paraId="30F559CC" w14:textId="3ECAC8F7" w:rsidR="00041773" w:rsidRDefault="00041773" w:rsidP="00041773">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="12229"/>
         <w:tab w:val="right" w:pos="14570"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00041773" w:rsidRDefault="00041773" w14:paraId="7D0F666A" w14:textId="77777777">
+  <w:p w14:paraId="7D0F666A" w14:textId="77777777" w:rsidR="00041773" w:rsidRDefault="00041773">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <int2:observations>
+    <int2:textHash int2:hashCode="xwInh6HsD4be+m" int2:id="MnOvjQwC">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
+</int2:intelligence>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:defaultTableStyle w:val="Normal"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C37401"/>
     <w:rsid w:val="00003190"/>
     <w:rsid w:val="00033BE7"/>
     <w:rsid w:val="00041773"/>
     <w:rsid w:val="00056F8C"/>
     <w:rsid w:val="00075D53"/>
     <w:rsid w:val="00080A8E"/>
     <w:rsid w:val="00090566"/>
     <w:rsid w:val="000A14A5"/>
     <w:rsid w:val="000A164C"/>
     <w:rsid w:val="000B2F83"/>
     <w:rsid w:val="000D776E"/>
     <w:rsid w:val="000D7913"/>
     <w:rsid w:val="001232A2"/>
+    <w:rsid w:val="00125105"/>
     <w:rsid w:val="00134D39"/>
     <w:rsid w:val="0015599E"/>
     <w:rsid w:val="0015633D"/>
     <w:rsid w:val="001659E5"/>
     <w:rsid w:val="00196BED"/>
     <w:rsid w:val="0019766B"/>
     <w:rsid w:val="001A0083"/>
     <w:rsid w:val="001B47DF"/>
     <w:rsid w:val="001C0A84"/>
     <w:rsid w:val="001C212A"/>
     <w:rsid w:val="001E00BA"/>
     <w:rsid w:val="001E2868"/>
     <w:rsid w:val="001F61FF"/>
     <w:rsid w:val="0020453A"/>
     <w:rsid w:val="0021455F"/>
     <w:rsid w:val="002207B6"/>
     <w:rsid w:val="00253AC2"/>
     <w:rsid w:val="002631DA"/>
     <w:rsid w:val="002666B3"/>
     <w:rsid w:val="00267834"/>
     <w:rsid w:val="00294020"/>
     <w:rsid w:val="00294CFB"/>
     <w:rsid w:val="00295D05"/>
     <w:rsid w:val="002A2F37"/>
     <w:rsid w:val="002C7157"/>
     <w:rsid w:val="002E1F82"/>
     <w:rsid w:val="002E4625"/>
     <w:rsid w:val="002E7E60"/>
     <w:rsid w:val="002F73C0"/>
     <w:rsid w:val="00306BB8"/>
     <w:rsid w:val="00310D21"/>
     <w:rsid w:val="00314D34"/>
+    <w:rsid w:val="00324347"/>
     <w:rsid w:val="003265D8"/>
     <w:rsid w:val="00335623"/>
     <w:rsid w:val="003439EF"/>
     <w:rsid w:val="00355E42"/>
+    <w:rsid w:val="0036406E"/>
     <w:rsid w:val="00383D8A"/>
     <w:rsid w:val="0038497F"/>
     <w:rsid w:val="003943A6"/>
     <w:rsid w:val="003A515A"/>
     <w:rsid w:val="003A5730"/>
     <w:rsid w:val="003B39E2"/>
     <w:rsid w:val="003C4504"/>
     <w:rsid w:val="003C4676"/>
     <w:rsid w:val="003E2895"/>
     <w:rsid w:val="003E750C"/>
     <w:rsid w:val="004345B8"/>
     <w:rsid w:val="004473D4"/>
     <w:rsid w:val="00451F2E"/>
     <w:rsid w:val="00460AFA"/>
     <w:rsid w:val="00462743"/>
     <w:rsid w:val="0046744B"/>
     <w:rsid w:val="004747E2"/>
     <w:rsid w:val="004933BE"/>
     <w:rsid w:val="00495041"/>
     <w:rsid w:val="004A33EE"/>
     <w:rsid w:val="004B25A1"/>
     <w:rsid w:val="004B7667"/>
     <w:rsid w:val="004C6B0E"/>
     <w:rsid w:val="004E03AD"/>
     <w:rsid w:val="004E301D"/>
@@ -3237,50 +2476,51 @@
     <w:rsid w:val="0099179B"/>
     <w:rsid w:val="009A4B6E"/>
     <w:rsid w:val="009C028D"/>
     <w:rsid w:val="009D0509"/>
     <w:rsid w:val="009D2B27"/>
     <w:rsid w:val="009D6F3E"/>
     <w:rsid w:val="009D6FBF"/>
     <w:rsid w:val="009E41B3"/>
     <w:rsid w:val="00A0002E"/>
     <w:rsid w:val="00A015EF"/>
     <w:rsid w:val="00A10222"/>
     <w:rsid w:val="00A17CAF"/>
     <w:rsid w:val="00A32815"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A40AC5"/>
     <w:rsid w:val="00A442DB"/>
     <w:rsid w:val="00A524B5"/>
     <w:rsid w:val="00A6385B"/>
     <w:rsid w:val="00A8433F"/>
     <w:rsid w:val="00A8533C"/>
     <w:rsid w:val="00AA49E9"/>
     <w:rsid w:val="00AC4FD9"/>
     <w:rsid w:val="00AD31BA"/>
     <w:rsid w:val="00AF6C08"/>
     <w:rsid w:val="00B016F3"/>
+    <w:rsid w:val="00B01E18"/>
     <w:rsid w:val="00B0412B"/>
     <w:rsid w:val="00B12DE6"/>
     <w:rsid w:val="00B2772B"/>
     <w:rsid w:val="00B30F26"/>
     <w:rsid w:val="00B351E5"/>
     <w:rsid w:val="00B37849"/>
     <w:rsid w:val="00B42B7F"/>
     <w:rsid w:val="00B44A6F"/>
     <w:rsid w:val="00B52A96"/>
     <w:rsid w:val="00B72E79"/>
     <w:rsid w:val="00B75A71"/>
     <w:rsid w:val="00B92D0E"/>
     <w:rsid w:val="00BB092D"/>
     <w:rsid w:val="00BB338B"/>
     <w:rsid w:val="00BD2172"/>
     <w:rsid w:val="00BE0410"/>
     <w:rsid w:val="00BE0C91"/>
     <w:rsid w:val="00BE5C89"/>
     <w:rsid w:val="00BF53DE"/>
     <w:rsid w:val="00BF6BCF"/>
     <w:rsid w:val="00C2050F"/>
     <w:rsid w:val="00C27E35"/>
     <w:rsid w:val="00C340A7"/>
     <w:rsid w:val="00C37401"/>
     <w:rsid w:val="00C411A7"/>
@@ -3297,425 +2537,475 @@
     <w:rsid w:val="00CF32DF"/>
     <w:rsid w:val="00CF5CEF"/>
     <w:rsid w:val="00D16F1D"/>
     <w:rsid w:val="00D22C46"/>
     <w:rsid w:val="00D31D4D"/>
     <w:rsid w:val="00D35829"/>
     <w:rsid w:val="00D64EE5"/>
     <w:rsid w:val="00D83680"/>
     <w:rsid w:val="00D83986"/>
     <w:rsid w:val="00D869EB"/>
     <w:rsid w:val="00DA109D"/>
     <w:rsid w:val="00DB0F6C"/>
     <w:rsid w:val="00DC4B07"/>
     <w:rsid w:val="00DC70CA"/>
     <w:rsid w:val="00DD21D4"/>
     <w:rsid w:val="00DE4EC8"/>
     <w:rsid w:val="00DE6C4E"/>
     <w:rsid w:val="00DF0FA3"/>
     <w:rsid w:val="00E21B80"/>
     <w:rsid w:val="00E41BA6"/>
     <w:rsid w:val="00E41C43"/>
     <w:rsid w:val="00E45C96"/>
     <w:rsid w:val="00E67050"/>
     <w:rsid w:val="00E80600"/>
     <w:rsid w:val="00E936FA"/>
+    <w:rsid w:val="00E9388D"/>
     <w:rsid w:val="00E94987"/>
     <w:rsid w:val="00E96FAD"/>
     <w:rsid w:val="00EA57C0"/>
     <w:rsid w:val="00EB710C"/>
     <w:rsid w:val="00EC2459"/>
     <w:rsid w:val="00ED5C25"/>
     <w:rsid w:val="00EE1FA2"/>
     <w:rsid w:val="00EE22DE"/>
     <w:rsid w:val="00EE4FAA"/>
     <w:rsid w:val="00EE701A"/>
     <w:rsid w:val="00F1694A"/>
     <w:rsid w:val="00F26F79"/>
     <w:rsid w:val="00F319DD"/>
     <w:rsid w:val="00F35BC0"/>
     <w:rsid w:val="00F44FEC"/>
     <w:rsid w:val="00F4593F"/>
     <w:rsid w:val="00F51BAC"/>
     <w:rsid w:val="00F67C54"/>
     <w:rsid w:val="00F67E60"/>
     <w:rsid w:val="00F72799"/>
     <w:rsid w:val="00F75115"/>
     <w:rsid w:val="00F77171"/>
     <w:rsid w:val="00F77B04"/>
     <w:rsid w:val="00F81097"/>
     <w:rsid w:val="00F81BD0"/>
     <w:rsid w:val="00F92537"/>
     <w:rsid w:val="00F978FC"/>
     <w:rsid w:val="00FA3122"/>
     <w:rsid w:val="00FA5D2E"/>
     <w:rsid w:val="00FB4339"/>
     <w:rsid w:val="00FB6E38"/>
     <w:rsid w:val="00FC6929"/>
     <w:rsid w:val="00FE52BB"/>
     <w:rsid w:val="00FF5BB8"/>
+    <w:rsid w:val="013C5175"/>
     <w:rsid w:val="01BD6FD8"/>
     <w:rsid w:val="01E4DEF3"/>
     <w:rsid w:val="0260A02B"/>
     <w:rsid w:val="02699C80"/>
     <w:rsid w:val="026D73E2"/>
+    <w:rsid w:val="03A6D852"/>
     <w:rsid w:val="0405565F"/>
     <w:rsid w:val="04C863BF"/>
     <w:rsid w:val="054F9E7C"/>
+    <w:rsid w:val="057CB27C"/>
+    <w:rsid w:val="06791EBF"/>
     <w:rsid w:val="06881F45"/>
     <w:rsid w:val="069A0C68"/>
     <w:rsid w:val="06E98407"/>
     <w:rsid w:val="071D01CB"/>
     <w:rsid w:val="0907A5FE"/>
     <w:rsid w:val="09799C56"/>
     <w:rsid w:val="09FB031C"/>
     <w:rsid w:val="0A6AD6DB"/>
     <w:rsid w:val="0AE91328"/>
     <w:rsid w:val="0B538CEF"/>
     <w:rsid w:val="0C42ADCC"/>
     <w:rsid w:val="0C640E87"/>
     <w:rsid w:val="0CAA6880"/>
     <w:rsid w:val="0CF9D86B"/>
     <w:rsid w:val="0D443E0D"/>
     <w:rsid w:val="0D5FB729"/>
     <w:rsid w:val="0DCB3342"/>
+    <w:rsid w:val="0E6D81E6"/>
     <w:rsid w:val="0E7DCFF6"/>
     <w:rsid w:val="0F698431"/>
     <w:rsid w:val="0F8A8BDB"/>
     <w:rsid w:val="0FF8A96A"/>
+    <w:rsid w:val="10F65575"/>
     <w:rsid w:val="113486A9"/>
+    <w:rsid w:val="11356231"/>
     <w:rsid w:val="13110343"/>
     <w:rsid w:val="13B9FFE8"/>
     <w:rsid w:val="14BD6666"/>
     <w:rsid w:val="14DCF7AC"/>
+    <w:rsid w:val="14E8D6F7"/>
+    <w:rsid w:val="150CD061"/>
     <w:rsid w:val="1515EFA4"/>
     <w:rsid w:val="15759882"/>
     <w:rsid w:val="162F3967"/>
     <w:rsid w:val="168E37D6"/>
+    <w:rsid w:val="16950093"/>
     <w:rsid w:val="16BA7241"/>
+    <w:rsid w:val="17459B98"/>
     <w:rsid w:val="17639F0D"/>
     <w:rsid w:val="17C30347"/>
     <w:rsid w:val="17EA3FF7"/>
     <w:rsid w:val="18505767"/>
+    <w:rsid w:val="18AB8360"/>
+    <w:rsid w:val="18C055AF"/>
     <w:rsid w:val="18F44F29"/>
     <w:rsid w:val="19A3A03E"/>
     <w:rsid w:val="19EAC096"/>
     <w:rsid w:val="1A5CA5CD"/>
     <w:rsid w:val="1B28DFA1"/>
     <w:rsid w:val="1B2B54EA"/>
     <w:rsid w:val="1BC93A8B"/>
     <w:rsid w:val="1C345A31"/>
     <w:rsid w:val="1C3D2474"/>
     <w:rsid w:val="1CAB76C7"/>
     <w:rsid w:val="1D3355BD"/>
     <w:rsid w:val="1D6FF366"/>
     <w:rsid w:val="1E46FE50"/>
     <w:rsid w:val="1EBD37C8"/>
+    <w:rsid w:val="1EED5D23"/>
     <w:rsid w:val="1F363353"/>
     <w:rsid w:val="1F64E0CF"/>
     <w:rsid w:val="1FD11816"/>
+    <w:rsid w:val="20AEDA37"/>
     <w:rsid w:val="20C2E69F"/>
+    <w:rsid w:val="20F0C479"/>
     <w:rsid w:val="2197ABF9"/>
     <w:rsid w:val="21D008E3"/>
     <w:rsid w:val="21D0D679"/>
     <w:rsid w:val="21F2B829"/>
     <w:rsid w:val="21FA4DD4"/>
+    <w:rsid w:val="2271B351"/>
     <w:rsid w:val="23C5A091"/>
+    <w:rsid w:val="249B39DC"/>
     <w:rsid w:val="25562575"/>
+    <w:rsid w:val="271B9A90"/>
     <w:rsid w:val="27226CD7"/>
+    <w:rsid w:val="2780F57F"/>
     <w:rsid w:val="28568B1A"/>
+    <w:rsid w:val="296FADB4"/>
     <w:rsid w:val="297ED1B1"/>
+    <w:rsid w:val="29C59F15"/>
     <w:rsid w:val="2A3B9D35"/>
     <w:rsid w:val="2A6FD738"/>
+    <w:rsid w:val="2A957E29"/>
     <w:rsid w:val="2AED4E74"/>
     <w:rsid w:val="2BE034F7"/>
     <w:rsid w:val="2C9BBEB0"/>
     <w:rsid w:val="2D112EFC"/>
     <w:rsid w:val="2D6EB629"/>
     <w:rsid w:val="2E9FFE78"/>
+    <w:rsid w:val="2EC3286C"/>
     <w:rsid w:val="2F238467"/>
     <w:rsid w:val="2F5C4B96"/>
     <w:rsid w:val="2FF263FD"/>
     <w:rsid w:val="3147BDEA"/>
     <w:rsid w:val="31AD57FF"/>
     <w:rsid w:val="31ED854E"/>
     <w:rsid w:val="31FB319E"/>
+    <w:rsid w:val="323AC156"/>
     <w:rsid w:val="3283348D"/>
     <w:rsid w:val="330BADDC"/>
     <w:rsid w:val="3332D652"/>
     <w:rsid w:val="33D930FD"/>
     <w:rsid w:val="3447149B"/>
+    <w:rsid w:val="346F857D"/>
     <w:rsid w:val="3489672F"/>
+    <w:rsid w:val="34A45036"/>
+    <w:rsid w:val="34C36A85"/>
+    <w:rsid w:val="35481F48"/>
     <w:rsid w:val="354A9CA1"/>
     <w:rsid w:val="357BA010"/>
+    <w:rsid w:val="368C2765"/>
     <w:rsid w:val="378375BB"/>
     <w:rsid w:val="37EE83BD"/>
     <w:rsid w:val="388D7C4A"/>
     <w:rsid w:val="38D2AA01"/>
     <w:rsid w:val="397BD372"/>
+    <w:rsid w:val="398B50EE"/>
     <w:rsid w:val="3A14C519"/>
     <w:rsid w:val="3ABC415D"/>
     <w:rsid w:val="3B0FE9F7"/>
+    <w:rsid w:val="3B49C7DA"/>
     <w:rsid w:val="3C0FE859"/>
     <w:rsid w:val="3C3A5299"/>
     <w:rsid w:val="3C5D5CAF"/>
     <w:rsid w:val="3CAFB15C"/>
+    <w:rsid w:val="3CB6E969"/>
     <w:rsid w:val="3CE3F617"/>
     <w:rsid w:val="3CFA4249"/>
     <w:rsid w:val="3E4DFB04"/>
     <w:rsid w:val="3E8256ED"/>
     <w:rsid w:val="3E9D45A0"/>
     <w:rsid w:val="3F24E58D"/>
+    <w:rsid w:val="3F8A9D39"/>
     <w:rsid w:val="3F924AA6"/>
     <w:rsid w:val="3FCCA1E2"/>
     <w:rsid w:val="406B6D41"/>
     <w:rsid w:val="407900CC"/>
     <w:rsid w:val="40E10CD8"/>
     <w:rsid w:val="40F976CF"/>
     <w:rsid w:val="41B47737"/>
+    <w:rsid w:val="4277E6B7"/>
     <w:rsid w:val="43035409"/>
     <w:rsid w:val="43C99445"/>
     <w:rsid w:val="43DBD303"/>
     <w:rsid w:val="44D9961F"/>
     <w:rsid w:val="456F1023"/>
     <w:rsid w:val="4639E549"/>
+    <w:rsid w:val="46467B18"/>
     <w:rsid w:val="46FEC871"/>
     <w:rsid w:val="4712EF51"/>
     <w:rsid w:val="47B3C419"/>
     <w:rsid w:val="484195CD"/>
     <w:rsid w:val="489456F6"/>
     <w:rsid w:val="48D7DFA4"/>
     <w:rsid w:val="4912502E"/>
     <w:rsid w:val="49D08929"/>
+    <w:rsid w:val="49D5643F"/>
     <w:rsid w:val="49EB56F2"/>
     <w:rsid w:val="4AA00237"/>
+    <w:rsid w:val="4AA9057C"/>
     <w:rsid w:val="4B9DD334"/>
     <w:rsid w:val="4CE32CF3"/>
     <w:rsid w:val="4DF4A539"/>
     <w:rsid w:val="4E11C663"/>
     <w:rsid w:val="4E516E55"/>
     <w:rsid w:val="4E58B5F1"/>
     <w:rsid w:val="4ECED328"/>
     <w:rsid w:val="4EDAD664"/>
     <w:rsid w:val="5083A431"/>
     <w:rsid w:val="51679D12"/>
     <w:rsid w:val="5273EE89"/>
     <w:rsid w:val="529EA902"/>
     <w:rsid w:val="533E811E"/>
-    <w:rsid w:val="533E811E"/>
     <w:rsid w:val="53900598"/>
     <w:rsid w:val="53F03BEE"/>
     <w:rsid w:val="543C1718"/>
     <w:rsid w:val="549D906C"/>
     <w:rsid w:val="54AD0258"/>
     <w:rsid w:val="54D9793A"/>
     <w:rsid w:val="54E33C93"/>
     <w:rsid w:val="5533BDF3"/>
     <w:rsid w:val="55964807"/>
     <w:rsid w:val="55AE30A1"/>
     <w:rsid w:val="56109CAE"/>
+    <w:rsid w:val="5643805E"/>
     <w:rsid w:val="568070A2"/>
     <w:rsid w:val="573F8936"/>
     <w:rsid w:val="58671E9C"/>
     <w:rsid w:val="5888D7E9"/>
     <w:rsid w:val="58908FEC"/>
     <w:rsid w:val="595F5788"/>
     <w:rsid w:val="5983A9B1"/>
     <w:rsid w:val="59A403D4"/>
     <w:rsid w:val="59E01E12"/>
     <w:rsid w:val="5A0B9F17"/>
     <w:rsid w:val="5AA34BED"/>
+    <w:rsid w:val="5B5E4A2C"/>
+    <w:rsid w:val="5BD5D4F9"/>
     <w:rsid w:val="5BFD7D37"/>
+    <w:rsid w:val="5CB2665A"/>
     <w:rsid w:val="5E9BBA8E"/>
     <w:rsid w:val="5ED6ED15"/>
     <w:rsid w:val="5EF00B50"/>
     <w:rsid w:val="5F65D0CB"/>
     <w:rsid w:val="5FA39309"/>
     <w:rsid w:val="6018CBAA"/>
     <w:rsid w:val="60D48BD0"/>
     <w:rsid w:val="6130AE06"/>
     <w:rsid w:val="61AAC92C"/>
     <w:rsid w:val="61E9A40D"/>
+    <w:rsid w:val="62727456"/>
     <w:rsid w:val="6301DBA4"/>
     <w:rsid w:val="636B83A5"/>
     <w:rsid w:val="648E825C"/>
     <w:rsid w:val="65244006"/>
     <w:rsid w:val="656E16D5"/>
     <w:rsid w:val="66EE263E"/>
     <w:rsid w:val="678AD811"/>
     <w:rsid w:val="6947872B"/>
     <w:rsid w:val="697DF64F"/>
     <w:rsid w:val="69BFC2A8"/>
+    <w:rsid w:val="6AB0F46D"/>
     <w:rsid w:val="6B515AD2"/>
     <w:rsid w:val="6B97292A"/>
     <w:rsid w:val="6BC36F0A"/>
+    <w:rsid w:val="6BD0AC41"/>
     <w:rsid w:val="6D112E20"/>
     <w:rsid w:val="6D6895FE"/>
     <w:rsid w:val="6D75221D"/>
     <w:rsid w:val="6E5B754C"/>
     <w:rsid w:val="6EC19CD6"/>
     <w:rsid w:val="6EC74481"/>
     <w:rsid w:val="7053330F"/>
+    <w:rsid w:val="70A3D343"/>
+    <w:rsid w:val="710DDB39"/>
     <w:rsid w:val="7180D469"/>
     <w:rsid w:val="72CA3E37"/>
     <w:rsid w:val="7342A6EF"/>
     <w:rsid w:val="737DE665"/>
     <w:rsid w:val="73C0CB33"/>
     <w:rsid w:val="73EF54E7"/>
     <w:rsid w:val="7429D26A"/>
     <w:rsid w:val="743BB315"/>
     <w:rsid w:val="751377A1"/>
     <w:rsid w:val="759EE305"/>
     <w:rsid w:val="761199F7"/>
     <w:rsid w:val="7690AD6F"/>
     <w:rsid w:val="76B83D60"/>
+    <w:rsid w:val="7792BF2C"/>
     <w:rsid w:val="7847B336"/>
     <w:rsid w:val="787AEF99"/>
+    <w:rsid w:val="7885ABDC"/>
     <w:rsid w:val="78E3AE71"/>
     <w:rsid w:val="799A42DE"/>
     <w:rsid w:val="79A4AD5F"/>
+    <w:rsid w:val="79AB587F"/>
     <w:rsid w:val="79C5B629"/>
     <w:rsid w:val="7A72BB2C"/>
     <w:rsid w:val="7A9E16F0"/>
     <w:rsid w:val="7AB45F52"/>
     <w:rsid w:val="7C34DCD2"/>
     <w:rsid w:val="7C7DD393"/>
     <w:rsid w:val="7C823F91"/>
     <w:rsid w:val="7D35B2AF"/>
     <w:rsid w:val="7DB682A5"/>
     <w:rsid w:val="7E581509"/>
     <w:rsid w:val="7EA22C21"/>
     <w:rsid w:val="7F2FEE68"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2F51E794"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E8C55E37-FD66-4C36-A058-CBF547156D61}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3871,52 +3161,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3983,424 +3273,438 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-    <w:uiPriority w:val="0"/>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="330BADDC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Arial" w:cs="Calibri" w:cstheme="minorAscii"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
       <w:color w:val="231F20"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="330BADDC"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="330BADDC"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Absatz-Standardschriftart" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Absatz-Standardschriftart"/>
   </w:style>
-  <w:style w:type="character" w:styleId="WW8Num1z0" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z0">
     <w:name w:val="WW8Num1z0"/>
     <w:rPr>
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WW8Num1z1" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z1">
     <w:name w:val="WW8Num1z1"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WW8Num1z3" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z3">
     <w:name w:val="WW8Num1z3"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WW8Num2z0" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z0">
     <w:name w:val="WW8Num2z0"/>
     <w:rPr>
       <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WW8Num2z1" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z1">
     <w:name w:val="WW8Num2z1"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="WW8Num2z3" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z3">
     <w:name w:val="WW8Num2z3"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading" w:customStyle="true">
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
     <w:rsid w:val="330BADDC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial Unicode MS" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Tahoma"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
-    <w:pPr>
-[...2 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:uiPriority w:val="1"/>
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:rsid w:val="330BADDC"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="BodyText"/>
     <w:rPr>
       <w:rFonts w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
-    <w:uiPriority w:val="1"/>
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="330BADDC"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Index" w:customStyle="true">
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
     <w:name w:val="Index"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:rsid w:val="330BADDC"/>
     <w:rPr>
       <w:rFonts w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableContents" w:customStyle="true">
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableContents">
     <w:name w:val="Table Contents"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:rsid w:val="330BADDC"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableHeading" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeading">
     <w:name w:val="Table Heading"/>
     <w:basedOn w:val="TableContents"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:uiPriority w:val="99"/>
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="330BADDC"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
       <w:bCs/>
       <w:iCs/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00ED5C25"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00ED5C25"/>
     <w:rPr>
       <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
-    <w:uiPriority w:val="99"/>
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="HeaderChar"/>
     <w:rsid w:val="330BADDC"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4513"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00041773"/>
     <w:rPr>
       <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
-    <w:uiPriority w:val="99"/>
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="FooterChar"/>
     <w:rsid w:val="330BADDC"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4513"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00041773"/>
     <w:rPr>
       <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="character" w:styleId="Hyperlink" mc:Ignorable="w14">
-[...4 lines deleted...]
-    <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="330BADDC"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...34 lines deleted...]
-    <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
       <w:b/>
       <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E9388D"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121192636">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="560867558">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bristol.gov.uk/reportparkproblem" TargetMode="External" Id="Rd0bd56e73e344f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bristol.gov.uk/reportparkproblem" TargetMode="External" Id="Rab7b3431a73e4674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fixmystreet.bristol.gov.uk/" TargetMode="External" Id="Re9e22da138c54bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bristol.gov.uk/residents/bins-and-recycling/clinical-household-waste" TargetMode="External" Id="R55e6b278cf8a487a" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bristol.gov.uk/residents/bins-and-recycling/clinical-household-waste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fixmystreet.bristol.gov.uk/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bristol.gov.uk/reportparkproblem" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bristol.gov.uk/reportparkproblem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -4716,52 +4020,52 @@
       <UserInfo>
         <DisplayName>Steff Probert</DisplayName>
         <AccountId>113</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Nic Ferris</DisplayName>
         <AccountId>111</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100708486052300824BA4D620CF95E9C978" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1dd9352a7ca8c74cc3b7575a675f0ac7">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee57888a-cf71-422e-9a19-54eb89d6805c" xmlns:ns3="5546626c-f3fd-4f02-8a63-221a7cd464fb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="657e269d384cf008a275d5cae1d91d62" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100708486052300824BA4D620CF95E9C978" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2541a160a9daaf70bb32d466996cc7b9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee57888a-cf71-422e-9a19-54eb89d6805c" xmlns:ns3="5546626c-f3fd-4f02-8a63-221a7cd464fb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0f2b3a1c226269fc39a71fdeae7ffbbf" ns2:_="" ns3:_="">
     <xsd:import namespace="ee57888a-cf71-422e-9a19-54eb89d6805c"/>
     <xsd:import namespace="5546626c-f3fd-4f02-8a63-221a7cd464fb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ee57888a-cf71-422e-9a19-54eb89d6805c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -4895,101 +4199,132 @@
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B132C716-244F-4504-9758-8FB03CD10998}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="5546626c-f3fd-4f02-8a63-221a7cd464fb"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB883639-B890-40B9-B659-4803877E93D8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A5735A3-78EA-4A66-96BB-AE015F217B8E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C9EDBF4-C78B-402B-A76A-6E3A5FB5BB03}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ee57888a-cf71-422e-9a19-54eb89d6805c"/>
     <ds:schemaRef ds:uri="5546626c-f3fd-4f02-8a63-221a7cd464fb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>663</Words>
+  <Characters>3782</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>31</Lines>
+  <Paragraphs>8</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4437</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>RISK ASSESSMENT TEMPLATE</dc:title>
   <dc:subject/>
-  <dc:creator>Dennis Yeoman</dc:creator>
-[...3 lines deleted...]
-  <lastPrinted>2005-05-18T10:52:00.0000000Z</lastPrinted>
+  <cp:keywords/>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100708486052300824BA4D620CF95E9C978</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>2e5a06be,633d1197,eeaf4b5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
+    <vt:lpwstr>2025-10-01T08:57:14Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
+    <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
+    <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
+    <vt:lpwstr>15b0870d-1bd8-4c11-b1cb-69b7eb753169</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  </property>
 </Properties>
 </file>