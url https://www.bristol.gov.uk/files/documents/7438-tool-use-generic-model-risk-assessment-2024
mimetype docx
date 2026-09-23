--- v0 (2025-10-10)
+++ v1 (2026-09-23)
@@ -1,2997 +1,2897 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="461C074B" w14:textId="7FE1CC34" w:rsidR="3851395F" w:rsidRDefault="3851395F" w:rsidP="3758D56B">
+    <w:p w:rsidR="3851395F" w:rsidP="3758D56B" w:rsidRDefault="3851395F" w14:paraId="461C074B" w14:textId="7FE1CC34">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55058E7F" wp14:editId="08773852">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55058E7F" wp14:editId="7C196C8E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1371600" cy="769775"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2052713503" name="Picture 2052713503" descr="Picture 2, Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1371600" cy="769775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="75C59D0C" w:rsidRPr="1F27151C">
+      <w:r w:rsidRPr="1F27151C" w:rsidR="75C59D0C">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
         <w:t xml:space="preserve">Hand </w:t>
       </w:r>
-      <w:r w:rsidR="248BC670" w:rsidRPr="1F27151C">
+      <w:r w:rsidRPr="1F27151C" w:rsidR="248BC670">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
         <w:t>Tool</w:t>
       </w:r>
-      <w:r w:rsidR="3F2B5F5D" w:rsidRPr="1F27151C">
+      <w:r w:rsidRPr="1F27151C" w:rsidR="3F2B5F5D">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="1F27151C">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
         <w:t>Risk Assessmen</w:t>
       </w:r>
-      <w:r w:rsidR="25D12FCA" w:rsidRPr="1F27151C">
+      <w:r w:rsidRPr="1F27151C" w:rsidR="25D12FCA">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="767E2476" w:rsidRPr="1F27151C">
+      <w:r w:rsidRPr="1F27151C" w:rsidR="767E2476">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="3758D56B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Bristol Parks and Green Spaces Volunteer Programme</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF87AF5" w14:textId="420C8712" w:rsidR="3851395F" w:rsidRDefault="427F07DB" w:rsidP="298F02A5">
+    <w:p w:rsidR="3851395F" w:rsidP="298F02A5" w:rsidRDefault="427F07DB" w14:paraId="0FF87AF5" w14:textId="420C8712">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="298F02A5">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Prepared by: Bristol Parks</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3A5991" w14:textId="22DA8DDA" w:rsidR="3851395F" w:rsidRDefault="427F07DB" w:rsidP="298F02A5">
+    <w:p w:rsidR="3851395F" w:rsidP="298F02A5" w:rsidRDefault="427F07DB" w14:paraId="4A3A5991" w14:textId="79B01BD1">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="298F02A5">
+      <w:r w:rsidRPr="52CCE717" w:rsidR="427F07DB">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Date: July 2025</w:t>
+        <w:t xml:space="preserve">Date: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="52CCE717" w:rsidR="1CAF0FCE">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>July</w:t>
+      </w:r>
+      <w:r w:rsidRPr="52CCE717" w:rsidR="427F07DB">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="52CCE717" w:rsidR="0CCE912B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15915" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="3555"/>
         <w:gridCol w:w="885"/>
         <w:gridCol w:w="6570"/>
         <w:gridCol w:w="1020"/>
         <w:gridCol w:w="1545"/>
       </w:tblGrid>
-      <w:tr w:rsidR="298F02A5" w14:paraId="0F5293B4" w14:textId="77777777" w:rsidTr="3758D56B">
+      <w:tr w:rsidR="298F02A5" w:rsidTr="1B0126BB" w14:paraId="0F5293B4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5094A9B9" w14:textId="38F6DEFC" w:rsidR="298F02A5" w:rsidRDefault="298F02A5" w:rsidP="298F02A5">
+          <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="5094A9B9" w14:textId="38F6DEFC">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="298F02A5">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>Hazard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3555" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="228881FE" w14:textId="6D2C0647" w:rsidR="298F02A5" w:rsidRDefault="298F02A5" w:rsidP="298F02A5">
+          <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="228881FE" w14:textId="6D2C0647">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="298F02A5">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>Possible Outcome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="38A5A90F" w14:textId="62DE6CC7" w:rsidR="298F02A5" w:rsidRDefault="6C183F4A" w:rsidP="1F27151C">
+          <w:p w:rsidR="298F02A5" w:rsidP="1F27151C" w:rsidRDefault="6C183F4A" w14:paraId="38A5A90F" w14:textId="62DE6CC7">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F27151C">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>Who at risk?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E4A8045" w14:textId="3BE24EE3" w:rsidR="298F02A5" w:rsidRDefault="298F02A5" w:rsidP="298F02A5">
+          <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="6E4A8045" w14:textId="3BE24EE3">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="298F02A5">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>Control measures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5C20DA23" w14:textId="24C3939C" w:rsidR="298F02A5" w:rsidRDefault="6C183F4A" w:rsidP="1F27151C">
+          <w:p w:rsidR="298F02A5" w:rsidP="1F27151C" w:rsidRDefault="6C183F4A" w14:paraId="5C20DA23" w14:textId="24C3939C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F27151C">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="465FD3BE" w14:textId="495FA00C" w:rsidR="298F02A5" w:rsidRDefault="298F02A5" w:rsidP="298F02A5">
+          <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="465FD3BE" w14:textId="495FA00C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="298F02A5">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>Person responsible</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="298F02A5" w14:paraId="02C8A551" w14:textId="77777777" w:rsidTr="3758D56B">
+      <w:tr w:rsidR="298F02A5" w:rsidTr="1B0126BB" w14:paraId="02C8A551" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A1D698B" w14:textId="504726A7" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="5A1D698B" w14:textId="504726A7">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Inexperienced volunteers</w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69CA39F6" w14:textId="0C85904D" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="69CA39F6" w14:textId="0C85904D">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3555" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A1ADF2E" w14:textId="4A3DFBF9" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="1A1ADF2E" w14:textId="4A3DFBF9">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tool being used incorrectly</w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78E94763" w14:textId="5E4F065B" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="78E94763" w14:textId="5E4F065B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="61B7FFE8" w14:textId="127B7F16" w:rsidR="298F02A5" w:rsidRDefault="746C7D08" w:rsidP="3758D56B">
+          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="746C7D08" w14:paraId="61B7FFE8" w14:textId="127B7F16">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Vols and public</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E29FB9E" w14:textId="7D31E74B" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="0E29FB9E" w14:textId="40382096">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volunteers leaders should be trained in the correct use and storage of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B" w:rsidR="3310CE39">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">hand </w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tools</w:t>
             </w:r>
-            <w:r w:rsidR="0F1EECF3" w:rsidRPr="3758D56B">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="3758D56B" w:rsidR="0F1EECF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tool</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="3758D56B" w:rsidR="7DE7373A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">talk </w:t>
             </w:r>
-            <w:r w:rsidR="5AE982D3" w:rsidRPr="3758D56B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="3758D56B" w:rsidR="5AE982D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">must be </w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>given to all volunteers before work commences. Training should be received on the correct use of Personal Protective Equipment.</w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> D</w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>o not use tools you are not familiar with, and do not know how to use in a safer way.</w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AF7C703" w14:textId="7E8326DF" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="2AF7C703" w14:textId="5CBD4400">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...4 lines deleted...]
-              <w:t>M</w:t>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medium</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17B06FAA" w14:textId="7CE4B465" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="17B06FAA" w14:textId="7CE4B465">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16BFE486" w14:textId="7E2FD49C" w:rsidR="298F02A5" w:rsidRDefault="6C183F4A" w:rsidP="3758D56B">
+          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="6C183F4A" w14:paraId="16BFE486" w14:textId="7E2FD49C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Health and safety lead</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="298F02A5" w14:paraId="45CEA491" w14:textId="77777777" w:rsidTr="3758D56B">
+      <w:tr w:rsidR="298F02A5" w:rsidTr="1B0126BB" w14:paraId="45CEA491" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="092A49DF" w14:textId="2FC45DD9" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="1B0126BB" w:rsidRDefault="3758D56B" w14:paraId="28B7793D" w14:textId="034B7EA6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3758D56B">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
-            <w:r w:rsidR="2942C2FC" w:rsidRPr="3758D56B">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="36197918">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="3758D56B">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>volunteers working close by</w:t>
             </w:r>
-            <w:r w:rsidRPr="3758D56B">
-[...22 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3555" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6FCA67BF" w14:textId="357A0126" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="1B0126BB" w:rsidRDefault="3758D56B" w14:paraId="650025E7" w14:textId="05E7AEA3">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3758D56B">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="3758D56B">
-[...31 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Possible injury and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>possible obstruction</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7ACCC0D0" w14:textId="127B7F16" w:rsidR="298F02A5" w:rsidRDefault="1A2CB55E" w:rsidP="3758D56B">
+          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="298F02A5" w14:paraId="7E5B1DBC" w14:textId="224291E2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidR="076570AA">
+              <w:rPr/>
+              <w:t>Vols and public</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="58A91EA0" w14:textId="69E06546">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A safe working distance must be maintained between volunteers. With swinging tools this is 2 times the length of the tool and the swinging arm.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="3758D56B" w:rsidP="1B0126BB" w:rsidRDefault="3758D56B" w14:paraId="67B613A1" w14:textId="59CD7D2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="298F02A5" w:rsidP="1B0126BB" w:rsidRDefault="298F02A5" w14:paraId="510F3EF7" w14:textId="3D445C33">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="7A864415">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Health and safety lead</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="298F02A5" w:rsidTr="1B0126BB" w14:paraId="4E92FD13" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="7990046F" w14:textId="1038DFA0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Broken and damaged tools</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="7F656310" w14:textId="762818A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="1D68C13B" w14:textId="4A3F6320">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tool may break suddenly when in use and volunteer may lose control.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="5A0B0755" w14:textId="1B6CEB1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="885" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="178EC1E9" w14:paraId="5AABEE4E" w14:textId="127B7F16">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Vols and public</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E5B1DBC" w14:textId="17165641" w:rsidR="298F02A5" w:rsidRDefault="298F02A5" w:rsidP="3758D56B">
+          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="298F02A5" w14:paraId="4DCB8DFC" w14:textId="0D2BAFF8">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58A91EA0" w14:textId="4353B41F" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="315B98F9" w14:textId="1D401AAE">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Inspect tools before use and do not use any that are damaged or have loose handles.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="3AD4DFDB" w14:textId="2040EFD2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> Tools must be maintained in good condition and kept sharp.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="37E54412" w14:textId="4FB526F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tool users to use tools as instructed and inform lead if there is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="2180D06F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>damage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="594417EC" w14:textId="0B6A13C2" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="7BD03387" w14:textId="708A49C8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67B613A1" w14:textId="569D62B1" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="77D15A17" w14:textId="4E4A8350">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D0029A6" w14:textId="47411B1D" w:rsidR="298F02A5" w:rsidRDefault="298F02A5" w:rsidP="3758D56B">
+          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="298F02A5" w14:paraId="03C5F561" w14:textId="7D254A57">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Health and safety lead</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="510F3EF7" w14:textId="67964A15" w:rsidR="298F02A5" w:rsidRDefault="298F02A5" w:rsidP="3758D56B">
+          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="298F02A5" w14:paraId="4A942F96" w14:textId="3F4B204A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="298F02A5" w14:paraId="4E92FD13" w14:textId="77777777" w:rsidTr="3758D56B">
+      <w:tr w:rsidR="298F02A5" w:rsidTr="1B0126BB" w14:paraId="7B9707E1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7990046F" w14:textId="1038DFA0" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="15C78ADD" w14:textId="2B0CBE6F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Swinging tools</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> (for example, slasher, scythe, sledgehammer, mattock)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3555" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D68C13B" w14:textId="4A3F6320" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="39CBA660" w14:textId="071F506F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...41 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tool may slip from grasp.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A0B0755" w14:textId="1B6CEB1F" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="3439200E" w14:textId="2B7E7F45">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5AABEE4E" w14:textId="127B7F16" w:rsidR="298F02A5" w:rsidRDefault="178EC1E9" w:rsidP="3758D56B">
+          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="0CA121C8" w14:paraId="68AEC5D8" w14:textId="127B7F16">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Vols and public</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DCB8DFC" w14:textId="0D2BAFF8" w:rsidR="298F02A5" w:rsidRDefault="298F02A5" w:rsidP="3758D56B">
+          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="298F02A5" w14:paraId="3D249238" w14:textId="449307FD">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="315B98F9" w14:textId="6E656800" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="1298DAFB" w14:textId="75DC16C2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Only </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B" w:rsidR="5D5FB723">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>‘</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B" w:rsidR="541370E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ripper </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B" w:rsidR="5BF9A50C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">loves’ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B" w:rsidR="5575F94A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ leather gloves </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>may be worn when using swinging tools as others reduce grip.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-          </w:p>
-[...116 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Swinging tools must not be used if handles are wet. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> Only use swinging tools if group lead has attended Health and Safety training, volunteers are familiar with the tool and how to use it, and there is a first aider present.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7BD03387" w14:textId="708A49C8" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="05632ABA" w14:textId="5CF9DF2B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03C5F561" w14:textId="7D254A57" w:rsidR="298F02A5" w:rsidRDefault="298F02A5" w:rsidP="3758D56B">
+          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="298F02A5" w14:paraId="32B55A2A" w14:textId="180DD850">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Health and safety lead</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A942F96" w14:textId="3F4B204A" w:rsidR="298F02A5" w:rsidRDefault="298F02A5" w:rsidP="3758D56B">
+          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="298F02A5" w14:paraId="2B4DBBDD" w14:textId="7B1D493F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="298F02A5" w14:paraId="7B9707E1" w14:textId="77777777" w:rsidTr="3758D56B">
+      <w:tr w:rsidR="298F02A5" w:rsidTr="1B0126BB" w14:paraId="66407FA6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15C78ADD" w14:textId="2B0CBE6F" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="36679746" w14:textId="5931ABF5">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...27 lines deleted...]
-              <w:t> (for example, slasher, scythe, sledgehammer, mattock)</w:t>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sharp</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B" w:rsidR="5B2A452D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tools</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (for example, saws; slashers; axe, scythe, billhook) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="1FDE592C" w14:textId="079CDA7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3555" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="39CBA660" w14:textId="071F506F" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="4D58191E" w14:textId="0E402B6E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...38 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cuts and abrasions while handling and in use</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68AEC5D8" w14:textId="127B7F16" w:rsidR="298F02A5" w:rsidRDefault="0CA121C8" w:rsidP="3758D56B">
+          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="582226EB" w14:paraId="14B1E110" w14:textId="127B7F16">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Vols and public</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D249238" w14:textId="449307FD" w:rsidR="298F02A5" w:rsidRDefault="298F02A5" w:rsidP="3758D56B">
+          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="298F02A5" w14:paraId="4A9FF0DE" w14:textId="30CF6EAE">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1298DAFB" w14:textId="75DC16C2" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="142E4190" w14:textId="771804C1">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3758D56B">
-[...74 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Only use sharp, higher risk tools that you (lead volunteer) are familiar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="179684FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> can demo </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="7F079599">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>safer use. M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>onitor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="471F59AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="076B5017">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>volunteers'</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> safe use</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="4FE81AFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="1E87A3DF" w14:textId="7F13850F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Move and store sharp-edged tools with guards on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="3758D56B">
-[...36 lines deleted...]
-              <w:t> Only use swinging tools if group lead has attended Health and Safety training, volunteers are familiar with the tool and how to use it, and there is a first aider present.</w:t>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="4FE81AFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="7F856D09" w14:textId="7A1B7938">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Only use sharp, higher risk tools if there is a trained first aider in the work party, and a complete, up to date and accessible first aid kit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B0126BB" w:rsidR="60236058">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05632ABA" w14:textId="5CF9DF2B" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="10F62259" w14:textId="6DBFE371">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="3758D56B">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          </w:p>
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="412E32F9" w14:textId="2A833122">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="32B55A2A" w14:textId="180DD850" w:rsidR="298F02A5" w:rsidRDefault="298F02A5" w:rsidP="3758D56B">
+          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="6C183F4A" w14:paraId="6FF3A129" w14:textId="34D2A507">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Health and safety lead</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="298F02A5" w14:paraId="66407FA6" w14:textId="77777777" w:rsidTr="3758D56B">
+      <w:tr w:rsidR="298F02A5" w:rsidTr="1B0126BB" w14:paraId="1023B01C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="36679746" w14:textId="5931ABF5" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="3B081726" w14:textId="28B5EA9E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> (for example, saws; slashers; axe, scythe, billhook) </w:t>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Storage of tools on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B" w:rsidR="4551C3CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> green space </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>site while not in use</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FDE592C" w14:textId="079CDA7D" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="056BAF5A" w14:textId="62B2EA04">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3555" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D58191E" w14:textId="0E402B6E" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="4EC24E2B" w14:textId="28D43FD4">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tools may cause trip hazards, obstacles to walk into, be stolen and misused or lost.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14B1E110" w14:textId="127B7F16" w:rsidR="298F02A5" w:rsidRDefault="582226EB" w:rsidP="3758D56B">
+          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="7072CA52" w14:paraId="27E098AD" w14:textId="127B7F16">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Vols and public</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A9FF0DE" w14:textId="30CF6EAE" w:rsidR="298F02A5" w:rsidRDefault="298F02A5" w:rsidP="3758D56B">
+          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="298F02A5" w14:paraId="61D0A823" w14:textId="679BBBBE">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="142E4190" w14:textId="58172EFA" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="3597FB77" w14:textId="1119D9D3">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...77 lines deleted...]
-              <w:t xml:space="preserve"> safe use</w:t>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Only get out tools that are in immediate use. Store unused tools in a clearly designated safe place and safe manner.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E87A3DF" w14:textId="27C9A398" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="0C57250B" w14:textId="212D53C2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
-            </w:r>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Only use sharp, higher risk tools if there is a trained first aider in the work party, and a complete, up to date and accessible first aid kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10F62259" w14:textId="6DBFE371" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="0A9539F8" w14:textId="62A41DFF">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412E32F9" w14:textId="2A833122" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="18787863" w14:textId="4BADC8B6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6FF3A129" w14:textId="34D2A507" w:rsidR="298F02A5" w:rsidRDefault="6C183F4A" w:rsidP="3758D56B">
+          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="6C183F4A" w14:paraId="10949589" w14:textId="5DA8B6C6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Health and safety lead</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="298F02A5" w14:paraId="1023B01C" w14:textId="77777777" w:rsidTr="3758D56B">
+      <w:tr w:rsidR="298F02A5" w:rsidTr="1B0126BB" w14:paraId="12E979C9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3B081726" w14:textId="28B5EA9E" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="20651E5A" w14:textId="5E118AEF">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...46 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Transporting tools to and from work area</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3555" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4EC24E2B" w14:textId="28D43FD4" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="25E9C6B4" w14:textId="45FB9B36">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A tool may be carried incorrectly revealing a sharp edge or a hazard </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="885" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27E098AD" w14:textId="127B7F16" w:rsidR="298F02A5" w:rsidRDefault="7072CA52" w:rsidP="3758D56B">
+          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="00F2F513" w14:paraId="3C0B9FF2" w14:textId="127B7F16">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Vols and public</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61D0A823" w14:textId="679BBBBE" w:rsidR="298F02A5" w:rsidRDefault="298F02A5" w:rsidP="3758D56B">
+          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="298F02A5" w14:paraId="0680E4AF" w14:textId="746089AB">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3597FB77" w14:textId="1119D9D3" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="3F1C0A17" w14:textId="2B00BFA6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Raise awareness of correct carrying methods and posture during tools talk.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A9539F8" w14:textId="62A41DFF" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="7541D18B" w14:textId="713A1BCD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10949589" w14:textId="5DA8B6C6" w:rsidR="298F02A5" w:rsidRDefault="6C183F4A" w:rsidP="3758D56B">
+          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="298F02A5" w14:paraId="173EB685" w14:textId="687954B0">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...233 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Health and safety lead</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20D936E9" w14:textId="234427F9" w:rsidR="3758D56B" w:rsidRDefault="3758D56B"/>
-    <w:p w14:paraId="73BA2865" w14:textId="7CE002B8" w:rsidR="1F27151C" w:rsidRDefault="1F27151C"/>
+    <w:p w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="20D936E9" w14:textId="234427F9"/>
+    <w:p w:rsidR="1F27151C" w:rsidRDefault="1F27151C" w14:paraId="73BA2865" w14:textId="7CE002B8"/>
     <w:sectPr w:rsidR="1F27151C" w:rsidSect="008534C1">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48FE4D14" w14:textId="77777777" w:rsidR="00410575" w:rsidRDefault="00410575">
+    <w:p w:rsidR="008335E4" w:rsidRDefault="008335E4" w14:paraId="0178AD87" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BB75101" w14:textId="77777777" w:rsidR="00410575" w:rsidRDefault="00410575">
+    <w:p w:rsidR="008335E4" w:rsidRDefault="008335E4" w14:paraId="2E5F4E69" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3004,1990 +2904,2367 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="001821B0" w:rsidRDefault="001821B0" w14:paraId="4A41E7BC" w14:textId="54DDEC42">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60BD8CB2" wp14:editId="33F313EB">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="190242022" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidRPr="001821B0" w:rsidR="001821B0" w:rsidP="001821B0" w:rsidRDefault="001821B0" w14:paraId="336DD7C8" w14:textId="17FBDA51">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="001821B0">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="60BD8CB2">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27.75pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="OFFICIAL" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xREdDgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkzZYZcYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0o2Um6bqdhF/mJpPnx+LS87bUiR+F8C6ak00lOiTAc6tbsS/rjefNh&#10;QYkPzNRMgRElPQlPb1fv3y07W4gZNKBq4QgmMb7obEmbEGyRZZ43QjM/ASsMOiU4zQJe3T6rHesw&#10;u1bZLM8/ZR242jrgwnu03g9Oukr5pRQ8PErpRSCqpNhbSKdLZxXPbLVkxd4x27R8bIP9QxeatQaL&#10;XlLds8DIwbV/pNItd+BBhgkHnYGULRdpBpxmmr+ZZtcwK9IsSI63F5r8/0vLH447++RI6L9CjwuM&#10;hHTWFx6NcZ5eOh2/2ClBP1J4utAm+kA4Gj/PF4vZnBKOro/z2Q1izJJdf7bOh28CNImgpA63kshi&#10;x60PQ+g5JNYysGmVSptR5jcD5oyW7NphRKGv+rHtCuoTTuNgWLS3fNNizS3z4Yk53CwOgGoNj3hI&#10;BV1JYUSUNOB+/s0e45Fw9FLSoVJKalDKlKjvBhcxm9/keVRWuiFwZ1AlMP2Sz6PfHPQdoAin+B4s&#10;TzAGB3WG0oF+QTGvYzV0McOxZkmrM7wLg27xMXCxXqcgFJFlYWt2lsfUkazI5HP/wpwd6Q64pwc4&#10;a4kVb1gfYuOf3q4PAblPK4nEDmyOfKMA01LHxxIV/vqeoq5PevULAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTVMbb2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJujZyATeNaDqE/&#10;odc6gfYoWxvLxNp1LSVx375KL+1lYZhh5ttiPblenHH0HZOCxTwBgdSw6ahVsN+93j+A8EGT0T0T&#10;KvhGD+vy9qbQueELveO5Cq2IJeRzrcCGMORS+sai037OA1L0Djw6HaIcW2lGfYnlrpfLJMmk0x3F&#10;BasHfLLYHKuTU5A9bzd2+Mg+vw5L/+ZrPoaKX5Sa3U2bRxABp/AXhit+RIcyMtV8IuNFryA+En7v&#10;1VusUhC1gjRNQZaF/A9f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6xREdDgIAABoE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDTVMbb2gAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w:rsidRPr="001821B0" w:rsidR="001821B0" w:rsidP="001821B0" w:rsidRDefault="001821B0" w14:paraId="336DD7C8" w14:textId="17FBDA51">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="001821B0">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5230"/>
       <w:gridCol w:w="5230"/>
       <w:gridCol w:w="5230"/>
     </w:tblGrid>
-    <w:tr w:rsidR="46DE0E8A" w14:paraId="4053E82D" w14:textId="77777777" w:rsidTr="298F02A5">
+    <w:tr w:rsidR="46DE0E8A" w:rsidTr="1B0126BB" w14:paraId="4053E82D" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5230" w:type="dxa"/>
+          <w:tcMar/>
         </w:tcPr>
-        <w:p w14:paraId="5AC28C8E" w14:textId="78F21C29" w:rsidR="46DE0E8A" w:rsidRDefault="298F02A5" w:rsidP="46DE0E8A">
+        <w:p w:rsidR="46DE0E8A" w:rsidP="46DE0E8A" w:rsidRDefault="001821B0" w14:paraId="5AC28C8E" w14:textId="0700E32D">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidR="1B0126BB">
+            <w:rPr/>
             <w:t>Last updated July 2025</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="02E4E56C" w14:textId="4801EFD1" w:rsidR="2A782213" w:rsidRDefault="2A782213" w:rsidP="2A782213">
+        <w:p w:rsidR="2A782213" w:rsidP="2A782213" w:rsidRDefault="2A782213" w14:paraId="02E4E56C" w14:textId="4801EFD1">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="54E57F86" w14:textId="50725386" w:rsidR="46DE0E8A" w:rsidRDefault="46DE0E8A" w:rsidP="46DE0E8A">
+        <w:p w:rsidR="46DE0E8A" w:rsidP="46DE0E8A" w:rsidRDefault="46DE0E8A" w14:paraId="54E57F86" w14:textId="50725386">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5230" w:type="dxa"/>
+          <w:tcMar/>
         </w:tcPr>
-        <w:p w14:paraId="105D43A7" w14:textId="28BB0C3E" w:rsidR="46DE0E8A" w:rsidRDefault="46DE0E8A" w:rsidP="46DE0E8A">
+        <w:p w:rsidR="46DE0E8A" w:rsidP="46DE0E8A" w:rsidRDefault="46DE0E8A" w14:paraId="105D43A7" w14:textId="28BB0C3E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5230" w:type="dxa"/>
+          <w:tcMar/>
         </w:tcPr>
-        <w:p w14:paraId="3C5E34DC" w14:textId="7645D661" w:rsidR="46DE0E8A" w:rsidRDefault="46DE0E8A" w:rsidP="46DE0E8A">
+        <w:p w:rsidR="46DE0E8A" w:rsidP="46DE0E8A" w:rsidRDefault="46DE0E8A" w14:paraId="3C5E34DC" w14:textId="5267DF0D">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Choice xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" Requires="wps">
+                <w:drawing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                  <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:anchorId="608A56B2" wp14:editId="637D546F">
+                    <wp:extent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" cx="758825" cy="352425"/>
+                    <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="0" t="0" r="3175" b="0"/>
+                    <wp:docPr xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" id="708523803" name="Text Box 3" descr="OFFICIAL">
+                      <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                          <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                        </a:ext>
+                      </a:extLst>
+                    </wp:docPr>
+                    <wp:cNvGraphicFramePr xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                        <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:cNvSpPr txBox="1"/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="758825" cy="352425"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                              <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="001821B0" w:rsidR="001821B0" w:rsidP="001821B0" w:rsidRDefault="001821B0" w14:paraId="16B7ED83" w14:textId="291F7D0E">
+                                <w:pPr>
+                                  <w:spacing w:after="0"/>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                                    <w:noProof/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r w:rsidRPr="001821B0">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                                    <w:noProof/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t>OFFICIAL</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                            <a:prstTxWarp prst="textNoShape">
+                              <a:avLst/>
+                            </a:prstTxWarp>
+                            <a:spAutoFit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                      </a:graphicData>
+                    </a:graphic>
+                  </wp:inline>
+                </w:drawing>
+              </mc:Choice>
+              <mc:Fallback xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+                <w:pict xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+                  <v:shapetype xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="4817EDEB">
+                    <v:stroke joinstyle="miter"/>
+                    <v:path gradientshapeok="t" o:connecttype="rect"/>
+                  </v:shapetype>
+                  <v:shape xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Text Box 3" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:59.75pt;height:27.75pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="OFFICIAL" o:spid="_x0000_s1027" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvTzknEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xk9ZYZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU66bqdhF/mJpPnx+LS47bUiR+F8C6ai00lOiTAc6tbsK/rjef1h&#10;TokPzNRMgREVPQlPb5fv3y06W4oZNKBq4QgmMb7sbEWbEGyZZZ43QjM/ASsMOiU4zQJe3T6rHesw&#10;u1bZLM8/ZR242jrgwnu03g9Oukz5pRQ8PErpRSCqothbSKdL5y6e2XLByr1jtmn5uQ32D11o1hos&#10;ekl1zwIjB9f+kUq33IEHGSYcdAZStlykGXCaaf5mmm3DrEizIDneXmjy/y8tfzhu7ZMjof8KPS4w&#10;EtJZX3o0xnl66XT8YqcE/Ujh6UKb6APhaPxczOezghKOro/F7AYxZsmuP1vnwzcBmkRQUYdbSWSx&#10;48aHIXQMibUMrFul0maU+c2AOaMlu3YYUeh3PWnrV93voD7hUA6GfXvL1y2W3jAfnpjDBeMcKNrw&#10;iIdU0FUUzoiSBtzPv9ljPPKOXko6FExFDSqaEvXd4D5mxU2eR4GlGwI3gl0C0y95Ef3moO8AtTjF&#10;Z2F5gjE4qBFKB/oFNb2K1dDFDMeaFd2N8C4M8sU3wcVqlYJQS5aFjdlaHlNHziKhz/0Lc/bMesB1&#10;PcAoKVa+IX+IjX96uzoEXEHaTOR3YPNMO+ow7fb8ZqLQX99T1PVlL38BAAD//wMAUEsDBBQABgAI&#10;AAAAIQDTVMbb2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJujZyATeNa&#10;DqE/odc6gfYoWxvLxNp1LSVx375KL+1lYZhh5ttiPblenHH0HZOCxTwBgdSw6ahVsN+93j+A8EGT&#10;0T0TKvhGD+vy9qbQueELveO5Cq2IJeRzrcCGMORS+sai037OA1L0Djw6HaIcW2lGfYnlrpfLJMmk&#10;0x3FBasHfLLYHKuTU5A9bzd2+Mg+vw5L/+ZrPoaKX5Sa3U2bRxABp/AXhit+RIcyMtV8IuNFryA+&#10;En7v1VusUhC1gjRNQZaF/A9f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAvTzknEQIA&#10;ACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDTVMbb&#10;2gAAAAQBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;">
+                    <v:fill o:detectmouseclick="t"/>
+                    <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                      <w:txbxContent>
+                        <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="001821B0" w:rsidR="001821B0" w:rsidP="001821B0" w:rsidRDefault="001821B0" w14:paraId="16B7ED83" w14:textId="291F7D0E">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="001821B0">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                    <w10:wrap xmlns:w10="urn:schemas-microsoft-com:office:word" anchorx="page" anchory="page"/>
+                  </v:shape>
+                </w:pict>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5D4C80FF" w14:textId="1B9BEBD6" w:rsidR="46DE0E8A" w:rsidRDefault="46DE0E8A" w:rsidP="46DE0E8A">
+  <w:p w:rsidR="46DE0E8A" w:rsidP="46DE0E8A" w:rsidRDefault="46DE0E8A" w14:paraId="5D4C80FF" w14:textId="1B9BEBD6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="001821B0" w:rsidRDefault="001821B0" w14:paraId="1CAE042C" w14:textId="594FF85E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BF80E21" wp14:editId="5396544C">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="352425"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1355655357" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="352425"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidRPr="001821B0" w:rsidR="001821B0" w:rsidP="001821B0" w:rsidRDefault="001821B0" w14:paraId="383BBC2B" w14:textId="66AE9BA7">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="001821B0">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="6BF80E21">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27.75pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="OFFICIAL" o:spid="_x0000_s1028" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+2cplEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x4zZYZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU66bqdhF/mJpPnx+LS47bUiR+F8C6ai00lOiTAc6tbsK/rjef1h&#10;TokPzNRMgREVPQlPb5fv3y06W4oCGlC1cASTGF92tqJNCLbMMs8boZmfgBUGnRKcZgGvbp/VjnWY&#10;XausyPNPWQeutg648B6t94OTLlN+KQUPj1J6EYiqKPYW0unSuYtntlywcu+YbVp+boP9QxeatQaL&#10;XlLds8DIwbV/pNItd+BBhgkHnYGULRdpBpxmmr+ZZtswK9IsSI63F5r8/0vLH45b++RI6L9CjwuM&#10;hHTWlx6NcZ5eOh2/2ClBP1J4utAm+kA4Gj/P5vNiRglH18dZcYMYs2TXn63z4ZsATSKoqMOtJLLY&#10;cePDEDqGxFoG1q1SaTPK/GbAnNGSXTuMKPS7nrR1RYux+x3UJxzKwbBvb/m6xdIb5sMTc7hgnANF&#10;Gx7xkAq6isIZUdKA+/k3e4xH3tFLSYeCqahBRVOivhvcRzG7yfMosHRD4EawS2D6JZ9FvznoO0At&#10;TvFZWJ5gDA5qhNKBfkFNr2I1dDHDsWZFdyO8C4N88U1wsVqlINSSZWFjtpbH1JGzSOhz/8KcPbMe&#10;cF0PMEqKlW/IH2Ljn96uDgFXkDYT+R3YPNOOOky7Pb+ZKPTX9xR1fdnLXwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhANNUxtvaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+FvoPYQm6NnIBN&#10;41oOoT+h1zqB9ihbG8vE2nUtJXHfvkov7WVhmGHm22I9uV6ccfQdk4LFPAGB1LDpqFWw373eP4Dw&#10;QZPRPRMq+EYP6/L2ptC54Qu947kKrYgl5HOtwIYw5FL6xqLTfs4DUvQOPDodohxbaUZ9ieWul8sk&#10;yaTTHcUFqwd8stgcq5NTkD1vN3b4yD6/Dkv/5ms+hopflJrdTZtHEAGn8BeGK35EhzIy1Xwi40Wv&#10;ID4Sfu/VW6xSELWCNE1BloX8D1/+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH7ZymUT&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANNU&#10;xtvaAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w:rsidRPr="001821B0" w:rsidR="001821B0" w:rsidP="001821B0" w:rsidRDefault="001821B0" w14:paraId="383BBC2B" w14:textId="66AE9BA7">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="001821B0">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C3CFEF0" w14:textId="77777777" w:rsidR="00410575" w:rsidRDefault="00410575">
+    <w:p w:rsidR="008335E4" w:rsidRDefault="008335E4" w14:paraId="1F4F69E3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C25C828" w14:textId="77777777" w:rsidR="00410575" w:rsidRDefault="00410575">
+    <w:p w:rsidR="008335E4" w:rsidRDefault="008335E4" w14:paraId="78964B2F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5230"/>
       <w:gridCol w:w="5230"/>
       <w:gridCol w:w="5230"/>
     </w:tblGrid>
-    <w:tr w:rsidR="46DE0E8A" w14:paraId="4747FCCC" w14:textId="77777777" w:rsidTr="46DE0E8A">
+    <w:tr w:rsidR="46DE0E8A" w:rsidTr="46DE0E8A" w14:paraId="4747FCCC" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5230" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6F9171C6" w14:textId="423D78D6" w:rsidR="46DE0E8A" w:rsidRDefault="46DE0E8A" w:rsidP="46DE0E8A">
+        <w:p w:rsidR="46DE0E8A" w:rsidP="46DE0E8A" w:rsidRDefault="46DE0E8A" w14:paraId="6F9171C6" w14:textId="423D78D6">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5230" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="70ABF5AD" w14:textId="591CEC9C" w:rsidR="46DE0E8A" w:rsidRDefault="46DE0E8A" w:rsidP="46DE0E8A">
+        <w:p w:rsidR="46DE0E8A" w:rsidP="46DE0E8A" w:rsidRDefault="46DE0E8A" w14:paraId="70ABF5AD" w14:textId="591CEC9C">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5230" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="56812EC4" w14:textId="1AFA9344" w:rsidR="46DE0E8A" w:rsidRDefault="46DE0E8A" w:rsidP="46DE0E8A">
+        <w:p w:rsidR="46DE0E8A" w:rsidP="46DE0E8A" w:rsidRDefault="46DE0E8A" w14:paraId="56812EC4" w14:textId="1AFA9344">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="65111784" w14:textId="018AEEB3" w:rsidR="46DE0E8A" w:rsidRDefault="46DE0E8A" w:rsidP="46DE0E8A">
+  <w:p w:rsidR="46DE0E8A" w:rsidP="46DE0E8A" w:rsidRDefault="46DE0E8A" w14:paraId="65111784" w14:textId="018AEEB3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03D0DF57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11FA2042"/>
     <w:lvl w:ilvl="0" w:tplc="04FC9738">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D23CCAF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4B1AB85E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="9D10F4DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="A6BC043A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="85963984">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="DD56EE80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="43F4450E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BADADBFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="088804E4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B6CE8C58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BA13F89"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7D8843D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F787CD7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="123E3184"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24C70C7C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2528EB40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D9C7E05"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BF8CEEDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EC6F955"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="622A5588"/>
     <w:lvl w:ilvl="0" w:tplc="C7BC25CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6FBE6790">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="6F9C34FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="58EA6054">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="D1EE3476">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="1B029966">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="704A3278">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="783AA9E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9470FA66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="403AD7D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E485316"/>
     <w:lvl w:ilvl="0" w:tplc="DE923B9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9BBC2A6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="8D4620C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="B75A7F9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="07F0E6D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="61707F04">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="26CCE2C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D858372C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1BFC03DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="407F04EA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8A3458E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71F6895F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02CA5652"/>
     <w:lvl w:ilvl="0" w:tplc="EA4A9C22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6AE8B17E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="AD1A31AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="490475D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="216A3C60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="A8A08ADE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="DEBED59A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1D5E1C12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3D5692E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75965E54"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FD02B82E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1467815178">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="834154005">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1756825172">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1047493244">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="805704428">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="496845262">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1088039310">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1575773415">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1027098431">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1654484319">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="196741264">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="101"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D933A6"/>
     <w:rsid w:val="00002FBB"/>
     <w:rsid w:val="00005FB0"/>
     <w:rsid w:val="00013BA2"/>
     <w:rsid w:val="00014B48"/>
     <w:rsid w:val="00033485"/>
     <w:rsid w:val="00046404"/>
     <w:rsid w:val="000610C7"/>
     <w:rsid w:val="00067386"/>
     <w:rsid w:val="00073B7D"/>
     <w:rsid w:val="00075DCC"/>
     <w:rsid w:val="00080EF3"/>
     <w:rsid w:val="00081676"/>
     <w:rsid w:val="00090707"/>
     <w:rsid w:val="000916C1"/>
     <w:rsid w:val="000A0F22"/>
     <w:rsid w:val="000C559B"/>
     <w:rsid w:val="000C777A"/>
     <w:rsid w:val="000E106B"/>
     <w:rsid w:val="00120514"/>
     <w:rsid w:val="00141C0D"/>
     <w:rsid w:val="00144DBB"/>
     <w:rsid w:val="00145B10"/>
     <w:rsid w:val="001502AA"/>
     <w:rsid w:val="0015171F"/>
     <w:rsid w:val="001616A9"/>
     <w:rsid w:val="00172947"/>
     <w:rsid w:val="00176C5B"/>
+    <w:rsid w:val="001821B0"/>
     <w:rsid w:val="001839AB"/>
     <w:rsid w:val="0019184B"/>
     <w:rsid w:val="00193AE2"/>
     <w:rsid w:val="00196E9C"/>
     <w:rsid w:val="001A5B3D"/>
     <w:rsid w:val="001B1ADE"/>
     <w:rsid w:val="001D13EB"/>
     <w:rsid w:val="001D491B"/>
     <w:rsid w:val="001E199E"/>
     <w:rsid w:val="001E3857"/>
+    <w:rsid w:val="001F6785"/>
     <w:rsid w:val="001F798F"/>
     <w:rsid w:val="00206EA5"/>
     <w:rsid w:val="0021134F"/>
     <w:rsid w:val="0021F966"/>
     <w:rsid w:val="0023198A"/>
     <w:rsid w:val="00233330"/>
     <w:rsid w:val="00236D2F"/>
     <w:rsid w:val="0025143B"/>
     <w:rsid w:val="0027613D"/>
     <w:rsid w:val="00292825"/>
     <w:rsid w:val="002A0CC3"/>
     <w:rsid w:val="002A3D1B"/>
     <w:rsid w:val="002B33DA"/>
     <w:rsid w:val="002D2F37"/>
     <w:rsid w:val="00300C46"/>
     <w:rsid w:val="00312640"/>
     <w:rsid w:val="0035269C"/>
     <w:rsid w:val="00353745"/>
     <w:rsid w:val="00365717"/>
     <w:rsid w:val="00365C39"/>
     <w:rsid w:val="00367E29"/>
     <w:rsid w:val="00375E51"/>
     <w:rsid w:val="0038521B"/>
     <w:rsid w:val="003A5365"/>
     <w:rsid w:val="003B0701"/>
     <w:rsid w:val="003C1B52"/>
     <w:rsid w:val="003D5130"/>
     <w:rsid w:val="003F25B1"/>
     <w:rsid w:val="003F5340"/>
     <w:rsid w:val="00403412"/>
     <w:rsid w:val="00407E81"/>
-    <w:rsid w:val="00410575"/>
     <w:rsid w:val="004225D8"/>
     <w:rsid w:val="00445B9D"/>
     <w:rsid w:val="00445CA2"/>
     <w:rsid w:val="0044658C"/>
     <w:rsid w:val="00462E78"/>
     <w:rsid w:val="004A140F"/>
     <w:rsid w:val="004A3862"/>
     <w:rsid w:val="004B453D"/>
     <w:rsid w:val="004C0759"/>
     <w:rsid w:val="004C362D"/>
     <w:rsid w:val="004F7179"/>
     <w:rsid w:val="005015D1"/>
     <w:rsid w:val="005123F7"/>
     <w:rsid w:val="00512D61"/>
     <w:rsid w:val="00524D77"/>
     <w:rsid w:val="005562AA"/>
     <w:rsid w:val="00565DED"/>
     <w:rsid w:val="00584008"/>
     <w:rsid w:val="00593D6A"/>
     <w:rsid w:val="00597DB7"/>
     <w:rsid w:val="005E54B1"/>
     <w:rsid w:val="005F0281"/>
     <w:rsid w:val="005F0F08"/>
     <w:rsid w:val="005F3998"/>
     <w:rsid w:val="00604323"/>
     <w:rsid w:val="006044DC"/>
     <w:rsid w:val="00604C48"/>
     <w:rsid w:val="006303EB"/>
     <w:rsid w:val="00642790"/>
     <w:rsid w:val="00656242"/>
-    <w:rsid w:val="00662817"/>
     <w:rsid w:val="006813F7"/>
     <w:rsid w:val="00684B7D"/>
     <w:rsid w:val="00694ABC"/>
     <w:rsid w:val="006A1908"/>
     <w:rsid w:val="006A3CF7"/>
     <w:rsid w:val="006A5CE7"/>
     <w:rsid w:val="006E71AC"/>
     <w:rsid w:val="00711CDB"/>
     <w:rsid w:val="0071422B"/>
     <w:rsid w:val="00715287"/>
     <w:rsid w:val="0072333E"/>
     <w:rsid w:val="007267BC"/>
     <w:rsid w:val="00730D3B"/>
     <w:rsid w:val="00736ABC"/>
     <w:rsid w:val="007546EC"/>
     <w:rsid w:val="00771909"/>
     <w:rsid w:val="00772F41"/>
     <w:rsid w:val="00780659"/>
     <w:rsid w:val="00785647"/>
     <w:rsid w:val="00796BF0"/>
     <w:rsid w:val="00797A4A"/>
     <w:rsid w:val="007A6F09"/>
     <w:rsid w:val="007B434B"/>
     <w:rsid w:val="007B60F2"/>
     <w:rsid w:val="007C1AA8"/>
     <w:rsid w:val="007D00EF"/>
     <w:rsid w:val="007D23DE"/>
     <w:rsid w:val="007D75D9"/>
     <w:rsid w:val="00817019"/>
     <w:rsid w:val="00822415"/>
     <w:rsid w:val="0082295D"/>
+    <w:rsid w:val="008335E4"/>
     <w:rsid w:val="00837CEF"/>
     <w:rsid w:val="008534C1"/>
     <w:rsid w:val="0089041C"/>
     <w:rsid w:val="00892E26"/>
     <w:rsid w:val="008C19F8"/>
     <w:rsid w:val="008D6133"/>
     <w:rsid w:val="008F7817"/>
     <w:rsid w:val="009010F8"/>
     <w:rsid w:val="009100B2"/>
     <w:rsid w:val="0091507E"/>
     <w:rsid w:val="00943469"/>
     <w:rsid w:val="0095109A"/>
     <w:rsid w:val="00953049"/>
     <w:rsid w:val="00972AD7"/>
     <w:rsid w:val="00993B8A"/>
     <w:rsid w:val="009A0DB9"/>
     <w:rsid w:val="009B7861"/>
     <w:rsid w:val="009C3C89"/>
     <w:rsid w:val="009C44E5"/>
     <w:rsid w:val="009D6632"/>
     <w:rsid w:val="009E20C5"/>
     <w:rsid w:val="009F134A"/>
     <w:rsid w:val="009F24DF"/>
     <w:rsid w:val="00A05734"/>
     <w:rsid w:val="00A23B7B"/>
     <w:rsid w:val="00A32191"/>
     <w:rsid w:val="00A4196E"/>
     <w:rsid w:val="00A543A5"/>
     <w:rsid w:val="00A6702F"/>
     <w:rsid w:val="00A936C3"/>
     <w:rsid w:val="00A95F19"/>
     <w:rsid w:val="00A969E7"/>
     <w:rsid w:val="00AC357C"/>
     <w:rsid w:val="00AD786E"/>
     <w:rsid w:val="00AE0591"/>
     <w:rsid w:val="00AE1C71"/>
     <w:rsid w:val="00AE3F23"/>
     <w:rsid w:val="00AE6BE3"/>
     <w:rsid w:val="00AE7203"/>
     <w:rsid w:val="00AF4736"/>
     <w:rsid w:val="00B02D1C"/>
     <w:rsid w:val="00B04943"/>
     <w:rsid w:val="00B07B8E"/>
     <w:rsid w:val="00B07E5D"/>
     <w:rsid w:val="00B10AEF"/>
     <w:rsid w:val="00B14A7A"/>
     <w:rsid w:val="00B15721"/>
     <w:rsid w:val="00B20F48"/>
     <w:rsid w:val="00B3706A"/>
-    <w:rsid w:val="00B47F5A"/>
     <w:rsid w:val="00B82B04"/>
     <w:rsid w:val="00B86B6B"/>
     <w:rsid w:val="00B9434E"/>
     <w:rsid w:val="00BA5E93"/>
     <w:rsid w:val="00BB79E6"/>
     <w:rsid w:val="00BC6E7C"/>
     <w:rsid w:val="00BD3470"/>
     <w:rsid w:val="00BD63A1"/>
     <w:rsid w:val="00C011D8"/>
     <w:rsid w:val="00C06D8C"/>
     <w:rsid w:val="00C33859"/>
     <w:rsid w:val="00C40567"/>
     <w:rsid w:val="00C45DEC"/>
     <w:rsid w:val="00C50E96"/>
     <w:rsid w:val="00C574B7"/>
     <w:rsid w:val="00C60769"/>
     <w:rsid w:val="00C625A9"/>
     <w:rsid w:val="00C62E1B"/>
     <w:rsid w:val="00C63770"/>
     <w:rsid w:val="00C66AEB"/>
     <w:rsid w:val="00C97006"/>
     <w:rsid w:val="00CA1855"/>
     <w:rsid w:val="00CB5E0C"/>
     <w:rsid w:val="00CB64EF"/>
     <w:rsid w:val="00CC6DF1"/>
@@ -4998,51 +5275,50 @@
     <w:rsid w:val="00CF1BD1"/>
     <w:rsid w:val="00CF6507"/>
     <w:rsid w:val="00D146E9"/>
     <w:rsid w:val="00D35781"/>
     <w:rsid w:val="00D4135F"/>
     <w:rsid w:val="00D47EA1"/>
     <w:rsid w:val="00D647E7"/>
     <w:rsid w:val="00D7169D"/>
     <w:rsid w:val="00D82165"/>
     <w:rsid w:val="00D92584"/>
     <w:rsid w:val="00D933A6"/>
     <w:rsid w:val="00D94162"/>
     <w:rsid w:val="00D97548"/>
     <w:rsid w:val="00DB6D9E"/>
     <w:rsid w:val="00DC534C"/>
     <w:rsid w:val="00DC5D45"/>
     <w:rsid w:val="00DE04F6"/>
     <w:rsid w:val="00DE2A43"/>
     <w:rsid w:val="00DE55B7"/>
     <w:rsid w:val="00DF0633"/>
     <w:rsid w:val="00DF663D"/>
     <w:rsid w:val="00DF69C6"/>
     <w:rsid w:val="00E01A60"/>
     <w:rsid w:val="00E01D7C"/>
     <w:rsid w:val="00E05F62"/>
-    <w:rsid w:val="00E259B3"/>
     <w:rsid w:val="00E25C95"/>
     <w:rsid w:val="00E263FE"/>
     <w:rsid w:val="00E32A61"/>
     <w:rsid w:val="00E33606"/>
     <w:rsid w:val="00E3696D"/>
     <w:rsid w:val="00E36E8C"/>
     <w:rsid w:val="00E6167C"/>
     <w:rsid w:val="00E7182B"/>
     <w:rsid w:val="00E839ED"/>
     <w:rsid w:val="00E9161A"/>
     <w:rsid w:val="00EA4094"/>
     <w:rsid w:val="00EA4847"/>
     <w:rsid w:val="00EB5F0A"/>
     <w:rsid w:val="00EC2B9D"/>
     <w:rsid w:val="00EC7044"/>
     <w:rsid w:val="00EF411C"/>
     <w:rsid w:val="00F170E8"/>
     <w:rsid w:val="00F21838"/>
     <w:rsid w:val="00F2F513"/>
     <w:rsid w:val="00F411B7"/>
     <w:rsid w:val="00F42385"/>
     <w:rsid w:val="00F6003F"/>
     <w:rsid w:val="00F63A51"/>
     <w:rsid w:val="00F76651"/>
     <w:rsid w:val="00F770EE"/>
@@ -5053,78 +5329,82 @@
     <w:rsid w:val="01253999"/>
     <w:rsid w:val="012B61AD"/>
     <w:rsid w:val="013E5E3E"/>
     <w:rsid w:val="0150F027"/>
     <w:rsid w:val="015FC145"/>
     <w:rsid w:val="017017BD"/>
     <w:rsid w:val="01ADB25D"/>
     <w:rsid w:val="01C66D7D"/>
     <w:rsid w:val="01EF9D43"/>
     <w:rsid w:val="0239ABF8"/>
     <w:rsid w:val="028EE16C"/>
     <w:rsid w:val="0313E9E9"/>
     <w:rsid w:val="031DA1ED"/>
     <w:rsid w:val="03635E89"/>
     <w:rsid w:val="036D6696"/>
     <w:rsid w:val="03CBCE26"/>
     <w:rsid w:val="0435980D"/>
     <w:rsid w:val="043CBD8B"/>
     <w:rsid w:val="0507CF1C"/>
     <w:rsid w:val="053AFC1D"/>
     <w:rsid w:val="056A7EED"/>
     <w:rsid w:val="05B7D282"/>
     <w:rsid w:val="0600A568"/>
     <w:rsid w:val="060D97DF"/>
     <w:rsid w:val="064D88C8"/>
+    <w:rsid w:val="06ABE9C1"/>
     <w:rsid w:val="06AD8B98"/>
     <w:rsid w:val="06C353D1"/>
     <w:rsid w:val="06CE833E"/>
     <w:rsid w:val="070354E0"/>
     <w:rsid w:val="072F851C"/>
     <w:rsid w:val="07581558"/>
+    <w:rsid w:val="076570AA"/>
+    <w:rsid w:val="076B5017"/>
     <w:rsid w:val="080CE4FF"/>
     <w:rsid w:val="082F723C"/>
     <w:rsid w:val="08DC9210"/>
     <w:rsid w:val="08FC8A89"/>
     <w:rsid w:val="0957E87B"/>
     <w:rsid w:val="0973E7A2"/>
     <w:rsid w:val="0A691749"/>
     <w:rsid w:val="0AC86A9B"/>
     <w:rsid w:val="0AEA867B"/>
     <w:rsid w:val="0B150DD2"/>
     <w:rsid w:val="0B1C1006"/>
     <w:rsid w:val="0B433C89"/>
     <w:rsid w:val="0B73CC62"/>
     <w:rsid w:val="0B8E66B9"/>
     <w:rsid w:val="0B8F44D7"/>
     <w:rsid w:val="0C5DB451"/>
     <w:rsid w:val="0C654E5F"/>
     <w:rsid w:val="0C7BE561"/>
     <w:rsid w:val="0CA09BBD"/>
     <w:rsid w:val="0CA121C8"/>
     <w:rsid w:val="0CA57D4E"/>
     <w:rsid w:val="0CCE6CEB"/>
+    <w:rsid w:val="0CCE912B"/>
     <w:rsid w:val="0CE561F3"/>
     <w:rsid w:val="0CF07CA8"/>
     <w:rsid w:val="0CF9DD05"/>
     <w:rsid w:val="0D0A6647"/>
     <w:rsid w:val="0D24A714"/>
     <w:rsid w:val="0D3B2B9A"/>
     <w:rsid w:val="0D5DD3FC"/>
     <w:rsid w:val="0D935D8C"/>
     <w:rsid w:val="0D9ADFDC"/>
     <w:rsid w:val="0D9F7235"/>
     <w:rsid w:val="0DBB6F6E"/>
     <w:rsid w:val="0E44201A"/>
     <w:rsid w:val="0E4D66F3"/>
     <w:rsid w:val="0E5F44AF"/>
     <w:rsid w:val="0EB70189"/>
     <w:rsid w:val="0F1EECF3"/>
     <w:rsid w:val="0F34AFF0"/>
     <w:rsid w:val="0F4B399D"/>
     <w:rsid w:val="0F7DC031"/>
     <w:rsid w:val="0FCDAC65"/>
     <w:rsid w:val="0FECCCF1"/>
     <w:rsid w:val="102CCF6D"/>
     <w:rsid w:val="1073CB83"/>
     <w:rsid w:val="107AE24E"/>
     <w:rsid w:val="109EBC17"/>
@@ -5145,106 +5425,110 @@
     <w:rsid w:val="1317C404"/>
     <w:rsid w:val="131D1ED0"/>
     <w:rsid w:val="13448375"/>
     <w:rsid w:val="1396F16A"/>
     <w:rsid w:val="13FBED82"/>
     <w:rsid w:val="142034EC"/>
     <w:rsid w:val="14A5279C"/>
     <w:rsid w:val="14B37DF2"/>
     <w:rsid w:val="151F8AF3"/>
     <w:rsid w:val="152E074C"/>
     <w:rsid w:val="152F65A0"/>
     <w:rsid w:val="15562F53"/>
     <w:rsid w:val="158DA068"/>
     <w:rsid w:val="159816AC"/>
     <w:rsid w:val="15ACEDA5"/>
     <w:rsid w:val="15B48F29"/>
     <w:rsid w:val="15CED28C"/>
     <w:rsid w:val="1631E351"/>
     <w:rsid w:val="1640F7FD"/>
     <w:rsid w:val="1642335C"/>
     <w:rsid w:val="16C5E5C5"/>
     <w:rsid w:val="16EDF82F"/>
     <w:rsid w:val="171990B8"/>
     <w:rsid w:val="1754E2C5"/>
     <w:rsid w:val="178EC1E9"/>
+    <w:rsid w:val="179684FC"/>
     <w:rsid w:val="17DE206A"/>
     <w:rsid w:val="18045CBD"/>
     <w:rsid w:val="180D3AF5"/>
     <w:rsid w:val="187CC9BE"/>
     <w:rsid w:val="18891047"/>
     <w:rsid w:val="18EFC700"/>
     <w:rsid w:val="1936B2EA"/>
     <w:rsid w:val="193EF451"/>
     <w:rsid w:val="1952776D"/>
     <w:rsid w:val="1A287E7F"/>
     <w:rsid w:val="1A2CB55E"/>
     <w:rsid w:val="1A58E634"/>
     <w:rsid w:val="1A69CC4F"/>
     <w:rsid w:val="1A870340"/>
     <w:rsid w:val="1AA2E2A9"/>
     <w:rsid w:val="1AF0FD1B"/>
+    <w:rsid w:val="1B0126BB"/>
     <w:rsid w:val="1B330F72"/>
     <w:rsid w:val="1B346449"/>
     <w:rsid w:val="1B606510"/>
     <w:rsid w:val="1BB79261"/>
     <w:rsid w:val="1BB7A248"/>
     <w:rsid w:val="1BD15D97"/>
     <w:rsid w:val="1C045A2D"/>
     <w:rsid w:val="1C0B62E9"/>
     <w:rsid w:val="1C4ED1D9"/>
     <w:rsid w:val="1C7EF213"/>
     <w:rsid w:val="1C84EEB2"/>
     <w:rsid w:val="1CA8866F"/>
+    <w:rsid w:val="1CAF0FCE"/>
     <w:rsid w:val="1CD317E5"/>
     <w:rsid w:val="1CDD7F8E"/>
     <w:rsid w:val="1D459391"/>
     <w:rsid w:val="1D46C136"/>
     <w:rsid w:val="1D5ADFA1"/>
     <w:rsid w:val="1D8C5018"/>
     <w:rsid w:val="1D8DCC9A"/>
     <w:rsid w:val="1D919F75"/>
     <w:rsid w:val="1DC27A3A"/>
     <w:rsid w:val="1E19F42F"/>
     <w:rsid w:val="1E258841"/>
     <w:rsid w:val="1E5B329D"/>
     <w:rsid w:val="1EA6599F"/>
     <w:rsid w:val="1EAB7CA6"/>
     <w:rsid w:val="1F27151C"/>
     <w:rsid w:val="1F96D420"/>
     <w:rsid w:val="1FB27E27"/>
     <w:rsid w:val="1FDF44DC"/>
     <w:rsid w:val="20214EA9"/>
     <w:rsid w:val="202E1623"/>
     <w:rsid w:val="2064B7A2"/>
     <w:rsid w:val="20753FE7"/>
     <w:rsid w:val="2075518D"/>
     <w:rsid w:val="20A4D550"/>
     <w:rsid w:val="20D4DCF7"/>
     <w:rsid w:val="21021F22"/>
     <w:rsid w:val="210F1D4B"/>
     <w:rsid w:val="2118DA7F"/>
+    <w:rsid w:val="2180D06F"/>
     <w:rsid w:val="2203E7D0"/>
     <w:rsid w:val="222502C7"/>
     <w:rsid w:val="2263DA9D"/>
     <w:rsid w:val="22C66559"/>
     <w:rsid w:val="2304CF3C"/>
     <w:rsid w:val="232E8E54"/>
     <w:rsid w:val="2397E831"/>
     <w:rsid w:val="23BECCE5"/>
     <w:rsid w:val="2415E721"/>
     <w:rsid w:val="24456308"/>
     <w:rsid w:val="247B268E"/>
     <w:rsid w:val="248BC670"/>
     <w:rsid w:val="248F3C8C"/>
     <w:rsid w:val="249C3A88"/>
     <w:rsid w:val="24CCFDB4"/>
     <w:rsid w:val="24D7B50F"/>
     <w:rsid w:val="24D9F582"/>
     <w:rsid w:val="24F77DC6"/>
     <w:rsid w:val="2555BBF1"/>
     <w:rsid w:val="2561F4AB"/>
     <w:rsid w:val="25921FD7"/>
     <w:rsid w:val="25A6EF58"/>
     <w:rsid w:val="25CD4782"/>
     <w:rsid w:val="25D12FCA"/>
     <w:rsid w:val="26E0FC20"/>
@@ -5294,103 +5578,106 @@
     <w:rsid w:val="2DE1A4A6"/>
     <w:rsid w:val="2DEE37DD"/>
     <w:rsid w:val="2E059F70"/>
     <w:rsid w:val="2E0F145C"/>
     <w:rsid w:val="2E2AF537"/>
     <w:rsid w:val="2E341EDC"/>
     <w:rsid w:val="2E3F68D7"/>
     <w:rsid w:val="2E45A3E6"/>
     <w:rsid w:val="2EBEE172"/>
     <w:rsid w:val="2EC0AA3A"/>
     <w:rsid w:val="2F05B299"/>
     <w:rsid w:val="2F51A2B4"/>
     <w:rsid w:val="2FB4C0CE"/>
     <w:rsid w:val="2FD5BBFC"/>
     <w:rsid w:val="30016B91"/>
     <w:rsid w:val="30399C93"/>
     <w:rsid w:val="308636FD"/>
     <w:rsid w:val="30BCDEFC"/>
     <w:rsid w:val="30EE5812"/>
     <w:rsid w:val="30F1DCF4"/>
     <w:rsid w:val="3103B948"/>
     <w:rsid w:val="310928F4"/>
     <w:rsid w:val="31146268"/>
     <w:rsid w:val="31261EE3"/>
     <w:rsid w:val="31F7B00E"/>
+    <w:rsid w:val="320F83F9"/>
     <w:rsid w:val="32398C0C"/>
     <w:rsid w:val="324032D4"/>
     <w:rsid w:val="3264CBD2"/>
     <w:rsid w:val="32D10643"/>
     <w:rsid w:val="3310CE39"/>
     <w:rsid w:val="331865A2"/>
     <w:rsid w:val="33327721"/>
     <w:rsid w:val="335CA67B"/>
     <w:rsid w:val="33979C7B"/>
     <w:rsid w:val="3412A269"/>
     <w:rsid w:val="342CF7DD"/>
     <w:rsid w:val="346D92EB"/>
     <w:rsid w:val="347B8796"/>
     <w:rsid w:val="349B6A9F"/>
     <w:rsid w:val="351CE7B9"/>
     <w:rsid w:val="3589C279"/>
     <w:rsid w:val="35AF8C73"/>
     <w:rsid w:val="35CF758A"/>
     <w:rsid w:val="35E20073"/>
+    <w:rsid w:val="36197918"/>
     <w:rsid w:val="3652E163"/>
     <w:rsid w:val="3659FC95"/>
     <w:rsid w:val="3660BF60"/>
     <w:rsid w:val="36AE2B18"/>
     <w:rsid w:val="37473A1F"/>
     <w:rsid w:val="3758D56B"/>
     <w:rsid w:val="376FE175"/>
     <w:rsid w:val="37CA4BE7"/>
     <w:rsid w:val="37FA0D6F"/>
     <w:rsid w:val="38242685"/>
     <w:rsid w:val="3842A36E"/>
     <w:rsid w:val="3851395F"/>
     <w:rsid w:val="385DB160"/>
     <w:rsid w:val="389666FF"/>
     <w:rsid w:val="3897E808"/>
     <w:rsid w:val="389ECDA4"/>
     <w:rsid w:val="38AB85D9"/>
     <w:rsid w:val="38E21BFE"/>
     <w:rsid w:val="3904AD74"/>
     <w:rsid w:val="3919459A"/>
     <w:rsid w:val="391C609A"/>
     <w:rsid w:val="3970B8A8"/>
     <w:rsid w:val="3982F0E1"/>
     <w:rsid w:val="39A999EA"/>
     <w:rsid w:val="39C18E01"/>
     <w:rsid w:val="39E80EF6"/>
     <w:rsid w:val="3A19A002"/>
     <w:rsid w:val="3A7FB905"/>
     <w:rsid w:val="3AB6193C"/>
     <w:rsid w:val="3AC49F40"/>
     <w:rsid w:val="3AF3681E"/>
     <w:rsid w:val="3B11C9B6"/>
     <w:rsid w:val="3B425673"/>
     <w:rsid w:val="3B7FF053"/>
+    <w:rsid w:val="3B86A954"/>
     <w:rsid w:val="3BCA4EA2"/>
     <w:rsid w:val="3BE5D359"/>
     <w:rsid w:val="3C02B38F"/>
     <w:rsid w:val="3C39564E"/>
     <w:rsid w:val="3C56FA66"/>
     <w:rsid w:val="3C668C07"/>
     <w:rsid w:val="3C750366"/>
     <w:rsid w:val="3CDBE7ED"/>
     <w:rsid w:val="3D387999"/>
     <w:rsid w:val="3D388071"/>
     <w:rsid w:val="3D422620"/>
     <w:rsid w:val="3E649F0E"/>
     <w:rsid w:val="3E6F7B05"/>
     <w:rsid w:val="3E853C6A"/>
     <w:rsid w:val="3E970A6B"/>
     <w:rsid w:val="3EA05920"/>
     <w:rsid w:val="3ED360C1"/>
     <w:rsid w:val="3F08A5FD"/>
     <w:rsid w:val="3F2B5F5D"/>
     <w:rsid w:val="3F3CF74D"/>
     <w:rsid w:val="3F40AC00"/>
     <w:rsid w:val="3F464201"/>
     <w:rsid w:val="3F80925A"/>
     <w:rsid w:val="3FB09EC5"/>
     <w:rsid w:val="3FD052BF"/>
@@ -5421,104 +5708,107 @@
     <w:rsid w:val="439B5F7C"/>
     <w:rsid w:val="43B9EC61"/>
     <w:rsid w:val="43C4AD27"/>
     <w:rsid w:val="43C5338D"/>
     <w:rsid w:val="43CD4B13"/>
     <w:rsid w:val="43CF15DD"/>
     <w:rsid w:val="441D9777"/>
     <w:rsid w:val="44329641"/>
     <w:rsid w:val="4457C891"/>
     <w:rsid w:val="44AE93BD"/>
     <w:rsid w:val="44B42127"/>
     <w:rsid w:val="450F64C2"/>
     <w:rsid w:val="4551C3CD"/>
     <w:rsid w:val="45682B54"/>
     <w:rsid w:val="45BC089C"/>
     <w:rsid w:val="45EE6D37"/>
     <w:rsid w:val="4654F0FE"/>
     <w:rsid w:val="466962B1"/>
     <w:rsid w:val="467EDB84"/>
     <w:rsid w:val="4698FA3D"/>
     <w:rsid w:val="46996463"/>
     <w:rsid w:val="46CA5CB8"/>
     <w:rsid w:val="46DE0E8A"/>
     <w:rsid w:val="46DF7E6E"/>
     <w:rsid w:val="4713285D"/>
+    <w:rsid w:val="471F59AF"/>
     <w:rsid w:val="4720392F"/>
     <w:rsid w:val="474802B5"/>
     <w:rsid w:val="479BDDDA"/>
     <w:rsid w:val="485C9616"/>
     <w:rsid w:val="48647CB7"/>
     <w:rsid w:val="48E6FF6D"/>
     <w:rsid w:val="48E97D30"/>
     <w:rsid w:val="48F94342"/>
     <w:rsid w:val="49772BDC"/>
     <w:rsid w:val="49E39E16"/>
     <w:rsid w:val="49ED0136"/>
     <w:rsid w:val="49F673BF"/>
     <w:rsid w:val="49F8FBCC"/>
     <w:rsid w:val="4A110E0F"/>
     <w:rsid w:val="4A7366E0"/>
     <w:rsid w:val="4AAB5132"/>
     <w:rsid w:val="4AC14FF5"/>
     <w:rsid w:val="4ADA0D77"/>
     <w:rsid w:val="4B1296CE"/>
     <w:rsid w:val="4B135E59"/>
     <w:rsid w:val="4B2EBBC7"/>
     <w:rsid w:val="4BEAC36A"/>
     <w:rsid w:val="4C39FCC8"/>
     <w:rsid w:val="4C9E3027"/>
     <w:rsid w:val="4CA366A3"/>
     <w:rsid w:val="4D7B7BD1"/>
     <w:rsid w:val="4D85B046"/>
     <w:rsid w:val="4D96396F"/>
     <w:rsid w:val="4D9E3EEA"/>
     <w:rsid w:val="4DA1FEF6"/>
     <w:rsid w:val="4DAACB95"/>
     <w:rsid w:val="4E142BF3"/>
     <w:rsid w:val="4E2E32AD"/>
     <w:rsid w:val="4E46DDD7"/>
     <w:rsid w:val="4E799433"/>
     <w:rsid w:val="4E81C8DC"/>
     <w:rsid w:val="4EC2838A"/>
     <w:rsid w:val="4EDCFFAB"/>
     <w:rsid w:val="4EFADCF8"/>
     <w:rsid w:val="4F55B507"/>
     <w:rsid w:val="4F595374"/>
     <w:rsid w:val="4F872B56"/>
     <w:rsid w:val="4FA1A01F"/>
     <w:rsid w:val="4FAEE0E0"/>
     <w:rsid w:val="4FB98EBE"/>
+    <w:rsid w:val="4FE81AFE"/>
     <w:rsid w:val="5039B52B"/>
     <w:rsid w:val="50B4DC0E"/>
     <w:rsid w:val="50E5D417"/>
     <w:rsid w:val="511B6976"/>
     <w:rsid w:val="520818B8"/>
     <w:rsid w:val="52113765"/>
     <w:rsid w:val="523EB725"/>
     <w:rsid w:val="524B1D8E"/>
     <w:rsid w:val="5280629B"/>
+    <w:rsid w:val="52CCE717"/>
     <w:rsid w:val="5336A109"/>
     <w:rsid w:val="533785EF"/>
     <w:rsid w:val="53ADF869"/>
     <w:rsid w:val="541370E3"/>
     <w:rsid w:val="542AF963"/>
     <w:rsid w:val="54651BCE"/>
     <w:rsid w:val="549AC34F"/>
     <w:rsid w:val="55294F28"/>
     <w:rsid w:val="5541BBA3"/>
     <w:rsid w:val="5564F181"/>
     <w:rsid w:val="55657814"/>
     <w:rsid w:val="5575F94A"/>
     <w:rsid w:val="558A517A"/>
     <w:rsid w:val="55C23CF2"/>
     <w:rsid w:val="56388FD6"/>
     <w:rsid w:val="567CB8CD"/>
     <w:rsid w:val="56AB591E"/>
     <w:rsid w:val="56AB5A21"/>
     <w:rsid w:val="57A8B019"/>
     <w:rsid w:val="582226EB"/>
     <w:rsid w:val="5862F92B"/>
     <w:rsid w:val="589D93D8"/>
     <w:rsid w:val="589F6C0E"/>
     <w:rsid w:val="5992B278"/>
     <w:rsid w:val="599E3239"/>
@@ -5529,79 +5819,81 @@
     <w:rsid w:val="5A2F0FFD"/>
     <w:rsid w:val="5A5802BB"/>
     <w:rsid w:val="5AE982D3"/>
     <w:rsid w:val="5B2A452D"/>
     <w:rsid w:val="5BAEDEB7"/>
     <w:rsid w:val="5BD22115"/>
     <w:rsid w:val="5BD2AA3B"/>
     <w:rsid w:val="5BF9A50C"/>
     <w:rsid w:val="5C114DE6"/>
     <w:rsid w:val="5C478657"/>
     <w:rsid w:val="5C9B192C"/>
     <w:rsid w:val="5CD57917"/>
     <w:rsid w:val="5D5FB723"/>
     <w:rsid w:val="5D9610A9"/>
     <w:rsid w:val="5DE1916C"/>
     <w:rsid w:val="5E0509BD"/>
     <w:rsid w:val="5E3C014C"/>
     <w:rsid w:val="5E84630A"/>
     <w:rsid w:val="5F295F83"/>
     <w:rsid w:val="5F325BD8"/>
     <w:rsid w:val="5F4C9087"/>
     <w:rsid w:val="5F94C485"/>
     <w:rsid w:val="5F960030"/>
     <w:rsid w:val="5F9DDB7F"/>
     <w:rsid w:val="5FDB71F8"/>
+    <w:rsid w:val="60236058"/>
     <w:rsid w:val="60282243"/>
     <w:rsid w:val="60289517"/>
     <w:rsid w:val="60434DEC"/>
     <w:rsid w:val="604FAE59"/>
     <w:rsid w:val="6093BF24"/>
     <w:rsid w:val="60C6836E"/>
     <w:rsid w:val="60CCBF73"/>
     <w:rsid w:val="61071CFF"/>
     <w:rsid w:val="61279DF8"/>
     <w:rsid w:val="61439646"/>
     <w:rsid w:val="61E07BFB"/>
     <w:rsid w:val="620E1096"/>
     <w:rsid w:val="62163132"/>
     <w:rsid w:val="625E6C03"/>
     <w:rsid w:val="627D4C11"/>
     <w:rsid w:val="628DC329"/>
     <w:rsid w:val="6337A6E3"/>
     <w:rsid w:val="633CBA1C"/>
     <w:rsid w:val="634A7132"/>
     <w:rsid w:val="63653EA2"/>
     <w:rsid w:val="639CAD0B"/>
     <w:rsid w:val="63B121DA"/>
     <w:rsid w:val="63C1E8CC"/>
     <w:rsid w:val="63F6FA4F"/>
     <w:rsid w:val="643BB2E3"/>
     <w:rsid w:val="6441149A"/>
     <w:rsid w:val="647BA413"/>
     <w:rsid w:val="6497FA60"/>
     <w:rsid w:val="64CD3A63"/>
+    <w:rsid w:val="64EE3B27"/>
     <w:rsid w:val="655A19DF"/>
     <w:rsid w:val="6576688B"/>
     <w:rsid w:val="65C561E9"/>
     <w:rsid w:val="65FB8DEA"/>
     <w:rsid w:val="6679A81A"/>
     <w:rsid w:val="667CCF2D"/>
     <w:rsid w:val="668854A1"/>
     <w:rsid w:val="66A62414"/>
     <w:rsid w:val="66D2BAA5"/>
     <w:rsid w:val="66F63556"/>
     <w:rsid w:val="671C00E1"/>
     <w:rsid w:val="674A8A4D"/>
     <w:rsid w:val="676FD321"/>
     <w:rsid w:val="6776278F"/>
     <w:rsid w:val="6789D164"/>
     <w:rsid w:val="67D6848F"/>
     <w:rsid w:val="67DE4E35"/>
     <w:rsid w:val="67E4708B"/>
     <w:rsid w:val="67EE6460"/>
     <w:rsid w:val="684E37A6"/>
     <w:rsid w:val="68589517"/>
     <w:rsid w:val="6860DF80"/>
     <w:rsid w:val="687918ED"/>
     <w:rsid w:val="6879F409"/>
     <w:rsid w:val="68D4BC24"/>
@@ -5670,191 +5962,194 @@
     <w:rsid w:val="75F2D66F"/>
     <w:rsid w:val="7654A859"/>
     <w:rsid w:val="765E19E0"/>
     <w:rsid w:val="767E2476"/>
     <w:rsid w:val="768D51B4"/>
     <w:rsid w:val="76927DD2"/>
     <w:rsid w:val="769ED68E"/>
     <w:rsid w:val="779D18C0"/>
     <w:rsid w:val="77BC67D1"/>
     <w:rsid w:val="77C79345"/>
     <w:rsid w:val="77E323FD"/>
     <w:rsid w:val="77F399EF"/>
     <w:rsid w:val="77F7B071"/>
     <w:rsid w:val="780178BE"/>
     <w:rsid w:val="781E0025"/>
     <w:rsid w:val="782C4B2D"/>
     <w:rsid w:val="785079AB"/>
     <w:rsid w:val="78B2B61B"/>
     <w:rsid w:val="78BFDB07"/>
     <w:rsid w:val="78C9FEF3"/>
     <w:rsid w:val="78E45976"/>
     <w:rsid w:val="79176AFC"/>
     <w:rsid w:val="79757D81"/>
     <w:rsid w:val="7A4C0C25"/>
     <w:rsid w:val="7A6EE09A"/>
+    <w:rsid w:val="7A864415"/>
     <w:rsid w:val="7ABFC97E"/>
     <w:rsid w:val="7AC75EC1"/>
     <w:rsid w:val="7B8640EB"/>
     <w:rsid w:val="7B88C605"/>
     <w:rsid w:val="7B8B1AC5"/>
     <w:rsid w:val="7BDAECE4"/>
     <w:rsid w:val="7BE24B34"/>
     <w:rsid w:val="7C19C7A7"/>
     <w:rsid w:val="7C4AA0E0"/>
     <w:rsid w:val="7C4EDB6E"/>
     <w:rsid w:val="7C5ACDD8"/>
     <w:rsid w:val="7C5EBA4E"/>
     <w:rsid w:val="7C93A49B"/>
     <w:rsid w:val="7CA8E91A"/>
     <w:rsid w:val="7CD86DD0"/>
     <w:rsid w:val="7CF7C7F1"/>
     <w:rsid w:val="7D625C86"/>
     <w:rsid w:val="7DE7373A"/>
     <w:rsid w:val="7E477915"/>
     <w:rsid w:val="7E5209BA"/>
     <w:rsid w:val="7E9FF6CC"/>
     <w:rsid w:val="7EF40036"/>
     <w:rsid w:val="7F06B2DC"/>
+    <w:rsid w:val="7F079599"/>
     <w:rsid w:val="7F2D5AA2"/>
     <w:rsid w:val="7F3A72D6"/>
     <w:rsid w:val="7F54BB32"/>
     <w:rsid w:val="7FB8391A"/>
     <w:rsid w:val="7FFF8843"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5BB93790"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{ECC2D6C2-561F-4813-A49F-572C30279041}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6010,52 +6305,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -6122,396 +6417,396 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="298F02A5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="1F27151C"/>
     <w:pPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Aptos"/>
+      <w:rFonts w:cs="Aptos" w:eastAsiaTheme="minorEastAsia"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="C00000"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D933A6"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00D933A6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="298F02A5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D933A6"/>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="298F02A5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D933A6"/>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="298F02A5"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D933A6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="298F02A5"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4472C4" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="4"/>
       </w:pBdr>
       <w:spacing w:after="300"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00D933A6"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="298F02A5"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D933A6"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="298F02A5"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="298F02A5"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00033485"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00033485"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="298F02A5"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="298F02A5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:noProof w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="298F02A5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="1F27151C"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Aptos"/>
+      <w:rFonts w:cs="Aptos" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:caps w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:noProof w:val="0"/>
       <w:color w:val="C00000"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="90250101">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -6582,56 +6877,55 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1705205580">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -6881,74 +7175,316 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100708486052300824BA4D620CF95E9C978" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2541a160a9daaf70bb32d466996cc7b9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee57888a-cf71-422e-9a19-54eb89d6805c" xmlns:ns3="5546626c-f3fd-4f02-8a63-221a7cd464fb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0f2b3a1c226269fc39a71fdeae7ffbbf" ns2:_="" ns3:_="">
+    <xsd:import namespace="ee57888a-cf71-422e-9a19-54eb89d6805c"/>
+    <xsd:import namespace="5546626c-f3fd-4f02-8a63-221a7cd464fb"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ee57888a-cf71-422e-9a19-54eb89d6805c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5546626c-f3fd-4f02-8a63-221a7cd464fb" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B887A4EF-333C-4DB5-9A16-55EC947F0D2D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62AA4068-E914-47D7-8026-6DECB118FC52}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A772D6C7-E668-481A-95BD-D504717F54C0}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100708486052300824BA4D620CF95E9C978</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>50cda8bd,b56dce6,ae02f16</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
+    <vt:lpwstr>2026-06-12T15:38:02Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
+    <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
+    <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
+    <vt:lpwstr>379e10a8-ab20-4947-88c6-334d8cad1d9b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  </property>
+</Properties>
+</file>