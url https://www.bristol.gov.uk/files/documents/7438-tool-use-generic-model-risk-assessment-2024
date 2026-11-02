--- v1 (2026-09-23)
+++ v2 (2026-11-02)
@@ -1,2897 +1,3428 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="3851395F" w:rsidP="3758D56B" w:rsidRDefault="3851395F" w14:paraId="461C074B" w14:textId="7FE1CC34">
+    <w:p w14:paraId="461C074B" w14:textId="42F67764" w:rsidR="3851395F" w:rsidRDefault="3851395F" w:rsidP="3758D56B">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55058E7F" wp14:editId="7C196C8E">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55058E7F" wp14:editId="64B47505">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
+            <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>0</wp:posOffset>
+              <wp:posOffset>-191135</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1371600" cy="769775"/>
+            <wp:extent cx="1263374" cy="709036"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2052713503" name="Picture 2052713503" descr="Picture 2, Picture"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1371600" cy="769775"/>
+                      <a:ext cx="1263374" cy="709036"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="1F27151C" w:rsidR="75C59D0C">
+      <w:r w:rsidR="75C59D0C" w:rsidRPr="1F27151C">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
         <w:t xml:space="preserve">Hand </w:t>
       </w:r>
-      <w:r w:rsidRPr="1F27151C" w:rsidR="248BC670">
+      <w:r w:rsidR="248BC670" w:rsidRPr="1F27151C">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
         <w:t>Tool</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F27151C" w:rsidR="3F2B5F5D">
+      <w:r w:rsidR="3F2B5F5D" w:rsidRPr="1F27151C">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="1F27151C">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
         <w:t>Risk Assessmen</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F27151C" w:rsidR="25D12FCA">
+      <w:r w:rsidR="25D12FCA" w:rsidRPr="1F27151C">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F27151C" w:rsidR="767E2476">
+      <w:r w:rsidR="767E2476" w:rsidRPr="1F27151C">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="005F42FC">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="3758D56B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Bristol Parks and Green Spaces Volunteer Programme</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="3851395F" w:rsidP="298F02A5" w:rsidRDefault="427F07DB" w14:paraId="0FF87AF5" w14:textId="420C8712">
+    <w:p w14:paraId="3EEC0033" w14:textId="5B299135" w:rsidR="009F42BC" w:rsidRDefault="427F07DB" w:rsidP="298F02A5">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="298F02A5">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Prepared by: Bristol Parks</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="005F42FC">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="52CCE717" w:rsidR="427F07DB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F42FC">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005F42FC">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005F42FC">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="4AC01AB1">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
-      <w:r w:rsidRPr="52CCE717" w:rsidR="1CAF0FCE">
+      <w:r w:rsidR="5AB226FA" w:rsidRPr="4AC01AB1">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>July</w:t>
+        <w:t>September</w:t>
       </w:r>
-      <w:r w:rsidRPr="52CCE717" w:rsidR="427F07DB">
+      <w:r w:rsidRPr="4AC01AB1">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="52CCE717" w:rsidR="0CCE912B">
+      <w:r w:rsidR="0CCE912B" w:rsidRPr="4AC01AB1">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15915" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2340"/>
-        <w:gridCol w:w="3555"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1020"/>
+        <w:gridCol w:w="3322"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="6395"/>
+        <w:gridCol w:w="1195"/>
         <w:gridCol w:w="1545"/>
       </w:tblGrid>
-      <w:tr w:rsidR="298F02A5" w:rsidTr="1B0126BB" w14:paraId="0F5293B4" w14:textId="77777777">
+      <w:tr w:rsidR="298F02A5" w14:paraId="0F5293B4" w14:textId="77777777" w:rsidTr="001B3C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="5094A9B9" w14:textId="38F6DEFC">
+          <w:p w14:paraId="5094A9B9" w14:textId="38F6DEFC" w:rsidR="298F02A5" w:rsidRDefault="298F02A5" w:rsidP="298F02A5">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="298F02A5">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>Hazard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcW w:w="3322" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="228881FE" w14:textId="6D2C0647">
+          <w:p w14:paraId="228881FE" w14:textId="6D2C0647" w:rsidR="298F02A5" w:rsidRDefault="298F02A5" w:rsidP="298F02A5">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="298F02A5">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>Possible Outcome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="885" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="298F02A5" w:rsidP="1F27151C" w:rsidRDefault="6C183F4A" w14:paraId="38A5A90F" w14:textId="62DE6CC7">
+          <w:p w14:paraId="38A5A90F" w14:textId="62DE6CC7" w:rsidR="298F02A5" w:rsidRDefault="6C183F4A" w:rsidP="1F27151C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F27151C">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>Who at risk?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6570" w:type="dxa"/>
+            <w:tcW w:w="6395" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="6E4A8045" w14:textId="3BE24EE3">
+          <w:p w14:paraId="6E4A8045" w14:textId="3BE24EE3" w:rsidR="298F02A5" w:rsidRDefault="298F02A5" w:rsidP="298F02A5">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="298F02A5">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>Control measures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="1195" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="298F02A5" w:rsidP="1F27151C" w:rsidRDefault="6C183F4A" w14:paraId="5C20DA23" w14:textId="24C3939C">
+          <w:p w14:paraId="5C20DA23" w14:textId="0C8B8E51" w:rsidR="00175690" w:rsidRPr="00175690" w:rsidRDefault="6C183F4A" w:rsidP="1F27151C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F27151C">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk </w:t>
+              <w:t>Risk</w:t>
+            </w:r>
+            <w:r w:rsidR="001B3C9D">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> level after control</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="465FD3BE" w14:textId="495FA00C">
+          <w:p w14:paraId="465FD3BE" w14:textId="495FA00C" w:rsidR="298F02A5" w:rsidRDefault="298F02A5" w:rsidP="298F02A5">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="298F02A5">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>Person responsible</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="298F02A5" w:rsidTr="1B0126BB" w14:paraId="02C8A551" w14:textId="77777777">
+      <w:tr w:rsidR="298F02A5" w14:paraId="02C8A551" w14:textId="77777777" w:rsidTr="001B3C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="5A1D698B" w14:textId="504726A7">
+          <w:p w14:paraId="5A1D698B" w14:textId="504726A7" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Inexperienced volunteers</w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="69CA39F6" w14:textId="0C85904D">
+          <w:p w14:paraId="69CA39F6" w14:textId="0C85904D" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcW w:w="3322" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="1A1ADF2E" w14:textId="4A3DFBF9">
+          <w:p w14:paraId="1A1ADF2E" w14:textId="4A3DFBF9" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tool being used incorrectly</w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="78E94763" w14:textId="5E4F065B">
+          <w:p w14:paraId="78E94763" w14:textId="5E4F065B" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="885" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="746C7D08" w14:paraId="61B7FFE8" w14:textId="127B7F16">
+          <w:p w14:paraId="61B7FFE8" w14:textId="127B7F16" w:rsidR="298F02A5" w:rsidRDefault="746C7D08" w:rsidP="3758D56B">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Vols and public</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6570" w:type="dxa"/>
+            <w:tcW w:w="6395" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="0E29FB9E" w14:textId="40382096">
+          <w:p w14:paraId="0E29FB9E" w14:textId="5862D50A" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3758D56B">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="388CD368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Volunteers</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="388CD368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> leaders should be trained in the correct use and storage of </w:t>
+            </w:r>
+            <w:r w:rsidR="3310CE39" w:rsidRPr="388CD368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">hand </w:t>
             </w:r>
-            <w:r w:rsidRPr="3758D56B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="388CD368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tools</w:t>
             </w:r>
-            <w:r w:rsidRPr="3758D56B" w:rsidR="0F1EECF3">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidR="0F1EECF3" w:rsidRPr="388CD368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="0F1EECF3" w:rsidRPr="388CD368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="388CD368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tool</w:t>
             </w:r>
-            <w:r w:rsidRPr="3758D56B" w:rsidR="7DE7373A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="7DE7373A" w:rsidRPr="388CD368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="3758D56B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="388CD368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">talk </w:t>
             </w:r>
-            <w:r w:rsidRPr="3758D56B" w:rsidR="5AE982D3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidR="5AE982D3" w:rsidRPr="388CD368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">must be </w:t>
             </w:r>
-            <w:r w:rsidRPr="3758D56B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="388CD368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>given to all volunteers before work commences. Training should be received on the correct use of Personal Protective Equipment.</w:t>
             </w:r>
-            <w:r w:rsidRPr="3758D56B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="388CD368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> D</w:t>
             </w:r>
-            <w:r w:rsidRPr="3758D56B">
-[...16 lines deleted...]
-              <w:t> </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="388CD368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00424363">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>n’t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="388CD368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> use </w:t>
+            </w:r>
+            <w:r w:rsidR="00424363">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">unfamiliar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="388CD368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tools</w:t>
+            </w:r>
+            <w:r w:rsidR="005902FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00856B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>you are</w:t>
+            </w:r>
+            <w:r w:rsidR="005902FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not sure how to use safely.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="1195" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="2AF7C703" w14:textId="5CBD4400">
+          <w:p w14:paraId="2AF7C703" w14:textId="61339236" w:rsidR="3758D56B" w:rsidRDefault="00175690" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17B06FAA" w14:textId="7CE4B465" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...38 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="6C183F4A" w14:paraId="16BFE486" w14:textId="7E2FD49C">
+          <w:p w14:paraId="16BFE486" w14:textId="7E2FD49C" w:rsidR="298F02A5" w:rsidRDefault="6C183F4A" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Health and safety lead</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="298F02A5" w:rsidTr="1B0126BB" w14:paraId="45CEA491" w14:textId="77777777">
+      <w:tr w:rsidR="298F02A5" w14:paraId="45CEA491" w14:textId="77777777" w:rsidTr="00856B6A">
         <w:trPr>
-          <w:trHeight w:val="1545"/>
+          <w:trHeight w:val="1064"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3758D56B" w:rsidP="1B0126BB" w:rsidRDefault="3758D56B" w14:paraId="28B7793D" w14:textId="034B7EA6">
+          <w:p w14:paraId="28B7793D" w14:textId="034B7EA6" w:rsidR="3758D56B" w:rsidRDefault="3B86A954" w:rsidP="1B0126BB">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
-            <w:r w:rsidRPr="1B0126BB" w:rsidR="36197918">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="36197918" w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>volunteers working close by</w:t>
             </w:r>
-            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcW w:w="3322" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3758D56B" w:rsidP="1B0126BB" w:rsidRDefault="3758D56B" w14:paraId="650025E7" w14:textId="05E7AEA3">
+          <w:p w14:paraId="650025E7" w14:textId="05E7AEA3" w:rsidR="3758D56B" w:rsidRDefault="3B86A954" w:rsidP="1B0126BB">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
-[...29 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Possible injury and possible obstruction.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="885" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="298F02A5" w14:paraId="7E5B1DBC" w14:textId="224291E2">
+          <w:p w14:paraId="7E5B1DBC" w14:textId="224291E2" w:rsidR="298F02A5" w:rsidRDefault="076570AA" w:rsidP="3758D56B">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidR="076570AA">
-              <w:rPr/>
+            <w:r>
               <w:t>Vols and public</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6570" w:type="dxa"/>
+            <w:tcW w:w="6395" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="58A91EA0" w14:textId="69E06546">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:p w14:paraId="58A91EA0" w14:textId="6BF62B17" w:rsidR="3758D56B" w:rsidRPr="00424363" w:rsidRDefault="3758D56B" w:rsidP="388CD368">
+            <w:r w:rsidRPr="388CD368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A safe working distance must be maintained between volunteers. With swinging tools this is 2 times the length of the tool and the swinging arm.</w:t>
             </w:r>
-            <w:r w:rsidRPr="3758D56B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="388CD368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="1195" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3758D56B" w:rsidP="1B0126BB" w:rsidRDefault="3758D56B" w14:paraId="67B613A1" w14:textId="59CD7D2F">
+          <w:p w14:paraId="67B613A1" w14:textId="59CD7D2F" w:rsidR="3758D56B" w:rsidRDefault="3B86A954" w:rsidP="1B0126BB">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="298F02A5" w:rsidP="1B0126BB" w:rsidRDefault="298F02A5" w14:paraId="510F3EF7" w14:textId="3D445C33">
+          <w:p w14:paraId="510F3EF7" w14:textId="3D445C33" w:rsidR="298F02A5" w:rsidRDefault="7A864415" w:rsidP="1B0126BB">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1B0126BB" w:rsidR="7A864415">
+            <w:r w:rsidRPr="1B0126BB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Health and safety lead</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="298F02A5" w:rsidTr="1B0126BB" w14:paraId="4E92FD13" w14:textId="77777777">
+      <w:tr w:rsidR="298F02A5" w14:paraId="4E92FD13" w14:textId="77777777" w:rsidTr="001B3C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="7990046F" w14:textId="1038DFA0">
+          <w:p w14:paraId="7990046F" w14:textId="1038DFA0" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Broken and damaged tools</w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="7F656310" w14:textId="762818A7">
+          <w:p w14:paraId="7F656310" w14:textId="762818A7" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcW w:w="3322" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="1D68C13B" w14:textId="4A3F6320">
+          <w:p w14:paraId="1D68C13B" w14:textId="7DE68A5C" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="388CD368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tool</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="388CD368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> may break suddenly when in use and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="388CD368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>volunteer</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="388CD368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> may lose control.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="388CD368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A0B0755" w14:textId="1B6CEB1F" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...38 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="885" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="178EC1E9" w14:paraId="5AABEE4E" w14:textId="127B7F16">
+          <w:p w14:paraId="5AABEE4E" w14:textId="127B7F16" w:rsidR="298F02A5" w:rsidRDefault="178EC1E9" w:rsidP="3758D56B">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Vols and public</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="298F02A5" w14:paraId="4DCB8DFC" w14:textId="0D2BAFF8">
+          <w:p w14:paraId="4DCB8DFC" w14:textId="0D2BAFF8" w:rsidR="298F02A5" w:rsidRDefault="298F02A5" w:rsidP="3758D56B">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6570" w:type="dxa"/>
+            <w:tcW w:w="6395" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="315B98F9" w14:textId="1D401AAE">
+          <w:p w14:paraId="37E54412" w14:textId="7E33FDE4" w:rsidR="3758D56B" w:rsidRDefault="3FBEEE36" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3758D56B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="4AC01AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="3758D56B" w:rsidRPr="4AC01AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nspect</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="3758D56B" w:rsidRPr="4AC01AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tools before use and do not use any that are damaged or have loose handles.</w:t>
+            </w:r>
+            <w:r w:rsidR="3758D56B" w:rsidRPr="4AC01AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="3758D56B">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidR="6E6C805E" w:rsidRPr="4AC01AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> If BCC tools, report damage to your ops team.</w:t>
+            </w:r>
+            <w:r w:rsidR="00856B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="48D954E6" w:rsidRPr="388CD368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Volunteer tools should be</w:t>
+            </w:r>
+            <w:r w:rsidR="3758D56B" w:rsidRPr="388CD368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> maintain</w:t>
+            </w:r>
+            <w:r w:rsidR="53B81AFA" w:rsidRPr="388CD368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ed</w:t>
+            </w:r>
+            <w:r w:rsidR="3758D56B" w:rsidRPr="388CD368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in good condition and kept sharp.</w:t>
+            </w:r>
+            <w:r w:rsidR="3758D56B" w:rsidRPr="388CD368">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-          </w:p>
-[...51 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="009F42BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidR="3B86A954" w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>se tools as instructed and inform lead</w:t>
+            </w:r>
+            <w:r w:rsidR="009F42BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="009F42BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>volunteer</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="3B86A954" w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> if there is </w:t>
+            </w:r>
+            <w:r w:rsidR="2180D06F" w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>damage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="1195" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="7BD03387" w14:textId="708A49C8">
+          <w:p w14:paraId="7BD03387" w14:textId="708A49C8" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="77D15A17" w14:textId="4E4A8350">
+          <w:p w14:paraId="77D15A17" w14:textId="4E4A8350" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="298F02A5" w14:paraId="03C5F561" w14:textId="7D254A57">
+          <w:p w14:paraId="03C5F561" w14:textId="7D254A57" w:rsidR="298F02A5" w:rsidRDefault="298F02A5" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Health and safety lead</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="298F02A5" w14:paraId="4A942F96" w14:textId="3F4B204A">
+          <w:p w14:paraId="4A942F96" w14:textId="3F4B204A" w:rsidR="298F02A5" w:rsidRDefault="298F02A5" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="298F02A5" w:rsidTr="1B0126BB" w14:paraId="7B9707E1" w14:textId="77777777">
+      <w:tr w:rsidR="298F02A5" w14:paraId="7B9707E1" w14:textId="77777777" w:rsidTr="001B3C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="15C78ADD" w14:textId="2B0CBE6F">
+          <w:p w14:paraId="15C78ADD" w14:textId="2B0CBE6F" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...5 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Swinging</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tools</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> (for example, slasher, scythe, sledgehammer, mattock)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcW w:w="3322" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="39CBA660" w14:textId="071F506F">
+          <w:p w14:paraId="39CBA660" w14:textId="071F506F" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tool may slip from grasp.</w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="3439200E" w14:textId="2B7E7F45">
+          <w:p w14:paraId="3439200E" w14:textId="2B7E7F45" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="885" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="0CA121C8" w14:paraId="68AEC5D8" w14:textId="127B7F16">
+          <w:p w14:paraId="68AEC5D8" w14:textId="127B7F16" w:rsidR="298F02A5" w:rsidRDefault="0CA121C8" w:rsidP="3758D56B">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Vols and public</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="298F02A5" w14:paraId="3D249238" w14:textId="449307FD">
+          <w:p w14:paraId="3D249238" w14:textId="449307FD" w:rsidR="298F02A5" w:rsidRDefault="298F02A5" w:rsidP="3758D56B">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6570" w:type="dxa"/>
+            <w:tcW w:w="6395" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="1298DAFB" w14:textId="75DC16C2">
+          <w:p w14:paraId="1298DAFB" w14:textId="1B8C6B2B" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3758D56B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="4AC01AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Only </w:t>
             </w:r>
-            <w:r w:rsidRPr="3758D56B" w:rsidR="5D5FB723">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidR="5D5FB723" w:rsidRPr="4AC01AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>‘</w:t>
             </w:r>
-            <w:r w:rsidRPr="3758D56B" w:rsidR="541370E3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidR="541370E3" w:rsidRPr="4AC01AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
-            <w:r w:rsidRPr="3758D56B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="4AC01AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ripper </w:t>
             </w:r>
-            <w:r w:rsidRPr="3758D56B" w:rsidR="5BF9A50C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidR="5BF9A50C" w:rsidRPr="4AC01AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
-            <w:r w:rsidRPr="3758D56B">
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="4AC01AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>loves’</w:t>
+            </w:r>
+            <w:r w:rsidR="5575F94A" w:rsidRPr="4AC01AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4AC01AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>may be worn when using swinging tools as others reduce grip.</w:t>
             </w:r>
-            <w:r w:rsidRPr="3758D56B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="4AC01AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="3758D56B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="4AC01AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Swinging tools must not be used if handles are wet. </w:t>
             </w:r>
-            <w:r w:rsidRPr="3758D56B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidRPr="4AC01AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> Only use swinging tools if group lead has attended Health and Safety training, volunteers are familiar with the tool and how to use it, and there is a first aider present.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="1195" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="05632ABA" w14:textId="5CF9DF2B">
+          <w:p w14:paraId="05632ABA" w14:textId="5CF9DF2B" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="298F02A5" w14:paraId="32B55A2A" w14:textId="180DD850">
+          <w:p w14:paraId="32B55A2A" w14:textId="180DD850" w:rsidR="298F02A5" w:rsidRDefault="298F02A5" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Health and safety lead</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="298F02A5" w14:paraId="2B4DBBDD" w14:textId="7B1D493F">
+          <w:p w14:paraId="2B4DBBDD" w14:textId="7B1D493F" w:rsidR="298F02A5" w:rsidRDefault="298F02A5" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="298F02A5" w:rsidTr="1B0126BB" w14:paraId="66407FA6" w14:textId="77777777">
+      <w:tr w:rsidR="298F02A5" w14:paraId="66407FA6" w14:textId="77777777" w:rsidTr="001B3C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="36679746" w14:textId="5931ABF5">
+          <w:p w14:paraId="36679746" w14:textId="5931ABF5" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...3 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Sharp</w:t>
             </w:r>
-            <w:r w:rsidRPr="3758D56B" w:rsidR="5B2A452D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:r w:rsidR="5B2A452D" w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tools</w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (for example, saws; slashers; axe, scythe, billhook) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="1FDE592C" w14:textId="079CDA7D">
+          <w:p w14:paraId="1FDE592C" w14:textId="079CDA7D" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcW w:w="3322" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="4D58191E" w14:textId="0E402B6E">
+          <w:p w14:paraId="4D58191E" w14:textId="0E402B6E" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cuts and abrasions while handling and in use</w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="885" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="582226EB" w14:paraId="14B1E110" w14:textId="127B7F16">
+          <w:p w14:paraId="14B1E110" w14:textId="127B7F16" w:rsidR="298F02A5" w:rsidRDefault="582226EB" w:rsidP="3758D56B">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Vols and public</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="298F02A5" w14:paraId="4A9FF0DE" w14:textId="30CF6EAE">
+          <w:p w14:paraId="4A9FF0DE" w14:textId="30CF6EAE" w:rsidR="298F02A5" w:rsidRDefault="298F02A5" w:rsidP="3758D56B">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6570" w:type="dxa"/>
+            <w:tcW w:w="6395" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="142E4190" w14:textId="771804C1">
+          <w:p w14:paraId="142E4190" w14:textId="771804C1" w:rsidR="3758D56B" w:rsidRDefault="3B86A954" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Only use sharp, higher risk tools that you (lead volunteer) are familiar</w:t>
             </w:r>
-            <w:r w:rsidRPr="1B0126BB" w:rsidR="179684FC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="179684FC" w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> with and</w:t>
             </w:r>
-            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> can demo </w:t>
             </w:r>
-            <w:r w:rsidRPr="1B0126BB" w:rsidR="7F079599">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="7F079599" w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>safer use. M</w:t>
             </w:r>
-            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>onitor</w:t>
             </w:r>
-            <w:r w:rsidRPr="1B0126BB" w:rsidR="471F59AF">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="471F59AF" w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="1B0126BB" w:rsidR="076B5017">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="076B5017" w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>volunteers'</w:t>
             </w:r>
-            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> safe use</w:t>
             </w:r>
-            <w:r w:rsidRPr="1B0126BB" w:rsidR="4FE81AFE">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="4FE81AFE" w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="1E87A3DF" w14:textId="7F13850F">
+          <w:p w14:paraId="1E87A3DF" w14:textId="7F13850F" w:rsidR="3758D56B" w:rsidRDefault="3B86A954" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Move and store sharp-edged tools with guards </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="1B0126BB" w:rsidR="4FE81AFE">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="4FE81AFE" w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="7F856D09" w14:textId="7A1B7938">
+          <w:p w14:paraId="7F856D09" w14:textId="7A1B7938" w:rsidR="3758D56B" w:rsidRDefault="3B86A954" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1B0126BB" w:rsidR="3B86A954">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Only use sharp, higher risk tools if there is a trained first aider in the work party, and a complete, up to date and accessible first aid kit</w:t>
             </w:r>
-            <w:r w:rsidRPr="1B0126BB" w:rsidR="60236058">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidR="60236058" w:rsidRPr="1B0126BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="1195" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="10F62259" w14:textId="6DBFE371">
+          <w:p w14:paraId="10F62259" w14:textId="6DBFE371" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="412E32F9" w14:textId="2A833122">
+          <w:p w14:paraId="412E32F9" w14:textId="2A833122" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="6C183F4A" w14:paraId="6FF3A129" w14:textId="34D2A507">
+          <w:p w14:paraId="6FF3A129" w14:textId="34D2A507" w:rsidR="298F02A5" w:rsidRDefault="6C183F4A" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Health and safety lead</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="298F02A5" w:rsidTr="1B0126BB" w14:paraId="1023B01C" w14:textId="77777777">
+      <w:tr w:rsidR="00AA2498" w14:paraId="4A3A9BE4" w14:textId="77777777" w:rsidTr="001B3C9D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="3B081726" w14:textId="28B5EA9E">
+          <w:p w14:paraId="73C09012" w14:textId="752580B4" w:rsidR="00AA2498" w:rsidRPr="3758D56B" w:rsidRDefault="00FD090C" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3758D56B">
-[...54 lines deleted...]
-              <w:t> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Post-rammer</w:t>
+            </w:r>
+            <w:r w:rsidR="00B2519B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="003C7AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>drivel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcW w:w="3322" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="4EC24E2B" w14:textId="28D43FD4">
+          <w:p w14:paraId="3D63F122" w14:textId="11F24992" w:rsidR="00AA2498" w:rsidRPr="3758D56B" w:rsidRDefault="00B2519B" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3758D56B">
-[...16 lines deleted...]
-              <w:t> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Injury to </w:t>
+            </w:r>
+            <w:r w:rsidR="00505466">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>head while using post-rammer/</w:t>
+            </w:r>
+            <w:r w:rsidR="003C7AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>drivel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="885" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="7072CA52" w14:paraId="27E098AD" w14:textId="127B7F16">
+          <w:p w14:paraId="3E268316" w14:textId="2D7287B2" w:rsidR="00AA2498" w:rsidRDefault="00505466" w:rsidP="3758D56B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Vols</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F18EC8A" w14:textId="3AD330E4" w:rsidR="00BA714A" w:rsidRDefault="00BD2046" w:rsidP="3758D56B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2046">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If using a </w:t>
+            </w:r>
+            <w:r w:rsidR="003C7AB1" w:rsidRPr="00BD2046">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>drivel</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2046">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / post driver, only use with two people and hard hats must be worn. </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA714A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prioritise </w:t>
+            </w:r>
+            <w:r w:rsidR="00531DB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>corr</w:t>
+            </w:r>
+            <w:r w:rsidR="00126BEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ect fit of </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA714A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hard hat use over use of ear defenders. </w:t>
+            </w:r>
+            <w:r w:rsidR="00126BEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00531DB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n-ear plugs or </w:t>
+            </w:r>
+            <w:r w:rsidR="00A7799D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hard hat with fitted ear defenders </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC59CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">should be used where </w:t>
+            </w:r>
+            <w:r w:rsidR="00592768">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>some ear protection is desired.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="667FC5BF" w14:textId="3F76C6C5" w:rsidR="00AA2498" w:rsidRPr="3758D56B" w:rsidRDefault="00BD2046" w:rsidP="3758D56B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2046">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Each person should have one hand on each handle of a post driver (to reduce risk of tipping of post driver). Do not lift the barrel of the </w:t>
+            </w:r>
+            <w:r w:rsidR="003C7AB1" w:rsidRPr="00BD2046">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>drivel</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2046">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> above the top of the post.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1195" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4ED219A9" w14:textId="5E7E9ABD" w:rsidR="00AA2498" w:rsidRPr="3758D56B" w:rsidRDefault="00592768" w:rsidP="3758D56B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6D2F4A19" w14:textId="7A2D5614" w:rsidR="00AA2498" w:rsidRPr="3758D56B" w:rsidRDefault="00592768" w:rsidP="3758D56B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Health and safety lead</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="298F02A5" w14:paraId="1023B01C" w14:textId="77777777" w:rsidTr="009F42BC">
+        <w:trPr>
+          <w:trHeight w:val="1104"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B081726" w14:textId="28B5EA9E" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Storage of tools on</w:t>
+            </w:r>
+            <w:r w:rsidR="4551C3CD" w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> green space </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>site while not in use</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="056BAF5A" w14:textId="6939303F" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="003C7AB1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="2130"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C7AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4EC24E2B" w14:textId="28D43FD4" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tools may cause trip hazards, obstacles to walk into, be stolen and misused or lost.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61D0A823" w14:textId="1E93D736" w:rsidR="298F02A5" w:rsidRDefault="7072CA52" w:rsidP="3758D56B">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Vols and public</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="298F02A5" w14:paraId="61D0A823" w14:textId="679BBBBE">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3597FB77" w14:textId="1119D9D3" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Only get out tools that are in immediate use. Store unused tools in a clearly designated safe place and safe manner.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C57250B" w14:textId="212D53C2" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1195" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A9539F8" w14:textId="62A41DFF" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18787863" w14:textId="4BADC8B6" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10949589" w14:textId="5DA8B6C6" w:rsidR="298F02A5" w:rsidRDefault="6C183F4A" w:rsidP="3758D56B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Health and safety lead</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="298F02A5" w14:paraId="12E979C9" w14:textId="77777777" w:rsidTr="001B3C9D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20651E5A" w14:textId="5E118AEF" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Transporting tools to and from work area</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="25E9C6B4" w14:textId="45FB9B36" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A tool may be carried incorrectly revealing a sharp edge or a hazard </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3758D56B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C0B9FF2" w14:textId="127B7F16" w:rsidR="298F02A5" w:rsidRDefault="00F2F513" w:rsidP="3758D56B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Vols and public</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0680E4AF" w14:textId="746089AB" w:rsidR="298F02A5" w:rsidRDefault="298F02A5" w:rsidP="3758D56B">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6570" w:type="dxa"/>
+            <w:tcW w:w="6395" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="3597FB77" w14:textId="1119D9D3">
+          <w:p w14:paraId="3F1C0A17" w14:textId="2B00BFA6" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...4 lines deleted...]
-              <w:t>Only get out tools that are in immediate use. Store unused tools in a clearly designated safe place and safe manner.</w:t>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Raise awareness of correct carrying methods and posture during tools talk.</w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="1195" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="3758D56B" w:rsidP="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="0A9539F8" w14:textId="62A41DFF">
+          <w:p w14:paraId="7541D18B" w14:textId="713A1BCD" w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...5 lines deleted...]
-              <w:t> </w:t>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="298F02A5" w:rsidP="3758D56B" w:rsidRDefault="6C183F4A" w14:paraId="10949589" w14:textId="5DA8B6C6">
+          <w:p w14:paraId="173EB685" w14:textId="687954B0" w:rsidR="298F02A5" w:rsidRDefault="298F02A5" w:rsidP="3758D56B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...233 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3758D56B">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Health and safety lead</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="3758D56B" w:rsidRDefault="3758D56B" w14:paraId="20D936E9" w14:textId="234427F9"/>
-    <w:p w:rsidR="1F27151C" w:rsidRDefault="1F27151C" w14:paraId="73BA2865" w14:textId="7CE002B8"/>
+    <w:p w14:paraId="73BA2865" w14:textId="7CE002B8" w:rsidR="1F27151C" w:rsidRDefault="1F27151C"/>
     <w:sectPr w:rsidR="1F27151C" w:rsidSect="008534C1">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008335E4" w:rsidRDefault="008335E4" w14:paraId="0178AD87" w14:textId="77777777">
+    <w:p w14:paraId="72D372AD" w14:textId="77777777" w:rsidR="00766CD1" w:rsidRDefault="00766CD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008335E4" w:rsidRDefault="008335E4" w14:paraId="2E5F4E69" w14:textId="77777777">
+    <w:p w14:paraId="0F4D6DF5" w14:textId="77777777" w:rsidR="00766CD1" w:rsidRDefault="00766CD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2904,2373 +3435,2396 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="001821B0" w:rsidRDefault="001821B0" w14:paraId="4A41E7BC" w14:textId="54DDEC42">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A41E7BC" w14:textId="54DDEC42" w:rsidR="001821B0" w:rsidRDefault="001821B0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60BD8CB2" wp14:editId="33F313EB">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="758825" cy="352425"/>
               <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="190242022" name="Text Box 2" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="758825" cy="352425"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="001821B0" w:rsidR="001821B0" w:rsidP="001821B0" w:rsidRDefault="001821B0" w14:paraId="336DD7C8" w14:textId="17FBDA51">
+                        <w:p w14:paraId="336DD7C8" w14:textId="17FBDA51" w:rsidR="001821B0" w:rsidRPr="001821B0" w:rsidRDefault="001821B0" w:rsidP="001821B0">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="001821B0">
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape">
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="60BD8CB2">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 2" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27.75pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="OFFICIAL" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xREdDgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkzZYZcYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0o2Um6bqdhF/mJpPnx+LS87bUiR+F8C6ak00lOiTAc6tbsS/rjefNh&#10;QYkPzNRMgRElPQlPb1fv3y07W4gZNKBq4QgmMb7obEmbEGyRZZ43QjM/ASsMOiU4zQJe3T6rHesw&#10;u1bZLM8/ZR242jrgwnu03g9Oukr5pRQ8PErpRSCqpNhbSKdLZxXPbLVkxd4x27R8bIP9QxeatQaL&#10;XlLds8DIwbV/pNItd+BBhgkHnYGULRdpBpxmmr+ZZtcwK9IsSI63F5r8/0vLH447++RI6L9CjwuM&#10;hHTWFx6NcZ5eOh2/2ClBP1J4utAm+kA4Gj/PF4vZnBKOro/z2Q1izJJdf7bOh28CNImgpA63kshi&#10;x60PQ+g5JNYysGmVSptR5jcD5oyW7NphRKGv+rHtCuoTTuNgWLS3fNNizS3z4Yk53CwOgGoNj3hI&#10;BV1JYUSUNOB+/s0e45Fw9FLSoVJKalDKlKjvBhcxm9/keVRWuiFwZ1AlMP2Sz6PfHPQdoAin+B4s&#10;TzAGB3WG0oF+QTGvYzV0McOxZkmrM7wLg27xMXCxXqcgFJFlYWt2lsfUkazI5HP/wpwd6Q64pwc4&#10;a4kVb1gfYuOf3q4PAblPK4nEDmyOfKMA01LHxxIV/vqeoq5PevULAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTVMbb2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJujZyATeNaDqE/&#10;odc6gfYoWxvLxNp1LSVx375KL+1lYZhh5ttiPblenHH0HZOCxTwBgdSw6ahVsN+93j+A8EGT0T0T&#10;KvhGD+vy9qbQueELveO5Cq2IJeRzrcCGMORS+sai037OA1L0Djw6HaIcW2lGfYnlrpfLJMmk0x3F&#10;BasHfLLYHKuTU5A9bzd2+Mg+vw5L/+ZrPoaKX5Sa3U2bRxABp/AXhit+RIcyMtV8IuNFryA+En7v&#10;1VusUhC1gjRNQZaF/A9f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6xREdDgIAABoE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDTVMbb2gAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;">
               <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
                   <w:p w:rsidRPr="001821B0" w:rsidR="001821B0" w:rsidP="001821B0" w:rsidRDefault="001821B0" w14:paraId="336DD7C8" w14:textId="17FBDA51">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="001821B0">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5230"/>
       <w:gridCol w:w="5230"/>
       <w:gridCol w:w="5230"/>
     </w:tblGrid>
-    <w:tr w:rsidR="46DE0E8A" w:rsidTr="1B0126BB" w14:paraId="4053E82D" w14:textId="77777777">
+    <w:tr w:rsidR="46DE0E8A" w14:paraId="4053E82D" w14:textId="77777777" w:rsidTr="1B0126BB">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5230" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="46DE0E8A" w:rsidP="46DE0E8A" w:rsidRDefault="001821B0" w14:paraId="5AC28C8E" w14:textId="0700E32D">
+        <w:p w14:paraId="5AC28C8E" w14:textId="130C39EA" w:rsidR="46DE0E8A" w:rsidRDefault="1B0126BB" w:rsidP="46DE0E8A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
-          <w:r w:rsidR="1B0126BB">
-[...1 lines deleted...]
-            <w:t>Last updated July 2025</w:t>
+          <w:r>
+            <w:t xml:space="preserve">Last updated </w:t>
+          </w:r>
+          <w:r w:rsidR="003C7AB1">
+            <w:t>Oct</w:t>
+          </w:r>
+          <w:r>
+            <w:t xml:space="preserve"> 202</w:t>
+          </w:r>
+          <w:r w:rsidR="003C7AB1">
+            <w:t>6</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="2A782213" w:rsidP="2A782213" w:rsidRDefault="2A782213" w14:paraId="02E4E56C" w14:textId="4801EFD1">
+        <w:p w14:paraId="02E4E56C" w14:textId="4801EFD1" w:rsidR="2A782213" w:rsidRDefault="2A782213" w:rsidP="2A782213">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="46DE0E8A" w:rsidP="46DE0E8A" w:rsidRDefault="46DE0E8A" w14:paraId="54E57F86" w14:textId="50725386">
+        <w:p w14:paraId="54E57F86" w14:textId="50725386" w:rsidR="46DE0E8A" w:rsidRDefault="46DE0E8A" w:rsidP="46DE0E8A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5230" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="46DE0E8A" w:rsidP="46DE0E8A" w:rsidRDefault="46DE0E8A" w14:paraId="105D43A7" w14:textId="28BB0C3E">
+        <w:p w14:paraId="105D43A7" w14:textId="28BB0C3E" w:rsidR="46DE0E8A" w:rsidRDefault="46DE0E8A" w:rsidP="46DE0E8A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5230" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="46DE0E8A" w:rsidP="46DE0E8A" w:rsidRDefault="46DE0E8A" w14:paraId="3C5E34DC" w14:textId="5267DF0D">
+        <w:p w14:paraId="3C5E34DC" w14:textId="5267DF0D" w:rsidR="46DE0E8A" w:rsidRDefault="46DE0E8A" w:rsidP="46DE0E8A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
-            <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...5 lines deleted...]
-                    <wp:docPr xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" id="708523803" name="Text Box 3" descr="OFFICIAL">
+            <mc:AlternateContent>
+              <mc:Choice Requires="wps">
+                <w:drawing>
+                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="608A56B2" wp14:editId="637D546F">
+                    <wp:extent cx="758825" cy="352425"/>
+                    <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+                    <wp:docPr id="708523803" name="Text Box 3" descr="OFFICIAL">
                       <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                           <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                         </a:ext>
                       </a:extLst>
                     </wp:docPr>
-                    <wp:cNvGraphicFramePr xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
+                    <wp:cNvGraphicFramePr/>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-                        <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                        <wps:wsp>
                           <wps:cNvSpPr txBox="1"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="758825" cy="352425"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
-                            <w:txbxContent xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-                              <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="001821B0" w:rsidR="001821B0" w:rsidP="001821B0" w:rsidRDefault="001821B0" w14:paraId="16B7ED83" w14:textId="291F7D0E">
+                            <w:txbxContent>
+                              <w:p w14:paraId="16B7ED83" w14:textId="291F7D0E" w:rsidR="001821B0" w:rsidRPr="001821B0" w:rsidRDefault="001821B0" w:rsidP="001821B0">
                                 <w:pPr>
                                   <w:spacing w:after="0"/>
                                   <w:rPr>
-                                    <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                                    <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                                     <w:noProof/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="001821B0">
                                   <w:rPr>
-                                    <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                                    <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                                     <w:noProof/>
                                     <w:color w:val="000000"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:t>OFFICIAL</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:spAutoFit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </mc:Choice>
-              <mc:Fallback xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+              <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape">
                 <w:pict xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
                   <v:shapetype xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="4817EDEB">
                     <v:stroke joinstyle="miter"/>
                     <v:path gradientshapeok="t" o:connecttype="rect"/>
                   </v:shapetype>
                   <v:shape xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" id="Text Box 3" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:59.75pt;height:27.75pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="OFFICIAL" o:spid="_x0000_s1027" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvTzknEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xk9ZYZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU66bqdhF/mJpPnx+LS47bUiR+F8C6ai00lOiTAc6tbsK/rjef1h&#10;TokPzNRMgREVPQlPb5fv3y06W4oZNKBq4QgmMb7sbEWbEGyZZZ43QjM/ASsMOiU4zQJe3T6rHesw&#10;u1bZLM8/ZR242jrgwnu03g9Oukz5pRQ8PErpRSCqothbSKdL5y6e2XLByr1jtmn5uQ32D11o1hos&#10;ekl1zwIjB9f+kUq33IEHGSYcdAZStlykGXCaaf5mmm3DrEizIDneXmjy/y8tfzhu7ZMjof8KPS4w&#10;EtJZX3o0xnl66XT8YqcE/Ujh6UKb6APhaPxczOezghKOro/F7AYxZsmuP1vnwzcBmkRQUYdbSWSx&#10;48aHIXQMibUMrFul0maU+c2AOaMlu3YYUeh3PWnrV93voD7hUA6GfXvL1y2W3jAfnpjDBeMcKNrw&#10;iIdU0FUUzoiSBtzPv9ljPPKOXko6FExFDSqaEvXd4D5mxU2eR4GlGwI3gl0C0y95Ef3moO8AtTjF&#10;Z2F5gjE4qBFKB/oFNb2K1dDFDMeaFd2N8C4M8sU3wcVqlYJQS5aFjdlaHlNHziKhz/0Lc/bMesB1&#10;PcAoKVa+IX+IjX96uzoEXEHaTOR3YPNMO+ow7fb8ZqLQX99T1PVlL38BAAD//wMAUEsDBBQABgAI&#10;AAAAIQDTVMbb2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJujZyATeNa&#10;DqE/odc6gfYoWxvLxNp1LSVx375KL+1lYZhh5ttiPblenHH0HZOCxTwBgdSw6ahVsN+93j+A8EGT&#10;0T0TKvhGD+vy9qbQueELveO5Cq2IJeRzrcCGMORS+sai037OA1L0Djw6HaIcW2lGfYnlrpfLJMmk&#10;0x3FBasHfLLYHKuTU5A9bzd2+Mg+vw5L/+ZrPoaKX5Sa3U2bRxABp/AXhit+RIcyMtV8IuNFryA+&#10;En7v1VusUhC1gjRNQZaF/A9f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAvTzknEQIA&#10;ACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDTVMbb&#10;2gAAAAQBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;">
                     <v:fill o:detectmouseclick="t"/>
                     <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                       <w:txbxContent>
                         <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="001821B0" w:rsidR="001821B0" w:rsidP="001821B0" w:rsidRDefault="001821B0" w14:paraId="16B7ED83" w14:textId="291F7D0E">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="001821B0">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                     <w10:wrap xmlns:w10="urn:schemas-microsoft-com:office:word" anchorx="page" anchory="page"/>
                   </v:shape>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="46DE0E8A" w:rsidP="46DE0E8A" w:rsidRDefault="46DE0E8A" w14:paraId="5D4C80FF" w14:textId="1B9BEBD6">
+  <w:p w14:paraId="5D4C80FF" w14:textId="1B9BEBD6" w:rsidR="46DE0E8A" w:rsidRDefault="46DE0E8A" w:rsidP="46DE0E8A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="001821B0" w:rsidRDefault="001821B0" w14:paraId="1CAE042C" w14:textId="594FF85E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1CAE042C" w14:textId="594FF85E" w:rsidR="001821B0" w:rsidRDefault="001821B0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BF80E21" wp14:editId="5396544C">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="758825" cy="352425"/>
               <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1355655357" name="Text Box 1" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="758825" cy="352425"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="001821B0" w:rsidR="001821B0" w:rsidP="001821B0" w:rsidRDefault="001821B0" w14:paraId="383BBC2B" w14:textId="66AE9BA7">
+                        <w:p w14:paraId="383BBC2B" w14:textId="66AE9BA7" w:rsidR="001821B0" w:rsidRPr="001821B0" w:rsidRDefault="001821B0" w:rsidP="001821B0">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="001821B0">
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape">
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="6BF80E21">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 1" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27.75pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="OFFICIAL" o:spid="_x0000_s1028" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+2cplEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x4zZYZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU66bqdhF/mJpPnx+LS47bUiR+F8C6ai00lOiTAc6tbsK/rjef1h&#10;TokPzNRMgREVPQlPb5fv3y06W4oCGlC1cASTGF92tqJNCLbMMs8boZmfgBUGnRKcZgGvbp/VjnWY&#10;XausyPNPWQeutg648B6t94OTLlN+KQUPj1J6EYiqKPYW0unSuYtntlywcu+YbVp+boP9QxeatQaL&#10;XlLds8DIwbV/pNItd+BBhgkHnYGULRdpBpxmmr+ZZtswK9IsSI63F5r8/0vLH45b++RI6L9CjwuM&#10;hHTWlx6NcZ5eOh2/2ClBP1J4utAm+kA4Gj/P5vNiRglH18dZcYMYs2TXn63z4ZsATSKoqMOtJLLY&#10;cePDEDqGxFoG1q1SaTPK/GbAnNGSXTuMKPS7nrR1RYux+x3UJxzKwbBvb/m6xdIb5sMTc7hgnANF&#10;Gx7xkAq6isIZUdKA+/k3e4xH3tFLSYeCqahBRVOivhvcRzG7yfMosHRD4EawS2D6JZ9FvznoO0At&#10;TvFZWJ5gDA5qhNKBfkFNr2I1dDHDsWZFdyO8C4N88U1wsVqlINSSZWFjtpbH1JGzSOhz/8KcPbMe&#10;cF0PMEqKlW/IH2Ljn96uDgFXkDYT+R3YPNOOOky7Pb+ZKPTX9xR1fdnLXwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhANNUxtvaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+FvoPYQm6NnIBN&#10;41oOoT+h1zqB9ihbG8vE2nUtJXHfvkov7WVhmGHm22I9uV6ccfQdk4LFPAGB1LDpqFWw373eP4Dw&#10;QZPRPRMq+EYP6/L2ptC54Qu947kKrYgl5HOtwIYw5FL6xqLTfs4DUvQOPDodohxbaUZ9ieWul8sk&#10;yaTTHcUFqwd8stgcq5NTkD1vN3b4yD6/Dkv/5ms+hopflJrdTZtHEAGn8BeGK35EhzIy1Xwi40Wv&#10;ID4Sfu/VW6xSELWCNE1BloX8D1/+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH7ZymUT&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANNU&#10;xtvaAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
               <v:fill o:detectmouseclick="t"/>
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
                   <w:p w:rsidRPr="001821B0" w:rsidR="001821B0" w:rsidP="001821B0" w:rsidRDefault="001821B0" w14:paraId="383BBC2B" w14:textId="66AE9BA7">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="001821B0">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008335E4" w:rsidRDefault="008335E4" w14:paraId="1F4F69E3" w14:textId="77777777">
+    <w:p w14:paraId="5C4E471E" w14:textId="77777777" w:rsidR="00766CD1" w:rsidRDefault="00766CD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008335E4" w:rsidRDefault="008335E4" w14:paraId="78964B2F" w14:textId="77777777">
+    <w:p w14:paraId="41F9493A" w14:textId="77777777" w:rsidR="00766CD1" w:rsidRDefault="00766CD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5230"/>
       <w:gridCol w:w="5230"/>
       <w:gridCol w:w="5230"/>
     </w:tblGrid>
-    <w:tr w:rsidR="46DE0E8A" w:rsidTr="46DE0E8A" w14:paraId="4747FCCC" w14:textId="77777777">
+    <w:tr w:rsidR="46DE0E8A" w14:paraId="4747FCCC" w14:textId="77777777" w:rsidTr="46DE0E8A">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5230" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="46DE0E8A" w:rsidP="46DE0E8A" w:rsidRDefault="46DE0E8A" w14:paraId="6F9171C6" w14:textId="423D78D6">
+        <w:p w14:paraId="6F9171C6" w14:textId="423D78D6" w:rsidR="46DE0E8A" w:rsidRDefault="46DE0E8A" w:rsidP="46DE0E8A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5230" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="46DE0E8A" w:rsidP="46DE0E8A" w:rsidRDefault="46DE0E8A" w14:paraId="70ABF5AD" w14:textId="591CEC9C">
+        <w:p w14:paraId="70ABF5AD" w14:textId="591CEC9C" w:rsidR="46DE0E8A" w:rsidRDefault="46DE0E8A" w:rsidP="46DE0E8A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5230" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="46DE0E8A" w:rsidP="46DE0E8A" w:rsidRDefault="46DE0E8A" w14:paraId="56812EC4" w14:textId="1AFA9344">
+        <w:p w14:paraId="56812EC4" w14:textId="1AFA9344" w:rsidR="46DE0E8A" w:rsidRDefault="46DE0E8A" w:rsidP="46DE0E8A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="46DE0E8A" w:rsidP="46DE0E8A" w:rsidRDefault="46DE0E8A" w14:paraId="65111784" w14:textId="018AEEB3">
+  <w:p w14:paraId="65111784" w14:textId="018AEEB3" w:rsidR="46DE0E8A" w:rsidRDefault="46DE0E8A" w:rsidP="46DE0E8A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03D0DF57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11FA2042"/>
     <w:lvl w:ilvl="0" w:tplc="04FC9738">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D23CCAF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4B1AB85E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="9D10F4DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="A6BC043A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="85963984">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="DD56EE80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="43F4450E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BADADBFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="088804E4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B6CE8C58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BA13F89"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7D8843D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F787CD7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="123E3184"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24C70C7C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2528EB40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D9C7E05"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BF8CEEDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EC6F955"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="622A5588"/>
     <w:lvl w:ilvl="0" w:tplc="C7BC25CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6FBE6790">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="6F9C34FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="58EA6054">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="D1EE3476">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="1B029966">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="704A3278">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="783AA9E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9470FA66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="403AD7D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E485316"/>
     <w:lvl w:ilvl="0" w:tplc="DE923B9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9BBC2A6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="8D4620C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="B75A7F9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="07F0E6D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="61707F04">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="26CCE2C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D858372C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1BFC03DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="407F04EA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8A3458E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71F6895F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02CA5652"/>
     <w:lvl w:ilvl="0" w:tplc="EA4A9C22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6AE8B17E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="AD1A31AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="490475D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="216A3C60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="A8A08ADE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="DEBED59A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1D5E1C12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3D5692E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75965E54"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FD02B82E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1467815178">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="834154005">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1756825172">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1047493244">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="805704428">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="496845262">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1088039310">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1575773415">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1027098431">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1654484319">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="196741264">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:trackRevisions w:val="false"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D933A6"/>
     <w:rsid w:val="00002FBB"/>
     <w:rsid w:val="00005FB0"/>
     <w:rsid w:val="00013BA2"/>
     <w:rsid w:val="00014B48"/>
     <w:rsid w:val="00033485"/>
     <w:rsid w:val="00046404"/>
     <w:rsid w:val="000610C7"/>
     <w:rsid w:val="00067386"/>
     <w:rsid w:val="00073B7D"/>
     <w:rsid w:val="00075DCC"/>
     <w:rsid w:val="00080EF3"/>
     <w:rsid w:val="00081676"/>
     <w:rsid w:val="00090707"/>
     <w:rsid w:val="000916C1"/>
     <w:rsid w:val="000A0F22"/>
     <w:rsid w:val="000C559B"/>
     <w:rsid w:val="000C777A"/>
     <w:rsid w:val="000E106B"/>
     <w:rsid w:val="00120514"/>
+    <w:rsid w:val="00126BEC"/>
     <w:rsid w:val="00141C0D"/>
     <w:rsid w:val="00144DBB"/>
     <w:rsid w:val="00145B10"/>
     <w:rsid w:val="001502AA"/>
     <w:rsid w:val="0015171F"/>
     <w:rsid w:val="001616A9"/>
     <w:rsid w:val="00172947"/>
+    <w:rsid w:val="00175690"/>
     <w:rsid w:val="00176C5B"/>
     <w:rsid w:val="001821B0"/>
     <w:rsid w:val="001839AB"/>
     <w:rsid w:val="0019184B"/>
     <w:rsid w:val="00193AE2"/>
     <w:rsid w:val="00196E9C"/>
     <w:rsid w:val="001A5B3D"/>
     <w:rsid w:val="001B1ADE"/>
+    <w:rsid w:val="001B3C9D"/>
     <w:rsid w:val="001D13EB"/>
     <w:rsid w:val="001D491B"/>
     <w:rsid w:val="001E199E"/>
     <w:rsid w:val="001E3857"/>
     <w:rsid w:val="001F6785"/>
     <w:rsid w:val="001F798F"/>
     <w:rsid w:val="00206EA5"/>
     <w:rsid w:val="0021134F"/>
     <w:rsid w:val="0021F966"/>
     <w:rsid w:val="0023198A"/>
     <w:rsid w:val="00233330"/>
     <w:rsid w:val="00236D2F"/>
     <w:rsid w:val="0025143B"/>
     <w:rsid w:val="0027613D"/>
     <w:rsid w:val="00292825"/>
     <w:rsid w:val="002A0CC3"/>
     <w:rsid w:val="002A3D1B"/>
     <w:rsid w:val="002B33DA"/>
     <w:rsid w:val="002D2F37"/>
     <w:rsid w:val="00300C46"/>
     <w:rsid w:val="00312640"/>
     <w:rsid w:val="0035269C"/>
     <w:rsid w:val="00353745"/>
     <w:rsid w:val="00365717"/>
     <w:rsid w:val="00365C39"/>
     <w:rsid w:val="00367E29"/>
     <w:rsid w:val="00375E51"/>
     <w:rsid w:val="0038521B"/>
     <w:rsid w:val="003A5365"/>
     <w:rsid w:val="003B0701"/>
     <w:rsid w:val="003C1B52"/>
+    <w:rsid w:val="003C7AB1"/>
     <w:rsid w:val="003D5130"/>
     <w:rsid w:val="003F25B1"/>
     <w:rsid w:val="003F5340"/>
     <w:rsid w:val="00403412"/>
     <w:rsid w:val="00407E81"/>
     <w:rsid w:val="004225D8"/>
+    <w:rsid w:val="00424363"/>
     <w:rsid w:val="00445B9D"/>
     <w:rsid w:val="00445CA2"/>
     <w:rsid w:val="0044658C"/>
     <w:rsid w:val="00462E78"/>
     <w:rsid w:val="004A140F"/>
     <w:rsid w:val="004A3862"/>
     <w:rsid w:val="004B453D"/>
     <w:rsid w:val="004C0759"/>
     <w:rsid w:val="004C362D"/>
     <w:rsid w:val="004F7179"/>
     <w:rsid w:val="005015D1"/>
+    <w:rsid w:val="00505466"/>
     <w:rsid w:val="005123F7"/>
     <w:rsid w:val="00512D61"/>
     <w:rsid w:val="00524D77"/>
+    <w:rsid w:val="00531DB9"/>
     <w:rsid w:val="005562AA"/>
     <w:rsid w:val="00565DED"/>
     <w:rsid w:val="00584008"/>
+    <w:rsid w:val="005902FC"/>
+    <w:rsid w:val="00592768"/>
     <w:rsid w:val="00593D6A"/>
     <w:rsid w:val="00597DB7"/>
     <w:rsid w:val="005E54B1"/>
     <w:rsid w:val="005F0281"/>
     <w:rsid w:val="005F0F08"/>
     <w:rsid w:val="005F3998"/>
+    <w:rsid w:val="005F42FC"/>
     <w:rsid w:val="00604323"/>
     <w:rsid w:val="006044DC"/>
     <w:rsid w:val="00604C48"/>
     <w:rsid w:val="006303EB"/>
     <w:rsid w:val="00642790"/>
     <w:rsid w:val="00656242"/>
     <w:rsid w:val="006813F7"/>
     <w:rsid w:val="00684B7D"/>
     <w:rsid w:val="00694ABC"/>
     <w:rsid w:val="006A1908"/>
     <w:rsid w:val="006A3CF7"/>
     <w:rsid w:val="006A5CE7"/>
+    <w:rsid w:val="006B3CB5"/>
     <w:rsid w:val="006E71AC"/>
     <w:rsid w:val="00711CDB"/>
     <w:rsid w:val="0071422B"/>
     <w:rsid w:val="00715287"/>
     <w:rsid w:val="0072333E"/>
     <w:rsid w:val="007267BC"/>
     <w:rsid w:val="00730D3B"/>
     <w:rsid w:val="00736ABC"/>
     <w:rsid w:val="007546EC"/>
+    <w:rsid w:val="00766CD1"/>
     <w:rsid w:val="00771909"/>
     <w:rsid w:val="00772F41"/>
     <w:rsid w:val="00780659"/>
     <w:rsid w:val="00785647"/>
     <w:rsid w:val="00796BF0"/>
     <w:rsid w:val="00797A4A"/>
     <w:rsid w:val="007A6F09"/>
     <w:rsid w:val="007B434B"/>
     <w:rsid w:val="007B60F2"/>
     <w:rsid w:val="007C1AA8"/>
     <w:rsid w:val="007D00EF"/>
     <w:rsid w:val="007D23DE"/>
     <w:rsid w:val="007D75D9"/>
     <w:rsid w:val="00817019"/>
     <w:rsid w:val="00822415"/>
     <w:rsid w:val="0082295D"/>
     <w:rsid w:val="008335E4"/>
     <w:rsid w:val="00837CEF"/>
     <w:rsid w:val="008534C1"/>
+    <w:rsid w:val="00856B6A"/>
     <w:rsid w:val="0089041C"/>
     <w:rsid w:val="00892E26"/>
     <w:rsid w:val="008C19F8"/>
     <w:rsid w:val="008D6133"/>
     <w:rsid w:val="008F7817"/>
     <w:rsid w:val="009010F8"/>
     <w:rsid w:val="009100B2"/>
     <w:rsid w:val="0091507E"/>
     <w:rsid w:val="00943469"/>
     <w:rsid w:val="0095109A"/>
     <w:rsid w:val="00953049"/>
     <w:rsid w:val="00972AD7"/>
     <w:rsid w:val="00993B8A"/>
     <w:rsid w:val="009A0DB9"/>
     <w:rsid w:val="009B7861"/>
     <w:rsid w:val="009C3C89"/>
+    <w:rsid w:val="009C43EF"/>
     <w:rsid w:val="009C44E5"/>
     <w:rsid w:val="009D6632"/>
     <w:rsid w:val="009E20C5"/>
     <w:rsid w:val="009F134A"/>
     <w:rsid w:val="009F24DF"/>
+    <w:rsid w:val="009F42BC"/>
     <w:rsid w:val="00A05734"/>
     <w:rsid w:val="00A23B7B"/>
     <w:rsid w:val="00A32191"/>
     <w:rsid w:val="00A4196E"/>
     <w:rsid w:val="00A543A5"/>
     <w:rsid w:val="00A6702F"/>
+    <w:rsid w:val="00A7799D"/>
     <w:rsid w:val="00A936C3"/>
     <w:rsid w:val="00A95F19"/>
     <w:rsid w:val="00A969E7"/>
+    <w:rsid w:val="00AA2498"/>
     <w:rsid w:val="00AC357C"/>
     <w:rsid w:val="00AD786E"/>
     <w:rsid w:val="00AE0591"/>
     <w:rsid w:val="00AE1C71"/>
     <w:rsid w:val="00AE3F23"/>
     <w:rsid w:val="00AE6BE3"/>
     <w:rsid w:val="00AE7203"/>
     <w:rsid w:val="00AF4736"/>
     <w:rsid w:val="00B02D1C"/>
     <w:rsid w:val="00B04943"/>
     <w:rsid w:val="00B07B8E"/>
     <w:rsid w:val="00B07E5D"/>
     <w:rsid w:val="00B10AEF"/>
     <w:rsid w:val="00B14A7A"/>
     <w:rsid w:val="00B15721"/>
     <w:rsid w:val="00B20F48"/>
+    <w:rsid w:val="00B2519B"/>
     <w:rsid w:val="00B3706A"/>
     <w:rsid w:val="00B82B04"/>
     <w:rsid w:val="00B86B6B"/>
     <w:rsid w:val="00B9434E"/>
     <w:rsid w:val="00BA5E93"/>
+    <w:rsid w:val="00BA714A"/>
     <w:rsid w:val="00BB79E6"/>
     <w:rsid w:val="00BC6E7C"/>
+    <w:rsid w:val="00BD2046"/>
     <w:rsid w:val="00BD3470"/>
     <w:rsid w:val="00BD63A1"/>
     <w:rsid w:val="00C011D8"/>
     <w:rsid w:val="00C06D8C"/>
     <w:rsid w:val="00C33859"/>
     <w:rsid w:val="00C40567"/>
     <w:rsid w:val="00C45DEC"/>
     <w:rsid w:val="00C50E96"/>
     <w:rsid w:val="00C574B7"/>
     <w:rsid w:val="00C60769"/>
     <w:rsid w:val="00C625A9"/>
     <w:rsid w:val="00C62E1B"/>
     <w:rsid w:val="00C63770"/>
     <w:rsid w:val="00C66AEB"/>
     <w:rsid w:val="00C97006"/>
     <w:rsid w:val="00CA1855"/>
     <w:rsid w:val="00CB5E0C"/>
     <w:rsid w:val="00CB64EF"/>
     <w:rsid w:val="00CC6DF1"/>
     <w:rsid w:val="00CD049E"/>
     <w:rsid w:val="00CD29F6"/>
     <w:rsid w:val="00CD7EE6"/>
     <w:rsid w:val="00CF076B"/>
     <w:rsid w:val="00CF1BD1"/>
     <w:rsid w:val="00CF6507"/>
@@ -5289,107 +5843,111 @@
     <w:rsid w:val="00DC534C"/>
     <w:rsid w:val="00DC5D45"/>
     <w:rsid w:val="00DE04F6"/>
     <w:rsid w:val="00DE2A43"/>
     <w:rsid w:val="00DE55B7"/>
     <w:rsid w:val="00DF0633"/>
     <w:rsid w:val="00DF663D"/>
     <w:rsid w:val="00DF69C6"/>
     <w:rsid w:val="00E01A60"/>
     <w:rsid w:val="00E01D7C"/>
     <w:rsid w:val="00E05F62"/>
     <w:rsid w:val="00E25C95"/>
     <w:rsid w:val="00E263FE"/>
     <w:rsid w:val="00E32A61"/>
     <w:rsid w:val="00E33606"/>
     <w:rsid w:val="00E3696D"/>
     <w:rsid w:val="00E36E8C"/>
     <w:rsid w:val="00E6167C"/>
     <w:rsid w:val="00E7182B"/>
     <w:rsid w:val="00E839ED"/>
     <w:rsid w:val="00E9161A"/>
     <w:rsid w:val="00EA4094"/>
     <w:rsid w:val="00EA4847"/>
     <w:rsid w:val="00EB5F0A"/>
     <w:rsid w:val="00EC2B9D"/>
+    <w:rsid w:val="00EC59CD"/>
     <w:rsid w:val="00EC7044"/>
     <w:rsid w:val="00EF411C"/>
     <w:rsid w:val="00F170E8"/>
     <w:rsid w:val="00F21838"/>
     <w:rsid w:val="00F2F513"/>
     <w:rsid w:val="00F411B7"/>
     <w:rsid w:val="00F42385"/>
     <w:rsid w:val="00F6003F"/>
     <w:rsid w:val="00F63A51"/>
     <w:rsid w:val="00F76651"/>
     <w:rsid w:val="00F770EE"/>
     <w:rsid w:val="00F872C5"/>
+    <w:rsid w:val="00F974F2"/>
     <w:rsid w:val="00FA0D9C"/>
     <w:rsid w:val="00FC06C5"/>
+    <w:rsid w:val="00FD090C"/>
     <w:rsid w:val="00FF6B30"/>
     <w:rsid w:val="01253999"/>
     <w:rsid w:val="012B61AD"/>
     <w:rsid w:val="013E5E3E"/>
     <w:rsid w:val="0150F027"/>
     <w:rsid w:val="015FC145"/>
     <w:rsid w:val="017017BD"/>
     <w:rsid w:val="01ADB25D"/>
     <w:rsid w:val="01C66D7D"/>
     <w:rsid w:val="01EF9D43"/>
     <w:rsid w:val="0239ABF8"/>
     <w:rsid w:val="028EE16C"/>
     <w:rsid w:val="0313E9E9"/>
     <w:rsid w:val="031DA1ED"/>
     <w:rsid w:val="03635E89"/>
     <w:rsid w:val="036D6696"/>
     <w:rsid w:val="03CBCE26"/>
     <w:rsid w:val="0435980D"/>
     <w:rsid w:val="043CBD8B"/>
     <w:rsid w:val="0507CF1C"/>
     <w:rsid w:val="053AFC1D"/>
     <w:rsid w:val="056A7EED"/>
     <w:rsid w:val="05B7D282"/>
     <w:rsid w:val="0600A568"/>
     <w:rsid w:val="060D97DF"/>
     <w:rsid w:val="064D88C8"/>
     <w:rsid w:val="06ABE9C1"/>
     <w:rsid w:val="06AD8B98"/>
     <w:rsid w:val="06C353D1"/>
     <w:rsid w:val="06CE833E"/>
     <w:rsid w:val="070354E0"/>
     <w:rsid w:val="072F851C"/>
     <w:rsid w:val="07581558"/>
     <w:rsid w:val="076570AA"/>
     <w:rsid w:val="076B5017"/>
     <w:rsid w:val="080CE4FF"/>
     <w:rsid w:val="082F723C"/>
     <w:rsid w:val="08DC9210"/>
     <w:rsid w:val="08FC8A89"/>
     <w:rsid w:val="0957E87B"/>
     <w:rsid w:val="0973E7A2"/>
     <w:rsid w:val="0A691749"/>
     <w:rsid w:val="0AC86A9B"/>
+    <w:rsid w:val="0AE5F227"/>
     <w:rsid w:val="0AEA867B"/>
     <w:rsid w:val="0B150DD2"/>
     <w:rsid w:val="0B1C1006"/>
     <w:rsid w:val="0B433C89"/>
     <w:rsid w:val="0B73CC62"/>
     <w:rsid w:val="0B8E66B9"/>
     <w:rsid w:val="0B8F44D7"/>
     <w:rsid w:val="0C5DB451"/>
     <w:rsid w:val="0C654E5F"/>
     <w:rsid w:val="0C7BE561"/>
     <w:rsid w:val="0CA09BBD"/>
     <w:rsid w:val="0CA121C8"/>
     <w:rsid w:val="0CA57D4E"/>
     <w:rsid w:val="0CCE6CEB"/>
     <w:rsid w:val="0CCE912B"/>
     <w:rsid w:val="0CE561F3"/>
     <w:rsid w:val="0CF07CA8"/>
     <w:rsid w:val="0CF9DD05"/>
     <w:rsid w:val="0D0A6647"/>
     <w:rsid w:val="0D24A714"/>
     <w:rsid w:val="0D3B2B9A"/>
     <w:rsid w:val="0D5DD3FC"/>
     <w:rsid w:val="0D935D8C"/>
     <w:rsid w:val="0D9ADFDC"/>
     <w:rsid w:val="0D9F7235"/>
@@ -5468,50 +6026,51 @@
     <w:rsid w:val="1B330F72"/>
     <w:rsid w:val="1B346449"/>
     <w:rsid w:val="1B606510"/>
     <w:rsid w:val="1BB79261"/>
     <w:rsid w:val="1BB7A248"/>
     <w:rsid w:val="1BD15D97"/>
     <w:rsid w:val="1C045A2D"/>
     <w:rsid w:val="1C0B62E9"/>
     <w:rsid w:val="1C4ED1D9"/>
     <w:rsid w:val="1C7EF213"/>
     <w:rsid w:val="1C84EEB2"/>
     <w:rsid w:val="1CA8866F"/>
     <w:rsid w:val="1CAF0FCE"/>
     <w:rsid w:val="1CD317E5"/>
     <w:rsid w:val="1CDD7F8E"/>
     <w:rsid w:val="1D459391"/>
     <w:rsid w:val="1D46C136"/>
     <w:rsid w:val="1D5ADFA1"/>
     <w:rsid w:val="1D8C5018"/>
     <w:rsid w:val="1D8DCC9A"/>
     <w:rsid w:val="1D919F75"/>
     <w:rsid w:val="1DC27A3A"/>
     <w:rsid w:val="1E19F42F"/>
     <w:rsid w:val="1E258841"/>
     <w:rsid w:val="1E5B329D"/>
+    <w:rsid w:val="1E8AA2D5"/>
     <w:rsid w:val="1EA6599F"/>
     <w:rsid w:val="1EAB7CA6"/>
     <w:rsid w:val="1F27151C"/>
     <w:rsid w:val="1F96D420"/>
     <w:rsid w:val="1FB27E27"/>
     <w:rsid w:val="1FDF44DC"/>
     <w:rsid w:val="20214EA9"/>
     <w:rsid w:val="202E1623"/>
     <w:rsid w:val="2064B7A2"/>
     <w:rsid w:val="20753FE7"/>
     <w:rsid w:val="2075518D"/>
     <w:rsid w:val="20A4D550"/>
     <w:rsid w:val="20D4DCF7"/>
     <w:rsid w:val="21021F22"/>
     <w:rsid w:val="210F1D4B"/>
     <w:rsid w:val="2118DA7F"/>
     <w:rsid w:val="2180D06F"/>
     <w:rsid w:val="2203E7D0"/>
     <w:rsid w:val="222502C7"/>
     <w:rsid w:val="2263DA9D"/>
     <w:rsid w:val="22C66559"/>
     <w:rsid w:val="2304CF3C"/>
     <w:rsid w:val="232E8E54"/>
     <w:rsid w:val="2397E831"/>
     <w:rsid w:val="23BECCE5"/>
@@ -5612,375 +6171,392 @@
     <w:rsid w:val="33979C7B"/>
     <w:rsid w:val="3412A269"/>
     <w:rsid w:val="342CF7DD"/>
     <w:rsid w:val="346D92EB"/>
     <w:rsid w:val="347B8796"/>
     <w:rsid w:val="349B6A9F"/>
     <w:rsid w:val="351CE7B9"/>
     <w:rsid w:val="3589C279"/>
     <w:rsid w:val="35AF8C73"/>
     <w:rsid w:val="35CF758A"/>
     <w:rsid w:val="35E20073"/>
     <w:rsid w:val="36197918"/>
     <w:rsid w:val="3652E163"/>
     <w:rsid w:val="3659FC95"/>
     <w:rsid w:val="3660BF60"/>
     <w:rsid w:val="36AE2B18"/>
     <w:rsid w:val="37473A1F"/>
     <w:rsid w:val="3758D56B"/>
     <w:rsid w:val="376FE175"/>
     <w:rsid w:val="37CA4BE7"/>
     <w:rsid w:val="37FA0D6F"/>
     <w:rsid w:val="38242685"/>
     <w:rsid w:val="3842A36E"/>
     <w:rsid w:val="3851395F"/>
     <w:rsid w:val="385DB160"/>
+    <w:rsid w:val="388CD368"/>
     <w:rsid w:val="389666FF"/>
     <w:rsid w:val="3897E808"/>
     <w:rsid w:val="389ECDA4"/>
     <w:rsid w:val="38AB85D9"/>
     <w:rsid w:val="38E21BFE"/>
     <w:rsid w:val="3904AD74"/>
     <w:rsid w:val="3919459A"/>
     <w:rsid w:val="391C609A"/>
     <w:rsid w:val="3970B8A8"/>
     <w:rsid w:val="3982F0E1"/>
     <w:rsid w:val="39A999EA"/>
     <w:rsid w:val="39C18E01"/>
     <w:rsid w:val="39E80EF6"/>
     <w:rsid w:val="3A19A002"/>
     <w:rsid w:val="3A7FB905"/>
     <w:rsid w:val="3AB6193C"/>
     <w:rsid w:val="3AC49F40"/>
     <w:rsid w:val="3AF3681E"/>
     <w:rsid w:val="3B11C9B6"/>
     <w:rsid w:val="3B425673"/>
+    <w:rsid w:val="3B659F84"/>
     <w:rsid w:val="3B7FF053"/>
     <w:rsid w:val="3B86A954"/>
     <w:rsid w:val="3BCA4EA2"/>
     <w:rsid w:val="3BE5D359"/>
     <w:rsid w:val="3C02B38F"/>
     <w:rsid w:val="3C39564E"/>
     <w:rsid w:val="3C56FA66"/>
     <w:rsid w:val="3C668C07"/>
     <w:rsid w:val="3C750366"/>
     <w:rsid w:val="3CDBE7ED"/>
     <w:rsid w:val="3D387999"/>
     <w:rsid w:val="3D388071"/>
     <w:rsid w:val="3D422620"/>
     <w:rsid w:val="3E649F0E"/>
     <w:rsid w:val="3E6F7B05"/>
     <w:rsid w:val="3E853C6A"/>
     <w:rsid w:val="3E970A6B"/>
     <w:rsid w:val="3EA05920"/>
     <w:rsid w:val="3ED360C1"/>
     <w:rsid w:val="3F08A5FD"/>
     <w:rsid w:val="3F2B5F5D"/>
     <w:rsid w:val="3F3CF74D"/>
     <w:rsid w:val="3F40AC00"/>
     <w:rsid w:val="3F464201"/>
     <w:rsid w:val="3F80925A"/>
     <w:rsid w:val="3FB09EC5"/>
+    <w:rsid w:val="3FBEEE36"/>
     <w:rsid w:val="3FD052BF"/>
     <w:rsid w:val="3FD0936F"/>
     <w:rsid w:val="3FDA4BF0"/>
     <w:rsid w:val="3FE84F53"/>
     <w:rsid w:val="4006BE67"/>
     <w:rsid w:val="40313696"/>
     <w:rsid w:val="40667609"/>
     <w:rsid w:val="415F3A42"/>
     <w:rsid w:val="41683F6A"/>
     <w:rsid w:val="4193D9F7"/>
     <w:rsid w:val="41A7B6E0"/>
     <w:rsid w:val="41B62C83"/>
+    <w:rsid w:val="41C45949"/>
     <w:rsid w:val="41E11E83"/>
     <w:rsid w:val="424C74F7"/>
     <w:rsid w:val="4252A7B0"/>
     <w:rsid w:val="427547DA"/>
     <w:rsid w:val="427F07DB"/>
     <w:rsid w:val="428F2A9A"/>
     <w:rsid w:val="429687B8"/>
     <w:rsid w:val="42B1DEC8"/>
     <w:rsid w:val="42B96F14"/>
     <w:rsid w:val="42D58340"/>
     <w:rsid w:val="42FB3976"/>
     <w:rsid w:val="434D9BC6"/>
     <w:rsid w:val="43874558"/>
     <w:rsid w:val="439B5F7C"/>
     <w:rsid w:val="43B9EC61"/>
     <w:rsid w:val="43C4AD27"/>
     <w:rsid w:val="43C5338D"/>
     <w:rsid w:val="43CD4B13"/>
     <w:rsid w:val="43CF15DD"/>
     <w:rsid w:val="441D9777"/>
     <w:rsid w:val="44329641"/>
     <w:rsid w:val="4457C891"/>
     <w:rsid w:val="44AE93BD"/>
     <w:rsid w:val="44B42127"/>
     <w:rsid w:val="450F64C2"/>
     <w:rsid w:val="4551C3CD"/>
     <w:rsid w:val="45682B54"/>
     <w:rsid w:val="45BC089C"/>
     <w:rsid w:val="45EE6D37"/>
     <w:rsid w:val="4654F0FE"/>
     <w:rsid w:val="466962B1"/>
     <w:rsid w:val="467EDB84"/>
     <w:rsid w:val="4698FA3D"/>
     <w:rsid w:val="46996463"/>
     <w:rsid w:val="46CA5CB8"/>
     <w:rsid w:val="46DE0E8A"/>
     <w:rsid w:val="46DF7E6E"/>
     <w:rsid w:val="4713285D"/>
     <w:rsid w:val="471F59AF"/>
     <w:rsid w:val="4720392F"/>
     <w:rsid w:val="474802B5"/>
     <w:rsid w:val="479BDDDA"/>
     <w:rsid w:val="485C9616"/>
     <w:rsid w:val="48647CB7"/>
+    <w:rsid w:val="48D954E6"/>
     <w:rsid w:val="48E6FF6D"/>
     <w:rsid w:val="48E97D30"/>
     <w:rsid w:val="48F94342"/>
     <w:rsid w:val="49772BDC"/>
     <w:rsid w:val="49E39E16"/>
     <w:rsid w:val="49ED0136"/>
     <w:rsid w:val="49F673BF"/>
     <w:rsid w:val="49F8FBCC"/>
     <w:rsid w:val="4A110E0F"/>
     <w:rsid w:val="4A7366E0"/>
     <w:rsid w:val="4AAB5132"/>
+    <w:rsid w:val="4AC01AB1"/>
     <w:rsid w:val="4AC14FF5"/>
     <w:rsid w:val="4ADA0D77"/>
     <w:rsid w:val="4B1296CE"/>
     <w:rsid w:val="4B135E59"/>
     <w:rsid w:val="4B2EBBC7"/>
     <w:rsid w:val="4BEAC36A"/>
     <w:rsid w:val="4C39FCC8"/>
+    <w:rsid w:val="4C5C6CCB"/>
     <w:rsid w:val="4C9E3027"/>
     <w:rsid w:val="4CA366A3"/>
     <w:rsid w:val="4D7B7BD1"/>
     <w:rsid w:val="4D85B046"/>
     <w:rsid w:val="4D96396F"/>
     <w:rsid w:val="4D9E3EEA"/>
     <w:rsid w:val="4DA1FEF6"/>
     <w:rsid w:val="4DAACB95"/>
     <w:rsid w:val="4E142BF3"/>
     <w:rsid w:val="4E2E32AD"/>
     <w:rsid w:val="4E46DDD7"/>
     <w:rsid w:val="4E799433"/>
     <w:rsid w:val="4E81C8DC"/>
     <w:rsid w:val="4EC2838A"/>
     <w:rsid w:val="4EDCFFAB"/>
     <w:rsid w:val="4EFADCF8"/>
     <w:rsid w:val="4F55B507"/>
     <w:rsid w:val="4F595374"/>
     <w:rsid w:val="4F872B56"/>
     <w:rsid w:val="4FA1A01F"/>
     <w:rsid w:val="4FAEE0E0"/>
     <w:rsid w:val="4FB98EBE"/>
     <w:rsid w:val="4FE81AFE"/>
     <w:rsid w:val="5039B52B"/>
     <w:rsid w:val="50B4DC0E"/>
     <w:rsid w:val="50E5D417"/>
     <w:rsid w:val="511B6976"/>
     <w:rsid w:val="520818B8"/>
     <w:rsid w:val="52113765"/>
     <w:rsid w:val="523EB725"/>
     <w:rsid w:val="524B1D8E"/>
     <w:rsid w:val="5280629B"/>
     <w:rsid w:val="52CCE717"/>
     <w:rsid w:val="5336A109"/>
     <w:rsid w:val="533785EF"/>
     <w:rsid w:val="53ADF869"/>
+    <w:rsid w:val="53B81AFA"/>
     <w:rsid w:val="541370E3"/>
     <w:rsid w:val="542AF963"/>
     <w:rsid w:val="54651BCE"/>
     <w:rsid w:val="549AC34F"/>
     <w:rsid w:val="55294F28"/>
     <w:rsid w:val="5541BBA3"/>
     <w:rsid w:val="5564F181"/>
     <w:rsid w:val="55657814"/>
     <w:rsid w:val="5575F94A"/>
     <w:rsid w:val="558A517A"/>
     <w:rsid w:val="55C23CF2"/>
     <w:rsid w:val="56388FD6"/>
     <w:rsid w:val="567CB8CD"/>
     <w:rsid w:val="56AB591E"/>
     <w:rsid w:val="56AB5A21"/>
+    <w:rsid w:val="5766AE8D"/>
     <w:rsid w:val="57A8B019"/>
     <w:rsid w:val="582226EB"/>
     <w:rsid w:val="5862F92B"/>
     <w:rsid w:val="589D93D8"/>
     <w:rsid w:val="589F6C0E"/>
     <w:rsid w:val="5992B278"/>
     <w:rsid w:val="599E3239"/>
     <w:rsid w:val="59A37CB2"/>
     <w:rsid w:val="59CFB315"/>
     <w:rsid w:val="59D1F1C7"/>
     <w:rsid w:val="59EE9F91"/>
     <w:rsid w:val="5A2F0FFD"/>
     <w:rsid w:val="5A5802BB"/>
+    <w:rsid w:val="5AB226FA"/>
     <w:rsid w:val="5AE982D3"/>
     <w:rsid w:val="5B2A452D"/>
     <w:rsid w:val="5BAEDEB7"/>
     <w:rsid w:val="5BD22115"/>
     <w:rsid w:val="5BD2AA3B"/>
     <w:rsid w:val="5BF9A50C"/>
     <w:rsid w:val="5C114DE6"/>
     <w:rsid w:val="5C478657"/>
     <w:rsid w:val="5C9B192C"/>
     <w:rsid w:val="5CD57917"/>
     <w:rsid w:val="5D5FB723"/>
     <w:rsid w:val="5D9610A9"/>
     <w:rsid w:val="5DE1916C"/>
     <w:rsid w:val="5E0509BD"/>
     <w:rsid w:val="5E3C014C"/>
     <w:rsid w:val="5E84630A"/>
     <w:rsid w:val="5F295F83"/>
     <w:rsid w:val="5F325BD8"/>
     <w:rsid w:val="5F4C9087"/>
     <w:rsid w:val="5F94C485"/>
     <w:rsid w:val="5F960030"/>
     <w:rsid w:val="5F9DDB7F"/>
     <w:rsid w:val="5FDB71F8"/>
     <w:rsid w:val="60236058"/>
     <w:rsid w:val="60282243"/>
     <w:rsid w:val="60289517"/>
     <w:rsid w:val="60434DEC"/>
     <w:rsid w:val="604FAE59"/>
     <w:rsid w:val="6093BF24"/>
     <w:rsid w:val="60C6836E"/>
     <w:rsid w:val="60CCBF73"/>
     <w:rsid w:val="61071CFF"/>
     <w:rsid w:val="61279DF8"/>
     <w:rsid w:val="61439646"/>
     <w:rsid w:val="61E07BFB"/>
     <w:rsid w:val="620E1096"/>
     <w:rsid w:val="62163132"/>
     <w:rsid w:val="625E6C03"/>
     <w:rsid w:val="627D4C11"/>
     <w:rsid w:val="628DC329"/>
     <w:rsid w:val="6337A6E3"/>
     <w:rsid w:val="633CBA1C"/>
     <w:rsid w:val="634A7132"/>
     <w:rsid w:val="63653EA2"/>
     <w:rsid w:val="639CAD0B"/>
     <w:rsid w:val="63B121DA"/>
     <w:rsid w:val="63C1E8CC"/>
+    <w:rsid w:val="63F20786"/>
     <w:rsid w:val="63F6FA4F"/>
     <w:rsid w:val="643BB2E3"/>
     <w:rsid w:val="6441149A"/>
     <w:rsid w:val="647BA413"/>
     <w:rsid w:val="6497FA60"/>
     <w:rsid w:val="64CD3A63"/>
     <w:rsid w:val="64EE3B27"/>
+    <w:rsid w:val="6536BC0B"/>
     <w:rsid w:val="655A19DF"/>
     <w:rsid w:val="6576688B"/>
     <w:rsid w:val="65C561E9"/>
     <w:rsid w:val="65FB8DEA"/>
+    <w:rsid w:val="662EC2F4"/>
     <w:rsid w:val="6679A81A"/>
     <w:rsid w:val="667CCF2D"/>
     <w:rsid w:val="668854A1"/>
     <w:rsid w:val="66A62414"/>
     <w:rsid w:val="66D2BAA5"/>
     <w:rsid w:val="66F63556"/>
     <w:rsid w:val="671C00E1"/>
     <w:rsid w:val="674A8A4D"/>
     <w:rsid w:val="676FD321"/>
     <w:rsid w:val="6776278F"/>
     <w:rsid w:val="6789D164"/>
     <w:rsid w:val="67D6848F"/>
     <w:rsid w:val="67DE4E35"/>
     <w:rsid w:val="67E4708B"/>
     <w:rsid w:val="67EE6460"/>
     <w:rsid w:val="684E37A6"/>
     <w:rsid w:val="68589517"/>
     <w:rsid w:val="6860DF80"/>
     <w:rsid w:val="687918ED"/>
     <w:rsid w:val="6879F409"/>
+    <w:rsid w:val="68CE74DD"/>
     <w:rsid w:val="68D4BC24"/>
     <w:rsid w:val="694FB0FA"/>
     <w:rsid w:val="696D9EEE"/>
     <w:rsid w:val="6979ACCE"/>
     <w:rsid w:val="69EF75A5"/>
     <w:rsid w:val="6A2CF865"/>
     <w:rsid w:val="6A47FEF0"/>
     <w:rsid w:val="6A632E87"/>
     <w:rsid w:val="6A73275F"/>
     <w:rsid w:val="6ABD28AA"/>
     <w:rsid w:val="6ADC3DFE"/>
     <w:rsid w:val="6AE471D6"/>
     <w:rsid w:val="6B034043"/>
     <w:rsid w:val="6B12F72F"/>
     <w:rsid w:val="6C183F4A"/>
     <w:rsid w:val="6C36337B"/>
     <w:rsid w:val="6C3B40FA"/>
     <w:rsid w:val="6C5E4ED1"/>
     <w:rsid w:val="6CD4B5B5"/>
     <w:rsid w:val="6D51A95A"/>
     <w:rsid w:val="6D7F04A8"/>
     <w:rsid w:val="6DE51D7D"/>
     <w:rsid w:val="6DE55803"/>
     <w:rsid w:val="6E45532F"/>
+    <w:rsid w:val="6E6C805E"/>
     <w:rsid w:val="6EB8F920"/>
     <w:rsid w:val="6EDF0086"/>
     <w:rsid w:val="6F31B0F9"/>
     <w:rsid w:val="6F845DF8"/>
     <w:rsid w:val="6F887C70"/>
     <w:rsid w:val="6FADEBDB"/>
     <w:rsid w:val="700DA894"/>
     <w:rsid w:val="702E4F52"/>
     <w:rsid w:val="70463182"/>
     <w:rsid w:val="7072CA52"/>
     <w:rsid w:val="7089A3A4"/>
     <w:rsid w:val="70D12E2B"/>
     <w:rsid w:val="7116630A"/>
     <w:rsid w:val="7156CBF2"/>
     <w:rsid w:val="71830B29"/>
+    <w:rsid w:val="71DBF4D6"/>
     <w:rsid w:val="7200125C"/>
     <w:rsid w:val="720A2D53"/>
     <w:rsid w:val="72951C2B"/>
     <w:rsid w:val="730D2F83"/>
     <w:rsid w:val="7311ADE2"/>
     <w:rsid w:val="731DEF70"/>
     <w:rsid w:val="733D36C8"/>
     <w:rsid w:val="73734F64"/>
     <w:rsid w:val="7396BB52"/>
     <w:rsid w:val="73CD49F0"/>
     <w:rsid w:val="73D862DC"/>
     <w:rsid w:val="73F0DA5D"/>
     <w:rsid w:val="746C7D08"/>
     <w:rsid w:val="74775932"/>
     <w:rsid w:val="74B72191"/>
     <w:rsid w:val="74C3168D"/>
     <w:rsid w:val="75291142"/>
     <w:rsid w:val="7529E9DD"/>
     <w:rsid w:val="7576829D"/>
     <w:rsid w:val="758756F3"/>
     <w:rsid w:val="75929A8C"/>
     <w:rsid w:val="75B43A0A"/>
     <w:rsid w:val="75C59D0C"/>
     <w:rsid w:val="75D4373F"/>
+    <w:rsid w:val="75EBFD69"/>
     <w:rsid w:val="75F2D66F"/>
     <w:rsid w:val="7654A859"/>
     <w:rsid w:val="765E19E0"/>
     <w:rsid w:val="767E2476"/>
     <w:rsid w:val="768D51B4"/>
     <w:rsid w:val="76927DD2"/>
     <w:rsid w:val="769ED68E"/>
     <w:rsid w:val="779D18C0"/>
     <w:rsid w:val="77BC67D1"/>
     <w:rsid w:val="77C79345"/>
     <w:rsid w:val="77E323FD"/>
     <w:rsid w:val="77F399EF"/>
     <w:rsid w:val="77F7B071"/>
     <w:rsid w:val="780178BE"/>
     <w:rsid w:val="781E0025"/>
     <w:rsid w:val="782C4B2D"/>
     <w:rsid w:val="785079AB"/>
     <w:rsid w:val="78B2B61B"/>
     <w:rsid w:val="78BFDB07"/>
     <w:rsid w:val="78C9FEF3"/>
     <w:rsid w:val="78E45976"/>
     <w:rsid w:val="79176AFC"/>
     <w:rsid w:val="79757D81"/>
     <w:rsid w:val="7A4C0C25"/>
     <w:rsid w:val="7A6EE09A"/>
@@ -6027,129 +6603,129 @@
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5BB93790"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{ECC2D6C2-561F-4813-A49F-572C30279041}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6305,52 +6881,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -6417,396 +6993,396 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="298F02A5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="1F27151C"/>
     <w:pPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Aptos" w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Aptos"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="C00000"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D933A6"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00D933A6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="298F02A5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D933A6"/>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="298F02A5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D933A6"/>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="298F02A5"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D933A6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="298F02A5"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:color="4472C4" w:themeColor="accent1" w:sz="8" w:space="4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4472C4" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:after="300"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00D933A6"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="298F02A5"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D933A6"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="298F02A5"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="298F02A5"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00033485"/>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00033485"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="298F02A5"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="298F02A5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:noProof w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="298F02A5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="1F27151C"/>
     <w:rPr>
-      <w:rFonts w:cs="Aptos" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Aptos"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:caps w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:noProof w:val="0"/>
       <w:color w:val="C00000"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="90250101">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -6877,55 +7453,56 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1705205580">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -7188,65 +7765,56 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100708486052300824BA4D620CF95E9C978" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2541a160a9daaf70bb32d466996cc7b9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee57888a-cf71-422e-9a19-54eb89d6805c" xmlns:ns3="5546626c-f3fd-4f02-8a63-221a7cd464fb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0f2b3a1c226269fc39a71fdeae7ffbbf" ns2:_="" ns3:_="">
     <xsd:import namespace="ee57888a-cf71-422e-9a19-54eb89d6805c"/>
     <xsd:import namespace="5546626c-f3fd-4f02-8a63-221a7cd464fb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ee57888a-cf71-422e-9a19-54eb89d6805c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -7379,91 +7947,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62AA4068-E914-47D7-8026-6DECB118FC52}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A772D6C7-E668-481A-95BD-D504717F54C0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ee57888a-cf71-422e-9a19-54eb89d6805c"/>
+    <ds:schemaRef ds:uri="5546626c-f3fd-4f02-8a63-221a7cd464fb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A772D6C7-E668-481A-95BD-D504717F54C0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B887A4EF-333C-4DB5-9A16-55EC947F0D2D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>495</Words>
+  <Characters>2827</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3316</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
+  <dc:creator>Joe Aslett</dc:creator>
   <cp:keywords/>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100708486052300824BA4D620CF95E9C978</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>50cda8bd,b56dce6,ae02f16</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
     <vt:lpwstr>2026-06-12T15:38:02Z</vt:lpwstr>