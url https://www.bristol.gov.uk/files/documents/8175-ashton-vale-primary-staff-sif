--- v0 (2025-10-29)
+++ v1 (2026-09-13)
@@ -1,149 +1,151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="216D2094" w14:textId="56526C0C" w:rsidR="003F160C" w:rsidRDefault="003F160C" w:rsidP="00E2071F">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8798"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1A5E">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b w:val="0"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3307FF0C" wp14:editId="331868E2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2103120</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-259080</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2145665" cy="1804670"/>
             <wp:effectExtent l="0" t="0" r="6985" b="5080"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2145665" cy="1804670"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="53509AE0" w14:textId="77777777" w:rsidR="003F160C" w:rsidRDefault="003F160C" w:rsidP="00E2071F">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8798"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15CFA250" w14:textId="22DCC6AD" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA" w:rsidP="00E2071F">
+    <w:p w14:paraId="15CFA250" w14:textId="44862C9F" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA" w:rsidP="00E2071F">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8798"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Supplementary</w:t>
       </w:r>
       <w:r w:rsidR="00D939A7">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
@@ -225,58 +227,58 @@
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Admissions Year </w:t>
       </w:r>
       <w:r w:rsidR="00C04F43">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">September </w:t>
       </w:r>
       <w:r w:rsidR="00C43389" w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00FF62DA">
+      <w:r w:rsidR="00F82557">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="599283B8" w14:textId="38F0D8AA" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="154"/>
         <w:ind w:left="140" w:right="911"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
         <w:t xml:space="preserve">For applicants applying under the criterion of Children of </w:t>
       </w:r>
       <w:r w:rsidR="000073F0" w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
         <w:t xml:space="preserve">Excalibur Employees </w:t>
       </w:r>
       <w:r w:rsidR="00857C72" w:rsidRPr="00E2071F">
@@ -330,51 +332,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> must complete this form, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in addition to the local authority application form</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3619912D" w14:textId="4ECDD0A3" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
+    <w:p w14:paraId="3619912D" w14:textId="17839B6F" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="861"/>
         </w:tabs>
         <w:spacing w:before="119" w:line="293" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Applications for Year 7 in September must be submitted by </w:t>
@@ -394,61 +396,61 @@
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>October</w:t>
       </w:r>
       <w:r w:rsidR="00D939A7">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00FF62DA">
+      <w:r w:rsidR="00F82557">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE33DD9" w14:textId="04D2C8AA" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
+    <w:p w14:paraId="0DE33DD9" w14:textId="13F02140" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="861"/>
         </w:tabs>
         <w:spacing w:line="293" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Applications for Reception in September must be submitted by </w:t>
@@ -468,58 +470,58 @@
           <w:b/>
           <w:spacing w:val="-18"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>January</w:t>
       </w:r>
       <w:r w:rsidR="00D939A7">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00FF62DA">
+      <w:r w:rsidR="00F82557">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61C860C8" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="118"/>
         <w:ind w:left="140"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
         <w:t>Please complete all boxes in CAPITAL LETTERS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F35C646" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="008C7FC9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
@@ -704,51 +706,69 @@
       </w:tr>
       <w:tr w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w14:paraId="5E7F69D2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="556"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31E8C892" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="82"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2071F">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Date of Birth (dd/mm/yyyy)</w:t>
+              <w:t>Date of Birth (dd/mm/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E2071F">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E2071F">
+              <w:rPr>
+                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6740" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A634CA0" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="008C7FC9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="590B7301" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1188,51 +1208,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w14:paraId="4E55CA51" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AD07FE3" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2071F">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6740" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BC70D4A" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="008C7FC9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D4FB4DF" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRDefault="008C7FC9">
       <w:pPr>
         <w:rPr>
@@ -1589,249 +1608,651 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0673B69A" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="008C7FC9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2030DC48" w14:textId="6F90F5A9" w:rsidR="008C7FC9" w:rsidRDefault="00CF1EDA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="140" w:right="25"/>
       </w:pPr>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
         <w:t xml:space="preserve">Once completed this form must be returned to: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="003B09B9" w:rsidRPr="00E2071F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
             <w:b/>
           </w:rPr>
           <w:t>admissions@excalibur.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008C7FC9">
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="80" w:right="740" w:bottom="780" w:left="580" w:header="0" w:footer="581" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AA499E6" w14:textId="77777777" w:rsidR="00FF1CA4" w:rsidRDefault="00FF1CA4">
+    <w:p w14:paraId="2A288950" w14:textId="77777777" w:rsidR="00B31627" w:rsidRDefault="00B31627">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="016AD41A" w14:textId="77777777" w:rsidR="00FF1CA4" w:rsidRDefault="00FF1CA4">
+    <w:p w14:paraId="5DE101E5" w14:textId="77777777" w:rsidR="00B31627" w:rsidRDefault="00B31627">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="09587936" w14:textId="5810CD09" w:rsidR="00E31B45" w:rsidRDefault="00E31B45">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54074289" w14:textId="2CF393C3" w:rsidR="007216B9" w:rsidRDefault="007216B9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1778726A" wp14:editId="08378177">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="342900"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1239782724" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="342900"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1D172856" w14:textId="1C7323F7" w:rsidR="007216B9" w:rsidRPr="007216B9" w:rsidRDefault="007216B9" w:rsidP="007216B9">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007216B9">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="1778726A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbMZnuEAIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8Lwl0admIsKK7oqqE&#10;dldiqz0bxyaRYo9lDyT013dsArTbnqpenOeZyXy8eZ7f9aZlB+VDA7bk41HOmbISqsbuSv79ZfVh&#10;xllAYSvRglUlP6rA7xbv3807V6gJ1NBWyjNKYkPRuZLXiK7IsiBrZUQYgVOWnBq8EUhXv8sqLzrK&#10;btpskuefsg585TxIFQJZH05Ovkj5tVYSn7QOCllbcuoN0+nTuY1ntpiLYueFqxs5tCH+oQsjGktF&#10;L6keBAq2980fqUwjPQTQOJJgMtC6kSrNQNOM8zfTbGrhVJqFyAnuQlP4f2nl42Hjnj3D/gv0tMBI&#10;SOdCEcgY5+m1N/FLnTLyE4XHC22qRybJ+Hk6m02mnElyfbyZ3OaJ1uz6s/MBvyowLIKSe9pKIksc&#10;1gGpIIWeQ2ItC6umbdNmWvubgQKjJbt2GBH2235oewvVkabxcFp0cHLVUM21CPgsPG2WBiC14hMd&#10;uoWu5DAgzmrwP/5mj/FEOHk560gpJbckZc7ab5YWMZne5DQww3Qj4M9gm8D4Np9Gv92beyARjuk9&#10;OJlgDMb2DLUH80piXsZq5BJWUs2Sb8/wHk+6pccg1XKZgkhETuDabpyMqSNZkcmX/lV4N9CNtKdH&#10;OGtJFG9YP8XGP4Nb7pG4TyuJxJ7YHPgmAaZNDY8lKvzXe4q6PunFTwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAC/iK4DaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo04pGNMSp&#10;qrYgrgSkcnTibRw13k1jtw1/j8sFLiuNZjTzNl+OrhNnHHzLpGA6SUAg1WxaahR8frw8PIHwQZPR&#10;HRMq+EYPy+L2JteZ4Qu947kMjYgl5DOtwIbQZ1L62qLTfsI9UvT2PDgdohwaaQZ9ieWuk7MkSaXT&#10;LcUFq3tcW6wP5ckpSDevK9vv0q/jfubffMWHUPJWqfu7cfUMIuAY/sJwxY/oUESmik9kvOgUxEfC&#10;771608UcRKVg/piALHL5H774AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANsxme4QAgAA&#10;GgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC/iK4Da&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="1D172856" w14:textId="1C7323F7" w:rsidR="007216B9" w:rsidRPr="007216B9" w:rsidRDefault="007216B9" w:rsidP="007216B9">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007216B9">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09587936" w14:textId="2CF28364" w:rsidR="00E31B45" w:rsidRDefault="007216B9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EA74EBE" wp14:editId="0E937DCD">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="342900"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="432601763" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="342900"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1025C31F" w14:textId="13BB2BFE" w:rsidR="007216B9" w:rsidRPr="007216B9" w:rsidRDefault="007216B9" w:rsidP="007216B9">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007216B9">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6EA74EBE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrEb6REgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkzZYacYqsRYYB&#10;QVsgHXpWZCk2YImCxMTOfv0o5avtdip6kSmS5sd7T9Ob3rRsp3xowJZ8OMg5U1ZC1dhNyX8/Lb5M&#10;OAsobCVasKrkexX4zezzp2nnCjWCGtpKeUZFbCg6V/Ia0RVZFmStjAgDcMpSUIM3AunqN1nlRUfV&#10;TZuN8vxb1oGvnAepQiDv3SHIZ6m+1krig9ZBIWtLTrNhOn061/HMZlNRbLxwdSOPY4h3TGFEY6np&#10;udSdQMG2vvmnlGmkhwAaBxJMBlo3UqUdaJth/mabVS2cSrsQOMGdYQofV1be71bu0TPsf0BPBEZA&#10;OheKQM64T6+9iV+alFGcINyfYVM9MknO7+PJZDTmTFLo69XoOk+wZpefnQ/4U4Fh0Si5J1YSWGK3&#10;DEgNKfWUEntZWDRtm5hp7SsHJUZPdpkwWtive9ZUL6ZfQ7WnpTwc+A5OLhpqvRQBH4UngmkPEi0+&#10;0KFb6EoOR4uzGvyf//ljPuFOUc46EkzJLSmas/aXJT5G46uc9maYbmT4k7FOxvA6H8e43ZpbIC0O&#10;6Vk4mcyYjO3J1B7MM2l6HrtRSFhJPUu+Ppm3eJAvvQmp5vOURFpyApd25WQsHTGLgD71z8K7I+pI&#10;dN3DSVKieAP+ITf+Gdx8i0RBYibie0DzCDvpMBF2fDNR6C/vKevysmd/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAL+IrgNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTikY0&#10;xKmqtiCuBKRydOJtHDXeTWO3DX+PywUuK41mNPM2X46uE2ccfMukYDpJQCDVbFpqFHx+vDw8gfBB&#10;k9EdEyr4Rg/L4vYm15nhC73juQyNiCXkM63AhtBnUvraotN+wj1S9PY8OB2iHBppBn2J5a6TsyRJ&#10;pdMtxQWre1xbrA/lySlIN68r2+/Sr+N+5t98xYdQ8lap+7tx9Qwi4Bj+wnDFj+hQRKaKT2S86BTE&#10;R8LvvXrTxRxEpWD+mIAscvkfvvgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaxG+kRIC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAL+Ir&#10;gNoAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="1025C31F" w14:textId="13BB2BFE" w:rsidR="007216B9" w:rsidRPr="007216B9" w:rsidRDefault="007216B9" w:rsidP="007216B9">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007216B9">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00E31B45">
       <w:t xml:space="preserve">This form was determined on </w:t>
     </w:r>
     <w:r w:rsidR="00F82557">
       <w:t>7</w:t>
     </w:r>
-    <w:r w:rsidRPr="00E31B45">
+    <w:r w:rsidR="00E31B45" w:rsidRPr="00E31B45">
       <w:rPr>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
       <w:t>th</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00E31B45">
       <w:t xml:space="preserve"> February 202</w:t>
     </w:r>
-    <w:r w:rsidR="00F82557">
-      <w:t>5</w:t>
+    <w:r w:rsidR="00533FC6">
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="55C6A3FB" w14:textId="2FAC8AE0" w:rsidR="008C7FC9" w:rsidRDefault="008C7FC9">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6018307F" w14:textId="52B7492F" w:rsidR="007216B9" w:rsidRDefault="007216B9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C7F6A97" wp14:editId="769F9214">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="342900"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="215477613" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="342900"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4F66EB6E" w14:textId="3A62AD4F" w:rsidR="007216B9" w:rsidRPr="007216B9" w:rsidRDefault="007216B9" w:rsidP="007216B9">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007216B9">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5C7F6A97" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6h03TFAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x4zZYacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU62bqdhF5kiaX6897S467UiR+F8C6ai00lOiTAc6tbsK/r9Zf1h&#10;TokPzNRMgREVPQlP75bv3y06W4oCGlC1cASLGF92tqJNCLbMMs8boZmfgBUGgxKcZgGvbp/VjnVY&#10;XausyPNPWQeutg648B69D0OQLlN9KQUPT1J6EYiqKM4W0unSuYtntlywcu+YbVp+HoP9wxSatQab&#10;Xko9sMDIwbV/lNItd+BBhgkHnYGULRdpB9xmmr/ZZtswK9IuCI63F5j8/yvLH49b++xI6L9AjwRG&#10;QDrrS4/OuE8vnY5fnJRgHCE8XWATfSAcnZ9n83kxo4Rj6ONNcZsnWLPrz9b58FWAJtGoqENWEljs&#10;uPEBG2LqmBJ7GVi3SiVmlPnNgYnRk10njFbodz1p64oW4/Q7qE+4lIOBb2/5usXWG+bDM3NIMO6B&#10;og1PeEgFXUXhbFHSgPvxN3/MR9wxSkmHgqmoQUVTor4Z5KOY3eS4NwnphoYbjV0yprf5LMbNQd8D&#10;anGKz8LyZMbkoEZTOtCvqOlV7IYhZjj2rOhuNO/DIF98E1ysVikJtWRZ2Jit5bF0xCwC+tK/MmfP&#10;qAek6xFGSbHyDfhDbvzT29UhIAWJmYjvgOYZdtRhIuz8ZqLQf72nrOvLXv4EAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAv4iuA2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNOK&#10;RjTEqaq2IK4EpHJ04m0cNd5NY7cNf4/LBS4rjWY08zZfjq4TZxx8y6RgOklAINVsWmoUfH68PDyB&#10;8EGT0R0TKvhGD8vi9ibXmeELveO5DI2IJeQzrcCG0GdS+tqi037CPVL09jw4HaIcGmkGfYnlrpOz&#10;JEml0y3FBat7XFusD+XJKUg3ryvb79Kv437m33zFh1DyVqn7u3H1DCLgGP7CcMWP6FBEpopPZLzo&#10;FMRHwu+9etPFHESlYP6YgCxy+R+++AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA6h03T&#10;FAIAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAv&#10;4iuA2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="4F66EB6E" w14:textId="3A62AD4F" w:rsidR="007216B9" w:rsidRPr="007216B9" w:rsidRDefault="007216B9" w:rsidP="007216B9">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007216B9">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79035EF2" w14:textId="77777777" w:rsidR="00FF1CA4" w:rsidRDefault="00FF1CA4">
+    <w:p w14:paraId="0CF91154" w14:textId="77777777" w:rsidR="00B31627" w:rsidRDefault="00B31627">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EBDAB32" w14:textId="77777777" w:rsidR="00FF1CA4" w:rsidRDefault="00FF1CA4">
+    <w:p w14:paraId="77927A91" w14:textId="77777777" w:rsidR="00B31627" w:rsidRDefault="00B31627">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0AB4CB13" w14:textId="5A93706F" w:rsidR="00FF7273" w:rsidRDefault="00FF7273">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Staff must be employed by the </w:t>
       </w:r>
       <w:r w:rsidR="008160FF">
         <w:t xml:space="preserve">Excalibur </w:t>
       </w:r>
       <w:r>
         <w:t>academy that they are applying for a place for their child at</w:t>
       </w:r>
       <w:r w:rsidR="002C5604">
         <w:t>.  Staff cannot apply for a place for their child at another Excalibur academy using this form.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="338479D0" w14:textId="6EA547FC" w:rsidR="00EB75FD" w:rsidRDefault="00EB75FD">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> If you are applying for more than one child please complete a separate form for each child.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28D40C68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DBE466B8"/>
     <w:lvl w:ilvl="0" w:tplc="39E08FF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="356"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Arial" w:hAnsi="Gill Sans MT" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:w w:val="99"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CFFC797A">
       <w:numFmt w:val="bullet"/>
@@ -2037,166 +2458,168 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C3424108">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8641" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1289166493">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="449517904">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="99"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C7FC9"/>
     <w:rsid w:val="000073F0"/>
+    <w:rsid w:val="000E1E17"/>
     <w:rsid w:val="002420A0"/>
     <w:rsid w:val="0025586C"/>
     <w:rsid w:val="002C5604"/>
     <w:rsid w:val="002F7AAA"/>
     <w:rsid w:val="00311F07"/>
     <w:rsid w:val="00387933"/>
     <w:rsid w:val="003B09B9"/>
     <w:rsid w:val="003E5D12"/>
     <w:rsid w:val="003F160C"/>
     <w:rsid w:val="00437C8D"/>
     <w:rsid w:val="00457BE9"/>
     <w:rsid w:val="00470A9D"/>
     <w:rsid w:val="004778F2"/>
     <w:rsid w:val="004B354E"/>
+    <w:rsid w:val="00533FC6"/>
     <w:rsid w:val="00545BE4"/>
     <w:rsid w:val="00551806"/>
+    <w:rsid w:val="00584A1C"/>
     <w:rsid w:val="005A1501"/>
-    <w:rsid w:val="005A2C93"/>
     <w:rsid w:val="006123DF"/>
     <w:rsid w:val="00692872"/>
     <w:rsid w:val="006C5D8A"/>
+    <w:rsid w:val="007216B9"/>
     <w:rsid w:val="00733697"/>
     <w:rsid w:val="00741734"/>
     <w:rsid w:val="00750FD7"/>
     <w:rsid w:val="007521E3"/>
     <w:rsid w:val="0076103D"/>
     <w:rsid w:val="0080231E"/>
     <w:rsid w:val="008160FF"/>
     <w:rsid w:val="00857C72"/>
     <w:rsid w:val="00866C98"/>
     <w:rsid w:val="008C7FC9"/>
     <w:rsid w:val="008D7E1D"/>
-    <w:rsid w:val="00A5119D"/>
     <w:rsid w:val="00A7494A"/>
     <w:rsid w:val="00A96A23"/>
     <w:rsid w:val="00B04310"/>
     <w:rsid w:val="00B22096"/>
+    <w:rsid w:val="00B31627"/>
     <w:rsid w:val="00BD31EF"/>
     <w:rsid w:val="00C04312"/>
     <w:rsid w:val="00C04F43"/>
     <w:rsid w:val="00C43389"/>
     <w:rsid w:val="00C869B4"/>
     <w:rsid w:val="00CD331D"/>
     <w:rsid w:val="00CF1EDA"/>
     <w:rsid w:val="00D13250"/>
-    <w:rsid w:val="00D30EBD"/>
     <w:rsid w:val="00D939A7"/>
     <w:rsid w:val="00D976BC"/>
     <w:rsid w:val="00E2071F"/>
     <w:rsid w:val="00E31B45"/>
     <w:rsid w:val="00EB75FD"/>
     <w:rsid w:val="00F25BBA"/>
+    <w:rsid w:val="00F52530"/>
     <w:rsid w:val="00F82557"/>
-    <w:rsid w:val="00FF1CA4"/>
-    <w:rsid w:val="00FF62DA"/>
     <w:rsid w:val="00FF7273"/>
+    <w:rsid w:val="4808F4AC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="424DD57F"/>
   <w15:docId w15:val="{7AC820A9-2C70-463D-BED9-1AE695DB7C43}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2770,55 +3193,55 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00470A9D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00470A9D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://excaliburacademiestrust-my.sharepoint.com/personal/cathryn_poole_excalibur_org_uk/Documents/Admissions/Policies/2023%202024/2023%202024%20draft%20policies/admissions@excalibur.org.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://excaliburacademiestrust-my.sharepoint.com/personal/cathryn_poole_excalibur_org_uk/Documents/Admissions/Policies/2023%202024/2023%202024%20draft%20policies/admissions@excalibur.org.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3077,227 +3500,191 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="adce4739-d185-419a-ae72-d3b8c8440997">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AB3AA9FFC097854FAA1210CFCE0F43A4" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="055dfca59ea659533457dbce8e639ee4">
-[...2 lines deleted...]
-    <xsd:import namespace="02872dca-5023-4076-9077-24d4c3624495"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A47600A43FB588469E80769338373953" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8401854a7ffac66c334563fb7134787f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="adce4739-d185-419a-ae72-d3b8c8440997" xmlns:ns3="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="95f5adb14238ede076f93b8ead7b6254" ns2:_="" ns3:_="">
+    <xsd:import namespace="adce4739-d185-419a-ae72-d3b8c8440997"/>
+    <xsd:import namespace="fa7bc3a7-eec7-459f-b8fb-98d244ec532f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:RetentionStartDate" minOccurs="0"/>
-[...18 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a4c675ae-9ba4-4308-97eb-1ec736863f4e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="adce4739-d185-419a-ae72-d3b8c8440997" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="RetentionStartDate" ma:index="8" nillable="true" ma:displayName="Retention Start Date" ma:description="Enter the retention start date (when known), e.g. the date that the retention period is measured from." ma:format="DateOnly" ma:internalName="RetentionStartDate">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:DateTime"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="RetentionEvent" ma:index="9" nillable="true" ma:displayName="Retention Event" ma:description="Enter a description of the event that starts the retention period. For example: 'Close of case', 'Date plan expires' etc." ma:internalName="RetentionEvent">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ecf50c9d-bc8f-48ed-ba3c-7168a5cdc8d7" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="25" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8c4895ad-3b16-4900-b4a5-779ef7bc8e32}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a4c675ae-9ba4-4308-97eb-1ec736863f4e">
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d0697ad0-838d-48bd-90cd-7390ccfbbe93}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fa7bc3a7-eec7-459f-b8fb-98d244ec532f">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...83 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -3355,130 +3742,159 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...8 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA085A2D-4C78-49EF-9CD8-E47E32567C47}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="adce4739-d185-419a-ae72-d3b8c8440997"/>
+    <ds:schemaRef ds:uri="fa7bc3a7-eec7-459f-b8fb-98d244ec532f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0EE8283-97D7-4DBA-A051-3344D26EE189}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DEBA2B2-3CBD-4CFF-A32B-862D3D53B84F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="adce4739-d185-419a-ae72-d3b8c8440997"/>
+    <ds:schemaRef ds:uri="fa7bc3a7-eec7-459f-b8fb-98d244ec532f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9006FBE1-1C50-4196-A573-52551E28C293}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>1</Pages>
   <Words>243</Words>
   <Characters>1386</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1626</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Supplementary Information Form (SIF) for Staff applicants</dc:title>
   <dc:creator>Surrey County Council</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-03-01T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2021-10-07T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
-    <vt:lpwstr>0x010100AB3AA9FFC097854FAA1210CFCE0F43A4</vt:lpwstr>
+    <vt:lpwstr>0x010100A47600A43FB588469E80769338373953</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>cd7ed6d,49e59544,19c8faa3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
+    <vt:lpwstr>2026-07-17T10:40:52Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
+    <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
+    <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
+    <vt:lpwstr>8543455d-b511-4f92-bb6e-c23946843d83</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
   </property>
 </Properties>
 </file>