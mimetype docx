--- v0 (2025-10-31)
+++ v1 (2026-10-10)
@@ -1,403 +1,382 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="25C8ABEB" w14:textId="15854888" w:rsidR="00440FAD" w:rsidRDefault="00B92054" w:rsidP="00EC44D9">
+    <w:p w14:paraId="216D2094" w14:textId="56526C0C" w:rsidR="003F160C" w:rsidRDefault="003F160C" w:rsidP="00E2071F">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="8340"/>
           <w:tab w:val="left" w:pos="8798"/>
         </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1A5E">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b w:val="0"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="353C48B9" wp14:editId="1615F864">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3307FF0C" wp14:editId="331868E2">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="margin">
-              <wp:align>center</wp:align>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2103120</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-838200</wp:posOffset>
+              <wp:posOffset>-259080</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2145665" cy="1804670"/>
             <wp:effectExtent l="0" t="0" r="6985" b="5080"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2145665" cy="1804670"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00EC44D9">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7EF553B0" w14:textId="2FC46736" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00574A6C" w:rsidP="00D91190">
+    <w:p w14:paraId="53509AE0" w14:textId="77777777" w:rsidR="003F160C" w:rsidRDefault="003F160C" w:rsidP="00E2071F">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8798"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="15CFA250" w14:textId="44862C9F" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA" w:rsidP="00E2071F">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8798"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Staff </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D91190" w:rsidRPr="00E2071F">
+      </w:pPr>
+      <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Supplementary</w:t>
       </w:r>
-      <w:r w:rsidR="00D91190">
+      <w:r w:rsidR="00D939A7">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D91190" w:rsidRPr="00E2071F">
+      <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:spacing w:val="-66"/>
           <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D91190">
+      <w:r w:rsidR="00D939A7">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:spacing w:val="-66"/>
           <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00D91190" w:rsidRPr="00E2071F">
+      <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Information</w:t>
       </w:r>
-      <w:r w:rsidR="00D91190" w:rsidRPr="00E2071F">
+      <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:spacing w:val="-66"/>
           <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D91190">
+      <w:r w:rsidR="00D939A7">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:spacing w:val="-66"/>
           <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r w:rsidR="00D91190" w:rsidRPr="00E2071F">
+      <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Form</w:t>
       </w:r>
-      <w:r w:rsidR="00D91190">
+      <w:r w:rsidR="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D91190" w:rsidRPr="00E2071F">
+      <w:r w:rsidR="00E2071F" w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Admissions Year 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001D75D0">
+        <w:t xml:space="preserve">Admissions Year </w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F43">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D91190" w:rsidRPr="00E2071F">
+        <w:t xml:space="preserve">September </w:t>
+      </w:r>
+      <w:r w:rsidR="00C43389" w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>/2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001D75D0">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00F82557">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249888CA" w14:textId="081A97F1" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="00D91190">
+    <w:p w14:paraId="599283B8" w14:textId="38F0D8AA" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="154"/>
         <w:ind w:left="140" w:right="911"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
-        <w:t xml:space="preserve">For applicants applying under the </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">oversubscription </w:t>
+        <w:t xml:space="preserve">For applicants applying under the criterion of Children of </w:t>
+      </w:r>
+      <w:r w:rsidR="000073F0" w:rsidRPr="00E2071F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excalibur Employees </w:t>
+      </w:r>
+      <w:r w:rsidR="00857C72" w:rsidRPr="00E2071F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t>employed at the Academy</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7273" w:rsidRPr="00E2071F">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
-        <w:t>criterion of Children of Excalibur Employees employed at the Academy</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC47EFC" w14:textId="2CDF2214" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="00D91190">
+    <w:p w14:paraId="64D40D92" w14:textId="3D18546D" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="140" w:right="784"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Applicants who wish to be considered for priority under the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">oversubscription </w:t>
+        <w:t xml:space="preserve">Applicants who wish to be considered for priority under the criterion of </w:t>
+      </w:r>
+      <w:r w:rsidR="008160FF" w:rsidRPr="00E2071F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Children of Excalibur Employees employed at the Academy</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>criterion of Children</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> must complete this form, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">of Excalibur Employees employed at the Academy must complete this form, </w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in addition to the local authority application form</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
-          <w:b/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F48359B" w14:textId="67A02799" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="00D91190">
+    <w:p w14:paraId="3619912D" w14:textId="17839B6F" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="861"/>
         </w:tabs>
         <w:spacing w:before="119" w:line="293" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Applications for Year 7 in September must be submitted by </w:t>
@@ -408,79 +387,70 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>31</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>October</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D939A7">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A94F63">
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00F82557">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...8 lines deleted...]
-        <w:t>4</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="003D4DA9" w14:textId="7A29FFA7" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="00D91190">
+    <w:p w14:paraId="0DE33DD9" w14:textId="13F02140" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="861"/>
         </w:tabs>
         <w:spacing w:line="293" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Applications for Reception in September must be submitted by </w:t>
@@ -491,1886 +461,1798 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:spacing w:val="-18"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>January</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D939A7">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="001D75D0">
+      <w:r w:rsidR="00F82557">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD8F169" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="00D91190">
+    <w:p w14:paraId="61C860C8" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="118"/>
         <w:ind w:left="140"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
         <w:t>Please complete all boxes in CAPITAL LETTERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB218A4" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="00D91190">
+    <w:p w14:paraId="5F35C646" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="008C7FC9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E684F73" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="00D91190">
+    <w:p w14:paraId="2D0461AB" w14:textId="7EA5A3A9" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="496"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="1._Child’s_details"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Child’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>details</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00EB75FD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BCE2FE" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="00D91190">
+    <w:p w14:paraId="1C23A8BA" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="008C7FC9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6" w:after="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="150" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3116"/>
         <w:gridCol w:w="6740"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D91190" w:rsidRPr="00E2071F" w14:paraId="0A0747F4" w14:textId="77777777" w:rsidTr="002F2DE7">
+      <w:tr w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w14:paraId="2C5F28EC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="135CF9A0" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="7679CF6C" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2071F">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Surname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6740" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70E1304F" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="3A175686" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="008C7FC9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D91190" w:rsidRPr="00E2071F" w14:paraId="188DE2D8" w14:textId="77777777" w:rsidTr="002F2DE7">
+      <w:tr w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w14:paraId="5E20F877" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54601BDA" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="59B1C232" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2071F">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Forename</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6740" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06196D97" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="1373D78D" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="008C7FC9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D91190" w:rsidRPr="00E2071F" w14:paraId="7DB069DF" w14:textId="77777777" w:rsidTr="002F2DE7">
+      <w:tr w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w14:paraId="5E7F69D2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="556"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="164439A9" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="31E8C892" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="82"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2071F">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date of Birth (dd/mm/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E2071F">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E2071F">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6740" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5264BCEB" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="4A634CA0" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="008C7FC9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="73DA7C6E" w14:textId="4360A25E" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="00D91190">
+    <w:p w14:paraId="590B7301" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="496"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="2._Parent/Guardian’s_details"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Parent/</w:t>
-[...17 lines deleted...]
-        <w:t>’s</w:t>
+        <w:t>Parent/Guardian’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE481DF" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="00D91190">
+    <w:p w14:paraId="2747E5C6" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="008C7FC9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="150" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3116"/>
         <w:gridCol w:w="6740"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D91190" w:rsidRPr="00E2071F" w14:paraId="0BDECD48" w14:textId="77777777" w:rsidTr="002F2DE7">
+      <w:tr w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w14:paraId="6AC5FB57" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C570FDF" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="03EB1AB5" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2071F">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Surname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6740" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="530898E8" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="6D6C31F8" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="008C7FC9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D91190" w:rsidRPr="00E2071F" w14:paraId="132FAA5B" w14:textId="77777777" w:rsidTr="002F2DE7">
+      <w:tr w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w14:paraId="1944A4CC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D760431" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="4848295F" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2071F">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Forename</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6740" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="338BBF1E" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="13680997" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="008C7FC9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D91190" w:rsidRPr="00E2071F" w14:paraId="1C65DF41" w14:textId="77777777" w:rsidTr="002F2DE7">
+      <w:tr w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w14:paraId="41F9916F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="673"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26A73156" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="7972EFC3" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:right="591"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2071F">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Name of school </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> employed</w:t>
+              <w:t>Name of school where employed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6740" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="771C86A2" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="4964FAE2" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="008C7FC9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D91190" w:rsidRPr="00E2071F" w14:paraId="6E68C9DE" w14:textId="77777777" w:rsidTr="002F2DE7">
+      <w:tr w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w14:paraId="5B438995" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="671"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B327165" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="1E4D274B" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="1098"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2071F">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date employment commenced</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6740" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2934ECAF" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="10E9252A" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="008C7FC9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D91190" w:rsidRPr="00E2071F" w14:paraId="5892E9AA" w14:textId="77777777" w:rsidTr="002F2DE7">
+      <w:tr w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w14:paraId="2795603A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1805"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="451530C0" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="4902045A" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2071F">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6740" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58FC0D31" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="6D6DC7C2" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="008C7FC9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D91190" w:rsidRPr="00E2071F" w14:paraId="42A7DE2B" w14:textId="77777777" w:rsidTr="002F2DE7">
+      <w:tr w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w14:paraId="0A1B10C9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="171B08EF" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="28996990" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2071F">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6740" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03327B11" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="207380A6" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="008C7FC9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D91190" w:rsidRPr="00E2071F" w14:paraId="0B69E88E" w14:textId="77777777" w:rsidTr="002F2DE7">
+      <w:tr w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w14:paraId="5A145665" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D02EACB" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="4B5FB680" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2071F">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Telephone (Home)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6740" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33F6500E" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="31E93148" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="008C7FC9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D91190" w:rsidRPr="00E2071F" w14:paraId="5DF12AEE" w14:textId="77777777" w:rsidTr="002F2DE7">
+      <w:tr w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w14:paraId="1434709A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="790B3D4A" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="59434638" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2071F">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Telephone (Mobile)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6740" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F3B3871" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="04E9B0E8" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="008C7FC9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D91190" w:rsidRPr="00E2071F" w14:paraId="1372FB3A" w14:textId="77777777" w:rsidTr="002F2DE7">
+      <w:tr w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w14:paraId="4E55CA51" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0808CB2D" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="3AD07FE3" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2071F">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6740" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5467213D" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="6BC70D4A" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="008C7FC9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E3DDD8D" w14:textId="26E14D01" w:rsidR="00D91190" w:rsidRDefault="00D91190" w:rsidP="00D91190">
+    <w:p w14:paraId="5D4FB4DF" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRDefault="008C7FC9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3241F738" w14:textId="77777777" w:rsidR="00387933" w:rsidRDefault="00387933" w:rsidP="00387933">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AA6D771" w14:textId="77777777" w:rsidR="00387933" w:rsidRDefault="00387933" w:rsidP="00387933">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30B22446" w14:textId="4FB2D235" w:rsidR="00437C8D" w:rsidRDefault="00437C8D" w:rsidP="00387933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1020"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D265B16" w14:textId="77777777" w:rsidR="00437C8D" w:rsidRDefault="00437C8D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C4880A2" w14:textId="77777777" w:rsidR="00457BE9" w:rsidRDefault="00457BE9" w:rsidP="00457BE9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9852"/>
         </w:tabs>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76691335" w14:textId="77777777" w:rsidR="00D91190" w:rsidRDefault="00D91190" w:rsidP="00D91190">
+    <w:p w14:paraId="038123AD" w14:textId="77777777" w:rsidR="00437C8D" w:rsidRPr="00E2071F" w:rsidRDefault="00437C8D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56418B73" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="00D91190">
-[...8 lines deleted...]
-    <w:p w14:paraId="2B8F9EF5" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="00D91190">
+    <w:p w14:paraId="4113E3A7" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="140" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="Declaration"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Declaration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD1F139" w14:textId="426F0AF8" w:rsidR="00D91190" w:rsidRDefault="00D91190" w:rsidP="00D91190">
+    <w:p w14:paraId="2E310ED1" w14:textId="4D71983C" w:rsidR="00BD31EF" w:rsidRDefault="00CF1EDA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="120" w:line="345" w:lineRule="auto"/>
         <w:ind w:left="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
-        <w:t>I am a permanent member of staff on a minimum 40% Full Time Equivalent contract</w:t>
-[...5 lines deleted...]
-        <w:t>.  I am applying for a place for my child at __________________________________ School/Academy i</w:t>
+        <w:t xml:space="preserve">I am a permanent member of staff </w:t>
+      </w:r>
+      <w:r w:rsidR="00866C98" w:rsidRPr="00E2071F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on a minimum 40% </w:t>
+      </w:r>
+      <w:r w:rsidR="0025586C" w:rsidRPr="00E2071F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Full Time Equivalent </w:t>
+      </w:r>
+      <w:r w:rsidR="006123DF" w:rsidRPr="00E2071F">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t>contract</w:t>
+      </w:r>
+      <w:r w:rsidR="00437C8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00692872">
+        <w:rPr>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+        </w:rPr>
+        <w:t>I am applying for a place for my child at __________________________________ School/Academy i</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
         <w:t xml:space="preserve">n accordance with the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A7494A">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
         <w:t xml:space="preserve">Excalibur Admissions </w:t>
       </w:r>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
         <w:t>policy</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C869B4">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the school</w:t>
       </w:r>
-      <w:r w:rsidR="00284E0F">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00692872">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="741FF7D6" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="00D91190">
+    <w:p w14:paraId="33115051" w14:textId="5CF49626" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="120" w:line="345" w:lineRule="auto"/>
         <w:ind w:left="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
         <w:t>Delete as appropriate:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0973CEAC" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="00D91190">
+    <w:p w14:paraId="3A42F450" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="860"/>
           <w:tab w:val="left" w:pos="861"/>
         </w:tabs>
         <w:ind w:right="1161"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I have been employed at the school for two or more years (at the closing date for applications)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ACC4EC3" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="00D91190">
+    <w:p w14:paraId="35A38671" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="860"/>
           <w:tab w:val="left" w:pos="861"/>
         </w:tabs>
         <w:ind w:right="869"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I have been recruited to a post at the school for which there is a demonstrable skills shortage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF6641C" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="00D91190">
+    <w:p w14:paraId="5D696DAC" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="008C7FC9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="116" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3829"/>
         <w:gridCol w:w="6061"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D91190" w:rsidRPr="00E2071F" w14:paraId="75001AA0" w14:textId="77777777" w:rsidTr="002F2DE7">
+      <w:tr w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w14:paraId="4D349183" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3829" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="696B54C5" w14:textId="5FE95BE2" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="517CA074" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="12"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2071F">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Signature of parent/</w:t>
-[...15 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Signature of parent/guardian:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6061" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="559FF829" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="35245097" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="008C7FC9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D91190" w:rsidRPr="00E2071F" w14:paraId="696A978E" w14:textId="77777777" w:rsidTr="002F2DE7">
+      <w:tr w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w14:paraId="39658387" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3829" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="200A753F" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="74BF3490" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="00CF1EDA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="46"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2071F">
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6061" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C40B4F2" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="002F2DE7">
+          <w:p w14:paraId="665080AE" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="008C7FC9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39451527" w14:textId="77777777" w:rsidR="00D91190" w:rsidRPr="00E2071F" w:rsidRDefault="00D91190" w:rsidP="00D91190">
+    <w:p w14:paraId="0673B69A" w14:textId="77777777" w:rsidR="008C7FC9" w:rsidRPr="00E2071F" w:rsidRDefault="008C7FC9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A494898" w14:textId="77777777" w:rsidR="00D91190" w:rsidRDefault="00D91190" w:rsidP="00D91190">
+    <w:p w14:paraId="2030DC48" w14:textId="6F90F5A9" w:rsidR="008C7FC9" w:rsidRDefault="00CF1EDA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="140" w:right="25"/>
       </w:pPr>
       <w:r w:rsidRPr="00E2071F">
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         </w:rPr>
         <w:t xml:space="preserve">Once completed this form must be returned to: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00E2071F">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="003B09B9" w:rsidRPr="00E2071F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
             <w:b/>
           </w:rPr>
           <w:t>admissions@excalibur.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E5FE24" w14:textId="77777777" w:rsidR="00D91190" w:rsidRDefault="00D91190"/>
-[...10 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:sectPr w:rsidR="008C7FC9">
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11910" w:h="16840"/>
+      <w:pgMar w:top="80" w:right="740" w:bottom="780" w:left="580" w:header="0" w:footer="581" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38985EBE" w14:textId="77777777" w:rsidR="00CE384F" w:rsidRDefault="00CE384F" w:rsidP="00D91190">
+    <w:p w14:paraId="62D1B3E7" w14:textId="77777777" w:rsidR="003F7151" w:rsidRDefault="003F7151">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2930F5CC" w14:textId="77777777" w:rsidR="00CE384F" w:rsidRDefault="00CE384F" w:rsidP="00D91190">
+    <w:p w14:paraId="7FF21B33" w14:textId="77777777" w:rsidR="003F7151" w:rsidRDefault="003F7151">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Gill Sans MT">
+    <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7E307545" w14:textId="77777777" w:rsidR="00EE6B0E" w:rsidRDefault="00EE6B0E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CA7FEAB" w14:textId="11A972DE" w:rsidR="009F640E" w:rsidRDefault="009F640E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-    </w:pPr>
-[...73 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05FFDA5B" wp14:editId="43688935">
-              <wp:simplePos x="0" y="0"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CA865F2" wp14:editId="1B6DA0DC">
+              <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>444500</wp:posOffset>
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>10183495</wp:posOffset>
+                <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="960120" cy="196215"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="758825" cy="342900"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="2" name="Text Box 2"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="723511383" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="960120" cy="196215"/>
+                        <a:ext cx="758825" cy="342900"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...17 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2AABDE75" w14:textId="77777777" w:rsidR="00D91190" w:rsidRDefault="00D91190">
+                        <w:p w14:paraId="4AB42091" w14:textId="7B5232A3" w:rsidR="009F640E" w:rsidRPr="009F640E" w:rsidRDefault="009F640E" w:rsidP="009F640E">
                           <w:pPr>
-                            <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
                           </w:pPr>
+                          <w:r w:rsidRPr="009F640E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
-                      <a:noAutofit/>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="05FFDA5B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="2CA865F2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:35pt;margin-top:801.85pt;width:75.6pt;height:15.45pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmkLDl5gEAALUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vvgCLFiNOEXXosOA&#10;7gK0/QBalmNhtqhRSuzs60fJSdZtb8NeBJqXw8NDenM9j4M4aPIGbS2LVS6FtgpbY3e1fH66f/NO&#10;Ch/AtjCg1bU8ai+vt69fbSZX6RJ7HFpNgkGsryZXyz4EV2WZV70ewa/QacvBDmmEwJ+0y1qCidHH&#10;ISvzfJ1NSK0jVNp79t4tQblN+F2nVfjSdV4HMdSSuYX0Unqb+GbbDVQ7AtcbdaIB/8BiBGO56QXq&#10;DgKIPZm/oEajCD12YaVwzLDrjNJpBp6myP+Y5rEHp9MsLI53F5n8/4NVnw9fSZi2lqUUFkZe0ZOe&#10;g3iPsyijOpPzFSc9Ok4LM7t5y2lS7x5QffPC4m0PdqdviHDqNbTMroiV2YvSBcdHkGb6hC23gX3A&#10;BDR3NEbpWAzB6Lyl42UzkYpi59U6L0qOKA4VV+uyeJs6QHUuduTDB42jiEYtiRefwOHw4EMkA9U5&#10;JfayeG+GIS1/sL85ODF6EvnId2Ee5mY+idFge+QxCJdb4ttno0f6IcXEd1RL/30PpKUYPlqWIh7d&#10;2aCz0ZwNsIpLaxmkWMzbsBzn3pHZ9Yy8iG3xhuXqTBol6rqwOPHk20gTnu44Ht/L75T162/b/gQA&#10;AP//AwBQSwMEFAAGAAgAAAAhAF2lw/HgAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyo3RSlEOJUFYITEiINB45Osk2sxusQu234e7YnOO7saOZNvpndIE44BetJw3KhQCA1&#10;vrXUafisXu8eQIRoqDWDJ9TwgwE2xfVVbrLWn6nE0y52gkMoZEZDH+OYSRmaHp0JCz8i8W/vJ2ci&#10;n1Mn28mcOdwNMlEqlc5Y4obejPjcY3PYHZ2G7ReVL/b7vf4o96WtqkdFb+lB69ubefsEIuIc/8xw&#10;wWd0KJip9kdqgxg0rBVPiaynarUGwY4kWSYg6ou0uk9BFrn8P6L4BQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGaQsOXmAQAAtQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAF2lw/HgAAAADAEAAA8AAAAAAAAAAAAAAAAAQAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABNBQAAAAA=&#10;" filled="f" stroked="f">
-              <v:textbox inset="0,0,0,0">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbMZnuEAIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8Lwl0admIsKK7oqqE&#10;dldiqz0bxyaRYo9lDyT013dsArTbnqpenOeZyXy8eZ7f9aZlB+VDA7bk41HOmbISqsbuSv79ZfVh&#10;xllAYSvRglUlP6rA7xbv3807V6gJ1NBWyjNKYkPRuZLXiK7IsiBrZUQYgVOWnBq8EUhXv8sqLzrK&#10;btpskuefsg585TxIFQJZH05Ovkj5tVYSn7QOCllbcuoN0+nTuY1ntpiLYueFqxs5tCH+oQsjGktF&#10;L6keBAq2980fqUwjPQTQOJJgMtC6kSrNQNOM8zfTbGrhVJqFyAnuQlP4f2nl42Hjnj3D/gv0tMBI&#10;SOdCEcgY5+m1N/FLnTLyE4XHC22qRybJ+Hk6m02mnElyfbyZ3OaJ1uz6s/MBvyowLIKSe9pKIksc&#10;1gGpIIWeQ2ItC6umbdNmWvubgQKjJbt2GBH2235oewvVkabxcFp0cHLVUM21CPgsPG2WBiC14hMd&#10;uoWu5DAgzmrwP/5mj/FEOHk560gpJbckZc7ab5YWMZne5DQww3Qj4M9gm8D4Np9Gv92beyARjuk9&#10;OJlgDMb2DLUH80piXsZq5BJWUs2Sb8/wHk+6pccg1XKZgkhETuDabpyMqSNZkcmX/lV4N9CNtKdH&#10;OGtJFG9YP8XGP4Nb7pG4TyuJxJ7YHPgmAaZNDY8lKvzXe4q6PunFTwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAC/iK4DaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo04pGNMSp&#10;qrYgrgSkcnTibRw13k1jtw1/j8sFLiuNZjTzNl+OrhNnHHzLpGA6SUAg1WxaahR8frw8PIHwQZPR&#10;HRMq+EYPy+L2JteZ4Qu947kMjYgl5DOtwIbQZ1L62qLTfsI9UvT2PDgdohwaaQZ9ieWuk7MkSaXT&#10;LcUFq3tcW6wP5ckpSDevK9vv0q/jfubffMWHUPJWqfu7cfUMIuAY/sJwxY/oUESmik9kvOgUxEfC&#10;771608UcRKVg/piALHL5H774AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANsxme4QAgAA&#10;GgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC/iK4Da&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="2AABDE75" w14:textId="77777777" w:rsidR="00D91190" w:rsidRDefault="00D91190">
+                  <w:p w14:paraId="4AB42091" w14:textId="7B5232A3" w:rsidR="009F640E" w:rsidRPr="009F640E" w:rsidRDefault="009F640E" w:rsidP="009F640E">
                     <w:pPr>
-                      <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
                     </w:pPr>
-                  </w:p>
-[...139 lines deleted...]
-                    <w:r>
+                    <w:r w:rsidRPr="009F640E">
                       <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t>2</w:t>
-[...2 lines deleted...]
-                      <w:fldChar w:fldCharType="end"/>
+                      <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="023FFE1A" w14:textId="20CE1511" w:rsidR="00C05D05" w:rsidRPr="00C05D05" w:rsidRDefault="00C05D05" w:rsidP="00C05D05">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09587936" w14:textId="1E2A6CFB" w:rsidR="00E31B45" w:rsidRDefault="009F640E">
     <w:pPr>
-      <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r w:rsidRPr="00C05D05">
-[...6 lines deleted...]
-    </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:noProof/>
       </w:rPr>
-      <w:t>form</w:t>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CA3AC21" wp14:editId="07B50E2C">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="342900"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1430781467" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="342900"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2FC19810" w14:textId="30F37AA6" w:rsidR="009F640E" w:rsidRPr="009F640E" w:rsidRDefault="009F640E" w:rsidP="009F640E">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="009F640E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5CA3AC21" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrEb6REgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkzZYacYqsRYYB&#10;QVsgHXpWZCk2YImCxMTOfv0o5avtdip6kSmS5sd7T9Ob3rRsp3xowJZ8OMg5U1ZC1dhNyX8/Lb5M&#10;OAsobCVasKrkexX4zezzp2nnCjWCGtpKeUZFbCg6V/Ia0RVZFmStjAgDcMpSUIM3AunqN1nlRUfV&#10;TZuN8vxb1oGvnAepQiDv3SHIZ6m+1krig9ZBIWtLTrNhOn061/HMZlNRbLxwdSOPY4h3TGFEY6np&#10;udSdQMG2vvmnlGmkhwAaBxJMBlo3UqUdaJth/mabVS2cSrsQOMGdYQofV1be71bu0TPsf0BPBEZA&#10;OheKQM64T6+9iV+alFGcINyfYVM9MknO7+PJZDTmTFLo69XoOk+wZpefnQ/4U4Fh0Si5J1YSWGK3&#10;DEgNKfWUEntZWDRtm5hp7SsHJUZPdpkwWtive9ZUL6ZfQ7WnpTwc+A5OLhpqvRQBH4UngmkPEi0+&#10;0KFb6EoOR4uzGvyf//ljPuFOUc46EkzJLSmas/aXJT5G46uc9maYbmT4k7FOxvA6H8e43ZpbIC0O&#10;6Vk4mcyYjO3J1B7MM2l6HrtRSFhJPUu+Ppm3eJAvvQmp5vOURFpyApd25WQsHTGLgD71z8K7I+pI&#10;dN3DSVKieAP+ITf+Gdx8i0RBYibie0DzCDvpMBF2fDNR6C/vKevysmd/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAL+IrgNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTikY0&#10;xKmqtiCuBKRydOJtHDXeTWO3DX+PywUuK41mNPM2X46uE2ccfMukYDpJQCDVbFpqFHx+vDw8gfBB&#10;k9EdEyr4Rg/L4vYm15nhC73juQyNiCXkM63AhtBnUvraotN+wj1S9PY8OB2iHBppBn2J5a6TsyRJ&#10;pdMtxQWre1xbrA/lySlIN68r2+/Sr+N+5t98xYdQ8lap+7tx9Qwi4Bj+wnDFj+hQRKaKT2S86BTE&#10;R8LvvXrTxRxEpWD+mIAscvkfvvgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaxG+kRIC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAL+Ir&#10;gNoAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="2FC19810" w14:textId="30F37AA6" w:rsidR="009F640E" w:rsidRPr="009F640E" w:rsidRDefault="009F640E" w:rsidP="009F640E">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="009F640E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00C05D05">
+    <w:r w:rsidR="00E31B45">
+      <w:t xml:space="preserve">This form was determined on </w:t>
+    </w:r>
+    <w:r w:rsidR="00F82557">
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidR="00E31B45" w:rsidRPr="00E31B45">
       <w:rPr>
-        <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
-[...9 lines deleted...]
-        <w:szCs w:val="16"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
       <w:t>th</w:t>
     </w:r>
-    <w:r w:rsidRPr="00C05D05">
-[...5 lines deleted...]
-      <w:t xml:space="preserve"> February 2022</w:t>
+    <w:r w:rsidR="00E31B45">
+      <w:t xml:space="preserve"> February 202</w:t>
     </w:r>
-    <w:r w:rsidRPr="00C05D05">
-[...5 lines deleted...]
-      <w:tab/>
+    <w:r w:rsidR="00533FC6">
+      <w:t>6</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="74D4C396" w14:textId="7BB4CCF2" w:rsidR="00C05D05" w:rsidRDefault="00C05D05">
+  <w:p w14:paraId="55C6A3FB" w14:textId="2FAC8AE0" w:rsidR="008C7FC9" w:rsidRDefault="008C7FC9">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...4 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C20656F" w14:textId="3B227CA5" w:rsidR="009F640E" w:rsidRDefault="009F640E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35149990" wp14:editId="6C1FE3DB">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="342900"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1023747041" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="342900"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7C8299D3" w14:textId="39542518" w:rsidR="009F640E" w:rsidRPr="009F640E" w:rsidRDefault="009F640E" w:rsidP="009F640E">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="009F640E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="35149990" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6h03TFAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x4zZYacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU62bqdhF5kiaX6897S467UiR+F8C6ai00lOiTAc6tbsK/r9Zf1h&#10;TokPzNRMgREVPQlP75bv3y06W4oCGlC1cASLGF92tqJNCLbMMs8boZmfgBUGgxKcZgGvbp/VjnVY&#10;XausyPNPWQeutg648B69D0OQLlN9KQUPT1J6EYiqKM4W0unSuYtntlywcu+YbVp+HoP9wxSatQab&#10;Xko9sMDIwbV/lNItd+BBhgkHnYGULRdpB9xmmr/ZZtswK9IuCI63F5j8/yvLH49b++xI6L9AjwRG&#10;QDrrS4/OuE8vnY5fnJRgHCE8XWATfSAcnZ9n83kxo4Rj6ONNcZsnWLPrz9b58FWAJtGoqENWEljs&#10;uPEBG2LqmBJ7GVi3SiVmlPnNgYnRk10njFbodz1p64oW4/Q7qE+4lIOBb2/5usXWG+bDM3NIMO6B&#10;og1PeEgFXUXhbFHSgPvxN3/MR9wxSkmHgqmoQUVTor4Z5KOY3eS4NwnphoYbjV0yprf5LMbNQd8D&#10;anGKz8LyZMbkoEZTOtCvqOlV7IYhZjj2rOhuNO/DIF98E1ysVikJtWRZ2Jit5bF0xCwC+tK/MmfP&#10;qAek6xFGSbHyDfhDbvzT29UhIAWJmYjvgOYZdtRhIuz8ZqLQf72nrOvLXv4EAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAv4iuA2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNOK&#10;RjTEqaq2IK4EpHJ04m0cNd5NY7cNf4/LBS4rjWY08zZfjq4TZxx8y6RgOklAINVsWmoUfH68PDyB&#10;8EGT0R0TKvhGD8vi9ibXmeELveO5DI2IJeQzrcCG0GdS+tqi037CPVL09jw4HaIcGmkGfYnlrpOz&#10;JEml0y3FBat7XFusD+XJKUg3ryvb79Kv437m33zFh1DyVqn7u3H1DCLgGP7CcMWP6FBEpopPZLzo&#10;FMRHwu+9etPFHESlYP6YgCxy+R+++AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA6h03T&#10;FAIAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAv&#10;4iuA2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="7C8299D3" w14:textId="39542518" w:rsidR="009F640E" w:rsidRPr="009F640E" w:rsidRDefault="009F640E" w:rsidP="009F640E">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="009F640E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78630E78" w14:textId="77777777" w:rsidR="00CE384F" w:rsidRDefault="00CE384F" w:rsidP="00D91190">
+    <w:p w14:paraId="6EB12D26" w14:textId="77777777" w:rsidR="003F7151" w:rsidRDefault="003F7151">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="293D601A" w14:textId="77777777" w:rsidR="00CE384F" w:rsidRDefault="00CE384F" w:rsidP="00D91190">
+    <w:p w14:paraId="7E7441AE" w14:textId="77777777" w:rsidR="003F7151" w:rsidRDefault="003F7151">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5872B760" w14:textId="77777777" w:rsidR="00D91190" w:rsidRDefault="00D91190" w:rsidP="00D91190">
+    <w:p w14:paraId="0AB4CB13" w14:textId="5A93706F" w:rsidR="00FF7273" w:rsidRDefault="00FF7273">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Staff must be employed by the Excalibur academy that they are applying for a place for their child at.  Staff cannot apply for a place for their child at another Excalibur academy using this form.</w:t>
+        <w:t xml:space="preserve"> Staff must be employed by the </w:t>
+      </w:r>
+      <w:r w:rsidR="008160FF">
+        <w:t xml:space="preserve">Excalibur </w:t>
+      </w:r>
+      <w:r>
+        <w:t>academy that they are applying for a place for their child at</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5604">
+        <w:t>.  Staff cannot apply for a place for their child at another Excalibur academy using this form.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="43F1B4A4" w14:textId="77777777" w:rsidR="00D91190" w:rsidRDefault="00D91190" w:rsidP="00D91190">
+    <w:p w14:paraId="338479D0" w14:textId="6EA547FC" w:rsidR="00EB75FD" w:rsidRDefault="00EB75FD">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> If you are applying for more than one </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> please complete a separate form for each child.</w:t>
+        <w:t xml:space="preserve"> If you are applying for more than one child please complete a separate form for each child.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...94 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28D40C68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DBE466B8"/>
     <w:lvl w:ilvl="0" w:tplc="39E08FF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="356"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Arial" w:hAnsi="Gill Sans MT" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:w w:val="99"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CFFC797A">
       <w:numFmt w:val="bullet"/>
@@ -2566,154 +2448,192 @@
     <w:lvl w:ilvl="7" w:tplc="2982DBB2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7668" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C3424108">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8641" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1529872930">
+  <w:num w:numId="1" w16cid:durableId="1289166493">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2070183603">
+  <w:num w:numId="2" w16cid:durableId="449517904">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="78"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D91190"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00F70C0B"/>
+    <w:rsidRoot w:val="008C7FC9"/>
+    <w:rsid w:val="000073F0"/>
+    <w:rsid w:val="000E1E17"/>
+    <w:rsid w:val="002420A0"/>
+    <w:rsid w:val="0025586C"/>
+    <w:rsid w:val="002C5604"/>
+    <w:rsid w:val="002F7AAA"/>
+    <w:rsid w:val="00311F07"/>
+    <w:rsid w:val="00387933"/>
+    <w:rsid w:val="003B09B9"/>
+    <w:rsid w:val="003E5D12"/>
+    <w:rsid w:val="003F160C"/>
+    <w:rsid w:val="003F7151"/>
+    <w:rsid w:val="00437C8D"/>
+    <w:rsid w:val="00457BE9"/>
+    <w:rsid w:val="00470A9D"/>
+    <w:rsid w:val="004778F2"/>
+    <w:rsid w:val="004B354E"/>
+    <w:rsid w:val="00533FC6"/>
+    <w:rsid w:val="00545BE4"/>
+    <w:rsid w:val="00551806"/>
+    <w:rsid w:val="005A1501"/>
+    <w:rsid w:val="006123DF"/>
+    <w:rsid w:val="00692872"/>
+    <w:rsid w:val="006C5D8A"/>
+    <w:rsid w:val="00733697"/>
+    <w:rsid w:val="00741734"/>
+    <w:rsid w:val="00750FD7"/>
+    <w:rsid w:val="007521E3"/>
+    <w:rsid w:val="0076103D"/>
+    <w:rsid w:val="0080231E"/>
+    <w:rsid w:val="008160FF"/>
+    <w:rsid w:val="00857C72"/>
+    <w:rsid w:val="00866C98"/>
+    <w:rsid w:val="008C7FC9"/>
+    <w:rsid w:val="008D7E1D"/>
+    <w:rsid w:val="009F640E"/>
+    <w:rsid w:val="00A7494A"/>
+    <w:rsid w:val="00A96A23"/>
+    <w:rsid w:val="00B04310"/>
+    <w:rsid w:val="00B22096"/>
+    <w:rsid w:val="00BD31EF"/>
+    <w:rsid w:val="00C04312"/>
+    <w:rsid w:val="00C04F43"/>
+    <w:rsid w:val="00C43389"/>
+    <w:rsid w:val="00C869B4"/>
+    <w:rsid w:val="00CD331D"/>
+    <w:rsid w:val="00CF1EDA"/>
+    <w:rsid w:val="00D13250"/>
+    <w:rsid w:val="00D939A7"/>
+    <w:rsid w:val="00D976BC"/>
+    <w:rsid w:val="00E2071F"/>
+    <w:rsid w:val="00E31B45"/>
+    <w:rsid w:val="00EB75FD"/>
+    <w:rsid w:val="00F25BBA"/>
+    <w:rsid w:val="00F52530"/>
+    <w:rsid w:val="00F570E0"/>
+    <w:rsid w:val="00F82557"/>
+    <w:rsid w:val="00FF7273"/>
+    <w:rsid w:val="12C33F59"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="28491E67"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{A6E93862-3D00-4B20-9134-A099E58063D5}"/>
+  <w14:docId w14:val="424DD57F"/>
+  <w15:docId w15:val="{7AC820A9-2C70-463D-BED9-1AE695DB7C43}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2740,51 +2660,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2853,51 +2773,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -3054,657 +2974,598 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D91190"/>
-[...5 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00D91190"/>
     <w:pPr>
       <w:ind w:left="495" w:hanging="356"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...12 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00D91190"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...10 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00D91190"/>
     <w:pPr>
       <w:spacing w:line="1066" w:lineRule="exact"/>
       <w:ind w:left="140"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...12 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00D91190"/>
     <w:pPr>
       <w:ind w:left="860" w:hanging="361"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00D91190"/>
     <w:pPr>
       <w:ind w:left="107"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D91190"/>
+    <w:rsid w:val="00FF7273"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D91190"/>
+    <w:rsid w:val="00FF7273"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D91190"/>
+    <w:rsid w:val="00FF7273"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D91190"/>
+    <w:rsid w:val="003B09B9"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+    <w:name w:val="Unresolved Mention1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003B09B9"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003B09B9"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D91190"/>
+    <w:rsid w:val="00470A9D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D91190"/>
+    <w:rsid w:val="00470A9D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D91190"/>
+    <w:rsid w:val="00470A9D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D91190"/>
+    <w:rsid w:val="00470A9D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...30 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://excaliburacademiestrust-my.sharepoint.com/personal/cathryn_poole_excalibur_org_uk/Documents/Admissions/Policies/2023%202024/2023%202024%20draft%20policies/admissions@excalibur.org.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://excaliburacademiestrust-my.sharepoint.com/personal/cathryn_poole_excalibur_org_uk/Documents/Admissions/Policies/2023%202024/2023%202024%20draft%20policies/admissions@excalibur.org.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="adce4739-d185-419a-ae72-d3b8c8440997">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="adce4739-d185-419a-ae72-d3b8c8440997" xmlns:ns3="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0f28123d35369fa7c64fa149037b8f93" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A47600A43FB588469E80769338373953" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8401854a7ffac66c334563fb7134787f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="adce4739-d185-419a-ae72-d3b8c8440997" xmlns:ns3="fa7bc3a7-eec7-459f-b8fb-98d244ec532f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="95f5adb14238ede076f93b8ead7b6254" ns2:_="" ns3:_="">
     <xsd:import namespace="adce4739-d185-419a-ae72-d3b8c8440997"/>
     <xsd:import namespace="fa7bc3a7-eec7-459f-b8fb-98d244ec532f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -3881,101 +3742,159 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{427AF9B2-0DFF-4803-807E-B559754F5B12}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA085A2D-4C78-49EF-9CD8-E47E32567C47}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="adce4739-d185-419a-ae72-d3b8c8440997"/>
+    <ds:schemaRef ds:uri="fa7bc3a7-eec7-459f-b8fb-98d244ec532f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0EE8283-97D7-4DBA-A051-3344D26EE189}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A4D0F49-D2DB-4C23-ADEC-0DFB650A8577}"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73F9DB58-2AAF-4003-BA6E-03E75361A5AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="adce4739-d185-419a-ae72-d3b8c8440997"/>
+    <ds:schemaRef ds:uri="fa7bc3a7-eec7-459f-b8fb-98d244ec532f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD639ADC-D47D-4A0E-97A8-36D53E473B5D}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9006FBE1-1C50-4196-A573-52551E28C293}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="a4c675ae-9ba4-4308-97eb-1ec736863f4e"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1414</Characters>
+  <Pages>1</Pages>
+  <Words>243</Words>
+  <Characters>1386</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1658</CharactersWithSpaces>
+  <CharactersWithSpaces>1626</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:title>Supplementary Information Form (SIF) for Staff applicants</dc:title>
+  <dc:creator>Surrey County Council</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2021-03-01T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2021-10-07T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
     <vt:lpwstr>0x010100A47600A43FB588469E80769338373953</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>3d0523e1,2b1fe857,5547fe1b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
+    <vt:lpwstr>2026-07-10T08:56:33Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
+    <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
+    <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
+    <vt:lpwstr>c0abb0a0-3a09-4617-ad40-fdf7e0c3c21d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
   </property>
 </Properties>
 </file>