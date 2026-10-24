--- v3 (2026-07-16)
+++ v4 (2026-10-24)
@@ -1,4541 +1,5357 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="013806B1" w14:textId="6ECE7416" w:rsidR="00453B8F" w:rsidRPr="00632D53" w:rsidRDefault="00632D53" w:rsidP="002C1598">
+    <w:p w14:paraId="1650CEB6" w14:textId="0B441EEC" w:rsidR="00453B8F" w:rsidRDefault="00632D53" w:rsidP="6B90F57A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00632D53">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A67B6D8" wp14:editId="28BD19AB">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A67B6D8" wp14:editId="47A12F9F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>182880</wp:posOffset>
+              <wp:posOffset>253365</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>55929</wp:posOffset>
+              <wp:posOffset>-506730</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="485140" cy="492125"/>
-[...1 lines deleted...]
-            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:extent cx="966759" cy="981075"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+            <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 10">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0BC659C-3A86-4898-84B0-4D02F7698EBB}"/>
                 </a:ext>
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 10">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0BC659C-3A86-4898-84B0-4D02F7698EBB}"/>
                         </a:ext>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="485140" cy="492125"/>
+                      <a:ext cx="966759" cy="981075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="000D10A3" w:rsidRPr="6B90F57A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
-[...8 lines deleted...]
-          <w:b/>
+          <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Early Intervention Fund</w:t>
       </w:r>
-      <w:r w:rsidR="00431C5F" w:rsidRPr="00632D53">
+      <w:r w:rsidR="00431C5F" w:rsidRPr="6B90F57A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> GRANT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00632D53">
+      <w:r w:rsidR="000D10A3" w:rsidRPr="6B90F57A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> application</w:t>
       </w:r>
-      <w:r w:rsidR="00453B8F" w:rsidRPr="00632D53">
+      <w:r w:rsidR="00453B8F" w:rsidRPr="6B90F57A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r w:rsidR="005A150F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-          <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Version 2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2575C47A" w14:textId="2F3C789B" w:rsidR="005A150F" w:rsidRPr="00632D53" w:rsidRDefault="005A150F" w:rsidP="6B90F57A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005A150F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(updated October 2026)</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2529"/>
         <w:gridCol w:w="2529"/>
         <w:gridCol w:w="2531"/>
         <w:gridCol w:w="2529"/>
         <w:gridCol w:w="2529"/>
         <w:gridCol w:w="2534"/>
       </w:tblGrid>
       <w:tr w:rsidR="00305A0F" w:rsidRPr="00632D53" w14:paraId="3957DA8B" w14:textId="332B5574" w:rsidTr="00F15C3D">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15181" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="207A168A" w14:textId="534FED43" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="00305A0F" w:rsidP="00EE0B0B">
+          <w:p w14:paraId="207A168A" w14:textId="26DE4334" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="00305A0F" w:rsidP="00EE0B0B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00632D53">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>School Demographics</w:t>
             </w:r>
             <w:r w:rsidR="269B562D" w:rsidRPr="00632D53">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> for mainstream pupils only (reception- year 11)</w:t>
+              <w:t xml:space="preserve"> for mainstream pupils only (</w:t>
+            </w:r>
+            <w:r w:rsidR="00695ACA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="269B562D" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>eception-</w:t>
+            </w:r>
+            <w:r w:rsidR="00695ACA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidR="269B562D" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ear 11)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00305A0F" w:rsidRPr="00632D53" w14:paraId="23D3AB97" w14:textId="6A71F310" w:rsidTr="00F15C3D">
+      <w:tr w:rsidR="00305A0F" w:rsidRPr="00834FCC" w14:paraId="23D3AB97" w14:textId="6A71F310" w:rsidTr="00F15C3D">
         <w:trPr>
           <w:trHeight w:val="875"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15181" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="30869B09" w14:textId="72EFFFE8" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="00305A0F" w:rsidP="00F15C3D">
+          <w:p w14:paraId="30869B09" w14:textId="72EFFFE8" w:rsidR="00305A0F" w:rsidRPr="00834FCC" w:rsidRDefault="00305A0F" w:rsidP="00F15C3D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>To ensure that grant funding is allocated where it can have the greatest impact, we will use the following demographic indicators to prioritise schools. These measures help us understand levels of need and disadvantage across schools. Higher proportions in these categories indicate greater complexity and vulnerability, which will be considered when prioritising applications.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00305A0F" w:rsidRPr="00632D53" w14:paraId="3F4E2AD7" w14:textId="32BA8C04" w:rsidTr="00632D53">
+      <w:tr w:rsidR="00305A0F" w:rsidRPr="00834FCC" w14:paraId="3F4E2AD7" w14:textId="32BA8C04" w:rsidTr="005A150F">
         <w:trPr>
           <w:trHeight w:val="568"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77E25333" w14:textId="5735A6D0" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="003E0670" w:rsidP="00632D53">
+          <w:p w14:paraId="77E25333" w14:textId="5735A6D0" w:rsidR="00305A0F" w:rsidRPr="00834FCC" w:rsidRDefault="003E0670" w:rsidP="00632D53">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>% Total SEND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="409EBEFE" w14:textId="404D549A" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="003E0670" w:rsidP="00632D53">
+          <w:p w14:paraId="409EBEFE" w14:textId="404D549A" w:rsidR="00305A0F" w:rsidRPr="00834FCC" w:rsidRDefault="003E0670" w:rsidP="00632D53">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>% of EHCPs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2511ECAB" w14:textId="64EA0BE5" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="003E0670" w:rsidP="00632D53">
+          <w:p w14:paraId="2511ECAB" w14:textId="64EA0BE5" w:rsidR="00305A0F" w:rsidRPr="00834FCC" w:rsidRDefault="003E0670" w:rsidP="00632D53">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>% SEND Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB12028" w14:textId="02D8D856" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="00305A0F" w:rsidP="00632D53">
+          <w:p w14:paraId="3BB12028" w14:textId="02D8D856" w:rsidR="00305A0F" w:rsidRPr="00834FCC" w:rsidRDefault="00305A0F" w:rsidP="00632D53">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">% </w:t>
             </w:r>
-            <w:r w:rsidR="001249F2" w:rsidRPr="00632D53">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="001249F2" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>FSM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="152B75AD" w14:textId="6F6FC18C" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="00305A0F" w:rsidP="00632D53">
+          <w:p w14:paraId="152B75AD" w14:textId="6F6FC18C" w:rsidR="00305A0F" w:rsidRPr="00834FCC" w:rsidRDefault="00305A0F" w:rsidP="00632D53">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
-            <w:r w:rsidR="00E16CD5" w:rsidRPr="00632D53">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00E16CD5" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00632D53">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Attendance (EHCP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcW w:w="2534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B3C1D87" w14:textId="2D60FDB0" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
+          <w:p w14:paraId="3B3C1D87" w14:textId="2D60FDB0" w:rsidR="00305A0F" w:rsidRPr="00834FCC" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
-            <w:r w:rsidR="00E16CD5" w:rsidRPr="00632D53">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00E16CD5" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00632D53">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Attendance</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="399A4268" w14:textId="393C62E0" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
+          <w:p w14:paraId="399A4268" w14:textId="393C62E0" w:rsidR="00305A0F" w:rsidRPr="00834FCC" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(SEND Support)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00305A0F" w:rsidRPr="00632D53" w14:paraId="58F20CF7" w14:textId="2BAE7D44" w:rsidTr="00F15C3D">
+      <w:tr w:rsidR="00305A0F" w:rsidRPr="00834FCC" w14:paraId="58F20CF7" w14:textId="2BAE7D44" w:rsidTr="005A150F">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34CE4E67" w14:textId="77777777" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
+          <w:p w14:paraId="34CE4E67" w14:textId="77777777" w:rsidR="00305A0F" w:rsidRPr="00834FCC" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69A28627" w14:textId="77777777" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
+          <w:p w14:paraId="69A28627" w14:textId="77777777" w:rsidR="00305A0F" w:rsidRPr="00834FCC" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B0183FA" w14:textId="77777777" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
+          <w:p w14:paraId="1B0183FA" w14:textId="77777777" w:rsidR="00305A0F" w:rsidRPr="00834FCC" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2430C053" w14:textId="77777777" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
+          <w:p w14:paraId="2430C053" w14:textId="77777777" w:rsidR="00305A0F" w:rsidRPr="00834FCC" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D4EF3F6" w14:textId="77777777" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
+          <w:p w14:paraId="7D4EF3F6" w14:textId="77777777" w:rsidR="00305A0F" w:rsidRPr="00834FCC" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:tcW w:w="2534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60086454" w14:textId="77777777" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
+          <w:p w14:paraId="60086454" w14:textId="77777777" w:rsidR="00305A0F" w:rsidRPr="00834FCC" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43C5B4DB" w14:textId="77777777" w:rsidR="000F512C" w:rsidRPr="00632D53" w:rsidRDefault="000F512C" w:rsidP="0067253C">
+    <w:p w14:paraId="3BFC992A" w14:textId="77777777" w:rsidR="000F512C" w:rsidRPr="00834FCC" w:rsidRDefault="000F512C" w:rsidP="00106BC4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="16"/>
-[...15 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5088"/>
-        <w:gridCol w:w="10065"/>
+        <w:gridCol w:w="5939"/>
+        <w:gridCol w:w="9214"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002C1598" w:rsidRPr="00632D53" w14:paraId="367AE0F9" w14:textId="77777777" w:rsidTr="26314F12">
+      <w:tr w:rsidR="00331BB6" w:rsidRPr="00834FCC" w14:paraId="28394A86" w14:textId="77777777" w:rsidTr="00A64946">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5088" w:type="dxa"/>
+            <w:tcW w:w="15153" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79F6453A" w14:textId="5DD74D39" w:rsidR="002C1598" w:rsidRPr="00632D53" w:rsidRDefault="005E011D" w:rsidP="0076072C">
-[...42 lines deleted...]
-              <w:t>:</w:t>
+          <w:p w14:paraId="6B5EA052" w14:textId="43A5E801" w:rsidR="00331BB6" w:rsidRPr="00331BB6" w:rsidRDefault="00331BB6" w:rsidP="00331BB6">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00331BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Overview</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C1598" w:rsidRPr="00834FCC" w14:paraId="367AE0F9" w14:textId="77777777" w:rsidTr="00D96F2F">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:tcW w:w="5939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77CAB47C" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00632D53" w:rsidRDefault="002C1598" w:rsidP="0076072C">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="79F6453A" w14:textId="5DD74D39" w:rsidR="002C1598" w:rsidRPr="00834FCC" w:rsidRDefault="005E011D" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Full </w:t>
+            </w:r>
+            <w:r w:rsidR="00B80883" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Name of School</w:t>
+            </w:r>
+            <w:r w:rsidR="0C1C4319" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5088" w:type="dxa"/>
+            <w:tcW w:w="9214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06F8FE87" w14:textId="6880FEC8" w:rsidR="00A44EEF" w:rsidRPr="00632D53" w:rsidRDefault="00A44EEF" w:rsidP="0076072C">
-[...32 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="77CAB47C" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00834FCC" w:rsidRDefault="002C1598" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A44EEF" w:rsidRPr="00834FCC" w14:paraId="280928A5" w14:textId="77777777" w:rsidTr="00D96F2F">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:tcW w:w="5939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="194931D3" w14:textId="77777777" w:rsidR="00A44EEF" w:rsidRPr="00632D53" w:rsidRDefault="00A44EEF" w:rsidP="0076072C">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="06F8FE87" w14:textId="6880FEC8" w:rsidR="00A44EEF" w:rsidRPr="00834FCC" w:rsidRDefault="00A44EEF" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Name of Headteacher</w:t>
+            </w:r>
+            <w:r w:rsidR="33B64A66" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5088" w:type="dxa"/>
+            <w:tcW w:w="9214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="231587E7" w14:textId="04D48EAC" w:rsidR="002C1598" w:rsidRPr="00632D53" w:rsidRDefault="00B80883" w:rsidP="0076072C">
-[...43 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="194931D3" w14:textId="77777777" w:rsidR="00A44EEF" w:rsidRPr="00834FCC" w:rsidRDefault="00A44EEF" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C1598" w:rsidRPr="00834FCC" w14:paraId="2ABF020C" w14:textId="77777777" w:rsidTr="00D96F2F">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:tcW w:w="5939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C0B5B6C" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00632D53" w:rsidRDefault="002C1598" w:rsidP="0076072C">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="231587E7" w14:textId="04D48EAC" w:rsidR="002C1598" w:rsidRPr="00834FCC" w:rsidRDefault="00B80883" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Name of person making application</w:t>
+            </w:r>
+            <w:r w:rsidR="1279FA13" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5088" w:type="dxa"/>
+            <w:tcW w:w="9214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CBE4898" w14:textId="08E4BFC9" w:rsidR="002C1598" w:rsidRPr="00632D53" w:rsidRDefault="00AE667A" w:rsidP="0076072C">
-[...32 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0C0B5B6C" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00834FCC" w:rsidRDefault="002C1598" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C1598" w:rsidRPr="00834FCC" w14:paraId="68BC706E" w14:textId="77777777" w:rsidTr="00D96F2F">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:tcW w:w="5939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF3DEF0" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00632D53" w:rsidRDefault="002C1598" w:rsidP="0076072C">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7CBE4898" w14:textId="08E4BFC9" w:rsidR="002C1598" w:rsidRPr="00834FCC" w:rsidRDefault="00AE667A" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Role of person making application</w:t>
+            </w:r>
+            <w:r w:rsidR="25A14D1F" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5088" w:type="dxa"/>
+            <w:tcW w:w="9214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36A287D7" w14:textId="4889240F" w:rsidR="00B31324" w:rsidRPr="00632D53" w:rsidRDefault="00F2261A" w:rsidP="00C27562">
-[...54 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2AF3DEF0" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00834FCC" w:rsidRDefault="002C1598" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B31324" w:rsidRPr="00834FCC" w14:paraId="43862DD1" w14:textId="77777777" w:rsidTr="00D96F2F">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:tcW w:w="5939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14420352" w14:textId="661F346C" w:rsidR="00B31324" w:rsidRPr="00632D53" w:rsidRDefault="00B31324" w:rsidP="00C27562">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="36A287D7" w14:textId="4889240F" w:rsidR="00B31324" w:rsidRPr="00834FCC" w:rsidRDefault="00F2261A" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Total a</w:t>
+            </w:r>
+            <w:r w:rsidR="00D863A2" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>mount of funding requested</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB5BC9" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (£)</w:t>
+            </w:r>
+            <w:r w:rsidR="538C86A2" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5088" w:type="dxa"/>
+            <w:tcW w:w="9214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6123CA50" w14:textId="045C32AF" w:rsidR="0074631D" w:rsidRPr="00632D53" w:rsidRDefault="004242C2" w:rsidP="00C27562">
-[...32 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="14420352" w14:textId="661F346C" w:rsidR="00B31324" w:rsidRPr="00834FCC" w:rsidRDefault="00B31324" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0074631D" w:rsidRPr="00834FCC" w14:paraId="0F760B12" w14:textId="77777777" w:rsidTr="00D96F2F">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:tcW w:w="5939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35155BF8" w14:textId="77777777" w:rsidR="0074631D" w:rsidRPr="00632D53" w:rsidRDefault="0074631D" w:rsidP="00C27562">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6123CA50" w14:textId="045C32AF" w:rsidR="0074631D" w:rsidRPr="00834FCC" w:rsidRDefault="004242C2" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Brief headline of resource required</w:t>
+            </w:r>
+            <w:r w:rsidR="7E2FE8A9" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5088" w:type="dxa"/>
+            <w:tcW w:w="9214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BC56B6B" w14:textId="5765115B" w:rsidR="001275B3" w:rsidRPr="00632D53" w:rsidRDefault="001275B3" w:rsidP="00C27562">
-[...85 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="35155BF8" w14:textId="77777777" w:rsidR="0074631D" w:rsidRPr="00834FCC" w:rsidRDefault="0074631D" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001275B3" w:rsidRPr="00834FCC" w14:paraId="3FB1061E" w14:textId="77777777" w:rsidTr="00D96F2F">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:tcW w:w="5939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB6B7AC" w14:textId="77777777" w:rsidR="001275B3" w:rsidRPr="00632D53" w:rsidRDefault="001275B3" w:rsidP="00C27562">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3BC56B6B" w14:textId="5765115B" w:rsidR="001275B3" w:rsidRPr="00834FCC" w:rsidRDefault="001275B3" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Number of children this </w:t>
+            </w:r>
+            <w:r w:rsidR="005062EB" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">could </w:t>
+            </w:r>
+            <w:r w:rsidR="00725CB2" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">potentially </w:t>
+            </w:r>
+            <w:r w:rsidR="005062EB" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">support </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE4510" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>throughout duration</w:t>
+            </w:r>
+            <w:r w:rsidR="2ECF64D5" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="2009510D" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(if whole school approach please state this)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5088" w:type="dxa"/>
+            <w:tcW w:w="9214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E2524D9" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00632D53" w:rsidRDefault="00CC6E4A" w:rsidP="0076072C">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="4682CE9E" w14:textId="77777777" w:rsidR="006E0B78" w:rsidRDefault="006E0B78" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FB6B7AC" w14:textId="77777777" w:rsidR="006E0B78" w:rsidRPr="00834FCC" w:rsidRDefault="006E0B78" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0E4733AD" w14:textId="77777777" w:rsidR="00106BC4" w:rsidRDefault="00106BC4"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5939"/>
+        <w:gridCol w:w="9214"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00737525" w:rsidRPr="00834FCC" w14:paraId="290568CA" w14:textId="77777777" w:rsidTr="00A64946">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15153" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6FDE72" w14:textId="23257C83" w:rsidR="00AF24C6" w:rsidRPr="00586D17" w:rsidRDefault="00586D17" w:rsidP="00586D17">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586D17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Application </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3234A75D" w14:textId="1C568D57" w:rsidR="00AF24C6" w:rsidRPr="00834FCC" w:rsidRDefault="00737525" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586D17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This application follows the </w:t>
+            </w:r>
+            <w:r w:rsidR="008C1136">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00586D17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">raduated </w:t>
+            </w:r>
+            <w:r w:rsidR="008C1136">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00586D17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>esponse set out in the EIF guidance. Use the Assess, Plan, Do, Review sections to show how the setting has identified need, reviewed existing provision, planned a proportionate response, and will evaluate impact.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C1598" w:rsidRPr="00834FCC" w14:paraId="22742A36" w14:textId="77777777" w:rsidTr="00D96F2F">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5939" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E2524D9" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00834FCC" w:rsidRDefault="00CC6E4A" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Assess: </w:t>
             </w:r>
-            <w:r w:rsidR="00EF383E" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="00EF383E" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Rationale for requesting a grant</w:t>
             </w:r>
-            <w:r w:rsidR="00EF383E" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="00EF383E" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E81EA7F" w14:textId="205409CB" w:rsidR="005C3CB8" w:rsidRPr="00632D53" w:rsidRDefault="44D83CDC" w:rsidP="00661912">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="4E81EA7F" w14:textId="65B04447" w:rsidR="005C3CB8" w:rsidRPr="00834FCC" w:rsidRDefault="00DA698D" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Consider</w:t>
             </w:r>
-            <w:r w:rsidR="005C3CB8" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="005C3CB8" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04EA2301" w14:textId="4B7C4DB5" w:rsidR="1B5460D4" w:rsidRPr="00632D53" w:rsidRDefault="1B5460D4" w:rsidP="6EB5D0E0">
+          <w:p w14:paraId="04EA2301" w14:textId="4B7C4DB5" w:rsidR="1B5460D4" w:rsidRPr="00834FCC" w:rsidRDefault="1B5460D4" w:rsidP="00337EE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:before="120"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>How this links to your provision map</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="690DE207" w14:textId="61AB2083" w:rsidR="005C3CB8" w:rsidRPr="00632D53" w:rsidRDefault="005C3CB8" w:rsidP="00661912">
+          <w:p w14:paraId="690DE207" w14:textId="61AB2083" w:rsidR="005C3CB8" w:rsidRPr="00834FCC" w:rsidRDefault="005C3CB8" w:rsidP="00337EE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:before="120"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Data analysis: attainment, progress, attendance, exclusions for target group.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54A502DB" w14:textId="43CD72A9" w:rsidR="005C3CB8" w:rsidRPr="00632D53" w:rsidRDefault="26D03B7D" w:rsidP="00661912">
+          <w:p w14:paraId="54A502DB" w14:textId="43CD72A9" w:rsidR="005C3CB8" w:rsidRPr="00834FCC" w:rsidRDefault="26D03B7D" w:rsidP="00337EE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:before="120"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">SEND profiles: </w:t>
             </w:r>
-            <w:r w:rsidR="3C8421F6" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="3C8421F6" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Profile of need in school (break down of categories of need e.g. 42% SEMH, 25% C&amp;L etc.)</w:t>
             </w:r>
-            <w:r w:rsidR="1B86EF8B" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="1B86EF8B" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="596B5D01" w14:textId="77777777" w:rsidR="005C3CB8" w:rsidRPr="00632D53" w:rsidRDefault="005C3CB8" w:rsidP="00661912">
+          <w:p w14:paraId="596B5D01" w14:textId="77777777" w:rsidR="005C3CB8" w:rsidRPr="00834FCC" w:rsidRDefault="005C3CB8" w:rsidP="00337EE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:before="120"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Evidence of gap: e.g., “Current phonics screening shows 40% of SEND pupils below expected standard.”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06DBDA37" w14:textId="3EA39E5D" w:rsidR="005C3CB8" w:rsidRPr="00632D53" w:rsidRDefault="005C3CB8" w:rsidP="00661912">
+          <w:p w14:paraId="06DBDA37" w14:textId="3EA39E5D" w:rsidR="005C3CB8" w:rsidRPr="00834FCC" w:rsidRDefault="005C3CB8" w:rsidP="00337EE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:before="120"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Link to whole-school priorities and Ofsted focus (Inclusion, curriculum access).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E954172" w14:textId="59F510B0" w:rsidR="00836C4D" w:rsidRPr="00632D53" w:rsidRDefault="00996D90" w:rsidP="00F232B9">
+          <w:p w14:paraId="6E954172" w14:textId="59F510B0" w:rsidR="00836C4D" w:rsidRPr="00834FCC" w:rsidRDefault="00996D90" w:rsidP="00337EE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>If requesting a training grant, you</w:t>
             </w:r>
-            <w:r w:rsidR="00F232B9" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="00F232B9" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> should identify systemic gaps</w:t>
             </w:r>
-            <w:r w:rsidR="00473BC8" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="00473BC8" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> using feedback</w:t>
             </w:r>
-            <w:r w:rsidR="6B10D518" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="6B10D518" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00473BC8" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="00473BC8" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="089CAFCD" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="089CAFCD" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00473BC8" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="00473BC8" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>observation processes</w:t>
             </w:r>
-            <w:r w:rsidR="00F232B9" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="00F232B9" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (e.g., staff confidence, inconsistent inclusive practice).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B2B43F1" w14:textId="735F4E6F" w:rsidR="0014627F" w:rsidRPr="00632D53" w:rsidRDefault="00661912" w:rsidP="00F232B9">
+          <w:p w14:paraId="3B2B43F1" w14:textId="1977E880" w:rsidR="0014627F" w:rsidRPr="00834FCC" w:rsidRDefault="00661912" w:rsidP="00337EE0">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="num" w:pos="720"/>
               </w:tabs>
-              <w:spacing w:after="0"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Consider using</w:t>
             </w:r>
-            <w:r w:rsidR="005C3CB8" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="005C3CB8" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> W</w:t>
             </w:r>
-            <w:r w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>hole School SEND</w:t>
             </w:r>
-            <w:r w:rsidR="005C3CB8" w:rsidRPr="00632D53">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> Review Guide or SEND Reflection Framework to identify gaps.</w:t>
+            <w:r w:rsidR="005C3CB8" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Review or SEND Reflection Framework to identify gaps.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:tcW w:w="9214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57DD91C7" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00632D53" w:rsidRDefault="002C1598" w:rsidP="0076072C">
+          <w:p w14:paraId="57DD91C7" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00834FCC" w:rsidRDefault="002C1598" w:rsidP="00337EE0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0E01ABD4" w14:textId="77777777" w:rsidR="00F2261A" w:rsidRPr="00632D53" w:rsidRDefault="00F2261A" w:rsidP="0076072C">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E01ABD4" w14:textId="77777777" w:rsidR="00F2261A" w:rsidRPr="00834FCC" w:rsidRDefault="00F2261A" w:rsidP="00337EE0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="673A8530" w14:textId="77777777" w:rsidR="00F2261A" w:rsidRPr="00632D53" w:rsidRDefault="00F2261A" w:rsidP="0076072C">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="673A8530" w14:textId="77777777" w:rsidR="00F2261A" w:rsidRPr="00834FCC" w:rsidRDefault="00F2261A" w:rsidP="00337EE0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6B4C719D" w14:textId="77777777" w:rsidR="00F2261A" w:rsidRPr="00632D53" w:rsidRDefault="00F2261A" w:rsidP="0076072C">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B4C719D" w14:textId="77777777" w:rsidR="00F2261A" w:rsidRPr="00834FCC" w:rsidRDefault="00F2261A" w:rsidP="00337EE0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5C7B6C15" w14:textId="77777777" w:rsidR="00F2261A" w:rsidRPr="00632D53" w:rsidRDefault="00F2261A" w:rsidP="0076072C">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C7B6C15" w14:textId="77777777" w:rsidR="00F2261A" w:rsidRPr="00834FCC" w:rsidRDefault="00F2261A" w:rsidP="00337EE0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="245183E2" w14:textId="77777777" w:rsidR="00F2261A" w:rsidRPr="00632D53" w:rsidRDefault="00F2261A" w:rsidP="0076072C">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="245183E2" w14:textId="77777777" w:rsidR="00F2261A" w:rsidRPr="00834FCC" w:rsidRDefault="00F2261A" w:rsidP="00337EE0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="05DA4ACC" w14:textId="36716F3F" w:rsidR="00F2261A" w:rsidRPr="00632D53" w:rsidRDefault="00F2261A" w:rsidP="0076072C">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05DA4ACC" w14:textId="36716F3F" w:rsidR="00F2261A" w:rsidRPr="00834FCC" w:rsidRDefault="00F2261A" w:rsidP="00337EE0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1598" w:rsidRPr="00632D53" w14:paraId="5D7028A0" w14:textId="77777777" w:rsidTr="26314F12">
+      <w:tr w:rsidR="002C1598" w:rsidRPr="00834FCC" w14:paraId="5D7028A0" w14:textId="77777777" w:rsidTr="00D96F2F">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5088" w:type="dxa"/>
+            <w:tcW w:w="5939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="070DEDD1" w14:textId="77777777" w:rsidR="00661912" w:rsidRPr="00632D53" w:rsidRDefault="00CC6E4A" w:rsidP="0076072C">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="070DEDD1" w14:textId="77777777" w:rsidR="00661912" w:rsidRPr="00834FCC" w:rsidRDefault="00CC6E4A" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="green"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Plan:</w:t>
             </w:r>
-            <w:r w:rsidR="00B45F13" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="00B45F13" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="green"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="green"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Detail</w:t>
             </w:r>
-            <w:r w:rsidR="00883461" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="00883461" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="green"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">s of proposal </w:t>
             </w:r>
-            <w:r w:rsidR="00E76EE7" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="00E76EE7" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="green"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>including detailed costs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="147D5A6A" w14:textId="02FAF032" w:rsidR="006215AD" w:rsidRPr="00632D53" w:rsidRDefault="3DE2D231" w:rsidP="006215AD">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="147D5A6A" w14:textId="36384DBB" w:rsidR="006215AD" w:rsidRPr="00834FCC" w:rsidRDefault="00CC03A2" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Consider</w:t>
             </w:r>
-            <w:r w:rsidR="006215AD" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="006215AD" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28024729" w14:textId="18D8EA4A" w:rsidR="006215AD" w:rsidRPr="00632D53" w:rsidRDefault="006215AD" w:rsidP="006215AD">
+          <w:p w14:paraId="28024729" w14:textId="18D8EA4A" w:rsidR="006215AD" w:rsidRPr="00834FCC" w:rsidRDefault="006215AD" w:rsidP="00337EE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:before="120"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Specific intervention or training chosen (name, evidence base</w:t>
             </w:r>
-            <w:r w:rsidR="00794C1C" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="00794C1C" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> / good practice</w:t>
             </w:r>
-            <w:r w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A70C1A3" w14:textId="77777777" w:rsidR="006215AD" w:rsidRPr="00632D53" w:rsidRDefault="006215AD" w:rsidP="006215AD">
+          <w:p w14:paraId="7A70C1A3" w14:textId="77777777" w:rsidR="006215AD" w:rsidRPr="00834FCC" w:rsidRDefault="006215AD" w:rsidP="00337EE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:before="120"/>
-[...14 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
               <w:t>Why this approach? Reference research or local toolkit.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0322B8EF" w14:textId="77777777" w:rsidR="00737FBD" w:rsidRPr="00632D53" w:rsidRDefault="00E55ECF" w:rsidP="005F57C3">
+          <w:p w14:paraId="0322B8EF" w14:textId="77777777" w:rsidR="00737FBD" w:rsidRPr="00834FCC" w:rsidRDefault="00E55ECF" w:rsidP="00337EE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:before="120"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Intervention d</w:t>
             </w:r>
-            <w:r w:rsidR="006215AD" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="006215AD" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>etailed cost breakdown (resources, staffing, CPD).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78D0E200" w14:textId="5AAED738" w:rsidR="005F57C3" w:rsidRPr="00632D53" w:rsidRDefault="005F57C3" w:rsidP="005F57C3">
+          <w:p w14:paraId="78D0E200" w14:textId="5AAED738" w:rsidR="005F57C3" w:rsidRPr="00834FCC" w:rsidRDefault="005F57C3" w:rsidP="00337EE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
-[...13 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Include cost breakdown for training materials, facilitator fees, and staff release time. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E3BE03B" w14:textId="77777777" w:rsidR="006073C3" w:rsidRPr="00632D53" w:rsidRDefault="006073C3" w:rsidP="006073C3">
+          <w:p w14:paraId="2E3BE03B" w14:textId="77777777" w:rsidR="006073C3" w:rsidRPr="00834FCC" w:rsidRDefault="006073C3" w:rsidP="00337EE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Outline CPD structure: number of sessions, audience, delivery method.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C9906B4" w14:textId="68C1537C" w:rsidR="00AA3FBE" w:rsidRPr="00632D53" w:rsidRDefault="005F57C3" w:rsidP="00914CDD">
+          <w:p w14:paraId="0C9906B4" w14:textId="68C1537C" w:rsidR="00AA3FBE" w:rsidRPr="00834FCC" w:rsidRDefault="005F57C3" w:rsidP="00337EE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Explain sustainability e.g., how learning will be embedded and cascaded</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D8412A3" w14:textId="686ED2E9" w:rsidR="00883461" w:rsidRPr="00632D53" w:rsidRDefault="006215AD" w:rsidP="00D8393E">
+          <w:p w14:paraId="5D8412A3" w14:textId="686ED2E9" w:rsidR="00883461" w:rsidRPr="00834FCC" w:rsidRDefault="006215AD" w:rsidP="00337EE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:before="120"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Consider alignment with Bristol Graduated Response Guidance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:tcW w:w="9214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ECBD9D2" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00632D53" w:rsidRDefault="002C1598" w:rsidP="0076072C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="2ECBD9D2" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00834FCC" w:rsidRDefault="002C1598" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1598" w:rsidRPr="00632D53" w14:paraId="56190B4D" w14:textId="77777777" w:rsidTr="26314F12">
+      <w:tr w:rsidR="002C1598" w:rsidRPr="00834FCC" w14:paraId="56190B4D" w14:textId="77777777" w:rsidTr="00D96F2F">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5088" w:type="dxa"/>
+            <w:tcW w:w="5939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B84C603" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00632D53" w:rsidRDefault="00CF3543" w:rsidP="0076072C">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="0B84C603" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00834FCC" w:rsidRDefault="00CF3543" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="cyan"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Do: How will this be implemented</w:t>
             </w:r>
-            <w:r w:rsidR="00D04211" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="00D04211" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="cyan"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07EA75F1" w14:textId="74050977" w:rsidR="00282129" w:rsidRPr="00632D53" w:rsidRDefault="500A0AD9" w:rsidP="00282129">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="07EA75F1" w14:textId="290AD507" w:rsidR="00282129" w:rsidRPr="00834FCC" w:rsidRDefault="21622044" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Consider</w:t>
             </w:r>
-            <w:r w:rsidR="3F8896C6" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="3F8896C6" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="4406A2E2" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="4406A2E2" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48BB558C" w14:textId="77777777" w:rsidR="00282129" w:rsidRPr="00632D53" w:rsidRDefault="00282129" w:rsidP="00282129">
+          <w:p w14:paraId="48BB558C" w14:textId="77777777" w:rsidR="00282129" w:rsidRPr="00834FCC" w:rsidRDefault="00282129" w:rsidP="00337EE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
-              <w:spacing w:before="120"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Implementation steps: who, when, how.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55CDC223" w14:textId="77777777" w:rsidR="00282129" w:rsidRPr="00632D53" w:rsidRDefault="00282129" w:rsidP="00282129">
+          <w:p w14:paraId="55CDC223" w14:textId="77777777" w:rsidR="00282129" w:rsidRPr="00834FCC" w:rsidRDefault="00282129" w:rsidP="00337EE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
-              <w:spacing w:before="120"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Staff roles and responsibilities.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="519D903B" w14:textId="77777777" w:rsidR="00282129" w:rsidRPr="00632D53" w:rsidRDefault="00282129" w:rsidP="00282129">
+          <w:p w14:paraId="519D903B" w14:textId="77777777" w:rsidR="00282129" w:rsidRPr="00834FCC" w:rsidRDefault="00282129" w:rsidP="00337EE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
-              <w:spacing w:before="120"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>CPD plan if training is included.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24B30745" w14:textId="77777777" w:rsidR="00282129" w:rsidRPr="00632D53" w:rsidRDefault="00282129" w:rsidP="00282129">
+          <w:p w14:paraId="24B30745" w14:textId="77777777" w:rsidR="00282129" w:rsidRPr="00834FCC" w:rsidRDefault="00282129" w:rsidP="00337EE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
-              <w:spacing w:before="120"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>How pupils will access provision (in-class, withdrawal, blended).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32D36C13" w14:textId="0484E689" w:rsidR="009D7A06" w:rsidRPr="00632D53" w:rsidRDefault="006209DE" w:rsidP="0076072C">
+          <w:p w14:paraId="32D36C13" w14:textId="0484E689" w:rsidR="009D7A06" w:rsidRPr="00834FCC" w:rsidRDefault="006209DE" w:rsidP="00337EE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
-              <w:spacing w:before="120"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Risk</w:t>
             </w:r>
-            <w:r w:rsidR="00282129" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="00282129" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> management (e.g., staff absence contingency)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:tcW w:w="9214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73E5E898" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00632D53" w:rsidRDefault="002C1598" w:rsidP="0076072C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="73E5E898" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00834FCC" w:rsidRDefault="002C1598" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050373D" w:rsidRPr="00632D53" w14:paraId="1FA4B48D" w14:textId="77777777" w:rsidTr="26314F12">
+      <w:tr w:rsidR="0050373D" w:rsidRPr="00834FCC" w14:paraId="1FA4B48D" w14:textId="77777777" w:rsidTr="00D96F2F">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5088" w:type="dxa"/>
+            <w:tcW w:w="5939" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67BE1345" w14:textId="0FB87FC0" w:rsidR="0050373D" w:rsidRPr="00632D53" w:rsidRDefault="00CF3543" w:rsidP="0050373D">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="67BE1345" w14:textId="0FB87FC0" w:rsidR="0050373D" w:rsidRPr="00834FCC" w:rsidRDefault="00CF3543" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="magenta"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Review: </w:t>
             </w:r>
-            <w:r w:rsidR="001275B3" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="001275B3" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="magenta"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>How will you measure impact</w:t>
             </w:r>
-            <w:r w:rsidR="00D04211" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="00D04211" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="magenta"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DCCE790" w14:textId="1FC6159B" w:rsidR="0066267F" w:rsidRPr="00632D53" w:rsidRDefault="72B03112" w:rsidP="0066267F">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="1DCCE790" w14:textId="1F9B3C12" w:rsidR="0066267F" w:rsidRPr="00834FCC" w:rsidRDefault="00CC03A2" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Consider</w:t>
             </w:r>
-            <w:r w:rsidR="0066267F" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="0066267F" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58DC437F" w14:textId="77777777" w:rsidR="0066267F" w:rsidRPr="00632D53" w:rsidRDefault="0066267F" w:rsidP="0066267F">
+          <w:p w14:paraId="58DC437F" w14:textId="77777777" w:rsidR="0066267F" w:rsidRPr="00834FCC" w:rsidRDefault="0066267F" w:rsidP="00337EE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:before="120"/>
-[...14 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
               <w:t>Impact measures: progress data, attendance, engagement, pupil/parent voice.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15164438" w14:textId="7405A2B5" w:rsidR="0066267F" w:rsidRPr="00632D53" w:rsidRDefault="0066267F" w:rsidP="0066267F">
+          <w:p w14:paraId="15164438" w14:textId="7405A2B5" w:rsidR="0066267F" w:rsidRPr="00834FCC" w:rsidRDefault="0066267F" w:rsidP="00337EE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:before="120"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">How and when you will review </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1243CD19" w14:textId="77777777" w:rsidR="0066267F" w:rsidRPr="00632D53" w:rsidRDefault="0066267F" w:rsidP="0066267F">
+          <w:p w14:paraId="1243CD19" w14:textId="23246D94" w:rsidR="0066267F" w:rsidRPr="00834FCC" w:rsidRDefault="008C1136" w:rsidP="00337EE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:before="120"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="4E1FE6C3" w14:textId="77777777" w:rsidR="0066267F" w:rsidRPr="00632D53" w:rsidRDefault="0066267F" w:rsidP="0066267F">
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Monitoring tools</w:t>
+            </w:r>
+            <w:r w:rsidR="0066267F" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>: dashboards, intervention logs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E1FE6C3" w14:textId="77777777" w:rsidR="0066267F" w:rsidRPr="00834FCC" w:rsidRDefault="0066267F" w:rsidP="00337EE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:before="120"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Success criteria: e.g., “80% of targeted pupils improve reading age by 6 months.”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1487EAA7" w14:textId="529B0F79" w:rsidR="00282129" w:rsidRPr="00632D53" w:rsidRDefault="0066267F" w:rsidP="6EB5D0E0">
+          <w:p w14:paraId="2129D789" w14:textId="77777777" w:rsidR="00282129" w:rsidRPr="00834FCC" w:rsidRDefault="0066267F" w:rsidP="00337EE0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:before="120"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Include how findings will inform future practice (sustainability)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1487EAA7" w14:textId="2E9CCD27" w:rsidR="00F12538" w:rsidRPr="00834FCC" w:rsidRDefault="0053611C" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Short-term and </w:t>
+            </w:r>
+            <w:r w:rsidR="00A22139" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>long-term</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> outcomes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:tcW w:w="9214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D41C80F" w14:textId="49363029" w:rsidR="0050373D" w:rsidRPr="00632D53" w:rsidRDefault="0050373D" w:rsidP="00061AD9">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="3D41C80F" w14:textId="49363029" w:rsidR="0050373D" w:rsidRPr="00834FCC" w:rsidRDefault="0050373D" w:rsidP="00337EE0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0118D4EB" w14:textId="2B644E4D" w:rsidR="00CC38E7" w:rsidRPr="00632D53" w:rsidRDefault="00CC38E7" w:rsidP="00B23E9C">
+    <w:p w14:paraId="0118D4EB" w14:textId="2B644E4D" w:rsidR="00CC38E7" w:rsidRPr="00834FCC" w:rsidRDefault="00CC38E7" w:rsidP="00B23E9C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29E78A57" w14:textId="77777777" w:rsidR="003327CE" w:rsidRPr="00834FCC" w:rsidRDefault="003327CE" w:rsidP="00B23E9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="15180" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2972"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4263"/>
+        <w:gridCol w:w="1828"/>
+        <w:gridCol w:w="3458"/>
+        <w:gridCol w:w="1702"/>
+        <w:gridCol w:w="3458"/>
+        <w:gridCol w:w="1332"/>
+        <w:gridCol w:w="3394"/>
+        <w:gridCol w:w="8"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000843F5" w:rsidRPr="00632D53" w14:paraId="179A4B82" w14:textId="77777777" w:rsidTr="73D99FF3">
+      <w:tr w:rsidR="000843F5" w:rsidRPr="00834FCC" w14:paraId="179A4B82" w14:textId="77777777" w:rsidTr="00812EBF">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+          <w:trHeight w:val="4157"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="15163" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="15172" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="002D6D66" w14:textId="002BD8BD" w:rsidR="000843F5" w:rsidRPr="00632D53" w:rsidRDefault="00FD2E36" w:rsidP="000843F5">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="002D6D66" w14:textId="002BD8BD" w:rsidR="000843F5" w:rsidRPr="00834FCC" w:rsidRDefault="00FD2E36" w:rsidP="000843F5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">This </w:t>
             </w:r>
-            <w:r w:rsidR="00323CAA" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="00323CAA" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>grant application</w:t>
             </w:r>
-            <w:r w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> must be </w:t>
             </w:r>
-            <w:r w:rsidR="00144379" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="00144379" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>reviewed and endorsed by the Headteacher who</w:t>
             </w:r>
-            <w:r w:rsidR="002216CF" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="002216CF" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> agrees</w:t>
             </w:r>
-            <w:r w:rsidR="0072790A" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="0072790A" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> to</w:t>
             </w:r>
-            <w:r w:rsidR="00144379" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="00144379" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> take responsibility for the </w:t>
             </w:r>
-            <w:r w:rsidR="00323CAA" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="00323CAA" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>following k</w:t>
             </w:r>
-            <w:r w:rsidR="000843F5" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="000843F5" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ey commitments</w:t>
             </w:r>
-            <w:r w:rsidR="001F2CD6" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="001F2CD6" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r w:rsidR="00323CAA" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="00323CAA" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidR="001F2CD6" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="001F2CD6" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>school</w:t>
             </w:r>
-            <w:r w:rsidR="000843F5" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="000843F5" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69CA90BC" w14:textId="77777777" w:rsidR="000843F5" w:rsidRPr="00632D53" w:rsidRDefault="000843F5" w:rsidP="000843F5">
+          <w:p w14:paraId="69CA90BC" w14:textId="77777777" w:rsidR="000843F5" w:rsidRPr="00834FCC" w:rsidRDefault="000843F5" w:rsidP="000843F5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Use funding only for approved purpose</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B1F5C5C" w14:textId="5E16FFC1" w:rsidR="000843F5" w:rsidRPr="00632D53" w:rsidRDefault="000843F5" w:rsidP="000843F5">
+          <w:p w14:paraId="1B1F5C5C" w14:textId="5E16FFC1" w:rsidR="000843F5" w:rsidRPr="00834FCC" w:rsidRDefault="000843F5" w:rsidP="000843F5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Implement agreed intervention/approach</w:t>
             </w:r>
-            <w:r w:rsidR="33053CD1" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="33053CD1" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> with robust monitoring processes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A204172" w14:textId="43D2D4E3" w:rsidR="000843F5" w:rsidRPr="00632D53" w:rsidRDefault="000843F5" w:rsidP="000843F5">
+          <w:p w14:paraId="7A204172" w14:textId="43D2D4E3" w:rsidR="000843F5" w:rsidRPr="00834FCC" w:rsidRDefault="000843F5" w:rsidP="000843F5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide financial accountability </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="427BAE1F" w14:textId="77777777" w:rsidR="000843F5" w:rsidRPr="00632D53" w:rsidRDefault="000843F5" w:rsidP="000843F5">
+          <w:p w14:paraId="427BAE1F" w14:textId="77777777" w:rsidR="000843F5" w:rsidRPr="00834FCC" w:rsidRDefault="000843F5" w:rsidP="000843F5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Participate in review meetings and share impact data</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C4D2BE8" w14:textId="2904AA8F" w:rsidR="000843F5" w:rsidRPr="00632D53" w:rsidRDefault="79DACD89" w:rsidP="26314F12">
-[...31 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="4D00697E" w14:textId="77777777" w:rsidR="0079427B" w:rsidRDefault="00C523BC" w:rsidP="00C14107">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Any breach of this agreement may result in the claw-back of allocated funding and/or affect the school’s eligibility to apply for EIF </w:t>
+            </w:r>
+            <w:r w:rsidR="00C14107" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>in the future.</w:t>
+            </w:r>
+            <w:r w:rsidR="003773EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C4D2BE8" w14:textId="00335995" w:rsidR="000843F5" w:rsidRPr="00834FCC" w:rsidRDefault="003773EA" w:rsidP="001D4905">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0079427B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The signature below must be the Headteachers handwritten or </w:t>
+            </w:r>
+            <w:r w:rsidR="0079427B" w:rsidRPr="0079427B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">scanned </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0079427B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>signature</w:t>
+            </w:r>
+            <w:r w:rsidR="0079427B" w:rsidRPr="0079427B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0079427B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and not a typed name</w:t>
+            </w:r>
+            <w:r w:rsidR="0079427B" w:rsidRPr="0079427B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C00000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00056C73" w:rsidRPr="00632D53" w14:paraId="19B9CC24" w14:textId="77777777" w:rsidTr="005728C6">
+      <w:tr w:rsidR="003773EA" w:rsidRPr="00834FCC" w14:paraId="19B9CC24" w14:textId="77777777" w:rsidTr="00812EBF">
         <w:trPr>
-          <w:trHeight w:val="945"/>
+          <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcW w:w="1828" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="154F871B" w14:textId="67C18AB7" w:rsidR="00056C73" w:rsidRPr="00632D53" w:rsidRDefault="00056C73" w:rsidP="005728C6">
+          <w:p w14:paraId="154F871B" w14:textId="67C18AB7" w:rsidR="003773EA" w:rsidRPr="00834FCC" w:rsidRDefault="003773EA" w:rsidP="001D4905">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...19 lines deleted...]
-              <w:t>)</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Name (Headteacher)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3959" w:type="dxa"/>
+            <w:tcW w:w="3458" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="751E6210" w14:textId="77777777" w:rsidR="00056C73" w:rsidRPr="00632D53" w:rsidRDefault="00056C73" w:rsidP="005728C6">
+          <w:p w14:paraId="751E6210" w14:textId="77777777" w:rsidR="003773EA" w:rsidRPr="00834FCC" w:rsidRDefault="003773EA" w:rsidP="001D4905">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CED5C69" w14:textId="7F803B54" w:rsidR="00C3276D" w:rsidRPr="00632D53" w:rsidRDefault="00FD2E36" w:rsidP="005728C6">
+          <w:p w14:paraId="7BA4FF79" w14:textId="23E7F271" w:rsidR="003773EA" w:rsidRPr="001D4905" w:rsidRDefault="003773EA" w:rsidP="001D4905">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
-            <w:r w:rsidR="005728C6">
-[...92 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4263" w:type="dxa"/>
+            <w:tcW w:w="3458" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26FED839" w14:textId="5C67E6E4" w:rsidR="005728C6" w:rsidRPr="00632D53" w:rsidRDefault="005728C6" w:rsidP="005728C6">
+          <w:p w14:paraId="6B33EA7F" w14:textId="77777777" w:rsidR="003773EA" w:rsidRPr="00834FCC" w:rsidRDefault="003773EA" w:rsidP="001D4905">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1332" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17280A6E" w14:textId="3C188024" w:rsidR="003773EA" w:rsidRPr="001D4905" w:rsidRDefault="001D4905" w:rsidP="001D4905">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26FED839" w14:textId="2A72F4DA" w:rsidR="003773EA" w:rsidRPr="00834FCC" w:rsidRDefault="003773EA" w:rsidP="001D4905">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79FD224D" w14:textId="77777777" w:rsidR="001673F8" w:rsidRPr="00632D53" w:rsidRDefault="001673F8" w:rsidP="001673F8">
+    <w:p w14:paraId="7A3B3A52" w14:textId="77777777" w:rsidR="00317AB5" w:rsidRPr="00834FCC" w:rsidRDefault="00317AB5" w:rsidP="001673F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="A20000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00632D53">
+    </w:p>
+    <w:p w14:paraId="79FD224D" w14:textId="0E2345D8" w:rsidR="001673F8" w:rsidRPr="00834FCC" w:rsidRDefault="001673F8" w:rsidP="001673F8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="A20000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00834FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="A20000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>PLEASE ENSURE ALL SECTIONS ARE COMPLETED IN FULL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F72FB6" w14:textId="4BC863C2" w:rsidR="005728C6" w:rsidRDefault="001673F8" w:rsidP="005728C6">
+    <w:p w14:paraId="09F72FB6" w14:textId="7956B323" w:rsidR="005728C6" w:rsidRPr="00834FCC" w:rsidRDefault="001673F8" w:rsidP="005728C6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00632D53">
+      <w:r w:rsidRPr="00834FCC">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Incomplete or missing paperwork will result in the application being rejected.</w:t>
+        <w:t xml:space="preserve">Incomplete or missing paperwork </w:t>
+      </w:r>
+      <w:r w:rsidR="00317AB5" w:rsidRPr="00834FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00834FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> result in the application being rejected.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A7F539" w14:textId="77777777" w:rsidR="005728C6" w:rsidRDefault="005728C6">
+    <w:p w14:paraId="0177AEF4" w14:textId="5DE894A4" w:rsidR="009C6AD3" w:rsidRPr="00834FCC" w:rsidRDefault="0022536D" w:rsidP="00100200">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00834FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>PLEASE SEND YOUR COMPLETED APPLICATION FORM</w:t>
+      </w:r>
+      <w:r w:rsidR="00100200" w:rsidRPr="00834FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TO </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00100200" w:rsidRPr="00834FCC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:iCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>EIF@BRISTOL.GOV.UK</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="61A7F539" w14:textId="77777777" w:rsidR="005728C6" w:rsidRPr="00834FCC" w:rsidRDefault="005728C6">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00834FCC">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1961C4" w14:textId="77777777" w:rsidR="001673F8" w:rsidRPr="00632D53" w:rsidRDefault="001673F8" w:rsidP="005728C6">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="2D79FBE9" w14:textId="0AF2813C" w:rsidR="00F329B4" w:rsidRPr="00834FCC" w:rsidRDefault="005728C6" w:rsidP="00486DF0">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00834FCC">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="00C44E17" w:rsidRPr="00632D53">
+      <w:r w:rsidR="00C44E17" w:rsidRPr="00834FCC">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UNDING STATEMENT</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="84"/>
         <w:tblW w:w="15446" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9918"/>
         <w:gridCol w:w="5528"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C44E17" w:rsidRPr="00632D53" w14:paraId="251857BC" w14:textId="77777777" w:rsidTr="00B23E9C">
+      <w:tr w:rsidR="00C44E17" w:rsidRPr="00834FCC" w14:paraId="251857BC" w14:textId="77777777" w:rsidTr="00B23E9C">
         <w:trPr>
           <w:trHeight w:val="599"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9918" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="99FF99"/>
           </w:tcPr>
-          <w:p w14:paraId="7D030508" w14:textId="2A659EDC" w:rsidR="00C44E17" w:rsidRPr="00632D53" w:rsidRDefault="00DB24D4" w:rsidP="00C44E17">
+          <w:p w14:paraId="7D030508" w14:textId="2A659EDC" w:rsidR="00C44E17" w:rsidRPr="00834FCC" w:rsidRDefault="00DB24D4" w:rsidP="00C44E17">
             <w:pPr>
               <w:spacing w:before="120" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidR="00C44E17" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="00C44E17" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>unding awarded</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="99FF99"/>
           </w:tcPr>
-          <w:p w14:paraId="77E4F1AC" w14:textId="77777777" w:rsidR="00C44E17" w:rsidRPr="00632D53" w:rsidRDefault="00C44E17" w:rsidP="00C44E17">
+          <w:p w14:paraId="77E4F1AC" w14:textId="77777777" w:rsidR="00C44E17" w:rsidRPr="00834FCC" w:rsidRDefault="00C44E17" w:rsidP="00C44E17">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="1129"/>
         <w:tblW w:w="15446" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8784"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="8500"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="3118"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B86245" w:rsidRPr="00632D53" w14:paraId="48AEE205" w14:textId="77777777" w:rsidTr="00632D53">
+      <w:tr w:rsidR="00335A7B" w:rsidRPr="00834FCC" w14:paraId="1D8CCDF4" w14:textId="77777777" w:rsidTr="47260F2F">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcW w:w="15446" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CEFAFCA" w14:textId="4E80BA9A" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00E063BA" w:rsidP="00632D53">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="131081D7" w14:textId="5A4828C2" w:rsidR="00335A7B" w:rsidRPr="00834FCC" w:rsidRDefault="00F8305C" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>This</w:t>
+            </w:r>
+            <w:r w:rsidR="00335A7B" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback section is intended as guidance to support professional judgement and decision-making. It is not a definitive checklist, and schools and panel members should use it flexibly, taking account of the individual context </w:t>
+            </w:r>
+            <w:r w:rsidR="00335A7B" w:rsidRPr="009F32F0">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidR="00335A7B" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> evidence available. Schools should use the prompts within the</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED2F20" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> actual</w:t>
+            </w:r>
+            <w:r w:rsidR="00335A7B" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> application form to help consider priorities, strengths and areas for development when determining the most appropriate </w:t>
+            </w:r>
+            <w:r w:rsidR="008537C1">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>request</w:t>
+            </w:r>
+            <w:r w:rsidR="00335A7B" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008537C1">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r w:rsidR="00335A7B" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> funding.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61087C13" w14:textId="53B2DA74" w:rsidR="00ED2F20" w:rsidRPr="00834FCC" w:rsidRDefault="00ED2F20" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B86245" w:rsidRPr="00834FCC" w14:paraId="48AEE205" w14:textId="77777777" w:rsidTr="00F00901">
+        <w:trPr>
+          <w:trHeight w:val="443"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CEFAFCA" w14:textId="1734BC2A" w:rsidR="003607AF" w:rsidRPr="00834FCC" w:rsidRDefault="00E063BA" w:rsidP="00F00901">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Feedback on Application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1237E03B" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="04A1F70D" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00F00901" w:rsidRDefault="00B86245" w:rsidP="00F00901">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00901">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...23 lines deleted...]
-                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Good</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="548F695D" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="1CCA051B" w14:textId="7AB3032B" w:rsidR="00B86245" w:rsidRPr="00F00901" w:rsidRDefault="00CC03EA" w:rsidP="00F00901">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00901">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...25 lines deleted...]
-              <w:t>In part</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Satisfactory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1465" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D329B01" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="69711FB2" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00F00901" w:rsidRDefault="00B86245" w:rsidP="00F00901">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00901">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...23 lines deleted...]
-                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Insufficient</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33D9E18E" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00632D53">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="33D9E18E" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F00901">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Comments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86245" w:rsidRPr="00632D53" w14:paraId="0BFD532E" w14:textId="77777777" w:rsidTr="00632D53">
+      <w:tr w:rsidR="00B86245" w:rsidRPr="00834FCC" w14:paraId="0BFD532E" w14:textId="77777777" w:rsidTr="00F00901">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcW w:w="8500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7821C70F" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7821C70F" w14:textId="713B7605" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>Whole-school provision map</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="00809440" w14:textId="6842AE3A" w:rsidR="00F5315C" w:rsidRPr="00632D53" w:rsidRDefault="00F5315C" w:rsidP="00B86245">
+            <w:r w:rsidR="00CE3BAA" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00809440" w14:textId="31D4C433" w:rsidR="00F5315C" w:rsidRPr="00834FCC" w:rsidRDefault="00F5315C" w:rsidP="00F8305C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The school overview </w:t>
             </w:r>
-            <w:r w:rsidR="00DD0060" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="00DD0060" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>section</w:t>
             </w:r>
-            <w:r w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> is fully completed</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="0AFB6C69" w14:textId="665EB367" w:rsidR="00DD0060" w:rsidRPr="00632D53" w:rsidRDefault="00DD0060" w:rsidP="00DD0060">
+            <w:r w:rsidR="00D21111">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, providing details of the breakdown of needs within the school</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AFB6C69" w14:textId="665EB367" w:rsidR="00DD0060" w:rsidRPr="00834FCC" w:rsidRDefault="00DD0060" w:rsidP="00F8305C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Costed provision is appropriate for SEND support and can reasonably be funded from the school’s SEND notional budget</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42DE8435" w14:textId="0DB93808" w:rsidR="007D4D02" w:rsidRPr="00632D53" w:rsidRDefault="00E30D55" w:rsidP="00E30D55">
+          <w:p w14:paraId="42DE8435" w14:textId="0DB93808" w:rsidR="007D4D02" w:rsidRPr="00834FCC" w:rsidRDefault="00E30D55" w:rsidP="00F8305C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Costed provision shows the school has used its available SEND </w:t>
             </w:r>
-            <w:r w:rsidR="00932F3F" w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidR="00932F3F" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">funding </w:t>
             </w:r>
-            <w:r w:rsidRPr="00632D53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>allocation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6D82C589" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="6D82C589" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE10245" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="4CE10245" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1465" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6F20E150" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="6F20E150" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B70A881" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="5B70A881" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86245" w:rsidRPr="00632D53" w14:paraId="18EB26CE" w14:textId="77777777" w:rsidTr="00632D53">
+      <w:tr w:rsidR="00B86245" w:rsidRPr="00834FCC" w14:paraId="18EB26CE" w14:textId="77777777" w:rsidTr="00F00901">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcW w:w="8500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="106CB7EC" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="106CB7EC" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Assess section:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35D892A8" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="629BA947" w14:textId="77777777" w:rsidR="00042398" w:rsidRPr="00834FCC" w:rsidRDefault="00042398" w:rsidP="00F8305C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="19"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="507EFA2B" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Assessment clearly identifies a gap in provision, pupil outcomes and/or staff knowledge.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69BF6AA7" w14:textId="77777777" w:rsidR="00042398" w:rsidRPr="00834FCC" w:rsidRDefault="00042398" w:rsidP="00F8305C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="19"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...14 lines deleted...]
-              <w:t>Proposed provision is appropriate for identified gap in provision and proportionate (reasonable cost and scale for the number of pupils impacted).</w:t>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Identified need is supported by relevant evidence, such as SEND profile, attainment, progress, attendance, exclusions, provision mapping or school improvement priorities.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="507EFA2B" w14:textId="6F6A7928" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00042398" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rationale explains why additional funding is required and why existing provision alone is not sufficient.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="325013DF" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="325013DF" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="45171A18" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="45171A18" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1465" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2250DA85" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="2250DA85" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12DBE4F4" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="12DBE4F4" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86245" w:rsidRPr="00632D53" w14:paraId="46AACECC" w14:textId="77777777" w:rsidTr="00632D53">
+      <w:tr w:rsidR="00B86245" w:rsidRPr="00834FCC" w14:paraId="46AACECC" w14:textId="77777777" w:rsidTr="00F00901">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcW w:w="8500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="103C6F3A" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="103C6F3A" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Plan section:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7983B4FF" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="5DCF9497" w14:textId="77777777" w:rsidR="00B7113B" w:rsidRPr="00834FCC" w:rsidRDefault="00B7113B" w:rsidP="00F8305C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="19"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">includes detailed cost breakdown </w:t>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Proposal is clearly linked to the identified need and explains why this intervention, resource or training has been chosen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71023CDE" w14:textId="77777777" w:rsidR="00B7113B" w:rsidRPr="00834FCC" w:rsidRDefault="00B7113B" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Includes a clear and reasonable cost breakdown, including resources, staffing, CPD, release time or other relevant costs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="692CB484" w14:textId="77777777" w:rsidR="000C7958" w:rsidRPr="00834FCC" w:rsidRDefault="000C7958" w:rsidP="000C7958">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>The approach is evidence-informed, with reference to research, good practice, local guidance or the Bristol Graduated Response where relevant.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54625B99" w14:textId="4D2EB052" w:rsidR="00B86245" w:rsidRDefault="000C7958" w:rsidP="000C7958">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Where training is requested, the application outlines the intended CPD structure, audience and how learning will be </w:t>
+            </w:r>
+            <w:r w:rsidR="00E217F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cascaded and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>embedded</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7983B4FF" w14:textId="192D2176" w:rsidR="001F431A" w:rsidRPr="00834FCC" w:rsidRDefault="00E600B8" w:rsidP="000C7958">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sustainability beyond the scope of this project has been considered</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4CC38BEE" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="4CC38BEE" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="04DBF584" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="04DBF584" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1465" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="05668A72" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="05668A72" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49D9E173" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="49D9E173" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86245" w:rsidRPr="00632D53" w14:paraId="05D2C34B" w14:textId="77777777" w:rsidTr="00632D53">
+      <w:tr w:rsidR="00B86245" w:rsidRPr="00834FCC" w14:paraId="05D2C34B" w14:textId="77777777" w:rsidTr="00F00901">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcW w:w="8500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21CC2FAB" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="61D933B5" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
-              <w:t>Do section:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="314D7882" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+              <w:t>Do section</w:t>
+            </w:r>
+            <w:r w:rsidR="00364F1C" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39F00AE0" w14:textId="77777777" w:rsidR="00364F1C" w:rsidRPr="00834FCC" w:rsidRDefault="00364F1C" w:rsidP="00F8305C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="20"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Outlines clear implementation steps, roles and timelines.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EE28A5F" w14:textId="77777777" w:rsidR="00364F1C" w:rsidRPr="00834FCC" w:rsidRDefault="00364F1C" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>It is clear who will be responsible for delivery, coordination and monitoring.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="023EE5D0" w14:textId="2F8395E5" w:rsidR="00364F1C" w:rsidRPr="00834FCC" w:rsidRDefault="00364F1C" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Key practical considerations have been addressed, such as staffing, CPD, access arrangements or potential barriers to delivery.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="314D7882" w14:textId="3B2ED5F9" w:rsidR="00364F1C" w:rsidRPr="00834FCC" w:rsidRDefault="00364F1C" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0414CE59" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="0414CE59" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2D3CEBDF" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="2D3CEBDF" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1465" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1531A50D" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="1531A50D" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C95B1CD" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="2C95B1CD" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86245" w:rsidRPr="00632D53" w14:paraId="7081A4F6" w14:textId="77777777" w:rsidTr="00632D53">
+      <w:tr w:rsidR="00B86245" w:rsidRPr="00834FCC" w14:paraId="7081A4F6" w14:textId="77777777" w:rsidTr="00F00901">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:tcW w:w="8500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="019AC21B" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="4838B9E6" w14:textId="77777777" w:rsidR="00447E85" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="magenta"/>
               </w:rPr>
-              <w:t>Review section:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="29153F94" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+              <w:t>Review section</w:t>
+            </w:r>
+            <w:r w:rsidR="00447E85" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00BEB3F9" w14:textId="77777777" w:rsidR="00590747" w:rsidRPr="00834FCC" w:rsidRDefault="00590747" w:rsidP="00C6147B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="22"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...14 lines deleted...]
-              <w:t>includes measurable impact indicators and commitment to sustainability</w:t>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Includes clear and measurable impact indicators linked to the intended outcomes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17D16A68" w14:textId="77777777" w:rsidR="00C6147B" w:rsidRPr="00834FCC" w:rsidRDefault="00590747" w:rsidP="00C6147B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Review arrangements explain when impact will be reviewed and what evidence will be used, such as progress data, attendance, engagement, pupil/parent voice or intervention records</w:t>
+            </w:r>
+            <w:r w:rsidR="00C6147B" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29153F94" w14:textId="2C8C9E9B" w:rsidR="00447E85" w:rsidRPr="00834FCC" w:rsidRDefault="00590747" w:rsidP="00317AB5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Findings will be used to inform future provision, sustainability or whole-school practice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2F34EC55" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="2F34EC55" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1C5B3683" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="1C5B3683" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1465" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7246EF34" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="7246EF34" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26539B83" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="26539B83" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86245" w:rsidRPr="00632D53" w14:paraId="5B85CC87" w14:textId="77777777" w:rsidTr="00B86245">
+      <w:tr w:rsidR="00B86245" w:rsidRPr="00834FCC" w14:paraId="5B85CC87" w14:textId="77777777" w:rsidTr="47260F2F">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15446" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="38A2704C" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:p w14:paraId="38A2704C" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Applications should be rejected when:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4ABAE20F" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="4ABAE20F" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Needs are vague or unsupported by evidence.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E7F3A1A" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="7E7F3A1A" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Provision is not linked to identified needs or is disproportionate (e.g., high-cost resource for very few pupils without justification).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71E503C9" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="71E503C9" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No clear monitoring or impact measures.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79CF1819" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="79CF1819" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...12 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Missing or incomplete sections (Assess, Plan, Do, Review).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BC118D2" w14:textId="7F65323E" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00F16732">
+          <w:p w14:paraId="1BC118D2" w14:textId="7F65323E" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No evidence of whole-school provision mapping or strategic alignment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18DC6E72" w14:textId="27BBAB4A" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="25C58710" w:rsidP="00C3276D">
+          <w:p w14:paraId="18DC6E72" w14:textId="0A7E9DF6" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="25C58710" w:rsidP="00F8305C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Headteacher has not signed and dated the application form</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB1000" w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (a scanned signature is acceptable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86245" w:rsidRPr="00632D53" w14:paraId="2433687F" w14:textId="77777777" w:rsidTr="00B86245">
+      <w:tr w:rsidR="00B86245" w:rsidRPr="00834FCC" w14:paraId="2433687F" w14:textId="77777777" w:rsidTr="47260F2F">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15446" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="6C08AF21" w14:textId="4686C01A" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-[...18 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="6C08AF21" w14:textId="4686C01A" w:rsidR="00B86245" w:rsidRPr="00834FCC" w:rsidRDefault="00B86245" w:rsidP="00F8305C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00834FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
               <w:t>Additional feedback:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45380EC9" w14:textId="2D9EDA54" w:rsidR="004A79BF" w:rsidRPr="00632D53" w:rsidRDefault="004A79BF" w:rsidP="35B4C2C1">
+    <w:p w14:paraId="45380EC9" w14:textId="2D9EDA54" w:rsidR="004A79BF" w:rsidRPr="00834FCC" w:rsidRDefault="004A79BF" w:rsidP="35B4C2C1">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="004A79BF" w:rsidRPr="00632D53" w:rsidSect="00431C5F">
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:sectPr w:rsidR="004A79BF" w:rsidRPr="00834FCC" w:rsidSect="00431C5F">
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="720" w:bottom="567" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70DB14E9" w14:textId="77777777" w:rsidR="00380D09" w:rsidRDefault="00380D09" w:rsidP="000C209D">
+    <w:p w14:paraId="730DEACF" w14:textId="77777777" w:rsidR="004F0E73" w:rsidRDefault="004F0E73" w:rsidP="000C209D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B520C72" w14:textId="77777777" w:rsidR="00380D09" w:rsidRDefault="00380D09" w:rsidP="000C209D">
+    <w:p w14:paraId="315950B1" w14:textId="77777777" w:rsidR="004F0E73" w:rsidRDefault="004F0E73" w:rsidP="000C209D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4545,96 +5361,96 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3865D016" w14:textId="5968AE87" w:rsidR="000B6E9D" w:rsidRDefault="000B6E9D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FFC5D3E" wp14:editId="7E86B608">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FFC5D3E" wp14:editId="7E86B608">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="772795" cy="368935"/>
               <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="853247979" name="Text Box 2" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -4670,102 +5486,102 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="1FFC5D3E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.85pt;height:29.05pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9BYl5EAIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSpWmMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KdpKt22nYRaZI+pF8fFrcd1qRo3C+AVPS8SinRBgOVWP2Jf3+uv50&#10;R4kPzFRMgRElPQlP75cfPyxaW4gJ1KAq4QiCGF+0tqR1CLbIMs9roZkfgRUGgxKcZgGvbp9VjrWI&#10;rlU2yfPbrAVXWQdceI/exz5IlwlfSsHDs5ReBKJKir2FdLp07uKZLRes2Dtm64YPbbB/6EKzxmDR&#10;C9QjC4wcXPMHlG64Aw8yjDjoDKRsuEgz4DTj/N0025pZkWZBcry90OT/Hyx/Om7tiyOh+wIdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOHpQpvoAuHonM0ms/mUEo6hm9u7+c00omTXn63z4asATaJRUodbSWSx&#10;48aHPvWcEmsZWDdKpc0o85sDMaMnu3YYrdDtuqHtHVQnnMZBv2hv+brBmhvmwwtzuFkcANUanvGQ&#10;CtqSwmBRUoP78Td/zEfCMUpJi0opqUEpU6K+GVzEZPo5z6Oy0g0NdzZ2yRjP82mMm4N+ABThGN+D&#10;5cmMyUGdTelAv6GYV7EahpjhWLOku7P5EHrd4mPgYrVKSSgiy8LGbC2P0JGsyORr98acHegOuKcn&#10;OGuJFe9Y73Pjn96uDgG5TyuJxPZsDnyjANNSh8cSFf7rPWVdn/TyJwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJrqQPHaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3GjTiIRqhCn&#10;qvgTV1IkOG7ibRw1XofYbcPb43KBy0qjGc18W25mO4gTTb53rCBdJSCIW6d77hS8755v1iB8QNY4&#10;OCYF3+RhUy2uSiy0O/MbnerQiVjCvkAFJoSxkNK3hiz6lRuJo7d3k8UQ5dRJPeE5lttBZkmSS4s9&#10;xwWDIz0Yag/10SrIH1+2ZvzIP7/2mX/1jTuE2j0pdb2ct/cgAs3hLwwX/IgOVWRq3JG1F4OC+Ej4&#10;vRcvS+9ANApu1ynIqpT/4asfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL0FiXkQAgAA&#10;GgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJrqQPHa&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.85pt;height:29.05pt;z-index:251657216;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9BYl5EAIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSpWmMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KdpKt22nYRaZI+pF8fFrcd1qRo3C+AVPS8SinRBgOVWP2Jf3+uv50&#10;R4kPzFRMgRElPQlP75cfPyxaW4gJ1KAq4QiCGF+0tqR1CLbIMs9roZkfgRUGgxKcZgGvbp9VjrWI&#10;rlU2yfPbrAVXWQdceI/exz5IlwlfSsHDs5ReBKJKir2FdLp07uKZLRes2Dtm64YPbbB/6EKzxmDR&#10;C9QjC4wcXPMHlG64Aw8yjDjoDKRsuEgz4DTj/N0025pZkWZBcry90OT/Hyx/Om7tiyOh+wIdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOHpQpvoAuHonM0ms/mUEo6hm9u7+c00omTXn63z4asATaJRUodbSWSx&#10;48aHPvWcEmsZWDdKpc0o85sDMaMnu3YYrdDtuqHtHVQnnMZBv2hv+brBmhvmwwtzuFkcANUanvGQ&#10;CtqSwmBRUoP78Td/zEfCMUpJi0opqUEpU6K+GVzEZPo5z6Oy0g0NdzZ2yRjP82mMm4N+ABThGN+D&#10;5cmMyUGdTelAv6GYV7EahpjhWLOku7P5EHrd4mPgYrVKSSgiy8LGbC2P0JGsyORr98acHegOuKcn&#10;OGuJFe9Y73Pjn96uDgG5TyuJxPZsDnyjANNSh8cSFf7rPWVdn/TyJwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJrqQPHaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3GjTiIRqhCn&#10;qvgTV1IkOG7ibRw1XofYbcPb43KBy0qjGc18W25mO4gTTb53rCBdJSCIW6d77hS8755v1iB8QNY4&#10;OCYF3+RhUy2uSiy0O/MbnerQiVjCvkAFJoSxkNK3hiz6lRuJo7d3k8UQ5dRJPeE5lttBZkmSS4s9&#10;xwWDIz0Yag/10SrIH1+2ZvzIP7/2mX/1jTuE2j0pdb2ct/cgAs3hLwwX/IgOVWRq3JG1F4OC+Ej4&#10;vRcvS+9ANApu1ynIqpT/4asfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL0FiXkQAgAA&#10;GgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJrqQPHa&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="08EA03B2" w14:textId="149C7C9D" w:rsidR="000B6E9D" w:rsidRPr="000B6E9D" w:rsidRDefault="000B6E9D" w:rsidP="000B6E9D">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="000B6E9D">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="36CA8E36" w14:textId="22F99962" w:rsidR="00B74646" w:rsidRDefault="000B6E9D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C7E0FD4" wp14:editId="1FB406BA">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C7E0FD4" wp14:editId="1FB406BA">
               <wp:simplePos x="457200" y="9906000"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="772795" cy="368935"/>
               <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1453827404" name="Text Box 3" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -4801,51 +5617,51 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5C7E0FD4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:60.85pt;height:29.05pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQY0SmEgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KdOo4Fy4GbwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo8k7SnIhVrurvYxM5zddlqRvXC+AVPS4SCnRBgOVWO2Jf39vPx2&#10;Q4kPzFRMgRElPQhPb+dfv8xaW4gR1KAq4QgWMb5obUnrEGyRZZ7XQjM/ACsMBiU4zQJe3TarHGux&#10;ulbZKM+vsxZcZR1w4T167/sgnaf6UgoeHqX0IhBVUpwtpNOlcxPPbD5jxdYxWzf8OAb7wBSaNQab&#10;nkvds8DIzjX/lNINd+BBhgEHnYGUDRdpB9xmmL/bZl0zK9IuCI63Z5j855XlD/u1fXIkdD+gQwIj&#10;IK31hUdn3KeTTscvTkowjhAezrCJLhCOzslkNJmOKeEYurq+mV6NY5Xs8rN1PvwUoEk0SuqQlQQW&#10;26986FNPKbGXgWWjVGJGmTcOrBk92WXCaIVu05GmejX9BqoDLuWg59tbvmyw9Yr58MQcEox7oGjD&#10;Ix5SQVtSOFqU1OD+/M8f8xF3jFLSomBKalDRlKhfBvkYjb/neRRYuqHhTsYmGcNpPo5xs9N3gFoc&#10;4rOwPJkxOaiTKR3oF9T0InbDEDMce5Z0czLvQi9ffBNcLBYpCbVkWViZteWxdMQsAvrcvTBnj6gH&#10;pOsBTpJixTvw+9z4p7eLXUAKEjMR3x7NI+yow8Tt8c1Eob++p6zLy57/BQAA//8DAFBLAwQUAAYA&#10;CAAAACEAmupA8doAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaNOIhGq&#10;EKeq+BNXUiQ4buJtHDVeh9htw9vjcoHLSqMZzXxbbmY7iBNNvnesIF0lIIhbp3vuFLzvnm/WIHxA&#10;1jg4JgXf5GFTLa5KLLQ78xud6tCJWMK+QAUmhLGQ0reGLPqVG4mjt3eTxRDl1Ek94TmW20FmSZJL&#10;iz3HBYMjPRhqD/XRKsgfX7Zm/Mg/v/aZf/WNO4TaPSl1vZy39yACzeEvDBf8iA5VZGrckbUXg4L4&#10;SPi9Fy9L70A0Cm7XKciqlP/hqx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkGNEphIC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmupA&#10;8doAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:60.85pt;height:29.05pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQY0SmEgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KdOo4Fy4GbwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo8k7SnIhVrurvYxM5zddlqRvXC+AVPS4SCnRBgOVWO2Jf39vPx2&#10;Q4kPzFRMgRElPQhPb+dfv8xaW4gR1KAq4QgWMb5obUnrEGyRZZ7XQjM/ACsMBiU4zQJe3TarHGux&#10;ulbZKM+vsxZcZR1w4T167/sgnaf6UgoeHqX0IhBVUpwtpNOlcxPPbD5jxdYxWzf8OAb7wBSaNQab&#10;nkvds8DIzjX/lNINd+BBhgEHnYGUDRdpB9xmmL/bZl0zK9IuCI63Z5j855XlD/u1fXIkdD+gQwIj&#10;IK31hUdn3KeTTscvTkowjhAezrCJLhCOzslkNJmOKeEYurq+mV6NY5Xs8rN1PvwUoEk0SuqQlQQW&#10;26986FNPKbGXgWWjVGJGmTcOrBk92WXCaIVu05GmejX9BqoDLuWg59tbvmyw9Yr58MQcEox7oGjD&#10;Ix5SQVtSOFqU1OD+/M8f8xF3jFLSomBKalDRlKhfBvkYjb/neRRYuqHhTsYmGcNpPo5xs9N3gFoc&#10;4rOwPJkxOaiTKR3oF9T0InbDEDMce5Z0czLvQi9ffBNcLBYpCbVkWViZteWxdMQsAvrcvTBnj6gH&#10;pOsBTpJixTvw+9z4p7eLXUAKEjMR3x7NI+yow8Tt8c1Eob++p6zLy57/BQAA//8DAFBLAwQUAAYA&#10;CAAAACEAmupA8doAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaNOIhGq&#10;EKeq+BNXUiQ4buJtHDVeh9htw9vjcoHLSqMZzXxbbmY7iBNNvnesIF0lIIhbp3vuFLzvnm/WIHxA&#10;1jg4JgXf5GFTLa5KLLQ78xud6tCJWMK+QAUmhLGQ0reGLPqVG4mjt3eTxRDl1Ek94TmW20FmSZJL&#10;iz3HBYMjPRhqD/XRKsgfX7Zm/Mg/v/aZf/WNO4TaPSl1vZy39yACzeEvDBf8iA5VZGrckbUXg4L4&#10;SPi9Fy9L70A0Cm7XKciqlP/hqx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkGNEphIC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmupA&#10;8doAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="0C6E046C" w14:textId="73AC52D0" w:rsidR="000B6E9D" w:rsidRPr="000B6E9D" w:rsidRDefault="000B6E9D" w:rsidP="000B6E9D">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="000B6E9D">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
@@ -4893,51 +5709,51 @@
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="0391C452" w14:textId="77777777" w:rsidR="00B74646" w:rsidRDefault="00B74646">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6DE3ACE6" w14:textId="5BF3DDD5" w:rsidR="000B6E9D" w:rsidRDefault="000B6E9D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35921ACF" wp14:editId="7462F3BE">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35921ACF" wp14:editId="7462F3BE">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="772795" cy="368935"/>
               <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="5225049" name="Text Box 1" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -4973,115 +5789,294 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="35921ACF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.85pt;height:29.05pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDB9bfkFAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0igo5SIULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39khsHV7mvbinO8u9+P7Pi/uO63IUTjfgCnpeJRTIgyHqjH7kn5/XX+6&#10;o8QHZiqmwIiSnoSn98uPHxatLcQEalCVcASLGF+0tqR1CLbIMs9roZkfgRUGgxKcZgGvbp9VjrVY&#10;Xatskue3WQuusg648B69j32QLlN9KQUPz1J6EYgqKc4W0unSuYtntlywYu+YrRt+HoP9wxSaNQab&#10;Xko9ssDIwTV/lNINd+BBhhEHnYGUDRdpB9xmnL/bZlszK9IuCI63F5j8/yvLn45b++JI6L5AhwRG&#10;QFrrC4/OuE8nnY5fnJRgHCE8XWATXSAcnbPZZDafUsIxdHN7N7+ZxirZ9WfrfPgqQJNolNQhKwks&#10;dtz40KcOKbGXgXWjVGJGmd8cWDN6suuE0QrdriNNVdLJMP0OqhMu5aDn21u+brD1hvnwwhwSjHug&#10;aMMzHlJBW1I4W5TU4H78zR/zEXeMUtKiYEpqUNGUqG8G+ZhMP+d5FFi6oeEGY5eM8Tyfxrg56AdA&#10;LY7xWViezJgc1GBKB/oNNb2K3TDEDMeeJd0N5kPo5YtvgovVKiWhliwLG7O1PJaOmEVAX7s35uwZ&#10;9YB0PcEgKVa8A7/PjX96uzoEpCAxE/Ht0TzDjjpM3J7fTBT6r/eUdX3Zy58AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCa6kDx2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxo04i&#10;EaoQp6r4E1dSJDhu4m0cNV6H2G3D2+NygctKoxnNfFtuZjuIE02+d6wgXSUgiFune+4UvO+eb9Yg&#10;fEDWODgmBd/kYVMtrkostDvzG53q0IlYwr5ABSaEsZDSt4Ys+pUbiaO3d5PFEOXUST3hOZbbQWZJ&#10;kkuLPccFgyM9GGoP9dEqyB9ftmb8yD+/9pl/9Y07hNo9KXW9nLf3IALN4S8MF/yIDlVkatyRtReD&#10;gvhI+L0XL0vvQDQKbtcpyKqU/+GrHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDB9bfk&#10;FAIAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCa&#10;6kDx2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.85pt;height:29.05pt;z-index:251656192;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDB9bfkFAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0igo5SIULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39khsHV7mvbinO8u9+P7Pi/uO63IUTjfgCnpeJRTIgyHqjH7kn5/XX+6&#10;o8QHZiqmwIiSnoSn98uPHxatLcQEalCVcASLGF+0tqR1CLbIMs9roZkfgRUGgxKcZgGvbp9VjrVY&#10;Xatskue3WQuusg648B69j32QLlN9KQUPz1J6EYgqKc4W0unSuYtntlywYu+YrRt+HoP9wxSaNQab&#10;Xko9ssDIwTV/lNINd+BBhhEHnYGUDRdpB9xmnL/bZlszK9IuCI63F5j8/yvLn45b++JI6L5AhwRG&#10;QFrrC4/OuE8nnY5fnJRgHCE8XWATXSAcnbPZZDafUsIxdHN7N7+ZxirZ9WfrfPgqQJNolNQhKwks&#10;dtz40KcOKbGXgXWjVGJGmd8cWDN6suuE0QrdriNNVdLJMP0OqhMu5aDn21u+brD1hvnwwhwSjHug&#10;aMMzHlJBW1I4W5TU4H78zR/zEXeMUtKiYEpqUNGUqG8G+ZhMP+d5FFi6oeEGY5eM8Tyfxrg56AdA&#10;LY7xWViezJgc1GBKB/oNNb2K3TDEDMeeJd0N5kPo5YtvgovVKiWhliwLG7O1PJaOmEVAX7s35uwZ&#10;9YB0PcEgKVa8A7/PjX96uzoEpCAxE/Ht0TzDjjpM3J7fTBT6r/eUdX3Zy58AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCa6kDx2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxo04i&#10;EaoQp6r4E1dSJDhu4m0cNV6H2G3D2+NygctKoxnNfFtuZjuIE02+d6wgXSUgiFune+4UvO+eb9Yg&#10;fEDWODgmBd/kYVMtrkostDvzG53q0IlYwr5ABSaEsZDSt4Ys+pUbiaO3d5PFEOXUST3hOZbbQWZJ&#10;kkuLPccFgyM9GGoP9dEqyB9ftmb8yD+/9pl/9Y07hNo9KXW9nLf3IALN4S8MF/yIDlVkatyRtReD&#10;gvhI+L0XL0vvQDQKbtcpyKqU/+GrHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDB9bfk&#10;FAIAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCa&#10;6kDx2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="7F5FE4C1" w14:textId="1CD7C869" w:rsidR="000B6E9D" w:rsidRPr="000B6E9D" w:rsidRDefault="000B6E9D" w:rsidP="000B6E9D">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="000B6E9D">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5108F0B2" w14:textId="77777777" w:rsidR="00380D09" w:rsidRDefault="00380D09" w:rsidP="000C209D">
+    <w:p w14:paraId="78116C02" w14:textId="77777777" w:rsidR="004F0E73" w:rsidRDefault="004F0E73" w:rsidP="000C209D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EBCAE3D" w14:textId="77777777" w:rsidR="00380D09" w:rsidRDefault="00380D09" w:rsidP="000C209D">
+    <w:p w14:paraId="1B4FEB52" w14:textId="77777777" w:rsidR="004F0E73" w:rsidRDefault="004F0E73" w:rsidP="000C209D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10140025" w14:textId="77777777" w:rsidR="00F30487" w:rsidRDefault="00F30487">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0ABB4368" w14:textId="36073B89" w:rsidR="00F30487" w:rsidRDefault="00F30487">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53894070" w14:textId="77777777" w:rsidR="00F30487" w:rsidRDefault="00F30487">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00DF13ED"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="641AD1AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F026568"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="215AE544"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5186,51 +6181,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="102D4BE0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="641AD1AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5335,51 +6330,200 @@
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A6E19CB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="641AD1AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E833958"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="641AD1AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5484,51 +6628,51 @@
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20191B1B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="641AD1AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5633,51 +6777,51 @@
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20343006"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EFF4125A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5777,51 +6921,51 @@
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27CA28AC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2F2AB81E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5926,51 +7070,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B2437CB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3F6A3B7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6075,51 +7219,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31333FA2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E6248B22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6224,51 +7368,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3184524A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="641AD1AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6373,51 +7517,51 @@
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32511B0E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="641AD1AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6522,51 +7666,51 @@
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38B4206F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="641AD1AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6671,51 +7815,51 @@
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42B84EAB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="641AD1AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6820,51 +7964,51 @@
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="462547AF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A9A0D2B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6969,51 +8113,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51980BBD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="641AD1AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7118,51 +8262,51 @@
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58DD4E44"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="641AD1AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7267,51 +8411,51 @@
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68920777"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="641AD1AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7416,51 +8560,349 @@
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D425D03"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="641AD1AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7340352E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="641AD1AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76BF3C85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DA2208DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7565,51 +9007,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AE33C24"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="641AD1AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7715,559 +9157,679 @@
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2089963637">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1621494865">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1913657646">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1359619552">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="622810412">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="549615629">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="35395092">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="666909143">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1226530413">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="200552221">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1621494865">
+  <w:num w:numId="11" w16cid:durableId="2084133533">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1932470013">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1364401651">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2023898889">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1187594477">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="547686769">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="314067016">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="216745480">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="297877767">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2097360809">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1913657646">
-[...26 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="1932470013">
+  <w:num w:numId="21" w16cid:durableId="644747431">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1364401651">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="22" w16cid:durableId="425228075">
+    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002C1598"/>
     <w:rsid w:val="000004CE"/>
     <w:rsid w:val="000042AF"/>
     <w:rsid w:val="00012ED2"/>
     <w:rsid w:val="000253FB"/>
     <w:rsid w:val="00030BC8"/>
     <w:rsid w:val="00035C41"/>
     <w:rsid w:val="00035D93"/>
     <w:rsid w:val="0003781D"/>
+    <w:rsid w:val="00042398"/>
     <w:rsid w:val="00056C73"/>
     <w:rsid w:val="00060D0D"/>
     <w:rsid w:val="00061AD9"/>
     <w:rsid w:val="00062B83"/>
     <w:rsid w:val="0007396E"/>
     <w:rsid w:val="0007407D"/>
     <w:rsid w:val="00077809"/>
     <w:rsid w:val="000843F5"/>
+    <w:rsid w:val="00087420"/>
     <w:rsid w:val="000955CF"/>
     <w:rsid w:val="000A029D"/>
     <w:rsid w:val="000A323D"/>
     <w:rsid w:val="000A49B6"/>
     <w:rsid w:val="000B020A"/>
     <w:rsid w:val="000B1ABA"/>
     <w:rsid w:val="000B3EEC"/>
     <w:rsid w:val="000B6E9D"/>
     <w:rsid w:val="000C209D"/>
     <w:rsid w:val="000C220F"/>
     <w:rsid w:val="000C3067"/>
     <w:rsid w:val="000C47CC"/>
+    <w:rsid w:val="000C7958"/>
     <w:rsid w:val="000D10A3"/>
     <w:rsid w:val="000E1582"/>
     <w:rsid w:val="000E48E1"/>
     <w:rsid w:val="000F512C"/>
     <w:rsid w:val="000F5BD2"/>
     <w:rsid w:val="000F719B"/>
     <w:rsid w:val="000F7F04"/>
+    <w:rsid w:val="00100200"/>
     <w:rsid w:val="001003C0"/>
     <w:rsid w:val="001035A4"/>
+    <w:rsid w:val="00106BC4"/>
+    <w:rsid w:val="00106FD7"/>
+    <w:rsid w:val="001161E8"/>
     <w:rsid w:val="00116652"/>
     <w:rsid w:val="001249F2"/>
+    <w:rsid w:val="00126135"/>
     <w:rsid w:val="001275B3"/>
     <w:rsid w:val="00127D11"/>
     <w:rsid w:val="00134565"/>
     <w:rsid w:val="00134AE7"/>
     <w:rsid w:val="00144379"/>
     <w:rsid w:val="001461E0"/>
     <w:rsid w:val="0014627F"/>
     <w:rsid w:val="001572B4"/>
     <w:rsid w:val="00160198"/>
     <w:rsid w:val="001673F8"/>
+    <w:rsid w:val="00171664"/>
     <w:rsid w:val="00181FAD"/>
     <w:rsid w:val="00185ACA"/>
+    <w:rsid w:val="00187452"/>
+    <w:rsid w:val="00197963"/>
     <w:rsid w:val="001A344F"/>
     <w:rsid w:val="001A4F80"/>
     <w:rsid w:val="001A5408"/>
+    <w:rsid w:val="001B0026"/>
     <w:rsid w:val="001D2836"/>
+    <w:rsid w:val="001D4905"/>
     <w:rsid w:val="001E3AB2"/>
     <w:rsid w:val="001F1C7B"/>
     <w:rsid w:val="001F2CD6"/>
+    <w:rsid w:val="001F431A"/>
     <w:rsid w:val="001F573F"/>
     <w:rsid w:val="00203645"/>
     <w:rsid w:val="002063EA"/>
     <w:rsid w:val="00212625"/>
     <w:rsid w:val="00215E1C"/>
     <w:rsid w:val="002172E4"/>
     <w:rsid w:val="00220900"/>
     <w:rsid w:val="002216CF"/>
     <w:rsid w:val="00224146"/>
+    <w:rsid w:val="0022536D"/>
     <w:rsid w:val="002403CC"/>
     <w:rsid w:val="0024069D"/>
+    <w:rsid w:val="002453F4"/>
     <w:rsid w:val="00247588"/>
     <w:rsid w:val="002579A9"/>
     <w:rsid w:val="00257E3D"/>
     <w:rsid w:val="0026670A"/>
     <w:rsid w:val="0027092E"/>
     <w:rsid w:val="002711E1"/>
     <w:rsid w:val="002717F5"/>
     <w:rsid w:val="0027323A"/>
+    <w:rsid w:val="002754D5"/>
     <w:rsid w:val="00281E0B"/>
     <w:rsid w:val="00281EEA"/>
     <w:rsid w:val="00282129"/>
     <w:rsid w:val="00287080"/>
     <w:rsid w:val="0029272E"/>
     <w:rsid w:val="00292A3D"/>
     <w:rsid w:val="00294805"/>
     <w:rsid w:val="002A155B"/>
     <w:rsid w:val="002A2376"/>
     <w:rsid w:val="002B2E9E"/>
     <w:rsid w:val="002B4E7B"/>
     <w:rsid w:val="002B7499"/>
     <w:rsid w:val="002C1598"/>
     <w:rsid w:val="002C50A9"/>
     <w:rsid w:val="002C6149"/>
     <w:rsid w:val="002C6DC3"/>
     <w:rsid w:val="002D2431"/>
     <w:rsid w:val="002D4643"/>
     <w:rsid w:val="002D4E72"/>
+    <w:rsid w:val="002E38C6"/>
     <w:rsid w:val="002E4743"/>
     <w:rsid w:val="002E6BAD"/>
     <w:rsid w:val="002E7F5C"/>
     <w:rsid w:val="00304341"/>
     <w:rsid w:val="00305201"/>
     <w:rsid w:val="00305A0F"/>
     <w:rsid w:val="00313FA3"/>
+    <w:rsid w:val="00314783"/>
+    <w:rsid w:val="003161BD"/>
+    <w:rsid w:val="00317AB5"/>
     <w:rsid w:val="00317D04"/>
     <w:rsid w:val="00323CAA"/>
     <w:rsid w:val="003302A4"/>
+    <w:rsid w:val="00331BB6"/>
+    <w:rsid w:val="003327CE"/>
+    <w:rsid w:val="00335A7B"/>
+    <w:rsid w:val="00337EE0"/>
+    <w:rsid w:val="003607AF"/>
     <w:rsid w:val="00360F0A"/>
     <w:rsid w:val="0036180C"/>
+    <w:rsid w:val="00364F1C"/>
+    <w:rsid w:val="003773EA"/>
     <w:rsid w:val="00380D09"/>
     <w:rsid w:val="00381B8D"/>
     <w:rsid w:val="00392EF6"/>
     <w:rsid w:val="00394EB3"/>
     <w:rsid w:val="003A15E0"/>
     <w:rsid w:val="003B15BF"/>
     <w:rsid w:val="003B3964"/>
     <w:rsid w:val="003C35DC"/>
     <w:rsid w:val="003E0670"/>
     <w:rsid w:val="003E2246"/>
+    <w:rsid w:val="003F27C6"/>
     <w:rsid w:val="00402C02"/>
     <w:rsid w:val="00413D56"/>
     <w:rsid w:val="004215AF"/>
     <w:rsid w:val="004242C2"/>
     <w:rsid w:val="004319FF"/>
     <w:rsid w:val="00431C5F"/>
     <w:rsid w:val="004413BC"/>
     <w:rsid w:val="004449F3"/>
     <w:rsid w:val="00447994"/>
+    <w:rsid w:val="00447E85"/>
     <w:rsid w:val="00453B8F"/>
     <w:rsid w:val="00454218"/>
     <w:rsid w:val="00464C89"/>
     <w:rsid w:val="00466A40"/>
     <w:rsid w:val="00473BC8"/>
     <w:rsid w:val="00482D1D"/>
     <w:rsid w:val="004831EE"/>
     <w:rsid w:val="00484AB9"/>
     <w:rsid w:val="00486DF0"/>
     <w:rsid w:val="00487DCD"/>
     <w:rsid w:val="00495DD8"/>
+    <w:rsid w:val="004978C9"/>
     <w:rsid w:val="004A030D"/>
     <w:rsid w:val="004A79BF"/>
     <w:rsid w:val="004B018A"/>
+    <w:rsid w:val="004C02E3"/>
     <w:rsid w:val="004E6855"/>
+    <w:rsid w:val="004F0E73"/>
     <w:rsid w:val="004F1841"/>
+    <w:rsid w:val="004F256B"/>
     <w:rsid w:val="004F4B98"/>
     <w:rsid w:val="0050373D"/>
     <w:rsid w:val="00504E9F"/>
     <w:rsid w:val="00505426"/>
     <w:rsid w:val="005062EB"/>
     <w:rsid w:val="005078EB"/>
     <w:rsid w:val="00510161"/>
     <w:rsid w:val="00517E54"/>
+    <w:rsid w:val="005219A5"/>
     <w:rsid w:val="00522654"/>
     <w:rsid w:val="00526F9D"/>
+    <w:rsid w:val="00531160"/>
+    <w:rsid w:val="0053611C"/>
     <w:rsid w:val="00552AF4"/>
     <w:rsid w:val="0056097F"/>
     <w:rsid w:val="00562B38"/>
     <w:rsid w:val="005658CC"/>
     <w:rsid w:val="00571725"/>
     <w:rsid w:val="005728C6"/>
+    <w:rsid w:val="00586D17"/>
+    <w:rsid w:val="00590747"/>
     <w:rsid w:val="00591A01"/>
+    <w:rsid w:val="005A150F"/>
     <w:rsid w:val="005A3B62"/>
     <w:rsid w:val="005B0299"/>
     <w:rsid w:val="005B2CD4"/>
     <w:rsid w:val="005C2E1B"/>
     <w:rsid w:val="005C3CB8"/>
     <w:rsid w:val="005D5B3D"/>
     <w:rsid w:val="005E011D"/>
     <w:rsid w:val="005E7CE3"/>
     <w:rsid w:val="005F3C23"/>
     <w:rsid w:val="005F57C3"/>
     <w:rsid w:val="006067A6"/>
     <w:rsid w:val="006073C3"/>
     <w:rsid w:val="00610F61"/>
     <w:rsid w:val="006116CB"/>
     <w:rsid w:val="006159B1"/>
     <w:rsid w:val="0062007B"/>
     <w:rsid w:val="006209DE"/>
     <w:rsid w:val="006215AD"/>
+    <w:rsid w:val="00621995"/>
     <w:rsid w:val="006274B3"/>
     <w:rsid w:val="00632D53"/>
     <w:rsid w:val="006342CB"/>
     <w:rsid w:val="006368DD"/>
     <w:rsid w:val="006525A4"/>
+    <w:rsid w:val="0065686B"/>
     <w:rsid w:val="00661912"/>
     <w:rsid w:val="0066267F"/>
     <w:rsid w:val="00662947"/>
     <w:rsid w:val="00663CB0"/>
     <w:rsid w:val="00664D25"/>
     <w:rsid w:val="00665451"/>
     <w:rsid w:val="00671039"/>
     <w:rsid w:val="0067253C"/>
     <w:rsid w:val="006825F6"/>
+    <w:rsid w:val="00695ACA"/>
+    <w:rsid w:val="006A4CE3"/>
     <w:rsid w:val="006B3F99"/>
     <w:rsid w:val="006D2348"/>
+    <w:rsid w:val="006D440D"/>
+    <w:rsid w:val="006D68FD"/>
+    <w:rsid w:val="006E0B78"/>
     <w:rsid w:val="00701B08"/>
+    <w:rsid w:val="00711F2B"/>
     <w:rsid w:val="00717DF6"/>
     <w:rsid w:val="00720D34"/>
     <w:rsid w:val="00725CB2"/>
     <w:rsid w:val="0072790A"/>
     <w:rsid w:val="00734A37"/>
     <w:rsid w:val="0073645E"/>
+    <w:rsid w:val="00737525"/>
     <w:rsid w:val="00737FBD"/>
     <w:rsid w:val="0074631D"/>
     <w:rsid w:val="0076072C"/>
     <w:rsid w:val="00767C18"/>
     <w:rsid w:val="00772FFE"/>
     <w:rsid w:val="00773138"/>
     <w:rsid w:val="007739E3"/>
+    <w:rsid w:val="0078155C"/>
     <w:rsid w:val="007874B6"/>
     <w:rsid w:val="007933A8"/>
+    <w:rsid w:val="0079427B"/>
     <w:rsid w:val="00794C1C"/>
     <w:rsid w:val="00797E31"/>
     <w:rsid w:val="007B02DB"/>
     <w:rsid w:val="007B34CC"/>
     <w:rsid w:val="007B546F"/>
     <w:rsid w:val="007C3DE7"/>
     <w:rsid w:val="007D0D32"/>
+    <w:rsid w:val="007D44B4"/>
     <w:rsid w:val="007D4D02"/>
     <w:rsid w:val="007D58CB"/>
     <w:rsid w:val="007E6283"/>
     <w:rsid w:val="007E787C"/>
     <w:rsid w:val="0081016D"/>
+    <w:rsid w:val="008113F6"/>
+    <w:rsid w:val="00812EBF"/>
     <w:rsid w:val="008141FA"/>
     <w:rsid w:val="0081608C"/>
     <w:rsid w:val="0082286D"/>
+    <w:rsid w:val="00834FCC"/>
     <w:rsid w:val="00836C4D"/>
     <w:rsid w:val="00844A9A"/>
+    <w:rsid w:val="008468C8"/>
     <w:rsid w:val="00846FC7"/>
     <w:rsid w:val="0085241C"/>
     <w:rsid w:val="00852D84"/>
+    <w:rsid w:val="008537C1"/>
+    <w:rsid w:val="00860FB7"/>
     <w:rsid w:val="00872328"/>
     <w:rsid w:val="008740B7"/>
     <w:rsid w:val="00875E2C"/>
     <w:rsid w:val="00882D4B"/>
     <w:rsid w:val="00883461"/>
     <w:rsid w:val="00890BC7"/>
     <w:rsid w:val="00890C52"/>
+    <w:rsid w:val="0089423B"/>
     <w:rsid w:val="008A22DA"/>
     <w:rsid w:val="008A25BB"/>
     <w:rsid w:val="008A3994"/>
     <w:rsid w:val="008A4EFF"/>
+    <w:rsid w:val="008C1136"/>
+    <w:rsid w:val="008C68C7"/>
     <w:rsid w:val="008D0FC9"/>
     <w:rsid w:val="008E011E"/>
     <w:rsid w:val="008E1EA4"/>
     <w:rsid w:val="008E6051"/>
     <w:rsid w:val="00913CEA"/>
     <w:rsid w:val="00914CDD"/>
     <w:rsid w:val="009165E2"/>
     <w:rsid w:val="00916943"/>
     <w:rsid w:val="00925689"/>
     <w:rsid w:val="0093052A"/>
     <w:rsid w:val="009328EB"/>
     <w:rsid w:val="00932F3F"/>
     <w:rsid w:val="00940FDE"/>
     <w:rsid w:val="00956AB9"/>
     <w:rsid w:val="009658A2"/>
     <w:rsid w:val="00977982"/>
     <w:rsid w:val="00980391"/>
     <w:rsid w:val="00982CEC"/>
     <w:rsid w:val="00984CE6"/>
     <w:rsid w:val="009910CE"/>
     <w:rsid w:val="00996D90"/>
     <w:rsid w:val="009B2097"/>
+    <w:rsid w:val="009C6AD3"/>
     <w:rsid w:val="009C79A3"/>
     <w:rsid w:val="009D7A06"/>
     <w:rsid w:val="009E01EC"/>
     <w:rsid w:val="009E32AA"/>
+    <w:rsid w:val="009F2C89"/>
+    <w:rsid w:val="009F32F0"/>
     <w:rsid w:val="009F510D"/>
     <w:rsid w:val="009F51BD"/>
     <w:rsid w:val="00A14513"/>
     <w:rsid w:val="00A17C6D"/>
+    <w:rsid w:val="00A22139"/>
     <w:rsid w:val="00A26768"/>
     <w:rsid w:val="00A30836"/>
     <w:rsid w:val="00A34254"/>
     <w:rsid w:val="00A35721"/>
     <w:rsid w:val="00A367FD"/>
     <w:rsid w:val="00A44EEF"/>
+    <w:rsid w:val="00A64946"/>
     <w:rsid w:val="00A66095"/>
     <w:rsid w:val="00A73955"/>
     <w:rsid w:val="00A73EEF"/>
     <w:rsid w:val="00A8000F"/>
     <w:rsid w:val="00A84DB4"/>
     <w:rsid w:val="00AA3FBE"/>
     <w:rsid w:val="00AB3F32"/>
     <w:rsid w:val="00AC4F9F"/>
     <w:rsid w:val="00AC7001"/>
     <w:rsid w:val="00AE667A"/>
+    <w:rsid w:val="00AF24C6"/>
     <w:rsid w:val="00AF50F6"/>
     <w:rsid w:val="00B00660"/>
     <w:rsid w:val="00B01CE4"/>
     <w:rsid w:val="00B03C67"/>
+    <w:rsid w:val="00B11708"/>
     <w:rsid w:val="00B11F97"/>
     <w:rsid w:val="00B124C6"/>
     <w:rsid w:val="00B129D8"/>
     <w:rsid w:val="00B12E92"/>
     <w:rsid w:val="00B20C2A"/>
     <w:rsid w:val="00B20C88"/>
     <w:rsid w:val="00B23E9C"/>
     <w:rsid w:val="00B27E12"/>
     <w:rsid w:val="00B304D4"/>
     <w:rsid w:val="00B31324"/>
     <w:rsid w:val="00B318E7"/>
     <w:rsid w:val="00B35729"/>
     <w:rsid w:val="00B361B9"/>
+    <w:rsid w:val="00B40A70"/>
+    <w:rsid w:val="00B423E8"/>
     <w:rsid w:val="00B45F13"/>
     <w:rsid w:val="00B511A8"/>
     <w:rsid w:val="00B5637B"/>
     <w:rsid w:val="00B574E5"/>
     <w:rsid w:val="00B63691"/>
     <w:rsid w:val="00B6480D"/>
     <w:rsid w:val="00B65B85"/>
+    <w:rsid w:val="00B7113B"/>
     <w:rsid w:val="00B7439F"/>
     <w:rsid w:val="00B74646"/>
     <w:rsid w:val="00B80883"/>
     <w:rsid w:val="00B86245"/>
     <w:rsid w:val="00B87497"/>
     <w:rsid w:val="00B979DD"/>
     <w:rsid w:val="00BA4C65"/>
     <w:rsid w:val="00BA5339"/>
+    <w:rsid w:val="00BB1000"/>
     <w:rsid w:val="00BC05F9"/>
     <w:rsid w:val="00BD3D2A"/>
     <w:rsid w:val="00BD44AA"/>
     <w:rsid w:val="00BE61B0"/>
     <w:rsid w:val="00BF5B3E"/>
+    <w:rsid w:val="00C14107"/>
     <w:rsid w:val="00C1515A"/>
+    <w:rsid w:val="00C17A94"/>
     <w:rsid w:val="00C27562"/>
     <w:rsid w:val="00C3276D"/>
     <w:rsid w:val="00C334E4"/>
+    <w:rsid w:val="00C358DE"/>
     <w:rsid w:val="00C44E17"/>
+    <w:rsid w:val="00C47029"/>
+    <w:rsid w:val="00C523BC"/>
+    <w:rsid w:val="00C55103"/>
     <w:rsid w:val="00C57A87"/>
     <w:rsid w:val="00C60CBC"/>
+    <w:rsid w:val="00C6147B"/>
     <w:rsid w:val="00C70616"/>
     <w:rsid w:val="00C74FC8"/>
     <w:rsid w:val="00C75F6E"/>
     <w:rsid w:val="00C86792"/>
     <w:rsid w:val="00C879E2"/>
     <w:rsid w:val="00CA1D5B"/>
     <w:rsid w:val="00CA4457"/>
     <w:rsid w:val="00CA762A"/>
     <w:rsid w:val="00CC03A2"/>
+    <w:rsid w:val="00CC03EA"/>
     <w:rsid w:val="00CC15A0"/>
     <w:rsid w:val="00CC38E7"/>
     <w:rsid w:val="00CC6E4A"/>
     <w:rsid w:val="00CD1F0A"/>
+    <w:rsid w:val="00CE3BAA"/>
+    <w:rsid w:val="00CE699B"/>
     <w:rsid w:val="00CE6E3D"/>
     <w:rsid w:val="00CF2CF2"/>
     <w:rsid w:val="00CF3543"/>
     <w:rsid w:val="00CF74C8"/>
     <w:rsid w:val="00D04211"/>
+    <w:rsid w:val="00D134AF"/>
+    <w:rsid w:val="00D207E4"/>
+    <w:rsid w:val="00D20A32"/>
+    <w:rsid w:val="00D21111"/>
+    <w:rsid w:val="00D222B8"/>
     <w:rsid w:val="00D26C53"/>
     <w:rsid w:val="00D3159D"/>
+    <w:rsid w:val="00D32992"/>
     <w:rsid w:val="00D33708"/>
     <w:rsid w:val="00D339F2"/>
     <w:rsid w:val="00D3602F"/>
     <w:rsid w:val="00D37C6A"/>
     <w:rsid w:val="00D425FB"/>
     <w:rsid w:val="00D534B1"/>
     <w:rsid w:val="00D60D62"/>
+    <w:rsid w:val="00D76DD5"/>
     <w:rsid w:val="00D80D94"/>
     <w:rsid w:val="00D81B47"/>
     <w:rsid w:val="00D8393E"/>
+    <w:rsid w:val="00D8449D"/>
     <w:rsid w:val="00D863A2"/>
     <w:rsid w:val="00D87F3B"/>
     <w:rsid w:val="00D92E46"/>
+    <w:rsid w:val="00D95A12"/>
+    <w:rsid w:val="00D96F2F"/>
     <w:rsid w:val="00D97732"/>
     <w:rsid w:val="00DA698D"/>
     <w:rsid w:val="00DB0751"/>
     <w:rsid w:val="00DB2448"/>
     <w:rsid w:val="00DB24D4"/>
     <w:rsid w:val="00DB5BC9"/>
     <w:rsid w:val="00DC52D9"/>
     <w:rsid w:val="00DD0060"/>
     <w:rsid w:val="00DD2952"/>
     <w:rsid w:val="00DD379B"/>
     <w:rsid w:val="00DD70FF"/>
     <w:rsid w:val="00DE4510"/>
     <w:rsid w:val="00E01A1E"/>
     <w:rsid w:val="00E063BA"/>
     <w:rsid w:val="00E10CED"/>
     <w:rsid w:val="00E16C32"/>
     <w:rsid w:val="00E16CD5"/>
     <w:rsid w:val="00E2036E"/>
+    <w:rsid w:val="00E217F3"/>
     <w:rsid w:val="00E2250E"/>
     <w:rsid w:val="00E23084"/>
     <w:rsid w:val="00E238A0"/>
     <w:rsid w:val="00E30D55"/>
     <w:rsid w:val="00E3528B"/>
+    <w:rsid w:val="00E417FA"/>
     <w:rsid w:val="00E434DB"/>
     <w:rsid w:val="00E460F2"/>
+    <w:rsid w:val="00E54B66"/>
     <w:rsid w:val="00E55ECF"/>
+    <w:rsid w:val="00E600B8"/>
     <w:rsid w:val="00E63EB1"/>
     <w:rsid w:val="00E70DD2"/>
     <w:rsid w:val="00E75BBA"/>
     <w:rsid w:val="00E76EE7"/>
+    <w:rsid w:val="00E801A9"/>
     <w:rsid w:val="00E8162B"/>
     <w:rsid w:val="00E9012E"/>
     <w:rsid w:val="00EA04D6"/>
     <w:rsid w:val="00EA22ED"/>
     <w:rsid w:val="00EA5922"/>
+    <w:rsid w:val="00EA5F4C"/>
     <w:rsid w:val="00EB6DBA"/>
     <w:rsid w:val="00ED1949"/>
+    <w:rsid w:val="00ED2F20"/>
     <w:rsid w:val="00EE0B0B"/>
     <w:rsid w:val="00EF2740"/>
     <w:rsid w:val="00EF383E"/>
+    <w:rsid w:val="00F00901"/>
     <w:rsid w:val="00F013BD"/>
+    <w:rsid w:val="00F04470"/>
     <w:rsid w:val="00F05CFF"/>
     <w:rsid w:val="00F06519"/>
     <w:rsid w:val="00F11577"/>
+    <w:rsid w:val="00F12538"/>
+    <w:rsid w:val="00F13843"/>
     <w:rsid w:val="00F15C3D"/>
     <w:rsid w:val="00F16732"/>
     <w:rsid w:val="00F1780F"/>
+    <w:rsid w:val="00F204A1"/>
     <w:rsid w:val="00F20AF5"/>
     <w:rsid w:val="00F2261A"/>
     <w:rsid w:val="00F232B9"/>
+    <w:rsid w:val="00F30487"/>
     <w:rsid w:val="00F329B4"/>
     <w:rsid w:val="00F4248A"/>
     <w:rsid w:val="00F42964"/>
     <w:rsid w:val="00F5315C"/>
     <w:rsid w:val="00F66E49"/>
     <w:rsid w:val="00F7470C"/>
     <w:rsid w:val="00F81681"/>
+    <w:rsid w:val="00F8305C"/>
     <w:rsid w:val="00F86640"/>
     <w:rsid w:val="00FA76C8"/>
     <w:rsid w:val="00FB520A"/>
+    <w:rsid w:val="00FB5E26"/>
     <w:rsid w:val="00FC42EC"/>
     <w:rsid w:val="00FC7F3C"/>
+    <w:rsid w:val="00FD0B9C"/>
     <w:rsid w:val="00FD2E36"/>
     <w:rsid w:val="00FE65A8"/>
     <w:rsid w:val="00FF13F5"/>
     <w:rsid w:val="00FF6DE0"/>
     <w:rsid w:val="01A0646A"/>
     <w:rsid w:val="02FA9F90"/>
     <w:rsid w:val="0481F8E0"/>
     <w:rsid w:val="05B91A18"/>
     <w:rsid w:val="089CAFCD"/>
     <w:rsid w:val="0B40D5BB"/>
     <w:rsid w:val="0C1C4319"/>
     <w:rsid w:val="0D3D9E35"/>
     <w:rsid w:val="12658BA4"/>
     <w:rsid w:val="1279FA13"/>
     <w:rsid w:val="12BBCCDB"/>
     <w:rsid w:val="14E5E2D1"/>
     <w:rsid w:val="19FC74FF"/>
     <w:rsid w:val="1B5460D4"/>
     <w:rsid w:val="1B86EF8B"/>
     <w:rsid w:val="1DDEE309"/>
     <w:rsid w:val="2009510D"/>
     <w:rsid w:val="21622044"/>
     <w:rsid w:val="238CADBF"/>
     <w:rsid w:val="253DC2B9"/>
     <w:rsid w:val="25A14D1F"/>
@@ -8276,103 +9838,106 @@
     <w:rsid w:val="26314F12"/>
     <w:rsid w:val="269B562D"/>
     <w:rsid w:val="26D03B7D"/>
     <w:rsid w:val="27124A31"/>
     <w:rsid w:val="282C73E3"/>
     <w:rsid w:val="2915D81F"/>
     <w:rsid w:val="2965CE8C"/>
     <w:rsid w:val="2C1B3E20"/>
     <w:rsid w:val="2C71E004"/>
     <w:rsid w:val="2C77CEB1"/>
     <w:rsid w:val="2DFA5F23"/>
     <w:rsid w:val="2ECF64D5"/>
     <w:rsid w:val="33053CD1"/>
     <w:rsid w:val="33B64A66"/>
     <w:rsid w:val="357EB8D0"/>
     <w:rsid w:val="35B4C2C1"/>
     <w:rsid w:val="3832FCC6"/>
     <w:rsid w:val="387C7E19"/>
     <w:rsid w:val="3C8421F6"/>
     <w:rsid w:val="3DE2D231"/>
     <w:rsid w:val="3E8B13C0"/>
     <w:rsid w:val="3F8896C6"/>
     <w:rsid w:val="411E7484"/>
     <w:rsid w:val="4406A2E2"/>
     <w:rsid w:val="44D83CDC"/>
+    <w:rsid w:val="47260F2F"/>
     <w:rsid w:val="4E350B01"/>
     <w:rsid w:val="4F172753"/>
     <w:rsid w:val="500A0AD9"/>
     <w:rsid w:val="538C86A2"/>
     <w:rsid w:val="5B0A69EA"/>
     <w:rsid w:val="5D2EC4CA"/>
     <w:rsid w:val="5EA9AE2F"/>
     <w:rsid w:val="60151A30"/>
     <w:rsid w:val="60E7B4A6"/>
     <w:rsid w:val="64E7FE77"/>
+    <w:rsid w:val="65C23046"/>
     <w:rsid w:val="6B08DE41"/>
     <w:rsid w:val="6B10D518"/>
     <w:rsid w:val="6B166911"/>
+    <w:rsid w:val="6B90F57A"/>
     <w:rsid w:val="6BC46EBD"/>
     <w:rsid w:val="6BD5EC7A"/>
     <w:rsid w:val="6D86401E"/>
     <w:rsid w:val="6E7885F2"/>
     <w:rsid w:val="6EB5D0E0"/>
     <w:rsid w:val="72B03112"/>
     <w:rsid w:val="736F4458"/>
     <w:rsid w:val="73D99FF3"/>
     <w:rsid w:val="745E34F3"/>
     <w:rsid w:val="751FE90E"/>
     <w:rsid w:val="7603CEFD"/>
     <w:rsid w:val="79DACD89"/>
     <w:rsid w:val="7E2FE8A9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="109369F7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2263D5D4-93E5-410F-951D-6FD095939A71}"/>
+  <w15:docId w15:val="{29241F89-104F-4177-91EE-8EE0D984960A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8913,62 +10478,112 @@
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001F2CD6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001F2CD6"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00100200"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00100200"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00335A7B"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00335A7B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EIF@BRISTOL.GOV.UK" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9234,51 +10849,67 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3ef1bdcf-d666-41c0-ade2-adc63f3af01a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_Flow_SignoffStatus xmlns="3ef1bdcf-d666-41c0-ade2-adc63f3af01a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="ad4312c4-0de2-469b-bb45-548bd8790e0d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072C67BDCB9CF384D9A936977ADE63F8D" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7fb57c5f00c0a347dfe01a80a3b63fc5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3ef1bdcf-d666-41c0-ade2-adc63f3af01a" xmlns:ns3="ad4312c4-0de2-469b-bb45-548bd8790e0d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e558127b875ccc0cf4a13ee4919aecda" ns2:_="" ns3:_="">
     <xsd:import namespace="3ef1bdcf-d666-41c0-ade2-adc63f3af01a"/>
     <xsd:import namespace="ad4312c4-0de2-469b-bb45-548bd8790e0d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -9441,124 +11072,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE4D91B7-113C-4540-A1D6-323497D8810F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3ef1bdcf-d666-41c0-ade2-adc63f3af01a"/>
+    <ds:schemaRef ds:uri="ad4312c4-0de2-469b-bb45-548bd8790e0d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADEF0C11-F7FA-4D41-B634-05AFF625E86F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3ef1bdcf-d666-41c0-ade2-adc63f3af01a"/>
     <ds:schemaRef ds:uri="ad4312c4-0de2-469b-bb45-548bd8790e0d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE4D91B7-113C-4540-A1D6-323497D8810F}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81686468-32B0-40AA-839A-15B7ACA40118}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="ad4312c4-0de2-469b-bb45-548bd8790e0d"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{100DECDE-7443-427E-A875-7C9A17B8D475}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>4160</Characters>
+  <Pages>6</Pages>
+  <Words>1057</Words>
+  <Characters>6027</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>50</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4880</CharactersWithSpaces>
+  <CharactersWithSpaces>7070</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amy McGuire</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010072C67BDCB9CF384D9A936977ADE63F8D</vt:lpwstr>
   </property>