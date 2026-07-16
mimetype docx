--- v2 (2026-04-05)
+++ v3 (2026-07-16)
@@ -10,4065 +10,4532 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="013806B1" w14:textId="44C1EB37" w:rsidR="00453B8F" w:rsidRPr="00287080" w:rsidRDefault="0081016D" w:rsidP="002C1598">
+    <w:p w14:paraId="013806B1" w14:textId="6ECE7416" w:rsidR="00453B8F" w:rsidRPr="00632D53" w:rsidRDefault="00632D53" w:rsidP="002C1598">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00824009">
+      <w:r w:rsidRPr="00632D53">
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E697877" wp14:editId="04CDACDD">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A67B6D8" wp14:editId="28BD19AB">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>182880</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>55929</wp:posOffset>
+            </wp:positionV>
             <wp:extent cx="485140" cy="492125"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
-            <wp:docPr id="2" name="Picture 10" descr="BCC logo cmyk grey text">
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="2" name="Picture 10">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0BC659C-3A86-4898-84B0-4D02F7698EBB}"/>
+                </a:ext>
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="Picture 10" descr="BCC logo cmyk grey text">
+                    <pic:cNvPr id="2" name="Picture 10">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0BC659C-3A86-4898-84B0-4D02F7698EBB}"/>
+                        </a:ext>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="485140" cy="492125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1650CEB6" w14:textId="7248AC7F" w:rsidR="00453B8F" w:rsidRPr="00287080" w:rsidRDefault="000D10A3" w:rsidP="00453B8F">
+    <w:p w14:paraId="1650CEB6" w14:textId="27F18B6E" w:rsidR="00453B8F" w:rsidRPr="00632D53" w:rsidRDefault="000D10A3" w:rsidP="00453B8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287080">
+      <w:r w:rsidRPr="00632D53">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Early Intervention Fund</w:t>
       </w:r>
-      <w:r w:rsidR="00431C5F">
+      <w:r w:rsidR="00431C5F" w:rsidRPr="00632D53">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> GRANT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00287080">
+      <w:r w:rsidRPr="00632D53">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> application</w:t>
       </w:r>
-      <w:r w:rsidR="00453B8F" w:rsidRPr="00287080">
+      <w:r w:rsidR="00453B8F" w:rsidRPr="00632D53">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E429D0" w14:textId="77777777" w:rsidR="00304341" w:rsidRPr="00287080" w:rsidRDefault="00304341" w:rsidP="00431C5F">
+    <w:p w14:paraId="27E429D0" w14:textId="60671CF3" w:rsidR="00304341" w:rsidRPr="00632D53" w:rsidRDefault="00304341" w:rsidP="00431C5F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2529"/>
         <w:gridCol w:w="2529"/>
         <w:gridCol w:w="2531"/>
         <w:gridCol w:w="2529"/>
         <w:gridCol w:w="2529"/>
         <w:gridCol w:w="2534"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00305A0F" w14:paraId="3957DA8B" w14:textId="332B5574" w:rsidTr="00F15C3D">
+      <w:tr w:rsidR="00305A0F" w:rsidRPr="00632D53" w14:paraId="3957DA8B" w14:textId="332B5574" w:rsidTr="00F15C3D">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15181" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="207A168A" w14:textId="534FED43" w:rsidR="00305A0F" w:rsidRPr="00EE0B0B" w:rsidRDefault="00305A0F" w:rsidP="00EE0B0B">
+          <w:p w14:paraId="207A168A" w14:textId="534FED43" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="00305A0F" w:rsidP="00EE0B0B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6B08DE41">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>School Demographics</w:t>
             </w:r>
-            <w:r w:rsidR="269B562D" w:rsidRPr="6B08DE41">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="269B562D" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> for mainstream pupils only (reception- year 11)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00305A0F" w14:paraId="23D3AB97" w14:textId="6A71F310" w:rsidTr="00F15C3D">
+      <w:tr w:rsidR="00305A0F" w:rsidRPr="00632D53" w14:paraId="23D3AB97" w14:textId="6A71F310" w:rsidTr="00F15C3D">
         <w:trPr>
           <w:trHeight w:val="875"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15181" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="30869B09" w14:textId="72EFFFE8" w:rsidR="00305A0F" w:rsidRPr="00431C5F" w:rsidRDefault="00305A0F" w:rsidP="00F15C3D">
+          <w:p w14:paraId="30869B09" w14:textId="72EFFFE8" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="00305A0F" w:rsidP="00F15C3D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>To ensure that grant funding is allocated where it can have the greatest impact, we will use the following demographic indicators to prioritise schools. These measures help us understand levels of need and disadvantage across schools. Higher proportions in these categories indicate greater complexity and vulnerability, which will be considered when prioritising applications.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00305A0F" w14:paraId="3F4E2AD7" w14:textId="32BA8C04" w:rsidTr="00F15C3D">
+      <w:tr w:rsidR="00305A0F" w:rsidRPr="00632D53" w14:paraId="3F4E2AD7" w14:textId="32BA8C04" w:rsidTr="00632D53">
         <w:trPr>
           <w:trHeight w:val="568"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77E25333" w14:textId="53CA8927" w:rsidR="00305A0F" w:rsidRPr="00431C5F" w:rsidRDefault="003E0670" w:rsidP="002C1598">
+          <w:p w14:paraId="77E25333" w14:textId="5735A6D0" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="003E0670" w:rsidP="00632D53">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">% Total SEND </w:t>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>% Total SEND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="409EBEFE" w14:textId="47C8296D" w:rsidR="00305A0F" w:rsidRPr="00431C5F" w:rsidRDefault="003E0670" w:rsidP="002C1598">
+          <w:p w14:paraId="409EBEFE" w14:textId="404D549A" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="003E0670" w:rsidP="00632D53">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">% of EHCPs </w:t>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>% of EHCPs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2531" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2511ECAB" w14:textId="64EA0BE5" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="003E0670" w:rsidP="00632D53">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>% SEND Support</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB12028" w14:textId="02D8D856" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="00305A0F" w:rsidP="00632D53">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">% </w:t>
+            </w:r>
+            <w:r w:rsidR="001249F2" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>FSM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="152B75AD" w14:textId="6F6FC18C" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="00305A0F" w:rsidP="00632D53">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+            <w:r w:rsidR="00E16CD5" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Attendance (EHCP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2511ECAB" w14:textId="64EA0BE5" w:rsidR="00305A0F" w:rsidRPr="00431C5F" w:rsidRDefault="003E0670" w:rsidP="002C1598">
+          <w:p w14:paraId="3B3C1D87" w14:textId="2D60FDB0" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="3BB12028" w14:textId="529512AD" w:rsidR="00305A0F" w:rsidRPr="00431C5F" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+            <w:r w:rsidR="00E16CD5" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Attendance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="399A4268" w14:textId="393C62E0" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...116 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(SEND Support)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00305A0F" w14:paraId="58F20CF7" w14:textId="2BAE7D44" w:rsidTr="00F15C3D">
+      <w:tr w:rsidR="00305A0F" w:rsidRPr="00632D53" w14:paraId="58F20CF7" w14:textId="2BAE7D44" w:rsidTr="00F15C3D">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34CE4E67" w14:textId="77777777" w:rsidR="00305A0F" w:rsidRPr="00431C5F" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
+          <w:p w14:paraId="34CE4E67" w14:textId="77777777" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69A28627" w14:textId="77777777" w:rsidR="00305A0F" w:rsidRPr="00431C5F" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
+          <w:p w14:paraId="69A28627" w14:textId="77777777" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B0183FA" w14:textId="77777777" w:rsidR="00305A0F" w:rsidRPr="00431C5F" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
+          <w:p w14:paraId="1B0183FA" w14:textId="77777777" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2430C053" w14:textId="77777777" w:rsidR="00305A0F" w:rsidRPr="00431C5F" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
+          <w:p w14:paraId="2430C053" w14:textId="77777777" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D4EF3F6" w14:textId="77777777" w:rsidR="00305A0F" w:rsidRPr="00431C5F" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
+          <w:p w14:paraId="7D4EF3F6" w14:textId="77777777" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60086454" w14:textId="77777777" w:rsidR="00305A0F" w:rsidRPr="00431C5F" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
+          <w:p w14:paraId="60086454" w14:textId="77777777" w:rsidR="00305A0F" w:rsidRPr="00632D53" w:rsidRDefault="00305A0F" w:rsidP="002C1598">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43C5B4DB" w14:textId="77777777" w:rsidR="000F512C" w:rsidRDefault="000F512C" w:rsidP="0067253C">
+    <w:p w14:paraId="43C5B4DB" w14:textId="77777777" w:rsidR="000F512C" w:rsidRPr="00632D53" w:rsidRDefault="000F512C" w:rsidP="0067253C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BFC992A" w14:textId="77777777" w:rsidR="000F512C" w:rsidRPr="00287080" w:rsidRDefault="000F512C" w:rsidP="002C1598">
+    <w:p w14:paraId="3BFC992A" w14:textId="77777777" w:rsidR="000F512C" w:rsidRPr="00632D53" w:rsidRDefault="000F512C" w:rsidP="002C1598">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5088"/>
         <w:gridCol w:w="10065"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002C1598" w:rsidRPr="00287080" w14:paraId="367AE0F9" w14:textId="77777777" w:rsidTr="26314F12">
+      <w:tr w:rsidR="002C1598" w:rsidRPr="00632D53" w14:paraId="367AE0F9" w14:textId="77777777" w:rsidTr="26314F12">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79F6453A" w14:textId="5DD74D39" w:rsidR="002C1598" w:rsidRPr="00061AD9" w:rsidRDefault="005E011D" w:rsidP="0076072C">
+          <w:p w14:paraId="79F6453A" w14:textId="5DD74D39" w:rsidR="002C1598" w:rsidRPr="00632D53" w:rsidRDefault="005E011D" w:rsidP="0076072C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Full </w:t>
             </w:r>
-            <w:r w:rsidR="00B80883" w:rsidRPr="6EB5D0E0">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00B80883" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name of School</w:t>
             </w:r>
-            <w:r w:rsidR="0C1C4319" w:rsidRPr="6EB5D0E0">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="0C1C4319" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77CAB47C" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00287080" w:rsidRDefault="002C1598" w:rsidP="0076072C">
+          <w:p w14:paraId="77CAB47C" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00632D53" w:rsidRDefault="002C1598" w:rsidP="0076072C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44EEF" w:rsidRPr="00287080" w14:paraId="280928A5" w14:textId="77777777" w:rsidTr="26314F12">
+      <w:tr w:rsidR="00A44EEF" w:rsidRPr="00632D53" w14:paraId="280928A5" w14:textId="77777777" w:rsidTr="26314F12">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06F8FE87" w14:textId="6880FEC8" w:rsidR="00A44EEF" w:rsidRDefault="00A44EEF" w:rsidP="0076072C">
+          <w:p w14:paraId="06F8FE87" w14:textId="6880FEC8" w:rsidR="00A44EEF" w:rsidRPr="00632D53" w:rsidRDefault="00A44EEF" w:rsidP="0076072C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name of Headteacher</w:t>
             </w:r>
-            <w:r w:rsidR="33B64A66" w:rsidRPr="6EB5D0E0">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="33B64A66" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="194931D3" w14:textId="77777777" w:rsidR="00A44EEF" w:rsidRPr="00287080" w:rsidRDefault="00A44EEF" w:rsidP="0076072C">
+          <w:p w14:paraId="194931D3" w14:textId="77777777" w:rsidR="00A44EEF" w:rsidRPr="00632D53" w:rsidRDefault="00A44EEF" w:rsidP="0076072C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1598" w:rsidRPr="00287080" w14:paraId="2ABF020C" w14:textId="77777777" w:rsidTr="26314F12">
+      <w:tr w:rsidR="002C1598" w:rsidRPr="00632D53" w14:paraId="2ABF020C" w14:textId="77777777" w:rsidTr="26314F12">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="231587E7" w14:textId="04D48EAC" w:rsidR="002C1598" w:rsidRPr="00061AD9" w:rsidRDefault="00B80883" w:rsidP="0076072C">
+          <w:p w14:paraId="231587E7" w14:textId="04D48EAC" w:rsidR="002C1598" w:rsidRPr="00632D53" w:rsidRDefault="00B80883" w:rsidP="0076072C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name of person making application</w:t>
             </w:r>
-            <w:r w:rsidR="1279FA13" w:rsidRPr="6EB5D0E0">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="1279FA13" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="6EB5D0E0">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C0B5B6C" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00287080" w:rsidRDefault="002C1598" w:rsidP="0076072C">
+          <w:p w14:paraId="0C0B5B6C" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00632D53" w:rsidRDefault="002C1598" w:rsidP="0076072C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1598" w:rsidRPr="00287080" w14:paraId="68BC706E" w14:textId="77777777" w:rsidTr="26314F12">
+      <w:tr w:rsidR="002C1598" w:rsidRPr="00632D53" w14:paraId="68BC706E" w14:textId="77777777" w:rsidTr="26314F12">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CBE4898" w14:textId="08E4BFC9" w:rsidR="002C1598" w:rsidRPr="00061AD9" w:rsidRDefault="00AE667A" w:rsidP="0076072C">
+          <w:p w14:paraId="7CBE4898" w14:textId="08E4BFC9" w:rsidR="002C1598" w:rsidRPr="00632D53" w:rsidRDefault="00AE667A" w:rsidP="0076072C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Role of person making application</w:t>
             </w:r>
-            <w:r w:rsidR="25A14D1F" w:rsidRPr="6EB5D0E0">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="25A14D1F" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF3DEF0" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00287080" w:rsidRDefault="002C1598" w:rsidP="0076072C">
+          <w:p w14:paraId="2AF3DEF0" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00632D53" w:rsidRDefault="002C1598" w:rsidP="0076072C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B31324" w:rsidRPr="00287080" w14:paraId="43862DD1" w14:textId="77777777" w:rsidTr="26314F12">
+      <w:tr w:rsidR="00B31324" w:rsidRPr="00632D53" w14:paraId="43862DD1" w14:textId="77777777" w:rsidTr="26314F12">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36A287D7" w14:textId="4889240F" w:rsidR="00B31324" w:rsidRPr="00061AD9" w:rsidRDefault="00F2261A" w:rsidP="00C27562">
+          <w:p w14:paraId="36A287D7" w14:textId="4889240F" w:rsidR="00B31324" w:rsidRPr="00632D53" w:rsidRDefault="00F2261A" w:rsidP="00C27562">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Total a</w:t>
             </w:r>
-            <w:r w:rsidR="00D863A2" w:rsidRPr="6EB5D0E0">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00D863A2" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>mount of funding requested</w:t>
             </w:r>
-            <w:r w:rsidR="00DB5BC9" w:rsidRPr="6EB5D0E0">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00DB5BC9" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (£)</w:t>
             </w:r>
-            <w:r w:rsidR="538C86A2" w:rsidRPr="6EB5D0E0">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="538C86A2" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14420352" w14:textId="661F346C" w:rsidR="00B31324" w:rsidRPr="00287080" w:rsidRDefault="00B31324" w:rsidP="00C27562">
+          <w:p w14:paraId="14420352" w14:textId="661F346C" w:rsidR="00B31324" w:rsidRPr="00632D53" w:rsidRDefault="00B31324" w:rsidP="00C27562">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0074631D" w:rsidRPr="00287080" w14:paraId="0F760B12" w14:textId="77777777" w:rsidTr="26314F12">
+      <w:tr w:rsidR="0074631D" w:rsidRPr="00632D53" w14:paraId="0F760B12" w14:textId="77777777" w:rsidTr="26314F12">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6123CA50" w14:textId="045C32AF" w:rsidR="0074631D" w:rsidRDefault="004242C2" w:rsidP="00C27562">
+          <w:p w14:paraId="6123CA50" w14:textId="045C32AF" w:rsidR="0074631D" w:rsidRPr="00632D53" w:rsidRDefault="004242C2" w:rsidP="00C27562">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Brief headline of resource required</w:t>
             </w:r>
-            <w:r w:rsidR="7E2FE8A9" w:rsidRPr="6EB5D0E0">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="7E2FE8A9" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35155BF8" w14:textId="77777777" w:rsidR="0074631D" w:rsidRPr="00287080" w:rsidRDefault="0074631D" w:rsidP="00C27562">
+          <w:p w14:paraId="35155BF8" w14:textId="77777777" w:rsidR="0074631D" w:rsidRPr="00632D53" w:rsidRDefault="0074631D" w:rsidP="00C27562">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001275B3" w:rsidRPr="00287080" w14:paraId="3FB1061E" w14:textId="77777777" w:rsidTr="26314F12">
+      <w:tr w:rsidR="001275B3" w:rsidRPr="00632D53" w14:paraId="3FB1061E" w14:textId="77777777" w:rsidTr="26314F12">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BC56B6B" w14:textId="5765115B" w:rsidR="001275B3" w:rsidRDefault="001275B3" w:rsidP="00C27562">
+          <w:p w14:paraId="3BC56B6B" w14:textId="5765115B" w:rsidR="001275B3" w:rsidRPr="00632D53" w:rsidRDefault="001275B3" w:rsidP="00C27562">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Number of children this </w:t>
             </w:r>
-            <w:r w:rsidR="005062EB" w:rsidRPr="6EB5D0E0">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="005062EB" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">could </w:t>
             </w:r>
-            <w:r w:rsidR="00725CB2" w:rsidRPr="6EB5D0E0">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00725CB2" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">potentially </w:t>
             </w:r>
-            <w:r w:rsidR="005062EB" w:rsidRPr="6EB5D0E0">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="005062EB" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">support </w:t>
             </w:r>
-            <w:r w:rsidR="00DE4510" w:rsidRPr="6EB5D0E0">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00DE4510" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>throughout duration</w:t>
             </w:r>
-            <w:r w:rsidR="2ECF64D5" w:rsidRPr="6EB5D0E0">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="2ECF64D5" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="2009510D" w:rsidRPr="6EB5D0E0">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="2009510D" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>(if whole school approach please state this)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB6B7AC" w14:textId="77777777" w:rsidR="001275B3" w:rsidRPr="00287080" w:rsidRDefault="001275B3" w:rsidP="00C27562">
+          <w:p w14:paraId="1FB6B7AC" w14:textId="77777777" w:rsidR="001275B3" w:rsidRPr="00632D53" w:rsidRDefault="001275B3" w:rsidP="00C27562">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1598" w:rsidRPr="00287080" w14:paraId="22742A36" w14:textId="77777777" w:rsidTr="26314F12">
+      <w:tr w:rsidR="002C1598" w:rsidRPr="00632D53" w14:paraId="22742A36" w14:textId="77777777" w:rsidTr="26314F12">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E2524D9" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="0066267F" w:rsidRDefault="00CC6E4A" w:rsidP="0076072C">
+          <w:p w14:paraId="0E2524D9" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00632D53" w:rsidRDefault="00CC6E4A" w:rsidP="0076072C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Assess: </w:t>
             </w:r>
-            <w:r w:rsidR="00EF383E" w:rsidRPr="00720D34">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00EF383E" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Rationale for requesting a grant</w:t>
             </w:r>
-            <w:r w:rsidR="00EF383E" w:rsidRPr="0066267F">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00EF383E" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E81EA7F" w14:textId="205409CB" w:rsidR="005C3CB8" w:rsidRPr="0066267F" w:rsidRDefault="44D83CDC" w:rsidP="00661912">
+          <w:p w14:paraId="4E81EA7F" w14:textId="205409CB" w:rsidR="005C3CB8" w:rsidRPr="00632D53" w:rsidRDefault="44D83CDC" w:rsidP="00661912">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Things to </w:t>
             </w:r>
-            <w:r w:rsidR="00DA698D" w:rsidRPr="6EB5D0E0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00DA698D" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Consider</w:t>
             </w:r>
-            <w:r w:rsidR="005C3CB8" w:rsidRPr="6EB5D0E0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="005C3CB8" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04EA2301" w14:textId="4B7C4DB5" w:rsidR="1B5460D4" w:rsidRDefault="1B5460D4" w:rsidP="6EB5D0E0">
+          <w:p w14:paraId="04EA2301" w14:textId="4B7C4DB5" w:rsidR="1B5460D4" w:rsidRPr="00632D53" w:rsidRDefault="1B5460D4" w:rsidP="6EB5D0E0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>How this links to your provision map</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="690DE207" w14:textId="61AB2083" w:rsidR="005C3CB8" w:rsidRPr="0066267F" w:rsidRDefault="005C3CB8" w:rsidP="00661912">
+          <w:p w14:paraId="690DE207" w14:textId="61AB2083" w:rsidR="005C3CB8" w:rsidRPr="00632D53" w:rsidRDefault="005C3CB8" w:rsidP="00661912">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Data analysis: attainment, progress, attendance, exclusions for target group.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54A502DB" w14:textId="43CD72A9" w:rsidR="005C3CB8" w:rsidRPr="0066267F" w:rsidRDefault="26D03B7D" w:rsidP="00661912">
+          <w:p w14:paraId="54A502DB" w14:textId="43CD72A9" w:rsidR="005C3CB8" w:rsidRPr="00632D53" w:rsidRDefault="26D03B7D" w:rsidP="00661912">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">SEND profiles: </w:t>
             </w:r>
-            <w:r w:rsidR="3C8421F6" w:rsidRPr="6B08DE41">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="3C8421F6" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Profile of need in school (break down of categories of need e.g. 42% SEMH, 25% C&amp;L etc.)</w:t>
             </w:r>
-            <w:r w:rsidR="1B86EF8B" w:rsidRPr="4E350B01">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="1B86EF8B" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="596B5D01" w14:textId="77777777" w:rsidR="005C3CB8" w:rsidRPr="0066267F" w:rsidRDefault="005C3CB8" w:rsidP="00661912">
+          <w:p w14:paraId="596B5D01" w14:textId="77777777" w:rsidR="005C3CB8" w:rsidRPr="00632D53" w:rsidRDefault="005C3CB8" w:rsidP="00661912">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Evidence of gap: e.g., “Current phonics screening shows 40% of SEND pupils below expected standard.”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06DBDA37" w14:textId="3EA39E5D" w:rsidR="005C3CB8" w:rsidRDefault="005C3CB8" w:rsidP="00661912">
+          <w:p w14:paraId="06DBDA37" w14:textId="3EA39E5D" w:rsidR="005C3CB8" w:rsidRPr="00632D53" w:rsidRDefault="005C3CB8" w:rsidP="00661912">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Link to whole-school priorities and Ofsted focus (Inclusion, curriculum access).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E954172" w14:textId="59F510B0" w:rsidR="00836C4D" w:rsidRPr="0066267F" w:rsidRDefault="00996D90" w:rsidP="00F232B9">
+          <w:p w14:paraId="6E954172" w14:textId="59F510B0" w:rsidR="00836C4D" w:rsidRPr="00632D53" w:rsidRDefault="00996D90" w:rsidP="00F232B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>If requesting a training grant, you</w:t>
             </w:r>
-            <w:r w:rsidR="00F232B9" w:rsidRPr="6EB5D0E0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00F232B9" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> should identify systemic gaps</w:t>
             </w:r>
-            <w:r w:rsidR="00473BC8" w:rsidRPr="6EB5D0E0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00473BC8" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> using feedback</w:t>
             </w:r>
-            <w:r w:rsidR="6B10D518" w:rsidRPr="6EB5D0E0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="6B10D518" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00473BC8" w:rsidRPr="6EB5D0E0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00473BC8" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="089CAFCD" w:rsidRPr="6EB5D0E0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="089CAFCD" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00473BC8" w:rsidRPr="6EB5D0E0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00473BC8" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>observation processes</w:t>
             </w:r>
-            <w:r w:rsidR="00F232B9" w:rsidRPr="6EB5D0E0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00F232B9" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (e.g., staff confidence, inconsistent inclusive practice).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B2B43F1" w14:textId="735F4E6F" w:rsidR="0014627F" w:rsidRPr="00836C4D" w:rsidRDefault="00661912" w:rsidP="00F232B9">
+          <w:p w14:paraId="3B2B43F1" w14:textId="735F4E6F" w:rsidR="0014627F" w:rsidRPr="00632D53" w:rsidRDefault="00661912" w:rsidP="00F232B9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="num" w:pos="720"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Consider using</w:t>
             </w:r>
-            <w:r w:rsidR="005C3CB8" w:rsidRPr="005C3CB8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="005C3CB8" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> W</w:t>
             </w:r>
-            <w:r w:rsidRPr="0066267F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>hole School SEND</w:t>
             </w:r>
-            <w:r w:rsidR="005C3CB8" w:rsidRPr="005C3CB8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="005C3CB8" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Review Guide or SEND Reflection Framework to identify gaps.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57DD91C7" w14:textId="77777777" w:rsidR="002C1598" w:rsidRDefault="002C1598" w:rsidP="0076072C">
+          <w:p w14:paraId="57DD91C7" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00632D53" w:rsidRDefault="002C1598" w:rsidP="0076072C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0E01ABD4" w14:textId="77777777" w:rsidR="00F2261A" w:rsidRDefault="00F2261A" w:rsidP="0076072C">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E01ABD4" w14:textId="77777777" w:rsidR="00F2261A" w:rsidRPr="00632D53" w:rsidRDefault="00F2261A" w:rsidP="0076072C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="673A8530" w14:textId="77777777" w:rsidR="00F2261A" w:rsidRDefault="00F2261A" w:rsidP="0076072C">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="673A8530" w14:textId="77777777" w:rsidR="00F2261A" w:rsidRPr="00632D53" w:rsidRDefault="00F2261A" w:rsidP="0076072C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6B4C719D" w14:textId="77777777" w:rsidR="00F2261A" w:rsidRDefault="00F2261A" w:rsidP="0076072C">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B4C719D" w14:textId="77777777" w:rsidR="00F2261A" w:rsidRPr="00632D53" w:rsidRDefault="00F2261A" w:rsidP="0076072C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5C7B6C15" w14:textId="77777777" w:rsidR="00F2261A" w:rsidRDefault="00F2261A" w:rsidP="0076072C">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C7B6C15" w14:textId="77777777" w:rsidR="00F2261A" w:rsidRPr="00632D53" w:rsidRDefault="00F2261A" w:rsidP="0076072C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="245183E2" w14:textId="77777777" w:rsidR="00F2261A" w:rsidRDefault="00F2261A" w:rsidP="0076072C">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="245183E2" w14:textId="77777777" w:rsidR="00F2261A" w:rsidRPr="00632D53" w:rsidRDefault="00F2261A" w:rsidP="0076072C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="05DA4ACC" w14:textId="36716F3F" w:rsidR="00F2261A" w:rsidRPr="00287080" w:rsidRDefault="00F2261A" w:rsidP="0076072C">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05DA4ACC" w14:textId="36716F3F" w:rsidR="00F2261A" w:rsidRPr="00632D53" w:rsidRDefault="00F2261A" w:rsidP="0076072C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1598" w:rsidRPr="00287080" w14:paraId="5D7028A0" w14:textId="77777777" w:rsidTr="26314F12">
+      <w:tr w:rsidR="002C1598" w:rsidRPr="00632D53" w14:paraId="5D7028A0" w14:textId="77777777" w:rsidTr="26314F12">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="070DEDD1" w14:textId="77777777" w:rsidR="00661912" w:rsidRDefault="00CC6E4A" w:rsidP="0076072C">
+          <w:p w14:paraId="070DEDD1" w14:textId="77777777" w:rsidR="00661912" w:rsidRPr="00632D53" w:rsidRDefault="00CC6E4A" w:rsidP="0076072C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:highlight w:val="green"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Plan:</w:t>
             </w:r>
-            <w:r w:rsidR="00B45F13" w:rsidRPr="00720D34">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00B45F13" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:highlight w:val="green"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00720D34">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:highlight w:val="green"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Detail</w:t>
             </w:r>
-            <w:r w:rsidR="00883461" w:rsidRPr="00720D34">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00883461" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:highlight w:val="green"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">s of proposal </w:t>
             </w:r>
-            <w:r w:rsidR="00E76EE7" w:rsidRPr="00720D34">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00E76EE7" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:highlight w:val="green"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>including detailed costs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="147D5A6A" w14:textId="02FAF032" w:rsidR="006215AD" w:rsidRPr="006215AD" w:rsidRDefault="3DE2D231" w:rsidP="006215AD">
+          <w:p w14:paraId="147D5A6A" w14:textId="02FAF032" w:rsidR="006215AD" w:rsidRPr="00632D53" w:rsidRDefault="3DE2D231" w:rsidP="006215AD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Things to </w:t>
             </w:r>
-            <w:r w:rsidR="00CC03A2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00CC03A2" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Consider</w:t>
             </w:r>
-            <w:r w:rsidR="006215AD" w:rsidRPr="006215AD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="006215AD" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28024729" w14:textId="18D8EA4A" w:rsidR="006215AD" w:rsidRPr="0066267F" w:rsidRDefault="006215AD" w:rsidP="006215AD">
+          <w:p w14:paraId="28024729" w14:textId="18D8EA4A" w:rsidR="006215AD" w:rsidRPr="00632D53" w:rsidRDefault="006215AD" w:rsidP="006215AD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Specific intervention or training chosen (name, evidence base</w:t>
             </w:r>
-            <w:r w:rsidR="00794C1C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00794C1C" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> / good practice</w:t>
             </w:r>
-            <w:r w:rsidRPr="0066267F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A70C1A3" w14:textId="77777777" w:rsidR="006215AD" w:rsidRPr="0066267F" w:rsidRDefault="006215AD" w:rsidP="006215AD">
+          <w:p w14:paraId="7A70C1A3" w14:textId="77777777" w:rsidR="006215AD" w:rsidRPr="00632D53" w:rsidRDefault="006215AD" w:rsidP="006215AD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Why this approach? Reference research or local toolkit.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0322B8EF" w14:textId="77777777" w:rsidR="00737FBD" w:rsidRPr="00914CDD" w:rsidRDefault="00E55ECF" w:rsidP="005F57C3">
+          <w:p w14:paraId="0322B8EF" w14:textId="77777777" w:rsidR="00737FBD" w:rsidRPr="00632D53" w:rsidRDefault="00E55ECF" w:rsidP="005F57C3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Intervention d</w:t>
             </w:r>
-            <w:r w:rsidR="006215AD" w:rsidRPr="00914CDD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="006215AD" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>etailed cost breakdown (resources, staffing, CPD).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78D0E200" w14:textId="5AAED738" w:rsidR="005F57C3" w:rsidRPr="00914CDD" w:rsidRDefault="005F57C3" w:rsidP="005F57C3">
+          <w:p w14:paraId="78D0E200" w14:textId="5AAED738" w:rsidR="005F57C3" w:rsidRPr="00632D53" w:rsidRDefault="005F57C3" w:rsidP="005F57C3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
               <w:t xml:space="preserve">Include cost breakdown for training materials, facilitator fees, and staff release time. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E3BE03B" w14:textId="77777777" w:rsidR="006073C3" w:rsidRPr="00914CDD" w:rsidRDefault="006073C3" w:rsidP="006073C3">
+          <w:p w14:paraId="2E3BE03B" w14:textId="77777777" w:rsidR="006073C3" w:rsidRPr="00632D53" w:rsidRDefault="006073C3" w:rsidP="006073C3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Outline CPD structure: number of sessions, audience, delivery method.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C9906B4" w14:textId="68C1537C" w:rsidR="00AA3FBE" w:rsidRPr="00914CDD" w:rsidRDefault="005F57C3" w:rsidP="00914CDD">
+          <w:p w14:paraId="0C9906B4" w14:textId="68C1537C" w:rsidR="00AA3FBE" w:rsidRPr="00632D53" w:rsidRDefault="005F57C3" w:rsidP="00914CDD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Explain sustainability e.g., how learning will be embedded and cascaded</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D8412A3" w14:textId="686ED2E9" w:rsidR="00883461" w:rsidRPr="00D8393E" w:rsidRDefault="006215AD" w:rsidP="00D8393E">
+          <w:p w14:paraId="5D8412A3" w14:textId="686ED2E9" w:rsidR="00883461" w:rsidRPr="00632D53" w:rsidRDefault="006215AD" w:rsidP="00D8393E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Consider alignment with Bristol Graduated Response Guidance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ECBD9D2" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00287080" w:rsidRDefault="002C1598" w:rsidP="0076072C">
+          <w:p w14:paraId="2ECBD9D2" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00632D53" w:rsidRDefault="002C1598" w:rsidP="0076072C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1598" w:rsidRPr="00287080" w14:paraId="56190B4D" w14:textId="77777777" w:rsidTr="26314F12">
+      <w:tr w:rsidR="002C1598" w:rsidRPr="00632D53" w14:paraId="56190B4D" w14:textId="77777777" w:rsidTr="26314F12">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B84C603" w14:textId="77777777" w:rsidR="002C1598" w:rsidRDefault="00CF3543" w:rsidP="0076072C">
+          <w:p w14:paraId="0B84C603" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00632D53" w:rsidRDefault="00CF3543" w:rsidP="0076072C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:highlight w:val="cyan"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Do: How will this be implemented</w:t>
             </w:r>
-            <w:r w:rsidR="00D04211" w:rsidRPr="00720D34">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00D04211" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:highlight w:val="cyan"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07EA75F1" w14:textId="74050977" w:rsidR="00282129" w:rsidRPr="00282129" w:rsidRDefault="500A0AD9" w:rsidP="00282129">
+          <w:p w14:paraId="07EA75F1" w14:textId="74050977" w:rsidR="00282129" w:rsidRPr="00632D53" w:rsidRDefault="500A0AD9" w:rsidP="00282129">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Things to </w:t>
             </w:r>
-            <w:r w:rsidR="21622044" w:rsidRPr="26314F12">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="21622044" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Consider</w:t>
             </w:r>
-            <w:r w:rsidR="3F8896C6" w:rsidRPr="26314F12">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="3F8896C6" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="4406A2E2" w:rsidRPr="26314F12">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="4406A2E2" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48BB558C" w14:textId="77777777" w:rsidR="00282129" w:rsidRPr="0066267F" w:rsidRDefault="00282129" w:rsidP="00282129">
+          <w:p w14:paraId="48BB558C" w14:textId="77777777" w:rsidR="00282129" w:rsidRPr="00632D53" w:rsidRDefault="00282129" w:rsidP="00282129">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Implementation steps: who, when, how.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55CDC223" w14:textId="77777777" w:rsidR="00282129" w:rsidRPr="0066267F" w:rsidRDefault="00282129" w:rsidP="00282129">
+          <w:p w14:paraId="55CDC223" w14:textId="77777777" w:rsidR="00282129" w:rsidRPr="00632D53" w:rsidRDefault="00282129" w:rsidP="00282129">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Staff roles and responsibilities.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="519D903B" w14:textId="77777777" w:rsidR="00282129" w:rsidRPr="0066267F" w:rsidRDefault="00282129" w:rsidP="00282129">
+          <w:p w14:paraId="519D903B" w14:textId="77777777" w:rsidR="00282129" w:rsidRPr="00632D53" w:rsidRDefault="00282129" w:rsidP="00282129">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>CPD plan if training is included.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24B30745" w14:textId="77777777" w:rsidR="00282129" w:rsidRPr="0066267F" w:rsidRDefault="00282129" w:rsidP="00282129">
+          <w:p w14:paraId="24B30745" w14:textId="77777777" w:rsidR="00282129" w:rsidRPr="00632D53" w:rsidRDefault="00282129" w:rsidP="00282129">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>How pupils will access provision (in-class, withdrawal, blended).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32D36C13" w14:textId="0484E689" w:rsidR="009D7A06" w:rsidRPr="00D8393E" w:rsidRDefault="006209DE" w:rsidP="0076072C">
+          <w:p w14:paraId="32D36C13" w14:textId="0484E689" w:rsidR="009D7A06" w:rsidRPr="00632D53" w:rsidRDefault="006209DE" w:rsidP="0076072C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Risk</w:t>
             </w:r>
-            <w:r w:rsidR="00282129" w:rsidRPr="0066267F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00282129" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> management (e.g., staff absence contingency)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73E5E898" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00287080" w:rsidRDefault="002C1598" w:rsidP="0076072C">
+          <w:p w14:paraId="73E5E898" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00632D53" w:rsidRDefault="002C1598" w:rsidP="0076072C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050373D" w:rsidRPr="00287080" w14:paraId="1FA4B48D" w14:textId="77777777" w:rsidTr="26314F12">
+      <w:tr w:rsidR="0050373D" w:rsidRPr="00632D53" w14:paraId="1FA4B48D" w14:textId="77777777" w:rsidTr="26314F12">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67BE1345" w14:textId="77777777" w:rsidR="0050373D" w:rsidRDefault="00CF3543" w:rsidP="0050373D">
+          <w:p w14:paraId="67BE1345" w14:textId="0FB87FC0" w:rsidR="0050373D" w:rsidRPr="00632D53" w:rsidRDefault="00CF3543" w:rsidP="0050373D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:highlight w:val="red"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="magenta"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Review: </w:t>
             </w:r>
-            <w:r w:rsidR="001275B3" w:rsidRPr="00720D34">
-[...3 lines deleted...]
-                <w:highlight w:val="red"/>
+            <w:r w:rsidR="001275B3" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="magenta"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>How will you measure impact</w:t>
             </w:r>
-            <w:r w:rsidR="00D04211" w:rsidRPr="00720D34">
-[...3 lines deleted...]
-                <w:highlight w:val="red"/>
+            <w:r w:rsidR="00D04211" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="magenta"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DCCE790" w14:textId="1FC6159B" w:rsidR="0066267F" w:rsidRPr="0066267F" w:rsidRDefault="72B03112" w:rsidP="0066267F">
+          <w:p w14:paraId="1DCCE790" w14:textId="1FC6159B" w:rsidR="0066267F" w:rsidRPr="00632D53" w:rsidRDefault="72B03112" w:rsidP="0066267F">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Things to </w:t>
             </w:r>
-            <w:r w:rsidR="00CC03A2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00CC03A2" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Consider</w:t>
             </w:r>
-            <w:r w:rsidR="0066267F" w:rsidRPr="0066267F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0066267F" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58DC437F" w14:textId="77777777" w:rsidR="0066267F" w:rsidRPr="0066267F" w:rsidRDefault="0066267F" w:rsidP="0066267F">
+          <w:p w14:paraId="58DC437F" w14:textId="77777777" w:rsidR="0066267F" w:rsidRPr="00632D53" w:rsidRDefault="0066267F" w:rsidP="0066267F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Impact measures: progress data, attendance, engagement, pupil/parent voice.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15164438" w14:textId="7405A2B5" w:rsidR="0066267F" w:rsidRPr="0066267F" w:rsidRDefault="0066267F" w:rsidP="0066267F">
+          <w:p w14:paraId="15164438" w14:textId="7405A2B5" w:rsidR="0066267F" w:rsidRPr="00632D53" w:rsidRDefault="0066267F" w:rsidP="0066267F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">How and when you will review </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1243CD19" w14:textId="77777777" w:rsidR="0066267F" w:rsidRPr="0066267F" w:rsidRDefault="0066267F" w:rsidP="0066267F">
+          <w:p w14:paraId="1243CD19" w14:textId="77777777" w:rsidR="0066267F" w:rsidRPr="00632D53" w:rsidRDefault="0066267F" w:rsidP="0066267F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Tools for monitoring: dashboards, intervention logs.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E1FE6C3" w14:textId="77777777" w:rsidR="0066267F" w:rsidRPr="0066267F" w:rsidRDefault="0066267F" w:rsidP="0066267F">
+          <w:p w14:paraId="4E1FE6C3" w14:textId="77777777" w:rsidR="0066267F" w:rsidRPr="00632D53" w:rsidRDefault="0066267F" w:rsidP="0066267F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Success criteria: e.g., “80% of targeted pupils improve reading age by 6 months.”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1487EAA7" w14:textId="529B0F79" w:rsidR="00282129" w:rsidRPr="00061AD9" w:rsidRDefault="0066267F" w:rsidP="6EB5D0E0">
+          <w:p w14:paraId="1487EAA7" w14:textId="529B0F79" w:rsidR="00282129" w:rsidRPr="00632D53" w:rsidRDefault="0066267F" w:rsidP="6EB5D0E0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Include how findings will inform future practice (sustainability)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D41C80F" w14:textId="49363029" w:rsidR="0050373D" w:rsidRPr="00287080" w:rsidRDefault="0050373D" w:rsidP="00061AD9">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="3D41C80F" w14:textId="49363029" w:rsidR="0050373D" w:rsidRPr="00632D53" w:rsidRDefault="0050373D" w:rsidP="00061AD9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0118D4EB" w14:textId="2B644E4D" w:rsidR="00CC38E7" w:rsidRDefault="00CC38E7" w:rsidP="00B23E9C">
+    <w:p w14:paraId="0118D4EB" w14:textId="2B644E4D" w:rsidR="00CC38E7" w:rsidRPr="00632D53" w:rsidRDefault="00CC38E7" w:rsidP="00B23E9C">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2972"/>
-        <w:gridCol w:w="5103"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4820"/>
+        <w:gridCol w:w="3959"/>
+        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="4263"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000843F5" w14:paraId="179A4B82" w14:textId="77777777" w:rsidTr="73D99FF3">
+      <w:tr w:rsidR="000843F5" w:rsidRPr="00632D53" w14:paraId="179A4B82" w14:textId="77777777" w:rsidTr="73D99FF3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15163" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="002D6D66" w14:textId="002BD8BD" w:rsidR="000843F5" w:rsidRPr="000843F5" w:rsidRDefault="00FD2E36" w:rsidP="000843F5">
-[...11 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="002D6D66" w14:textId="002BD8BD" w:rsidR="000843F5" w:rsidRPr="00632D53" w:rsidRDefault="00FD2E36" w:rsidP="000843F5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">This </w:t>
             </w:r>
-            <w:r w:rsidR="00323CAA">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00323CAA" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>grant application</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> must be </w:t>
             </w:r>
-            <w:r w:rsidR="00144379">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00144379" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>reviewed and endorsed by the Headteacher who</w:t>
             </w:r>
-            <w:r w:rsidR="002216CF">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="002216CF" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> agrees</w:t>
             </w:r>
-            <w:r w:rsidR="0072790A">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="0072790A" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> to</w:t>
             </w:r>
-            <w:r w:rsidR="00144379">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00144379" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> take responsibility for the </w:t>
             </w:r>
-            <w:r w:rsidR="00323CAA">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00323CAA" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>following k</w:t>
             </w:r>
-            <w:r w:rsidR="000843F5" w:rsidRPr="000843F5">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="000843F5" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ey commitments</w:t>
             </w:r>
-            <w:r w:rsidR="001F2CD6" w:rsidRPr="00056C73">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="001F2CD6" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r w:rsidR="00323CAA">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00323CAA" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidR="001F2CD6" w:rsidRPr="00056C73">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="001F2CD6" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>school</w:t>
             </w:r>
-            <w:r w:rsidR="000843F5" w:rsidRPr="000843F5">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="000843F5" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69CA90BC" w14:textId="77777777" w:rsidR="000843F5" w:rsidRPr="000843F5" w:rsidRDefault="000843F5" w:rsidP="000843F5">
+          <w:p w14:paraId="69CA90BC" w14:textId="77777777" w:rsidR="000843F5" w:rsidRPr="00632D53" w:rsidRDefault="000843F5" w:rsidP="000843F5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Use funding only for approved purpose</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B1F5C5C" w14:textId="5E16FFC1" w:rsidR="000843F5" w:rsidRPr="000843F5" w:rsidRDefault="000843F5" w:rsidP="000843F5">
+          <w:p w14:paraId="1B1F5C5C" w14:textId="5E16FFC1" w:rsidR="000843F5" w:rsidRPr="00632D53" w:rsidRDefault="000843F5" w:rsidP="000843F5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Implement agreed intervention/approach</w:t>
             </w:r>
-            <w:r w:rsidR="33053CD1" w:rsidRPr="6B08DE41">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="33053CD1" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> with robust monitoring processes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A204172" w14:textId="43D2D4E3" w:rsidR="000843F5" w:rsidRPr="000843F5" w:rsidRDefault="000843F5" w:rsidP="000843F5">
+          <w:p w14:paraId="7A204172" w14:textId="43D2D4E3" w:rsidR="000843F5" w:rsidRPr="00632D53" w:rsidRDefault="000843F5" w:rsidP="000843F5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide financial accountability </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="427BAE1F" w14:textId="77777777" w:rsidR="000843F5" w:rsidRPr="000843F5" w:rsidRDefault="000843F5" w:rsidP="000843F5">
+          <w:p w14:paraId="427BAE1F" w14:textId="77777777" w:rsidR="000843F5" w:rsidRPr="00632D53" w:rsidRDefault="000843F5" w:rsidP="000843F5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Participate in review meetings and share impact data</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C4D2BE8" w14:textId="2904AA8F" w:rsidR="000843F5" w:rsidRPr="002216CF" w:rsidRDefault="79DACD89" w:rsidP="26314F12">
-[...11 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="5C4D2BE8" w14:textId="2904AA8F" w:rsidR="000843F5" w:rsidRPr="00632D53" w:rsidRDefault="79DACD89" w:rsidP="26314F12">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Any breach in this agreement could </w:t>
             </w:r>
-            <w:r w:rsidR="745E34F3" w:rsidRPr="26314F12">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="745E34F3" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>result in the claw-back of allocated funding</w:t>
             </w:r>
-            <w:r w:rsidR="6B166911" w:rsidRPr="26314F12">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="6B166911" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00056C73" w14:paraId="19B9CC24" w14:textId="77777777" w:rsidTr="73D99FF3">
+      <w:tr w:rsidR="00056C73" w:rsidRPr="00632D53" w14:paraId="19B9CC24" w14:textId="77777777" w:rsidTr="005728C6">
         <w:trPr>
           <w:trHeight w:val="945"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="154F871B" w14:textId="3131CC87" w:rsidR="00056C73" w:rsidRPr="00FD2E36" w:rsidRDefault="00056C73" w:rsidP="00FD2E36">
-[...11 lines deleted...]
-              <w:t>Name (Headteacher)</w:t>
+          <w:p w14:paraId="154F871B" w14:textId="67C18AB7" w:rsidR="00056C73" w:rsidRPr="00632D53" w:rsidRDefault="00056C73" w:rsidP="005728C6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Name (Headteacher</w:t>
+            </w:r>
+            <w:r w:rsidR="005728C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcW w:w="3959" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="751E6210" w14:textId="77777777" w:rsidR="00056C73" w:rsidRDefault="00056C73" w:rsidP="00FD2E36">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="751E6210" w14:textId="77777777" w:rsidR="00056C73" w:rsidRPr="00632D53" w:rsidRDefault="00056C73" w:rsidP="005728C6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F83B408" w14:textId="6EB8520C" w:rsidR="00056C73" w:rsidRDefault="00FD2E36" w:rsidP="4E350B01">
-[...9 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="6CED5C69" w14:textId="7F803B54" w:rsidR="00C3276D" w:rsidRPr="00632D53" w:rsidRDefault="00FD2E36" w:rsidP="005728C6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="005728C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C3276D" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="12658BA4" w:rsidRPr="00DD379B">
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="12658BA4" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">must be </w:t>
             </w:r>
-            <w:r w:rsidR="5B0A69EA" w:rsidRPr="00DD379B">
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="5B0A69EA" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Headteacher</w:t>
             </w:r>
-            <w:r w:rsidR="12BBCCDB" w:rsidRPr="00DD379B">
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="12BBCCDB" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s signature</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD379B">
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00E460F2" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, not a typed name</w:t>
+            </w:r>
+            <w:r w:rsidR="00C3276D" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="A20000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BA4FF79" w14:textId="27C60679" w:rsidR="00056C73" w:rsidRPr="00FD2E36" w:rsidRDefault="00A73EEF" w:rsidP="00FD2E36">
-[...10 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="6370F552" w14:textId="77777777" w:rsidR="00056C73" w:rsidRDefault="00A73EEF" w:rsidP="005728C6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="7BA4FF79" w14:textId="27C60679" w:rsidR="005728C6" w:rsidRPr="00632D53" w:rsidRDefault="005728C6" w:rsidP="005728C6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:tcW w:w="4263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26FED839" w14:textId="5A57F6D4" w:rsidR="00056C73" w:rsidRDefault="00056C73" w:rsidP="00591A01">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="26FED839" w14:textId="5C67E6E4" w:rsidR="005728C6" w:rsidRPr="00632D53" w:rsidRDefault="005728C6" w:rsidP="005728C6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31D9D5AD" w14:textId="77777777" w:rsidR="005403B5" w:rsidRDefault="005403B5" w:rsidP="001673F8">
+    <w:p w14:paraId="79FD224D" w14:textId="77777777" w:rsidR="001673F8" w:rsidRPr="00632D53" w:rsidRDefault="001673F8" w:rsidP="001673F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="A20000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00632D53">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
-[...9 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:color w:val="A20000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>PLEASE ENSURE ALL SECTIONS ARE COMPLETED IN FULL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F19D5B6" w14:textId="77777777" w:rsidR="001673F8" w:rsidRPr="00287080" w:rsidRDefault="001673F8" w:rsidP="001673F8">
+    <w:p w14:paraId="09F72FB6" w14:textId="4BC863C2" w:rsidR="005728C6" w:rsidRDefault="001673F8" w:rsidP="005728C6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:iCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287080">
+      <w:r w:rsidRPr="00632D53">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:iCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Incomplete or missing paperwork will result in the application being rejected.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5078EEBE" w14:textId="77777777" w:rsidR="00A44EEF" w:rsidRDefault="00A44EEF" w:rsidP="00486DF0">
-      <w:pPr>
+    <w:p w14:paraId="61A7F539" w14:textId="77777777" w:rsidR="005728C6" w:rsidRDefault="005728C6">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1961C4" w14:textId="77777777" w:rsidR="001673F8" w:rsidRPr="00632D53" w:rsidRDefault="001673F8" w:rsidP="005728C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D79FBE9" w14:textId="0AF2813C" w:rsidR="00F329B4" w:rsidRPr="00632D53" w:rsidRDefault="005728C6" w:rsidP="00486DF0">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44E17" w:rsidRPr="00632D53">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...57 lines deleted...]
-        <w:t>FUNDING STATEMENT</w:t>
+        <w:t>UNDING STATEMENT</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="84"/>
         <w:tblW w:w="15446" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9918"/>
         <w:gridCol w:w="5528"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C44E17" w:rsidRPr="00287080" w14:paraId="251857BC" w14:textId="77777777" w:rsidTr="00B23E9C">
+      <w:tr w:rsidR="00C44E17" w:rsidRPr="00632D53" w14:paraId="251857BC" w14:textId="77777777" w:rsidTr="00B23E9C">
         <w:trPr>
           <w:trHeight w:val="599"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9918" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="99FF99"/>
           </w:tcPr>
-          <w:p w14:paraId="7D030508" w14:textId="2A659EDC" w:rsidR="00C44E17" w:rsidRPr="00287080" w:rsidRDefault="00DB24D4" w:rsidP="00C44E17">
+          <w:p w14:paraId="7D030508" w14:textId="2A659EDC" w:rsidR="00C44E17" w:rsidRPr="00632D53" w:rsidRDefault="00DB24D4" w:rsidP="00C44E17">
             <w:pPr>
               <w:spacing w:before="120" w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidR="00C44E17" w:rsidRPr="00287080">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00C44E17" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>unding awarded</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="99FF99"/>
           </w:tcPr>
-          <w:p w14:paraId="77E4F1AC" w14:textId="77777777" w:rsidR="00C44E17" w:rsidRPr="00287080" w:rsidRDefault="00C44E17" w:rsidP="00C44E17">
+          <w:p w14:paraId="77E4F1AC" w14:textId="77777777" w:rsidR="00C44E17" w:rsidRPr="00632D53" w:rsidRDefault="00C44E17" w:rsidP="00C44E17">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="1129"/>
         <w:tblW w:w="15446" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7506"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3827"/>
+        <w:gridCol w:w="8784"/>
+        <w:gridCol w:w="1181"/>
+        <w:gridCol w:w="1181"/>
+        <w:gridCol w:w="1465"/>
+        <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B86245" w:rsidRPr="00287080" w14:paraId="48AEE205" w14:textId="77777777" w:rsidTr="00B86245">
+      <w:tr w:rsidR="00B86245" w:rsidRPr="00632D53" w14:paraId="48AEE205" w14:textId="77777777" w:rsidTr="00632D53">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7506" w:type="dxa"/>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CEFAFCA" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00287080" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="7CEFAFCA" w14:textId="4E80BA9A" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00E063BA" w:rsidP="00632D53">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-              <w:t>FEEDBACK</w:t>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Feedback on Application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:tcW w:w="1181" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1237E03B" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00287080" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="1237E03B" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>YES:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04A1F70D" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00287080" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="04A1F70D" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Good</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:tcW w:w="1181" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="548F695D" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00287080" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="548F695D" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>YES:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CCA051B" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00287080" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="1CCA051B" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>In part</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0D329B01" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00287080" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="0D329B01" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NO:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69711FB2" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00287080" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="69711FB2" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Insufficient</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33D9E18E" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00287080" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="33D9E18E" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00632D53">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Comments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86245" w:rsidRPr="00287080" w14:paraId="0BFD532E" w14:textId="77777777" w:rsidTr="00B86245">
+      <w:tr w:rsidR="00B86245" w:rsidRPr="00632D53" w14:paraId="0BFD532E" w14:textId="77777777" w:rsidTr="00632D53">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7506" w:type="dxa"/>
+            <w:tcW w:w="8784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7821C70F" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="7821C70F" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Whole-school provision map</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42DE8435" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="00809440" w14:textId="6842AE3A" w:rsidR="00F5315C" w:rsidRPr="00632D53" w:rsidRDefault="00F5315C" w:rsidP="00B86245">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-              <w:t>is completed and aligns with identified needs.</w:t>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The school overview </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD0060" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>section</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is fully completed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AFB6C69" w14:textId="665EB367" w:rsidR="00DD0060" w:rsidRPr="00632D53" w:rsidRDefault="00DD0060" w:rsidP="00DD0060">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Costed provision is appropriate for SEND support and can reasonably be funded from the school’s SEND notional budget</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42DE8435" w14:textId="0DB93808" w:rsidR="007D4D02" w:rsidRPr="00632D53" w:rsidRDefault="00E30D55" w:rsidP="00E30D55">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Costed provision shows the school has used its available SEND </w:t>
+            </w:r>
+            <w:r w:rsidR="00932F3F" w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">funding </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>allocation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:tcW w:w="1181" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6D82C589" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="6D82C589" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:tcW w:w="1181" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE10245" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="4CE10245" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6F20E150" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="6F20E150" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B70A881" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="5B70A881" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86245" w:rsidRPr="00287080" w14:paraId="18EB26CE" w14:textId="77777777" w:rsidTr="00B86245">
+      <w:tr w:rsidR="00B86245" w:rsidRPr="00632D53" w14:paraId="18EB26CE" w14:textId="77777777" w:rsidTr="00632D53">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7506" w:type="dxa"/>
+            <w:tcW w:w="8784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="106CB7EC" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="106CB7EC" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Assess section:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35D892A8" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="35D892A8" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Assessment clearly identifies a gap in provision or knowledge, supported by data (e.g., SEND profiles, attainment, attendance).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="507EFA2B" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="507EFA2B" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Proposed provision is appropriate for identified gap in provision and proportionate (reasonable cost and scale for the number of pupils impacted).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:tcW w:w="1181" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="325013DF" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="325013DF" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:tcW w:w="1181" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="45171A18" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="45171A18" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2250DA85" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="2250DA85" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12DBE4F4" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="12DBE4F4" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86245" w:rsidRPr="00287080" w14:paraId="46AACECC" w14:textId="77777777" w:rsidTr="00B86245">
+      <w:tr w:rsidR="00B86245" w:rsidRPr="00632D53" w14:paraId="46AACECC" w14:textId="77777777" w:rsidTr="00632D53">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7506" w:type="dxa"/>
+            <w:tcW w:w="8784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="103C6F3A" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="103C6F3A" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
-              <w:t>Plan section</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="7983B4FF" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+              <w:t>Plan section:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7983B4FF" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">includes detailed cost breakdown </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:tcW w:w="1181" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4CC38BEE" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="4CC38BEE" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:tcW w:w="1181" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="04DBF584" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="04DBF584" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="05668A72" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="05668A72" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49D9E173" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="49D9E173" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86245" w:rsidRPr="00287080" w14:paraId="05D2C34B" w14:textId="77777777" w:rsidTr="00B86245">
+      <w:tr w:rsidR="00B86245" w:rsidRPr="00632D53" w14:paraId="05D2C34B" w14:textId="77777777" w:rsidTr="00632D53">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7506" w:type="dxa"/>
+            <w:tcW w:w="8784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21CC2FAB" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="21CC2FAB" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
-              <w:t>Do section</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="314D7882" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+              <w:t>Do section:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="314D7882" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>outlines clear implementation steps, roles, and timelines.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:tcW w:w="1181" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0414CE59" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="0414CE59" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:tcW w:w="1181" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2D3CEBDF" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="2D3CEBDF" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1531A50D" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="1531A50D" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C95B1CD" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="2C95B1CD" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86245" w:rsidRPr="00287080" w14:paraId="7081A4F6" w14:textId="77777777" w:rsidTr="00B86245">
+      <w:tr w:rsidR="00B86245" w:rsidRPr="00632D53" w14:paraId="7081A4F6" w14:textId="77777777" w:rsidTr="00632D53">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7506" w:type="dxa"/>
+            <w:tcW w:w="8784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="019AC21B" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="019AC21B" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="29153F94" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="magenta"/>
+              </w:rPr>
+              <w:t>Review section:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29153F94" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>includes measurable impact indicators and commitment to sustainability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:tcW w:w="1181" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2F34EC55" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="2F34EC55" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:tcW w:w="1181" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1C5B3683" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="1C5B3683" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:tcW w:w="1465" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7246EF34" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="7246EF34" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26539B83" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="26539B83" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86245" w:rsidRPr="00287080" w14:paraId="5B85CC87" w14:textId="77777777" w:rsidTr="00B86245">
+      <w:tr w:rsidR="00B86245" w:rsidRPr="00632D53" w14:paraId="5B85CC87" w14:textId="77777777" w:rsidTr="00B86245">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15446" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="38A2704C" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00294805" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="38A2704C" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Applications should be rejected when:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4ABAE20F" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00294805" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="4ABAE20F" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Needs are vague or unsupported by evidence.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E7F3A1A" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00294805" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="7E7F3A1A" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Provision is not linked to identified needs or is disproportionate (e.g., high-cost resource for very few pupils without justification).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71E503C9" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00294805" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="71E503C9" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No clear monitoring or impact measures.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79CF1819" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00294805" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="79CF1819" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Missing or incomplete sections (Assess, Plan, Do, Review).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BC118D2" w14:textId="7F65323E" w:rsidR="00B86245" w:rsidRPr="00F16732" w:rsidRDefault="00B86245" w:rsidP="00F16732">
+          <w:p w14:paraId="1BC118D2" w14:textId="7F65323E" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00F16732">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No evidence of whole-school provision mapping or strategic alignment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18DC6E72" w14:textId="27BBAB4A" w:rsidR="00B86245" w:rsidRPr="00C3276D" w:rsidRDefault="25C58710" w:rsidP="00C3276D">
+          <w:p w14:paraId="18DC6E72" w14:textId="27BBAB4A" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="25C58710" w:rsidP="00C3276D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Headteacher has not signed and dated the application form</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86245" w:rsidRPr="00287080" w14:paraId="2433687F" w14:textId="77777777" w:rsidTr="00B86245">
+      <w:tr w:rsidR="00B86245" w:rsidRPr="00632D53" w14:paraId="2433687F" w14:textId="77777777" w:rsidTr="00B86245">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15446" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="37042AF7" w14:textId="77777777" w:rsidR="00B86245" w:rsidRDefault="00B86245" w:rsidP="00B86245">
+          <w:p w14:paraId="6C08AF21" w14:textId="4686C01A" w:rsidR="00B86245" w:rsidRPr="00632D53" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...29 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Additional feedback:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45380EC9" w14:textId="2D9EDA54" w:rsidR="004A79BF" w:rsidRPr="00287080" w:rsidRDefault="004A79BF" w:rsidP="35B4C2C1">
+    <w:p w14:paraId="45380EC9" w14:textId="2D9EDA54" w:rsidR="004A79BF" w:rsidRPr="00632D53" w:rsidRDefault="004A79BF" w:rsidP="35B4C2C1">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="004A79BF" w:rsidRPr="00287080" w:rsidSect="00431C5F">
+    <w:sectPr w:rsidR="004A79BF" w:rsidRPr="00632D53" w:rsidSect="00431C5F">
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="720" w:bottom="567" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F2A2C15" w14:textId="77777777" w:rsidR="008141FA" w:rsidRDefault="008141FA" w:rsidP="000C209D">
+    <w:p w14:paraId="70DB14E9" w14:textId="77777777" w:rsidR="00380D09" w:rsidRDefault="00380D09" w:rsidP="000C209D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BE448E9" w14:textId="77777777" w:rsidR="008141FA" w:rsidRDefault="008141FA" w:rsidP="000C209D">
+    <w:p w14:paraId="5B520C72" w14:textId="77777777" w:rsidR="00380D09" w:rsidRDefault="00380D09" w:rsidP="000C209D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4102,51 +4569,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3865D016" w14:textId="5968AE87" w:rsidR="000B6E9D" w:rsidRDefault="000B6E9D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FFC5D3E" wp14:editId="7E86B608">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
@@ -4547,61 +5013,61 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64C126A0" w14:textId="77777777" w:rsidR="008141FA" w:rsidRDefault="008141FA" w:rsidP="000C209D">
+    <w:p w14:paraId="5108F0B2" w14:textId="77777777" w:rsidR="00380D09" w:rsidRDefault="00380D09" w:rsidP="000C209D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01118A72" w14:textId="77777777" w:rsidR="008141FA" w:rsidRDefault="008141FA" w:rsidP="000C209D">
+    <w:p w14:paraId="1EBCAE3D" w14:textId="77777777" w:rsidR="00380D09" w:rsidRDefault="00380D09" w:rsidP="000C209D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F026568"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="215AE544"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -7335,513 +7801,578 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002C1598"/>
     <w:rsid w:val="000004CE"/>
     <w:rsid w:val="000042AF"/>
     <w:rsid w:val="00012ED2"/>
+    <w:rsid w:val="000253FB"/>
     <w:rsid w:val="00030BC8"/>
     <w:rsid w:val="00035C41"/>
+    <w:rsid w:val="00035D93"/>
     <w:rsid w:val="0003781D"/>
     <w:rsid w:val="00056C73"/>
     <w:rsid w:val="00060D0D"/>
     <w:rsid w:val="00061AD9"/>
     <w:rsid w:val="00062B83"/>
     <w:rsid w:val="0007396E"/>
+    <w:rsid w:val="0007407D"/>
     <w:rsid w:val="00077809"/>
     <w:rsid w:val="000843F5"/>
     <w:rsid w:val="000955CF"/>
     <w:rsid w:val="000A029D"/>
     <w:rsid w:val="000A323D"/>
     <w:rsid w:val="000A49B6"/>
     <w:rsid w:val="000B020A"/>
     <w:rsid w:val="000B1ABA"/>
     <w:rsid w:val="000B3EEC"/>
     <w:rsid w:val="000B6E9D"/>
     <w:rsid w:val="000C209D"/>
     <w:rsid w:val="000C220F"/>
     <w:rsid w:val="000C3067"/>
     <w:rsid w:val="000C47CC"/>
     <w:rsid w:val="000D10A3"/>
     <w:rsid w:val="000E1582"/>
     <w:rsid w:val="000E48E1"/>
     <w:rsid w:val="000F512C"/>
     <w:rsid w:val="000F5BD2"/>
     <w:rsid w:val="000F719B"/>
     <w:rsid w:val="000F7F04"/>
+    <w:rsid w:val="001003C0"/>
     <w:rsid w:val="001035A4"/>
+    <w:rsid w:val="00116652"/>
+    <w:rsid w:val="001249F2"/>
     <w:rsid w:val="001275B3"/>
     <w:rsid w:val="00127D11"/>
     <w:rsid w:val="00134565"/>
     <w:rsid w:val="00134AE7"/>
     <w:rsid w:val="00144379"/>
     <w:rsid w:val="001461E0"/>
     <w:rsid w:val="0014627F"/>
+    <w:rsid w:val="001572B4"/>
     <w:rsid w:val="00160198"/>
     <w:rsid w:val="001673F8"/>
     <w:rsid w:val="00181FAD"/>
     <w:rsid w:val="00185ACA"/>
     <w:rsid w:val="001A344F"/>
     <w:rsid w:val="001A4F80"/>
     <w:rsid w:val="001A5408"/>
+    <w:rsid w:val="001D2836"/>
     <w:rsid w:val="001E3AB2"/>
     <w:rsid w:val="001F1C7B"/>
     <w:rsid w:val="001F2CD6"/>
     <w:rsid w:val="001F573F"/>
     <w:rsid w:val="00203645"/>
+    <w:rsid w:val="002063EA"/>
     <w:rsid w:val="00212625"/>
     <w:rsid w:val="00215E1C"/>
     <w:rsid w:val="002172E4"/>
     <w:rsid w:val="00220900"/>
     <w:rsid w:val="002216CF"/>
     <w:rsid w:val="00224146"/>
     <w:rsid w:val="002403CC"/>
     <w:rsid w:val="0024069D"/>
     <w:rsid w:val="00247588"/>
     <w:rsid w:val="002579A9"/>
     <w:rsid w:val="00257E3D"/>
     <w:rsid w:val="0026670A"/>
     <w:rsid w:val="0027092E"/>
+    <w:rsid w:val="002711E1"/>
     <w:rsid w:val="002717F5"/>
     <w:rsid w:val="0027323A"/>
     <w:rsid w:val="00281E0B"/>
+    <w:rsid w:val="00281EEA"/>
     <w:rsid w:val="00282129"/>
     <w:rsid w:val="00287080"/>
     <w:rsid w:val="0029272E"/>
     <w:rsid w:val="00292A3D"/>
     <w:rsid w:val="00294805"/>
     <w:rsid w:val="002A155B"/>
     <w:rsid w:val="002A2376"/>
     <w:rsid w:val="002B2E9E"/>
     <w:rsid w:val="002B4E7B"/>
     <w:rsid w:val="002B7499"/>
     <w:rsid w:val="002C1598"/>
+    <w:rsid w:val="002C50A9"/>
     <w:rsid w:val="002C6149"/>
     <w:rsid w:val="002C6DC3"/>
     <w:rsid w:val="002D2431"/>
     <w:rsid w:val="002D4643"/>
     <w:rsid w:val="002D4E72"/>
+    <w:rsid w:val="002E4743"/>
     <w:rsid w:val="002E6BAD"/>
     <w:rsid w:val="002E7F5C"/>
     <w:rsid w:val="00304341"/>
+    <w:rsid w:val="00305201"/>
     <w:rsid w:val="00305A0F"/>
     <w:rsid w:val="00313FA3"/>
     <w:rsid w:val="00317D04"/>
     <w:rsid w:val="00323CAA"/>
     <w:rsid w:val="003302A4"/>
     <w:rsid w:val="00360F0A"/>
     <w:rsid w:val="0036180C"/>
+    <w:rsid w:val="00380D09"/>
+    <w:rsid w:val="00381B8D"/>
     <w:rsid w:val="00392EF6"/>
+    <w:rsid w:val="00394EB3"/>
     <w:rsid w:val="003A15E0"/>
     <w:rsid w:val="003B15BF"/>
     <w:rsid w:val="003B3964"/>
     <w:rsid w:val="003C35DC"/>
     <w:rsid w:val="003E0670"/>
     <w:rsid w:val="003E2246"/>
     <w:rsid w:val="00402C02"/>
     <w:rsid w:val="00413D56"/>
     <w:rsid w:val="004215AF"/>
     <w:rsid w:val="004242C2"/>
     <w:rsid w:val="004319FF"/>
     <w:rsid w:val="00431C5F"/>
     <w:rsid w:val="004413BC"/>
     <w:rsid w:val="004449F3"/>
     <w:rsid w:val="00447994"/>
     <w:rsid w:val="00453B8F"/>
     <w:rsid w:val="00454218"/>
     <w:rsid w:val="00464C89"/>
+    <w:rsid w:val="00466A40"/>
     <w:rsid w:val="00473BC8"/>
+    <w:rsid w:val="00482D1D"/>
+    <w:rsid w:val="004831EE"/>
     <w:rsid w:val="00484AB9"/>
     <w:rsid w:val="00486DF0"/>
     <w:rsid w:val="00487DCD"/>
     <w:rsid w:val="00495DD8"/>
     <w:rsid w:val="004A030D"/>
     <w:rsid w:val="004A79BF"/>
     <w:rsid w:val="004B018A"/>
     <w:rsid w:val="004E6855"/>
     <w:rsid w:val="004F1841"/>
     <w:rsid w:val="004F4B98"/>
     <w:rsid w:val="0050373D"/>
     <w:rsid w:val="00504E9F"/>
     <w:rsid w:val="00505426"/>
     <w:rsid w:val="005062EB"/>
     <w:rsid w:val="005078EB"/>
     <w:rsid w:val="00510161"/>
     <w:rsid w:val="00517E54"/>
+    <w:rsid w:val="00522654"/>
     <w:rsid w:val="00526F9D"/>
-    <w:rsid w:val="005403B5"/>
     <w:rsid w:val="00552AF4"/>
     <w:rsid w:val="0056097F"/>
     <w:rsid w:val="00562B38"/>
     <w:rsid w:val="005658CC"/>
     <w:rsid w:val="00571725"/>
+    <w:rsid w:val="005728C6"/>
     <w:rsid w:val="00591A01"/>
     <w:rsid w:val="005A3B62"/>
     <w:rsid w:val="005B0299"/>
     <w:rsid w:val="005B2CD4"/>
     <w:rsid w:val="005C2E1B"/>
     <w:rsid w:val="005C3CB8"/>
     <w:rsid w:val="005D5B3D"/>
     <w:rsid w:val="005E011D"/>
     <w:rsid w:val="005E7CE3"/>
     <w:rsid w:val="005F3C23"/>
     <w:rsid w:val="005F57C3"/>
     <w:rsid w:val="006067A6"/>
     <w:rsid w:val="006073C3"/>
     <w:rsid w:val="00610F61"/>
     <w:rsid w:val="006116CB"/>
     <w:rsid w:val="006159B1"/>
     <w:rsid w:val="0062007B"/>
     <w:rsid w:val="006209DE"/>
     <w:rsid w:val="006215AD"/>
     <w:rsid w:val="006274B3"/>
+    <w:rsid w:val="00632D53"/>
     <w:rsid w:val="006342CB"/>
     <w:rsid w:val="006368DD"/>
+    <w:rsid w:val="006525A4"/>
     <w:rsid w:val="00661912"/>
     <w:rsid w:val="0066267F"/>
     <w:rsid w:val="00662947"/>
+    <w:rsid w:val="00663CB0"/>
     <w:rsid w:val="00664D25"/>
     <w:rsid w:val="00665451"/>
     <w:rsid w:val="00671039"/>
     <w:rsid w:val="0067253C"/>
     <w:rsid w:val="006825F6"/>
     <w:rsid w:val="006B3F99"/>
+    <w:rsid w:val="006D2348"/>
     <w:rsid w:val="00701B08"/>
     <w:rsid w:val="00717DF6"/>
     <w:rsid w:val="00720D34"/>
     <w:rsid w:val="00725CB2"/>
     <w:rsid w:val="0072790A"/>
+    <w:rsid w:val="00734A37"/>
     <w:rsid w:val="0073645E"/>
     <w:rsid w:val="00737FBD"/>
     <w:rsid w:val="0074631D"/>
     <w:rsid w:val="0076072C"/>
-    <w:rsid w:val="007724A4"/>
+    <w:rsid w:val="00767C18"/>
     <w:rsid w:val="00772FFE"/>
     <w:rsid w:val="00773138"/>
+    <w:rsid w:val="007739E3"/>
     <w:rsid w:val="007874B6"/>
     <w:rsid w:val="007933A8"/>
     <w:rsid w:val="00794C1C"/>
     <w:rsid w:val="00797E31"/>
     <w:rsid w:val="007B02DB"/>
     <w:rsid w:val="007B34CC"/>
     <w:rsid w:val="007B546F"/>
     <w:rsid w:val="007C3DE7"/>
     <w:rsid w:val="007D0D32"/>
+    <w:rsid w:val="007D4D02"/>
     <w:rsid w:val="007D58CB"/>
+    <w:rsid w:val="007E6283"/>
     <w:rsid w:val="007E787C"/>
     <w:rsid w:val="0081016D"/>
     <w:rsid w:val="008141FA"/>
     <w:rsid w:val="0081608C"/>
     <w:rsid w:val="0082286D"/>
     <w:rsid w:val="00836C4D"/>
     <w:rsid w:val="00844A9A"/>
     <w:rsid w:val="00846FC7"/>
     <w:rsid w:val="0085241C"/>
     <w:rsid w:val="00852D84"/>
     <w:rsid w:val="00872328"/>
     <w:rsid w:val="008740B7"/>
+    <w:rsid w:val="00875E2C"/>
     <w:rsid w:val="00882D4B"/>
     <w:rsid w:val="00883461"/>
     <w:rsid w:val="00890BC7"/>
     <w:rsid w:val="00890C52"/>
     <w:rsid w:val="008A22DA"/>
     <w:rsid w:val="008A25BB"/>
     <w:rsid w:val="008A3994"/>
     <w:rsid w:val="008A4EFF"/>
     <w:rsid w:val="008D0FC9"/>
+    <w:rsid w:val="008E011E"/>
     <w:rsid w:val="008E1EA4"/>
+    <w:rsid w:val="008E6051"/>
     <w:rsid w:val="00913CEA"/>
     <w:rsid w:val="00914CDD"/>
     <w:rsid w:val="009165E2"/>
     <w:rsid w:val="00916943"/>
     <w:rsid w:val="00925689"/>
     <w:rsid w:val="0093052A"/>
     <w:rsid w:val="009328EB"/>
+    <w:rsid w:val="00932F3F"/>
     <w:rsid w:val="00940FDE"/>
     <w:rsid w:val="00956AB9"/>
     <w:rsid w:val="009658A2"/>
+    <w:rsid w:val="00977982"/>
     <w:rsid w:val="00980391"/>
+    <w:rsid w:val="00982CEC"/>
     <w:rsid w:val="00984CE6"/>
     <w:rsid w:val="009910CE"/>
     <w:rsid w:val="00996D90"/>
     <w:rsid w:val="009B2097"/>
     <w:rsid w:val="009C79A3"/>
     <w:rsid w:val="009D7A06"/>
     <w:rsid w:val="009E01EC"/>
     <w:rsid w:val="009E32AA"/>
     <w:rsid w:val="009F510D"/>
     <w:rsid w:val="009F51BD"/>
     <w:rsid w:val="00A14513"/>
     <w:rsid w:val="00A17C6D"/>
     <w:rsid w:val="00A26768"/>
     <w:rsid w:val="00A30836"/>
     <w:rsid w:val="00A34254"/>
     <w:rsid w:val="00A35721"/>
     <w:rsid w:val="00A367FD"/>
     <w:rsid w:val="00A44EEF"/>
     <w:rsid w:val="00A66095"/>
     <w:rsid w:val="00A73955"/>
     <w:rsid w:val="00A73EEF"/>
     <w:rsid w:val="00A8000F"/>
     <w:rsid w:val="00A84DB4"/>
     <w:rsid w:val="00AA3FBE"/>
     <w:rsid w:val="00AB3F32"/>
     <w:rsid w:val="00AC4F9F"/>
     <w:rsid w:val="00AC7001"/>
     <w:rsid w:val="00AE667A"/>
     <w:rsid w:val="00AF50F6"/>
     <w:rsid w:val="00B00660"/>
     <w:rsid w:val="00B01CE4"/>
     <w:rsid w:val="00B03C67"/>
     <w:rsid w:val="00B11F97"/>
     <w:rsid w:val="00B124C6"/>
     <w:rsid w:val="00B129D8"/>
     <w:rsid w:val="00B12E92"/>
+    <w:rsid w:val="00B20C2A"/>
+    <w:rsid w:val="00B20C88"/>
     <w:rsid w:val="00B23E9C"/>
+    <w:rsid w:val="00B27E12"/>
+    <w:rsid w:val="00B304D4"/>
     <w:rsid w:val="00B31324"/>
     <w:rsid w:val="00B318E7"/>
     <w:rsid w:val="00B35729"/>
     <w:rsid w:val="00B361B9"/>
     <w:rsid w:val="00B45F13"/>
     <w:rsid w:val="00B511A8"/>
     <w:rsid w:val="00B5637B"/>
     <w:rsid w:val="00B574E5"/>
     <w:rsid w:val="00B63691"/>
     <w:rsid w:val="00B6480D"/>
     <w:rsid w:val="00B65B85"/>
     <w:rsid w:val="00B7439F"/>
     <w:rsid w:val="00B74646"/>
     <w:rsid w:val="00B80883"/>
     <w:rsid w:val="00B86245"/>
     <w:rsid w:val="00B87497"/>
     <w:rsid w:val="00B979DD"/>
+    <w:rsid w:val="00BA4C65"/>
+    <w:rsid w:val="00BA5339"/>
     <w:rsid w:val="00BC05F9"/>
     <w:rsid w:val="00BD3D2A"/>
+    <w:rsid w:val="00BD44AA"/>
     <w:rsid w:val="00BE61B0"/>
     <w:rsid w:val="00BF5B3E"/>
     <w:rsid w:val="00C1515A"/>
     <w:rsid w:val="00C27562"/>
     <w:rsid w:val="00C3276D"/>
     <w:rsid w:val="00C334E4"/>
     <w:rsid w:val="00C44E17"/>
     <w:rsid w:val="00C57A87"/>
     <w:rsid w:val="00C60CBC"/>
     <w:rsid w:val="00C70616"/>
     <w:rsid w:val="00C74FC8"/>
     <w:rsid w:val="00C75F6E"/>
+    <w:rsid w:val="00C86792"/>
     <w:rsid w:val="00C879E2"/>
     <w:rsid w:val="00CA1D5B"/>
     <w:rsid w:val="00CA4457"/>
     <w:rsid w:val="00CA762A"/>
     <w:rsid w:val="00CC03A2"/>
     <w:rsid w:val="00CC15A0"/>
     <w:rsid w:val="00CC38E7"/>
     <w:rsid w:val="00CC6E4A"/>
     <w:rsid w:val="00CD1F0A"/>
     <w:rsid w:val="00CE6E3D"/>
     <w:rsid w:val="00CF2CF2"/>
     <w:rsid w:val="00CF3543"/>
     <w:rsid w:val="00CF74C8"/>
     <w:rsid w:val="00D04211"/>
     <w:rsid w:val="00D26C53"/>
     <w:rsid w:val="00D3159D"/>
     <w:rsid w:val="00D33708"/>
     <w:rsid w:val="00D339F2"/>
     <w:rsid w:val="00D3602F"/>
     <w:rsid w:val="00D37C6A"/>
     <w:rsid w:val="00D425FB"/>
     <w:rsid w:val="00D534B1"/>
     <w:rsid w:val="00D60D62"/>
     <w:rsid w:val="00D80D94"/>
     <w:rsid w:val="00D81B47"/>
     <w:rsid w:val="00D8393E"/>
     <w:rsid w:val="00D863A2"/>
     <w:rsid w:val="00D87F3B"/>
     <w:rsid w:val="00D92E46"/>
     <w:rsid w:val="00D97732"/>
     <w:rsid w:val="00DA698D"/>
+    <w:rsid w:val="00DB0751"/>
     <w:rsid w:val="00DB2448"/>
     <w:rsid w:val="00DB24D4"/>
     <w:rsid w:val="00DB5BC9"/>
     <w:rsid w:val="00DC52D9"/>
+    <w:rsid w:val="00DD0060"/>
     <w:rsid w:val="00DD2952"/>
     <w:rsid w:val="00DD379B"/>
     <w:rsid w:val="00DD70FF"/>
     <w:rsid w:val="00DE4510"/>
     <w:rsid w:val="00E01A1E"/>
+    <w:rsid w:val="00E063BA"/>
     <w:rsid w:val="00E10CED"/>
     <w:rsid w:val="00E16C32"/>
     <w:rsid w:val="00E16CD5"/>
+    <w:rsid w:val="00E2036E"/>
+    <w:rsid w:val="00E2250E"/>
     <w:rsid w:val="00E23084"/>
     <w:rsid w:val="00E238A0"/>
+    <w:rsid w:val="00E30D55"/>
     <w:rsid w:val="00E3528B"/>
     <w:rsid w:val="00E434DB"/>
+    <w:rsid w:val="00E460F2"/>
     <w:rsid w:val="00E55ECF"/>
     <w:rsid w:val="00E63EB1"/>
     <w:rsid w:val="00E70DD2"/>
     <w:rsid w:val="00E75BBA"/>
     <w:rsid w:val="00E76EE7"/>
     <w:rsid w:val="00E8162B"/>
     <w:rsid w:val="00E9012E"/>
     <w:rsid w:val="00EA04D6"/>
+    <w:rsid w:val="00EA22ED"/>
     <w:rsid w:val="00EA5922"/>
+    <w:rsid w:val="00EB6DBA"/>
     <w:rsid w:val="00ED1949"/>
     <w:rsid w:val="00EE0B0B"/>
     <w:rsid w:val="00EF2740"/>
     <w:rsid w:val="00EF383E"/>
     <w:rsid w:val="00F013BD"/>
+    <w:rsid w:val="00F05CFF"/>
     <w:rsid w:val="00F06519"/>
+    <w:rsid w:val="00F11577"/>
     <w:rsid w:val="00F15C3D"/>
     <w:rsid w:val="00F16732"/>
+    <w:rsid w:val="00F1780F"/>
+    <w:rsid w:val="00F20AF5"/>
     <w:rsid w:val="00F2261A"/>
     <w:rsid w:val="00F232B9"/>
     <w:rsid w:val="00F329B4"/>
     <w:rsid w:val="00F4248A"/>
     <w:rsid w:val="00F42964"/>
+    <w:rsid w:val="00F5315C"/>
     <w:rsid w:val="00F66E49"/>
     <w:rsid w:val="00F7470C"/>
     <w:rsid w:val="00F81681"/>
     <w:rsid w:val="00F86640"/>
     <w:rsid w:val="00FA76C8"/>
+    <w:rsid w:val="00FB520A"/>
     <w:rsid w:val="00FC42EC"/>
     <w:rsid w:val="00FC7F3C"/>
     <w:rsid w:val="00FD2E36"/>
     <w:rsid w:val="00FE65A8"/>
     <w:rsid w:val="00FF13F5"/>
     <w:rsid w:val="00FF6DE0"/>
+    <w:rsid w:val="01A0646A"/>
+    <w:rsid w:val="02FA9F90"/>
+    <w:rsid w:val="0481F8E0"/>
     <w:rsid w:val="05B91A18"/>
     <w:rsid w:val="089CAFCD"/>
     <w:rsid w:val="0B40D5BB"/>
     <w:rsid w:val="0C1C4319"/>
     <w:rsid w:val="0D3D9E35"/>
     <w:rsid w:val="12658BA4"/>
     <w:rsid w:val="1279FA13"/>
     <w:rsid w:val="12BBCCDB"/>
     <w:rsid w:val="14E5E2D1"/>
     <w:rsid w:val="19FC74FF"/>
     <w:rsid w:val="1B5460D4"/>
     <w:rsid w:val="1B86EF8B"/>
+    <w:rsid w:val="1DDEE309"/>
     <w:rsid w:val="2009510D"/>
     <w:rsid w:val="21622044"/>
     <w:rsid w:val="238CADBF"/>
     <w:rsid w:val="253DC2B9"/>
     <w:rsid w:val="25A14D1F"/>
     <w:rsid w:val="25C58710"/>
     <w:rsid w:val="25E03FE8"/>
     <w:rsid w:val="26314F12"/>
     <w:rsid w:val="269B562D"/>
     <w:rsid w:val="26D03B7D"/>
     <w:rsid w:val="27124A31"/>
     <w:rsid w:val="282C73E3"/>
     <w:rsid w:val="2915D81F"/>
     <w:rsid w:val="2965CE8C"/>
     <w:rsid w:val="2C1B3E20"/>
     <w:rsid w:val="2C71E004"/>
     <w:rsid w:val="2C77CEB1"/>
     <w:rsid w:val="2DFA5F23"/>
     <w:rsid w:val="2ECF64D5"/>
     <w:rsid w:val="33053CD1"/>
     <w:rsid w:val="33B64A66"/>
     <w:rsid w:val="357EB8D0"/>
     <w:rsid w:val="35B4C2C1"/>
     <w:rsid w:val="3832FCC6"/>
+    <w:rsid w:val="387C7E19"/>
     <w:rsid w:val="3C8421F6"/>
     <w:rsid w:val="3DE2D231"/>
     <w:rsid w:val="3E8B13C0"/>
     <w:rsid w:val="3F8896C6"/>
     <w:rsid w:val="411E7484"/>
     <w:rsid w:val="4406A2E2"/>
     <w:rsid w:val="44D83CDC"/>
     <w:rsid w:val="4E350B01"/>
     <w:rsid w:val="4F172753"/>
     <w:rsid w:val="500A0AD9"/>
     <w:rsid w:val="538C86A2"/>
     <w:rsid w:val="5B0A69EA"/>
     <w:rsid w:val="5D2EC4CA"/>
     <w:rsid w:val="5EA9AE2F"/>
+    <w:rsid w:val="60151A30"/>
     <w:rsid w:val="60E7B4A6"/>
     <w:rsid w:val="64E7FE77"/>
     <w:rsid w:val="6B08DE41"/>
     <w:rsid w:val="6B10D518"/>
     <w:rsid w:val="6B166911"/>
     <w:rsid w:val="6BC46EBD"/>
     <w:rsid w:val="6BD5EC7A"/>
     <w:rsid w:val="6D86401E"/>
     <w:rsid w:val="6E7885F2"/>
     <w:rsid w:val="6EB5D0E0"/>
     <w:rsid w:val="72B03112"/>
     <w:rsid w:val="736F4458"/>
     <w:rsid w:val="73D99FF3"/>
     <w:rsid w:val="745E34F3"/>
+    <w:rsid w:val="751FE90E"/>
     <w:rsid w:val="7603CEFD"/>
     <w:rsid w:val="79DACD89"/>
     <w:rsid w:val="7E2FE8A9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="109369F7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{56E4E17F-F39A-4460-8F61-FD8F9C614BD8}"/>
+  <w15:docId w15:val="{2263D5D4-93E5-410F-951D-6FD095939A71}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8953,87 +9484,81 @@
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADEF0C11-F7FA-4D41-B634-05AFF625E86F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3ef1bdcf-d666-41c0-ade2-adc63f3af01a"/>
     <ds:schemaRef ds:uri="ad4312c4-0de2-469b-bb45-548bd8790e0d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE4D91B7-113C-4540-A1D6-323497D8810F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="3ef1bdcf-d666-41c0-ade2-adc63f3af01a"/>
     <ds:schemaRef ds:uri="ad4312c4-0de2-469b-bb45-548bd8790e0d"/>
-    <ds:schemaRef ds:uri="3ef1bdcf-d666-41c0-ade2-adc63f3af01a"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{100DECDE-7443-427E-A875-7C9A17B8D475}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>4018</Characters>
+  <Pages>7</Pages>
+  <Words>729</Words>
+  <Characters>4160</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>191</Lines>
-  <Paragraphs>105</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4558</CharactersWithSpaces>
+  <CharactersWithSpaces>4880</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amy McGuire</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010072C67BDCB9CF384D9A936977ADE63F8D</vt:lpwstr>
   </property>