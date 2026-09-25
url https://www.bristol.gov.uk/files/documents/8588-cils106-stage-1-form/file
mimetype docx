--- v0 (2026-02-08)
+++ v1 (2026-09-25)
@@ -1,7684 +1,7249 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B7F8" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="00366E5B" w:rsidR="00880D64" w:rsidP="00880D64" w:rsidRDefault="00880D64" w14:paraId="186ACE3D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:eastAsia="Century Gothic" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00955292">
+    </w:p>
+    <w:p w:rsidRPr="00366E5B" w:rsidR="00880D64" w:rsidP="00880D64" w:rsidRDefault="00880D64" w14:paraId="1A3E36C1" w14:textId="5FC74EAC">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:eastAsia="Century Gothic" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00366E5B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AD9B7F8" wp14:editId="5AD9B7F9">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C21FE0A" wp14:editId="3F1BB281">
             <wp:extent cx="790571" cy="800100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1435033966" name="Picture 1" descr="Logo Bristol City Council"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="790571" cy="800100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                       <a:prstDash/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B7F9" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="7B272045" w:rsidRDefault="00880D64" w14:paraId="35F5260D" w14:textId="17CA9B26">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing w:val="1"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:cs="Arial" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+          <w:kern w:val="3"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00955292">
+      <w:r w:rsidRPr="7B272045" w:rsidR="40A5B3CD">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:cs="Arial" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Community Infrastructure Levy &amp; Section 106 funding 2025: Stage 1 Form</w:t>
+        <w:t xml:space="preserve">Community Infrastructure Levy &amp; Section 106 funding 2026/2027: Stage 1 </w:t>
       </w:r>
+      <w:r w:rsidRPr="7C3FDF96" w:rsidR="40A5B3CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:cs="Arial" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00880D64" w:rsidRDefault="00880D64" w14:paraId="6A586F27" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="3"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00880D64" w:rsidRDefault="00880D64" w14:paraId="2572B9FB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="3"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00366E5B" w:rsidRDefault="00880D64" w14:paraId="60E66A4F" w14:textId="05122DC6">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0016074C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="3"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Use this form to suggest a project idea for local CIL or S106 funding. At this stage we want to understand what the local issue is, what you would like to do, and if the proposal meets the eligibility criteria for CIL spending.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0016074C" w:rsidR="5D7A63A0" w:rsidP="5D7A63A0" w:rsidRDefault="5D7A63A0" w14:paraId="19B52262" w14:textId="1704DAD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0016074C" w:rsidR="0DFB99CD" w:rsidP="5D7A63A0" w:rsidRDefault="0DFB99CD" w14:paraId="4F3F0CAD" w14:textId="00ABAC8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0016074C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Please ensure you have spoken to your ward councillor about your idea; their support is essential to the projects success.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00880D64" w:rsidRDefault="00880D64" w14:paraId="7ECF1EC2" w14:textId="02894E1E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="3"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10456"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B7FD" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="10456" w:type="dxa"/>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidTr="787690FF" w14:paraId="03E1236B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10460" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B7FA" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="7C3FDF96" w:rsidRDefault="00880D64" w14:paraId="6ADBFF92" w14:textId="55C22AB6">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...16 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:contextualSpacing w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:cs="Arial" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C3FDF96" w:rsidR="7DA7E779">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:cs="Arial" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For more information about </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7C3FDF96" w:rsidR="76462A38">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:cs="Arial" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+              </w:rPr>
+              <w:t xml:space="preserve">local </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7C3FDF96" w:rsidR="7DA7E779">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:cs="Arial" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIL/S106 funding, please refer to the </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">HYPERLINK "https://www.bristol.gov.uk/files/documents/8587-cil-s106-guidance-2025/file" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="787690FF" w:rsidR="7DA7E779">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:cs="Arial" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="787690FF" w:rsidR="79871387">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:cs="Arial" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+              </w:rPr>
+              <w:t>026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="787690FF" w:rsidR="7DA7E779">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:cs="Arial" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Guidance notes</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="7C3FDF96" w:rsidRDefault="00880D64" w14:paraId="14E87110" w14:textId="3F2B7CEE">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...12 lines deleted...]
-              <w:r w:rsidRPr="00955292">
+              <w:contextualSpacing w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Calibri" w:cs="Arial" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C3FDF96" w:rsidR="00880D64">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:cs="Arial" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you have any questions about applying for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7C3FDF96" w:rsidR="6289A24A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:cs="Arial" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+              </w:rPr>
+              <w:t xml:space="preserve">local </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7C3FDF96" w:rsidR="00880D64">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:cs="Arial" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIL/S106 funding or completing this form, please contact: </w:t>
+            </w:r>
+            <w:hyperlink r:id="Ra256bdbd243e464f">
+              <w:r w:rsidRPr="7C3FDF96" w:rsidR="00880D64">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:cs="Arial" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>communities@bristol.gov.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B7FC" w14:textId="546D3C7D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00880D64" w:rsidRDefault="00880D64" w14:paraId="34463161" w14:textId="77777777">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:rPr>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> Project Proposal form. </w:t>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:kern w:val="3"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">After submission, the Community Resources Team will contact you to let you know whether the Area Committee wants to take your idea forward or not. If the proposal is prioritised, you will be invited to complete a Stage 2 Full Project Proposal form. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="00B66B32" w14:paraId="5AD9B7FE" w14:textId="77777777">
+    <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidRDefault="00880D64" w14:paraId="5CEF622B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B7FF" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00366E5B" w:rsidRDefault="00880D64" w14:paraId="5D4E4D0D" w14:textId="5D378E9B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00955292">
+      <w:r w:rsidRPr="0016074C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Section 1: Your details</w:t>
+        <w:t xml:space="preserve">Section 1: Your details </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B800" w14:textId="77777777">
+    <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidRDefault="00880D64" w14:paraId="7B3AE736" w14:textId="3165332A">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00955292">
+      <w:r w:rsidRPr="0016074C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>Please provide contact details for the group or individual completing this form.</w:t>
+        <w:t>Please provide contact details for the group or individual completing this form</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="10456" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5228"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1092"/>
+        <w:gridCol w:w="5370"/>
+        <w:gridCol w:w="5086"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B803" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="5228" w:type="dxa"/>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidTr="00CB298C" w14:paraId="1938CC80" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5370" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="6C022948" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00880D64" w:rsidRDefault="00880D64" w14:paraId="49F9350C" w14:textId="721659A1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...13 lines deleted...]
-          <w:p w:rsidRPr="00955292" w:rsidR="00EF0EFD" w:rsidP="00EF0EFD" w:rsidRDefault="00EF0EFD" w14:paraId="5AD9B801" w14:textId="77777777">
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>Name of organisation/ group/ individual</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00363282" w:rsidRDefault="00880D64" w14:paraId="7874D716" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5086" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="00B66B32" w14:paraId="5AD9B802" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00363282" w:rsidRDefault="00880D64" w14:paraId="356C5D01" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B806" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="5228" w:type="dxa"/>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidTr="00CB298C" w14:paraId="2390AD3C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5370" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="75B56522" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00880D64" w:rsidRDefault="00880D64" w14:paraId="519BEA07" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...13 lines deleted...]
-          <w:p w:rsidRPr="00955292" w:rsidR="00EF0EFD" w:rsidP="00EF0EFD" w:rsidRDefault="00EF0EFD" w14:paraId="5AD9B804" w14:textId="77777777">
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>Contact name</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00363282" w:rsidRDefault="00880D64" w14:paraId="656DF51E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5086" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="00B66B32" w14:paraId="5AD9B805" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00363282" w:rsidRDefault="00880D64" w14:paraId="4661734A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B809" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="5228" w:type="dxa"/>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidTr="00CB298C" w14:paraId="2FC416DB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5370" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF0EFD" w:rsidRDefault="009D1819" w14:paraId="4E9BE870" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00880D64" w:rsidRDefault="00880D64" w14:paraId="543B378A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...13 lines deleted...]
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidP="00EF0EFD" w:rsidRDefault="009D1819" w14:paraId="5AD9B807" w14:textId="4AF5B134">
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>Telephone number</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00363282" w:rsidRDefault="00880D64" w14:paraId="7ECE9ED7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...17 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5086" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="00B66B32" w14:paraId="5AD9B808" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00363282" w:rsidRDefault="00880D64" w14:paraId="57B0AC05" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B80C" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="5228" w:type="dxa"/>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidTr="00CB298C" w14:paraId="4FDB5FCA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5370" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="47261D41" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00880D64" w:rsidRDefault="00880D64" w14:paraId="7C5F9009" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...13 lines deleted...]
-          <w:p w:rsidRPr="00955292" w:rsidR="00EF0EFD" w:rsidP="00EF0EFD" w:rsidRDefault="00EF0EFD" w14:paraId="5AD9B80A" w14:textId="77777777">
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>Email address</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00363282" w:rsidRDefault="00880D64" w14:paraId="7925A81F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5086" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="00B66B32" w14:paraId="5AD9B80B" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00363282" w:rsidRDefault="00880D64" w14:paraId="34AF9B08" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B80F" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="5228" w:type="dxa"/>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidTr="00CB298C" w14:paraId="73A9DE5E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5370" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="72DE939C" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00CB298C" w:rsidRDefault="00880D64" w14:paraId="033A0586" w14:textId="65611AC2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...13 lines deleted...]
-          <w:p w:rsidRPr="00955292" w:rsidR="00EF0EFD" w:rsidP="00EF0EFD" w:rsidRDefault="00EF0EFD" w14:paraId="5AD9B80D" w14:textId="77777777">
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB298C" w:rsidR="378E216D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of ward(s) or Neighbourhood Development Plan </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB298C" w:rsidR="121A28A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(NDP) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB298C" w:rsidR="378E216D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+              </w:rPr>
+              <w:t>area</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB298C" w:rsidR="5BA1A15D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="5BA1A15D" w:rsidP="00CB298C" w:rsidRDefault="5BA1A15D" w14:paraId="05B97BD8" w14:textId="2942F2EA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...10 lines deleted...]
-            <w:gridSpan w:val="2"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:noProof w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB298C" w:rsidR="5BA1A15D">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:noProof w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>More information on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB298C" w:rsidR="287D3C18">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:noProof w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NDP area can be found at</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB298C" w:rsidR="5BA1A15D">
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:noProof w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="R2aac907bc2f545a4">
+              <w:r w:rsidRPr="00CB298C" w:rsidR="5BA1A15D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:i w:val="1"/>
+                  <w:iCs w:val="1"/>
+                  <w:noProof w:val="0"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>Neighbourhood planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00363282" w:rsidRDefault="00880D64" w14:paraId="63F28A05" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5086" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="00B66B32" w14:paraId="5AD9B80E" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00363282" w:rsidRDefault="00880D64" w14:paraId="6AA5BF54" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B812" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="5228" w:type="dxa"/>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidTr="00CB298C" w14:paraId="78F4CA34" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5370" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="098F8082" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidP="002A1EBE" w:rsidRDefault="002A1EBE" w14:paraId="18907FA9" w14:textId="109A2A6B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...13 lines deleted...]
-          <w:p w:rsidRPr="00955292" w:rsidR="00EF0EFD" w:rsidP="00EF0EFD" w:rsidRDefault="00EF0EFD" w14:paraId="5AD9B810" w14:textId="77777777">
+                <w:rFonts w:eastAsia="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is your organisation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>equalities-led?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016074C" w:rsidR="00880D64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Are at least half of your organisation’s trustees, senior staff or directors from the specific equalities group your organisation/ project is serving?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00363282" w:rsidRDefault="00880D64" w14:paraId="51897C53" w14:textId="41EF68B3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:rFonts w:eastAsia="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equalities-led organisations are those that are led by members of the specific equalities community/group they represent and work with. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00363282" w:rsidRDefault="00880D64" w14:paraId="2273620F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5086" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="00B66B32" w14:paraId="5AD9B811" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00363282" w:rsidRDefault="00880D64" w14:paraId="3F858E20" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>Yes / No / Not applicable</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00363282" w:rsidRDefault="00880D64" w14:paraId="01AA2FB4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B815" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="5228" w:type="dxa"/>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidTr="00CB298C" w14:paraId="3DB25301" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5370" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="30A417E2" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00880D64" w:rsidRDefault="00880D64" w14:paraId="61FE2779" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...28 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>If yes, which equalities group is represented in your leadership?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5086" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="00B66B32" w14:paraId="5AD9B814" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00363282" w:rsidRDefault="00880D64" w14:paraId="6E3D38A0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...713 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="00B66B32" w14:paraId="5AD9B832" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pageBreakBefore/>
+    <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidRDefault="00880D64" w14:paraId="5320BDF4" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B833" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00366E5B" w:rsidRDefault="00880D64" w14:paraId="73D8C227" w14:textId="344792DC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00955292">
+      <w:r w:rsidRPr="0016074C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Section 2: About the local priority or issue</w:t>
+        <w:t>Section 2: Your project idea</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B834" w14:textId="77777777">
+    <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00880D64" w:rsidRDefault="00880D64" w14:paraId="0319487F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00955292">
+      <w:r w:rsidRPr="0016074C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>This section is the most important part of the Stage 1 form. Please briefly describe the local issue and the proposal for addressing it.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="5228" w:type="pct"/>
+        <w:tblW w:w="10933" w:type="dxa"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5228"/>
-        <w:gridCol w:w="1146"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3119"/>
+        <w:gridCol w:w="795"/>
+        <w:gridCol w:w="345"/>
+        <w:gridCol w:w="3692"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="637"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidTr="272362D1" w14:paraId="5AD9B838" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidTr="00CB298C" w14:paraId="05F3AFEA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B835" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00880D64" w:rsidRDefault="00880D64" w14:paraId="3F0D37EF" w14:textId="7A7E27B2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proposal title </w:t>
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> ‘Improvements to community centre’</w:t>
+              <w:t>Project</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016074C" w:rsidR="002A1EBE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">title </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00363282" w:rsidRDefault="00880D64" w14:paraId="792798AE" w14:textId="7DB22580">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please give your proposal a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>short, clear</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, descriptive title that makes it clear what the project is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016074C" w:rsidR="002A1EBE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ‘</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016074C" w:rsidR="002A1EBE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Replace roof at local pool’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5705" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="00B66B32" w14:paraId="5AD9B837" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00363282" w:rsidRDefault="00880D64" w14:paraId="7F193ADA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00813F87" w:rsidTr="272362D1" w14:paraId="14D25558" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidTr="00CB298C" w14:paraId="57809A7F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00813F87" w:rsidRDefault="009A740B" w14:paraId="5D35EC2B" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00880D64" w:rsidRDefault="00880D64" w14:paraId="70B05B14" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955292">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Postcode of the site where the project will take place</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00955292" w:rsidR="000A4704" w:rsidP="000A4704" w:rsidRDefault="000A4704" w14:paraId="2C813ACE" w14:textId="2B270B9A">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00363282" w:rsidRDefault="00880D64" w14:paraId="38A2FB83" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5705" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00813F87" w:rsidRDefault="00813F87" w14:paraId="74B9BE9C" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="00363282" w:rsidRDefault="00880D64" w14:paraId="5F97A422" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidTr="272362D1" w14:paraId="5AD9B83B" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidTr="00CB298C" w14:paraId="4778C474" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="000A4704" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="21347FC6" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="7B272045" w:rsidRDefault="00880D64" w14:paraId="0C730004" w14:textId="2DEC861C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:rPr>
-[...28 lines deleted...]
-            </w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7B272045" w:rsidR="40A5B3CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7B272045" w:rsidR="78C19623">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">is the project and why is it </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7B272045" w:rsidR="3FC4138E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>needed?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7B272045" w:rsidR="40A5B3CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7B272045" w:rsidR="40A5B3CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(50 words)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="7B272045" w:rsidRDefault="00880D64" w14:paraId="32D45CE4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7B272045" w:rsidR="40A5B3CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please note, if the proposal involves making improvements to a public space (e.g. a park, highway or play area), Bristol City Council officers will work with you to develop a full proposal. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5705" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="00B66B32" w14:paraId="5AD9B83A" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidP="7B272045" w:rsidRDefault="00880D64" w14:paraId="17FC5C97" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidTr="272362D1" w14:paraId="5AD9B83F" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidTr="00CB298C" w14:paraId="1D470F30" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="728"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B83C" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00880D64" w:rsidRDefault="00A20136" w14:paraId="52A5A276" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="4"/>
               </w:numPr>
+              <w:suppressAutoHyphens/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>What is the proposal for addressing this problem?</w:t>
-[...47 lines deleted...]
-            <w:gridSpan w:val="5"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Are you applying to deliver the project yourselves, or suggesting a council department deliver the work?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00A20136" w:rsidRDefault="00A20136" w14:paraId="524B7FB7" w14:textId="00DAB644">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please note the eligibility criteria to receive CIL funding in the guidance for applicants </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4832" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="00B66B32" w14:paraId="5AD9B83E" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00CB298C" w:rsidRDefault="00A20136" w14:paraId="2F58BEE8" w14:textId="3A9BB83D">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB298C" w:rsidR="467BE7D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Community organisation or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB298C" w:rsidR="4CF47110">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> social enterprise</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB298C" w:rsidR="467BE7D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> would deliver</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00363282" w:rsidRDefault="00A20136" w14:paraId="1086C52D" w14:textId="4B379B97">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00336E82" w:rsidTr="272362D1" w14:paraId="520FDE56" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidTr="00CB298C" w14:paraId="09870085" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="322"/>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00880D64" w:rsidRDefault="00A20136" w14:paraId="0AA80737" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4832" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00363282" w:rsidRDefault="00A20136" w14:paraId="6B2977CF" w14:textId="3F6F8AB8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bristol City Council would deliver </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00363282" w:rsidRDefault="00A20136" w14:paraId="30E62E32" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidTr="00CB298C" w14:paraId="522270B6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00880D64" w:rsidRDefault="00A20136" w14:paraId="1DAF684E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4832" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00363282" w:rsidRDefault="00A20136" w14:paraId="6D412D9C" w14:textId="1AE3F282">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Unsure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00363282" w:rsidRDefault="00A20136" w14:paraId="787F9921" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidTr="00CB298C" w14:paraId="12848AC5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="186"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00336E82" w:rsidRDefault="00336E82" w14:paraId="018116A1" w14:textId="432DA37C">
-[...756 lines deleted...]
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B841" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="49F7A001" w:rsidRDefault="003D56F1" w14:paraId="6F5805CE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="452"/>
-[...15 lines deleted...]
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B842" w14:textId="77777777">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>What will the project do?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="00F86E20" w:rsidRDefault="003D56F1" w14:paraId="5A108142" w14:textId="06F1A404">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A67DB2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>Please select the option that best describes the main activity being funded.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4832" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="49F7A001" w:rsidRDefault="003D56F1" w14:paraId="19D89636" w14:textId="797ECA98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Improve a community building or facility</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="49F7A001" w:rsidRDefault="003D56F1" w14:paraId="3F09E32D" w14:textId="1F6EA82C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidTr="00CB298C" w14:paraId="3CBC37DF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="186"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="49F7A001" w:rsidRDefault="003D56F1" w14:paraId="7855710D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
-              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...12 lines deleted...]
-            </w:r>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4832" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="49F7A001" w:rsidRDefault="003D56F1" w14:paraId="00DEFDC2" w14:textId="2E44FFF6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Build a new facility or community asset</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="49F7A001" w:rsidRDefault="003D56F1" w14:paraId="05B99CAC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidTr="272362D1" w14:paraId="5AD9B846" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidTr="00CB298C" w14:paraId="57A1AAED" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="186"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="000A4704" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="650DDAE9" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="007C48F1" w:rsidRDefault="003D56F1" w14:paraId="1BB82CA1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4832" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="007C48F1" w:rsidRDefault="003D56F1" w14:paraId="0394E313" w14:textId="38D7CB25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Create or improve a sports or play facility </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="007C48F1" w:rsidRDefault="003D56F1" w14:paraId="01D8076E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidTr="00CB298C" w14:paraId="25C64B0F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="186"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="007C48F1" w:rsidRDefault="003D56F1" w14:paraId="70272721" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4832" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="007C48F1" w:rsidRDefault="003D56F1" w14:paraId="29151673" w14:textId="2EF22E16">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Create or improve a park or green space</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="007C48F1" w:rsidRDefault="003D56F1" w14:paraId="290AFE30" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidTr="00CB298C" w14:paraId="102A670A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="69"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="007C48F1" w:rsidRDefault="003D56F1" w14:paraId="433A4D33" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4832" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="007C48F1" w:rsidRDefault="003D56F1" w14:paraId="2EB073B2" w14:textId="667AAE8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Improve roads, pavements, paths, or transport infrastructure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="007C48F1" w:rsidRDefault="003D56F1" w14:paraId="42534928" w14:textId="7E0165F5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidTr="00CB298C" w14:paraId="3CCF5567" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="67"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="007C48F1" w:rsidRDefault="003D56F1" w14:paraId="1701B6C8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4832" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="007C48F1" w:rsidRDefault="003D56F1" w14:paraId="37CDD29A" w14:textId="1A9805A1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Install equipment </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="007C48F1" w:rsidRDefault="003D56F1" w14:paraId="6E1528E9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidTr="00CB298C" w14:paraId="363A20FE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="67"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="007C48F1" w:rsidRDefault="003D56F1" w14:paraId="790C137A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4832" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="007C48F1" w:rsidRDefault="003D56F1" w14:paraId="5F541EF6" w14:textId="5AF9D329">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Improve security or safety</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="007C48F1" w:rsidRDefault="003D56F1" w14:paraId="3934B615" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidTr="00CB298C" w14:paraId="2A293003" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="135"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="007C48F1" w:rsidRDefault="003D56F1" w14:paraId="6F10702F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4832" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="007C48F1" w:rsidRDefault="003D56F1" w14:paraId="64ACB8F4" w14:textId="01DD56E9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Improve accessibility</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="007C48F1" w:rsidRDefault="003D56F1" w14:paraId="51404879" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidTr="00CB298C" w14:paraId="42BCC77B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="135"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="007C48F1" w:rsidRDefault="003D56F1" w14:paraId="7A2BE0DA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4832" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="007C48F1" w:rsidRDefault="003D56F1" w14:paraId="005DFC91" w14:textId="732C9E69">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repair or maintain existing infrastructure </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="007C48F1" w:rsidRDefault="003D56F1" w14:paraId="30AEF369" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidTr="00CB298C" w14:paraId="7FE01F2D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="135"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="007C48F1" w:rsidRDefault="003D56F1" w14:paraId="52697B2D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="795" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="612D25E7" w:rsidRDefault="003D56F1" w14:paraId="33A757E6" w14:textId="7F141133">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="612D25E7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="003D56F1" w:rsidP="612D25E7" w:rsidRDefault="03E1573E" w14:paraId="35E3D145" w14:textId="305DDE0A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="612D25E7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(please state)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidTr="00CB298C" w14:paraId="28F9CC77" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="322"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A67DB2" w:rsidR="00A67DB2" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="35CAE6CB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is the main aim of the project you are suggesting? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A67DB2" w:rsidR="007C48F1" w:rsidP="00A67DB2" w:rsidRDefault="0016074C" w14:paraId="7F15676F" w14:textId="74E5FA94">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A67DB2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>Select the option that best describes the change the project aims to achieve</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A67DB2" w:rsidR="007C48F1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4832" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="732E1099" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Enhance community safety</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="493FA06A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidTr="00CB298C" w14:paraId="6BA684E7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="316"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="19E8238F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4832" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="79A8F186" w14:textId="31018774">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Support nature, the environment, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016074C" w:rsidR="00861A85">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>or biodiversity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="614693F2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidTr="00CB298C" w14:paraId="3A1C2342" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="316"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="334CE73C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4832" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="00CB298C" w:rsidRDefault="007C48F1" w14:paraId="284FBC32" w14:textId="70DEDB55">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB298C" w:rsidR="2ABA6592">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Support community cohesion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB298C" w:rsidR="626B3CFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and promote inclusion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="15F38403" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidTr="00CB298C" w14:paraId="05A5D20A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="316"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="7AC75A63" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4832" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="4CE38253" w14:textId="43F6F4A1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Improve general access</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016074C" w:rsidR="00CE6B16">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to services or facilities </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="4F0B7574" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidTr="00CB298C" w14:paraId="5718FB4D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="316"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="45777684" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4832" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="130A783A" w14:textId="6C8C1F32">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Improve access specifically for disabled people</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="13B30D7C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidTr="00CB298C" w14:paraId="28FB6336" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="316"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="746DAE15" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4832" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="2EBC5829" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contribute to food security </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="0A8EF28B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidTr="00CB298C" w14:paraId="3A51CE4B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="316"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="4F19E89B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4832" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="7B272045" w:rsidRDefault="007C48F1" w14:paraId="2FFD61EB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7B272045" w:rsidR="3C2B31B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Improve organisational sustainability</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="7B272045" w:rsidRDefault="007C48F1" w14:paraId="26A24585" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidTr="00CB298C" w14:paraId="636BB3D9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="6F63D7F4" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4832" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="64609B22" w14:textId="4A3D6760">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Contribute to place-making (arts, culture, heritage)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="692C4BFA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidTr="00CB298C" w14:paraId="4E57901E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="0C3E4C47" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="795" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="612D25E7" w:rsidRDefault="007C48F1" w14:paraId="4D00EA5A" w14:textId="768C1ABA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="612D25E7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="612D25E7" w:rsidRDefault="08036751" w14:paraId="372B5F21" w14:textId="229A4C59">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="612D25E7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(please state)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="15ED4610" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="4AA59BD1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidTr="00CB298C" w14:paraId="43B428E1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10933" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="1040BE05" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eligibility for CIL funding</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: CIL funding must be used to either:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="1EC6879B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="452"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Build infrastructure to support development in your area OR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="414D0B38" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="452"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Address the demands that development places on the area</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidTr="00CB298C" w14:paraId="0C39EDD1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="719108CA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Please explain how your proposal meets these criteria </w:t>
             </w:r>
-            <w:r w:rsidRPr="000A4704">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(50 words)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00955292" w:rsidR="000A4704" w:rsidP="000A4704" w:rsidRDefault="000A4704" w14:paraId="5AD9B844" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="640B3168" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5705" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="00B66B32" w14:paraId="5AD9B845" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="1C733EB9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidTr="272362D1" w14:paraId="5AD9B848" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidTr="00CB298C" w14:paraId="3CC453D7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10933" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00860B8F" w:rsidRDefault="009D1819" w14:paraId="06CB9EFF" w14:textId="77777777" w14:noSpellErr="1">
-[...105 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="25651DA7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Equality, Diversity and Inclusion:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CIL funded projects must take steps to eliminate discrimination, promote equality of opportunity and foster good relations between people from different groups. I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">f your proposal is approved to go through to Stage 2, </w:t>
             </w:r>
-            <w:r w:rsidRPr="272362D1" w:rsidR="009D1819">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>you will be asked to complete an Equality Impact Assessment, showing how your proposal will take these steps</w:t>
             </w:r>
-            <w:r w:rsidRPr="272362D1" w:rsidR="009D1819">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00860B8F" w:rsidR="00860B8F" w:rsidRDefault="00860B8F" w14:paraId="5AD9B847" w14:textId="14867892">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="332F6862" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidTr="272362D1" w14:paraId="6DFC8295" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidTr="00CB298C" w14:paraId="1EA25838" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="6A9CA43D" w14:textId="6FB34F67">
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="7C3FDF96" w:rsidRDefault="007C48F1" w14:paraId="52D12995" w14:textId="4F7FA027">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:noProof w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C3FDF96" w:rsidR="4AADB2CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is your project idea targeted specifically to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7C3FDF96" w:rsidR="4AADB2CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>benefit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7C3FDF96" w:rsidR="4AADB2CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a group that commonly or historically experiences structural inequality? If so, please </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7C3FDF96" w:rsidR="4AADB2CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>indicate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7C3FDF96" w:rsidR="4AADB2CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with a tick.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7C3FDF96" w:rsidR="0C04D80E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7C3FDF96" w:rsidR="0C04D80E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Please</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7C3FDF96" w:rsidR="0C04D80E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:cs="Arial" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7C3FDF96" w:rsidR="0C04D80E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:cs="Arial" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>hoose a maximum of 3 groups.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="3D352819" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="3B50214C" w14:textId="05B382F2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If your project idea is not targeted towards a specific group, please </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>leave</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...3 lines deleted...]
-              <w:t>Is your organisation or project idea targeted specifically to benefit a group that commonly or historically experiences structural inequality? If so, please indicate with a tick.</w:t>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> this question blank.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> This does not impact whether or not your proposal will receive funding.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5068" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidP="00AE5C95" w:rsidRDefault="00671DCA" w14:paraId="032B4775" w14:textId="35EC2000">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="0C1A2EC3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Communities experiencing racial inequality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="63030F9E" w14:textId="4FBA4FA9">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="6380B39F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidP="00AE5C95" w:rsidRDefault="00671DCA" w14:paraId="1655A08A" w14:textId="2E46E314">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="5B77D139" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidTr="272362D1" w14:paraId="7030B0A9" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidTr="00CB298C" w14:paraId="571315D6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="7DE54CE9" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="551F0E05" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5068" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="6184962F" w14:textId="2CCA5CE2">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="2369C011" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955292">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Young people (aged 16-25) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="60C49262" w14:textId="75949E2A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="2AFA1562" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidTr="272362D1" w14:paraId="52B593E3" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidTr="00CB298C" w14:paraId="6CE6117A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="16F6354A" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="1239864A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5068" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="7FB5C63F" w14:textId="208BAFBF">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="43E18CAA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955292">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Women </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="7E670EF4" w14:textId="17CBC79E">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="3EDE300C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidTr="272362D1" w14:paraId="1C3BCE4E" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidTr="00CB298C" w14:paraId="0FAC5CFB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="1AF73F03" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="51395C59" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5068" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="3238C7F7" w14:textId="1BCCD817">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="209892E2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955292">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LGB (lesbian, gay, bisexual) people</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="1A391DE0" w14:textId="196E2972">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="1847A5B2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidTr="272362D1" w14:paraId="12A27214" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidTr="00CB298C" w14:paraId="650ECE8C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="3D663517" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="6277CF51" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5068" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidP="005B3CD3" w:rsidRDefault="00671DCA" w14:paraId="368216F4" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="295930DE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955292">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Transgender people</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="6342EB31" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="5DB47157" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="150F9A63" w14:textId="11F0F064">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="6E6CF563" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidTr="272362D1" w14:paraId="11A9C377" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidTr="00CB298C" w14:paraId="22A38672" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="7CFF1FE3" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="0416CD2B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5068" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="156E55A6" w14:textId="398EF1D8">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="79C9AB35" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955292">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Faith communities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="62773143" w14:textId="385E51A1">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="48BA001F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidTr="272362D1" w14:paraId="169012FA" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidTr="00CB298C" w14:paraId="2327BEF3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="38BC63D4" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="76698D71" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5068" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidP="005B3CD3" w:rsidRDefault="00671DCA" w14:paraId="1B17DA86" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="4A641393" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955292">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Disabled people</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="39709363" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="7C4FBB0D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="2E4E8D50" w14:textId="450705A6">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="19C7DAF6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidTr="272362D1" w14:paraId="4A07DB6D" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidTr="00CB298C" w14:paraId="2E4C5FD7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="3034BD4A" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="46D530DE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5068" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidP="00AE5C95" w:rsidRDefault="00671DCA" w14:paraId="22DE3DC0" w14:textId="42549EC2">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="7BC07E26" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Economically and educationally disadvantaged people</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="6485FD80" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="22B47F47" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="724E89C2" w14:textId="0444F55F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="018389DC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidTr="272362D1" w14:paraId="686C7607" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidTr="00CB298C" w14:paraId="2AD60B4B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="2A79B97E" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="4305874F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5068" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidP="00AE5C95" w:rsidRDefault="00671DCA" w14:paraId="20E2AEB8" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="4624BCA0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00955292">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Older people </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="4F356BE8" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="0A651CE5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="637" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="1ACDE8E6" w14:textId="7255589D">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="64123DB4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidTr="272362D1" w14:paraId="70C15208" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidTr="00CB298C" w14:paraId="70331975" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="202425B6" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="707BFB1C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1713" w:type="dxa"/>
+            <w:tcW w:w="1140" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00671DCA" w:rsidP="00AE5C95" w:rsidRDefault="00671DCA" w14:paraId="4F2CB170" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="5F5D4A38" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Other:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00671DCA" w:rsidP="00AE5C95" w:rsidRDefault="00671DCA" w14:paraId="12646357" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="18F539A9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidP="00AE5C95" w:rsidRDefault="00671DCA" w14:paraId="25C78CFD" w14:textId="7DA9C663">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="12B1D0C7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3992" w:type="dxa"/>
+            <w:tcW w:w="4565" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00671DCA" w:rsidRDefault="00671DCA" w14:paraId="73787F87" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:p w:rsidRPr="0016074C" w:rsidR="007C48F1" w:rsidP="007C48F1" w:rsidRDefault="007C48F1" w14:paraId="4AA3279A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...232 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="00B66B32" w14:paraId="5AD9B852" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pageBreakBefore/>
+    <w:p w:rsidR="7C3FDF96" w:rsidRDefault="7C3FDF96" w14:paraId="27A65498" w14:textId="41C2A8C5"/>
+    <w:p w:rsidRPr="0016074C" w:rsidR="00880D64" w:rsidRDefault="00880D64" w14:paraId="082EB66E" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B853" w14:textId="77777777">
+    <w:p w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidP="002A1EBE" w:rsidRDefault="002A1EBE" w14:paraId="43B0EA49" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00955292">
+      <w:r w:rsidRPr="0016074C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 3: Land ownership and public space  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B854" w14:textId="12C48B70">
+    <w:p w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidP="3424163F" w:rsidRDefault="002A1EBE" w14:paraId="7518D785" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00955292">
+      <w:r w:rsidRPr="787690FF" w:rsidR="5A7DEFF9">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve">In this section, please state if the proposal involves a public space. Any proposal involving a public space (for example, a park, highway or school) will require the relevant BCC department to approve and carry out the works. To find out if land is owned by Bristol City Council, use </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId13">
-        <w:r w:rsidRPr="00955292">
+      <w:hyperlink r:id="R04aaef83bf0b4958">
+        <w:r w:rsidRPr="787690FF" w:rsidR="5A7DEFF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
           </w:rPr>
           <w:t>Bristol Pinpoint Map</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00955292">
+      <w:r w:rsidRPr="787690FF" w:rsidR="5A7DEFF9">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
         </w:rPr>
-        <w:t xml:space="preserve"> which shows land ownership by BCC department.</w:t>
+        <w:t xml:space="preserve"> which shows land ownership by BCC department. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00955292" w:rsidR="007E5E52">
+      <w:r w:rsidRPr="787690FF" w:rsidR="5A7DEFF9">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Read the </w:t>
+        <w:t xml:space="preserve">Read the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00955292" w:rsidR="00135693">
+      <w:hyperlink r:id="Rab02411a62004691">
+        <w:r w:rsidRPr="787690FF" w:rsidR="5A7DEFF9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+          </w:rPr>
+          <w:t>Guidance for Applicants</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="787690FF" w:rsidR="5A7DEFF9">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
         </w:rPr>
-        <w:t>G</w:t>
-[...23 lines deleted...]
-        <w:t>pplicants for how to use pinpoint.</w:t>
+        <w:t xml:space="preserve"> for how to use pinpoint.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6077"/>
         <w:gridCol w:w="4379"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B857" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidTr="787690FF" w14:paraId="572FEDAD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="6AAAA569" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidP="002A1EBE" w:rsidRDefault="002A1EBE" w14:paraId="551103D3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Does this proposal involve a public space?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00955292" w:rsidR="00EF0EFD" w:rsidP="00EF0EFD" w:rsidRDefault="00EF0EFD" w14:paraId="5AD9B855" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidP="00363282" w:rsidRDefault="002A1EBE" w14:paraId="08CC8EE5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4379" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B856" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidP="00363282" w:rsidRDefault="002A1EBE" w14:paraId="2A92A77B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Yes / No / Unknown</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B85A" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidTr="787690FF" w14:paraId="58336A50" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="0B068ADB" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidP="002A1EBE" w:rsidRDefault="002A1EBE" w14:paraId="64BDF770" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...21 lines deleted...]
-          <w:p w:rsidRPr="00955292" w:rsidR="00EF0EFD" w:rsidP="00EF0EFD" w:rsidRDefault="00EF0EFD" w14:paraId="5AD9B858" w14:textId="1925F22D">
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If ‘yes’, which BCC department owns and manages the space? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidP="00363282" w:rsidRDefault="002A1EBE" w14:paraId="66CA6B9C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4379" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="00B66B32" w14:paraId="5AD9B859" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidP="00363282" w:rsidRDefault="002A1EBE" w14:paraId="7E8F3D66" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B85D" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidTr="787690FF" w14:paraId="334047BF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="2FBB6609" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidP="002A1EBE" w:rsidRDefault="002A1EBE" w14:paraId="47826D6F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Have you made contact with the relevant BCC department?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00955292" w:rsidR="00EF0EFD" w:rsidP="00EF0EFD" w:rsidRDefault="00EF0EFD" w14:paraId="5AD9B85B" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidP="00363282" w:rsidRDefault="002A1EBE" w14:paraId="71AD0427" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4379" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B85C" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidP="00363282" w:rsidRDefault="002A1EBE" w14:paraId="15853B4A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Yes / No / Unknown</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B863" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidTr="787690FF" w14:paraId="40F8ADA8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B85E" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidP="002A1EBE" w:rsidRDefault="002A1EBE" w14:paraId="440D3743" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>If ‘yes’, please provide contact details:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="00B66B32" w14:paraId="5AD9B85F" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidP="00363282" w:rsidRDefault="002A1EBE" w14:paraId="4A0DED1E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4379" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B860" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidP="00363282" w:rsidRDefault="002A1EBE" w14:paraId="134E6155" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B861" w14:textId="77777777">
-[...34 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B866" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidTr="787690FF" w14:paraId="347CD078" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="77F20FB7" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidP="002A1EBE" w:rsidRDefault="002A1EBE" w14:paraId="1F2ACD37" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...13 lines deleted...]
-          <w:p w:rsidRPr="00955292" w:rsidR="00EF0EFD" w:rsidP="00EF0EFD" w:rsidRDefault="00EF0EFD" w14:paraId="5AD9B864" w14:textId="77777777">
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If the land is not a public space, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>who owns the land</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on which the works would take place?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidP="00363282" w:rsidRDefault="002A1EBE" w14:paraId="480F7FE3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4379" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="00B66B32" w14:paraId="5AD9B865" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidP="00363282" w:rsidRDefault="002A1EBE" w14:paraId="15A9F731" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B869" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidTr="787690FF" w14:paraId="47CB29D9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="083659FC" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidP="002A1EBE" w:rsidRDefault="002A1EBE" w14:paraId="335651E1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...13 lines deleted...]
-          <w:p w:rsidRPr="00955292" w:rsidR="00EF0EFD" w:rsidP="00EF0EFD" w:rsidRDefault="00EF0EFD" w14:paraId="5AD9B867" w14:textId="77777777">
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Have you got the landowner’s </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>permission</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to carry out works?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidP="00363282" w:rsidRDefault="002A1EBE" w14:paraId="118FE6C1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4379" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B868" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidP="00363282" w:rsidRDefault="002A1EBE" w14:paraId="58942E90" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Yes / No / Unknown</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B86C" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidTr="787690FF" w14:paraId="30D87395" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="70DB9177" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidP="002A1EBE" w:rsidRDefault="002A1EBE" w14:paraId="58113403" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>If ‘no’, please state what your next steps are</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00955292" w:rsidR="00EF0EFD" w:rsidP="00EF0EFD" w:rsidRDefault="00EF0EFD" w14:paraId="5AD9B86A" w14:textId="4F0CE328">
+          <w:p w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidP="00363282" w:rsidRDefault="002A1EBE" w14:paraId="27052A30" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4379" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="00B66B32" w14:paraId="5AD9B86B" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidP="00363282" w:rsidRDefault="002A1EBE" w14:paraId="0C3037C7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B870" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidTr="787690FF" w14:paraId="01738176" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B86D" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidP="3424163F" w:rsidRDefault="002A1EBE" w14:paraId="7AD6EDFF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...13 lines deleted...]
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B86E" w14:textId="77777777">
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="787690FF" w:rsidR="5A7DEFF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If your proposal involves improvements to a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="787690FF" w:rsidR="5A7DEFF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>leased building</w:t>
+            </w:r>
+            <w:r w:rsidRPr="787690FF" w:rsidR="5A7DEFF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="787690FF" w:rsidR="5A7DEFF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> what is the duration of your lease agreement?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidP="00363282" w:rsidRDefault="002A1EBE" w14:paraId="22754BCC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Please note, if your proposal is invited to Stage 2, you will need to provide a copy of your lease agreement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4379" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="00B66B32" w14:paraId="5AD9B86F" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="002A1EBE" w:rsidP="00363282" w:rsidRDefault="002A1EBE" w14:paraId="08E983D7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="00B66B32" w14:paraId="5AD9B871" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidP="00A20136" w:rsidRDefault="00366E5B" w14:paraId="3621587D" w14:textId="519BAE0D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+      <w:r w:rsidRPr="0016074C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Section 4: Financial information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B873" w14:textId="766FC44A">
+    <w:p w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidP="00366E5B" w:rsidRDefault="00366E5B" w14:paraId="572B4096" w14:textId="47524DDA">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00955292">
+      <w:r w:rsidRPr="0016074C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">In this section, please provide an estimated cost of your proposal and how much CIL/S106 funding you are seeking. </w:t>
+        <w:t xml:space="preserve">In this section, please provide an estimated cost of your proposal and how much </w:t>
       </w:r>
-      <w:r w:rsidRPr="00955292" w:rsidR="00277AFA">
+      <w:r w:rsidRPr="0016074C" w:rsidR="33547E7C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">You can apply for the full cost of the project or a contribution to it. </w:t>
+        <w:t xml:space="preserve">local </w:t>
       </w:r>
-      <w:r w:rsidRPr="00955292">
+      <w:r w:rsidRPr="0016074C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>For this section, it may be helpful to speak to other groups who have developed and fundraised for a similar project to yours.</w:t>
+        <w:t>CIL/S106 funding you are seeking. You can apply for the full cost of the project or a contribution to it. For this section, it may be helpful to speak to other groups who have developed and fundraised for a similar project to yours.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6405"/>
-        <w:gridCol w:w="4051"/>
+        <w:gridCol w:w="6091"/>
+        <w:gridCol w:w="4365"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidTr="66C1414D" w14:paraId="5AD9B875" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidTr="00CB298C" w14:paraId="57A46FA2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00277AFA" w:rsidRDefault="00277AFA" w14:paraId="5AD9B874" w14:noSpellErr="1" w14:textId="783FE2BA">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidP="00363282" w:rsidRDefault="00366E5B" w14:paraId="3159A890" w14:textId="673424FE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...24 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>Please note: if the work is on public land and will be carried out by a BCC department, proposals will be developed with costs before being considered by your committee.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidTr="66C1414D" w14:paraId="5AD9B878" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="6405" w:type="dxa"/>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidTr="00CB298C" w14:paraId="18D94470" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="41C404E6" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidP="00366E5B" w:rsidRDefault="00366E5B" w14:paraId="5A5B7317" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="8"/>
               </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>How much money do you estimate the project will cost in total?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00955292" w:rsidR="00860B8F" w:rsidP="00860B8F" w:rsidRDefault="00860B8F" w14:paraId="5AD9B876" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidP="00363282" w:rsidRDefault="00366E5B" w14:paraId="015B2003" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-            <w:tcW w:w="4051" w:type="dxa"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B877" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidP="00363282" w:rsidRDefault="00366E5B" w14:paraId="1FE7C0B9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidTr="66C1414D" w14:paraId="5AD9B87B" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="6405" w:type="dxa"/>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidTr="00CB298C" w14:paraId="0F6789E2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66B32" w:rsidRDefault="001B7B5E" w14:paraId="54228869" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidP="00366E5B" w:rsidRDefault="00366E5B" w14:paraId="622349C0" w14:textId="68011135">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="8"/>
               </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...13 lines deleted...]
-          <w:p w:rsidRPr="00955292" w:rsidR="00860B8F" w:rsidP="00860B8F" w:rsidRDefault="00860B8F" w14:paraId="5AD9B879" w14:textId="7D2AC35F">
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How much </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016074C" w:rsidR="1DB6C84B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>local</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CIL/ S106 money would you like to apply for?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidP="00363282" w:rsidRDefault="00366E5B" w14:paraId="7ED130C3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-            <w:tcW w:w="4051" w:type="dxa"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B87A" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidP="00363282" w:rsidRDefault="00366E5B" w14:paraId="3A48A17A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidTr="66C1414D" w14:paraId="5AD9B87E" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="6405" w:type="dxa"/>
+      <w:tr w:rsidR="00CB298C" w:rsidTr="00CB298C" w14:paraId="5BBAF29D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="65D4F985" w:rsidP="00CB298C" w:rsidRDefault="65D4F985" w14:paraId="4AB4C41D" w14:textId="2DA3AF6A">
+            <w:pPr>
+              <w:spacing w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB298C" w:rsidR="65D4F985">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eligibility for Section 106 funding</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB298C" w:rsidR="65D4F985">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Only answer this question if applying for S106 funding.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB298C" w:rsidTr="00CB298C" w14:paraId="72D9F7C1">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="65D4F985" w:rsidP="00CB298C" w:rsidRDefault="65D4F985" w14:paraId="6C542E11" w14:textId="4597E748">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB298C" w:rsidR="65D4F985">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Which S106 contribution are you requesting to use?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB298C" w:rsidR="65D4F985">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Please provide the permission code and site, which can be found on this </w:t>
+            </w:r>
+            <w:hyperlink r:id="R1949c8fc7d1043ce">
+              <w:r w:rsidRPr="00CB298C" w:rsidR="65D4F985">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>webpage</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00CB298C" w:rsidR="65D4F985">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                  <w:i w:val="1"/>
+                  <w:iCs w:val="1"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>:</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00CB298C" w:rsidR="65D4F985">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB298C" w:rsidR="65D4F985">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="38CA17A0" w14:textId="77777777">
+          <w:p w:rsidR="00CB298C" w:rsidP="00CB298C" w:rsidRDefault="00CB298C" w14:paraId="26E999F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="red"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB298C" w:rsidTr="00CB298C" w14:paraId="0D02B98A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="40DF1A75" w:rsidP="00CB298C" w:rsidRDefault="40DF1A75" w14:paraId="62CA3DFD" w14:textId="02B292EF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...37 lines deleted...]
-          <w:p w:rsidRPr="00955292" w:rsidR="00860B8F" w:rsidP="00860B8F" w:rsidRDefault="00860B8F" w14:paraId="5AD9B87C" w14:textId="23FF95E5">
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB298C" w:rsidR="40DF1A75">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+              </w:rPr>
+              <w:t>If ‘no</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB298C" w:rsidR="40DF1A75">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+              </w:rPr>
+              <w:t>’,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB298C" w:rsidR="40DF1A75">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> where will the other funding come from and when do you expect to know?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CB298C" w:rsidP="00CB298C" w:rsidRDefault="00CB298C" w14:paraId="14B4AF54">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-            <w:tcW w:w="4051" w:type="dxa"/>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B87D" w14:textId="77777777">
+          <w:p w:rsidR="00CB298C" w:rsidP="00CB298C" w:rsidRDefault="00CB298C" w14:paraId="5507C2B3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...11 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidTr="66C1414D" w14:paraId="5AD9B881" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="6405" w:type="dxa"/>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidTr="00CB298C" w14:paraId="51B5667F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5EBA0BDD" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidP="00CB298C" w:rsidRDefault="00366E5B" w14:paraId="035451DC" w14:textId="757A5A93">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="8"/>
               </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...21 lines deleted...]
-          <w:p w:rsidRPr="00955292" w:rsidR="00860B8F" w:rsidP="00860B8F" w:rsidRDefault="00860B8F" w14:paraId="5AD9B87F" w14:textId="1A20251E">
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB298C" w:rsidR="40DF1A75">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are you seeking any other funding from another source for this project? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00D52280" w:rsidP="00D52280" w:rsidRDefault="00D52280" w14:paraId="4DC85F91" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidP="00366E5B" w:rsidRDefault="00366E5B" w14:paraId="7E983087" w14:textId="6997E5B5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>This could be from other grants or match funding raised.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidP="00363282" w:rsidRDefault="00366E5B" w14:paraId="2F8AB763" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-            <w:tcW w:w="4051" w:type="dxa"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B880" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidP="00363282" w:rsidRDefault="00366E5B" w14:paraId="77AA0CAE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Yes / No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidTr="66C1414D" w14:paraId="5AD9B884" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="6405" w:type="dxa"/>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidTr="00CB298C" w14:paraId="52C3CD53" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="7F086FF3" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidP="00366E5B" w:rsidRDefault="00366E5B" w14:paraId="3729F692" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="8"/>
               </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>How much other funding are you expecting?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00955292" w:rsidR="00860B8F" w:rsidP="00860B8F" w:rsidRDefault="00860B8F" w14:paraId="5AD9B882" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidP="00363282" w:rsidRDefault="00366E5B" w14:paraId="5FE5101C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-            <w:tcW w:w="4051" w:type="dxa"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B883" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidP="00363282" w:rsidRDefault="00366E5B" w14:paraId="71A7F08A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidTr="66C1414D" w14:paraId="5AD9B887" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="6405" w:type="dxa"/>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidTr="00CB298C" w14:paraId="25D27426" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="1A8C0791" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidP="00366E5B" w:rsidRDefault="00366E5B" w14:paraId="3CA8D846" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="8"/>
               </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Is the other funding secured?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00955292" w:rsidR="00860B8F" w:rsidP="00860B8F" w:rsidRDefault="00860B8F" w14:paraId="5AD9B885" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidP="00363282" w:rsidRDefault="00366E5B" w14:paraId="347DB738" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-            <w:tcW w:w="4051" w:type="dxa"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B886" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidP="00363282" w:rsidRDefault="00366E5B" w14:paraId="55EAA540" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Yes / No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidTr="66C1414D" w14:paraId="5AD9B88A" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="6405" w:type="dxa"/>
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidTr="00CB298C" w14:paraId="0C91323F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6091" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="0946A4D5" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidP="00366E5B" w:rsidRDefault="00366E5B" w14:paraId="0C10A4C1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...29 lines deleted...]
-            <w:tcW w:w="4051" w:type="dxa"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>If your proposal is on public land, have you already discussed the proposal with an Officer to get the estimated cost?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidP="00363282" w:rsidRDefault="00366E5B" w14:paraId="758D31B6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">  If so, please name the Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="00B66B32" w14:paraId="5AD9B889" w14:textId="77777777">
-[...37 lines deleted...]
-              </w:numPr>
+          <w:p w:rsidRPr="0016074C" w:rsidR="00366E5B" w:rsidP="00363282" w:rsidRDefault="00366E5B" w14:paraId="44B91CC3" w14:textId="77777777">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...74 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes / No   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="00B66B32" w14:paraId="5AD9B88B" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00A20136" w:rsidRDefault="00A20136" w14:paraId="6DF62AF2" w14:textId="36C58081">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+      <w:r w:rsidRPr="0016074C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...800 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
-      <w:r w:rsidRPr="00955292" w:rsidR="00D3358C">
+      <w:r w:rsidRPr="0016074C" w:rsidR="00366E5B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00955292">
+      <w:r w:rsidRPr="0016074C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...11 lines deleted...]
-        <w:t>Ward councillors’ endorsement</w:t>
+        <w:t xml:space="preserve">: Ward councillor support </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B88F" w14:textId="77777777">
+    <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00A20136" w:rsidRDefault="00A20136" w14:paraId="1B2DE3A4" w14:textId="4F82B477">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00955292">
+      <w:r w:rsidRPr="0016074C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please make sure your ward councillors are aware of this proposal and have had time to ask any questions about it. </w:t>
+        <w:t xml:space="preserve">Ward councillors make local CIL funding decisions. Please make sure your ward councillors are aware of this proposal and have had time to ask any questions about it. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00955292">
+      <w:r w:rsidRPr="0016074C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
+          <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We would recommend you contact councillors as soon as possible</w:t>
       </w:r>
-      <w:r w:rsidRPr="00955292">
+      <w:r w:rsidRPr="0016074C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> so they have time to ask questions before the submission date.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6405"/>
         <w:gridCol w:w="4051"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B892" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidTr="00363282" w14:paraId="29E1502C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B890" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00A20136" w:rsidRDefault="00A20136" w14:paraId="4A82CFA9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Who is your ward councillor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="00B66B32" w14:paraId="5AD9B891" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00363282" w:rsidRDefault="00A20136" w14:paraId="1765725E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B895" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidTr="00363282" w14:paraId="0D5B9AFC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B893" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00A20136" w:rsidRDefault="00A20136" w14:paraId="43CD8186" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Have you already talked to your ward councillor about this funding proposal?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B894" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00363282" w:rsidRDefault="00A20136" w14:paraId="3DEECDD8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Yes / No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B898" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidTr="00363282" w14:paraId="3CC50DB8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B896" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00A20136" w:rsidRDefault="00A20136" w14:paraId="0E555BEA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>If ‘yes’, do they endorse the proposal?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4051" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B897" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00363282" w:rsidRDefault="00A20136" w14:paraId="7BB3D37B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Yes / No / Unknown</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00955292" w:rsidR="00955292" w:rsidRDefault="00955292" w14:paraId="49A087A4" w14:textId="77777777">
+    <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidRDefault="00A20136" w14:paraId="585CB5F6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B89A" w14:textId="77777777">
+    <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00A20136" w:rsidRDefault="00A20136" w14:paraId="50453AD4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00955292">
+      <w:r w:rsidRPr="0016074C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Next steps </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B89B" w14:textId="26FA3377">
+    <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="7B272045" w:rsidRDefault="00A20136" w14:paraId="0AEEBC2C" w14:textId="2FEAD0CA">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:highlight w:val="red"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00955292">
+      <w:r w:rsidRPr="7B272045" w:rsidR="358BA39F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
         </w:rPr>
         <w:t>Once complete, please send this form to the relevant Area Committee email account shown below. The deadline for submission is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C033E9">
+      <w:r w:rsidRPr="7B272045" w:rsidR="358BA39F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C033E9" w:rsidR="00C033E9">
+      <w:r w:rsidRPr="7B272045" w:rsidR="27B5D978">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Century Gothic" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t>Monday</w:t>
-[...46 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>8th March 2027</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="5228"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B89E" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidTr="00363282" w14:paraId="01861680" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B89C" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00363282" w:rsidRDefault="00A20136" w14:paraId="03B59FB5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Area Committee 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B89D" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00363282" w:rsidRDefault="00A20136" w14:paraId="69BC8D50" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-              <w:r w:rsidRPr="00955292">
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId18">
+              <w:r w:rsidRPr="0016074C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 </w:rPr>
                 <w:t>areacommittee1@bristol.gov.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B8A1" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidTr="00363282" w14:paraId="2BD8A075" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B89F" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00363282" w:rsidRDefault="00A20136" w14:paraId="1019D736" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Area Committee 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B8A0" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00363282" w:rsidRDefault="00A20136" w14:paraId="4A61FAA0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-              <w:r w:rsidRPr="00955292">
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId19">
+              <w:r w:rsidRPr="0016074C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 </w:rPr>
                 <w:t>areacommittee2@bristol.gov.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B8A4" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidTr="00363282" w14:paraId="681A3593" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B8A2" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00363282" w:rsidRDefault="00A20136" w14:paraId="30907FDF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Area Committee 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B8A3" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00363282" w:rsidRDefault="00A20136" w14:paraId="32865FE9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-              <w:r w:rsidRPr="00955292">
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId20">
+              <w:r w:rsidRPr="0016074C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 </w:rPr>
                 <w:t>areacommittee3@bristol.gov.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B8A7" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidTr="00363282" w14:paraId="0D7EA090" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B8A5" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00363282" w:rsidRDefault="00A20136" w14:paraId="508630A0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Area Committee 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B8A6" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00363282" w:rsidRDefault="00A20136" w14:paraId="47045D5D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-              <w:r w:rsidRPr="00955292">
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId21">
+              <w:r w:rsidRPr="0016074C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 </w:rPr>
                 <w:t>areacommittee4@bristol.gov.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B8AA" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidTr="00363282" w14:paraId="3B855E71" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B8A8" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00363282" w:rsidRDefault="00A20136" w14:paraId="4DE27DBE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Area Committee 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B8A9" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00363282" w:rsidRDefault="00A20136" w14:paraId="04FEBC2B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-              <w:r w:rsidRPr="00955292">
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId22">
+              <w:r w:rsidRPr="0016074C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 </w:rPr>
                 <w:t>areacommittee5@bristol.gov.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B8AD" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidTr="00363282" w14:paraId="6E84F699" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B8AB" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00363282" w:rsidRDefault="00A20136" w14:paraId="0684DDF6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Area Committee 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B8AC" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00363282" w:rsidRDefault="00A20136" w14:paraId="3243CFBB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-              <w:r w:rsidRPr="00955292">
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId23">
+              <w:r w:rsidRPr="0016074C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 </w:rPr>
                 <w:t>areacommittee6@bristol.gov.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B8B0" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidTr="00363282" w14:paraId="5E933D0B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B8AE" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00363282" w:rsidRDefault="00A20136" w14:paraId="7DF5383A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Area Committee 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B8AF" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00363282" w:rsidRDefault="00A20136" w14:paraId="437AF198" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-              <w:r w:rsidRPr="00955292">
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId24">
+              <w:r w:rsidRPr="0016074C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 </w:rPr>
                 <w:t>areacommittee7@bristol.gov.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B8B3" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidTr="00363282" w14:paraId="69048272" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B8B1" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00363282" w:rsidRDefault="00A20136" w14:paraId="5199AD41" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Area Committee 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B8B2" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00363282" w:rsidRDefault="00A20136" w14:paraId="0F9883C9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-              <w:r w:rsidRPr="00955292">
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId25">
+              <w:r w:rsidRPr="0016074C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 </w:rPr>
                 <w:t>areacommittee8@bristol.gov.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00955292" w:rsidR="00B66B32" w14:paraId="5AD9B8B6" w14:textId="77777777">
+      <w:tr w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidTr="00363282" w14:paraId="079FD6C1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B8B4" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00363282" w:rsidRDefault="00A20136" w14:paraId="6D0D33BE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0016074C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Area Committee 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00955292" w:rsidR="00B66B32" w:rsidRDefault="009D1819" w14:paraId="5AD9B8B5" w14:textId="77777777">
+          <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00363282" w:rsidRDefault="00A20136" w14:paraId="2E86E22E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-              <w:r w:rsidRPr="00955292">
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId26">
+              <w:r w:rsidRPr="0016074C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:eastAsia="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 </w:rPr>
                 <w:t>areacommittee9@bristol.gov.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B66B32" w:rsidRDefault="00B66B32" w14:paraId="5AD9B8B7" w14:textId="77777777">
+    <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00A20136" w:rsidRDefault="00A20136" w14:paraId="19FE6E00" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Century Gothic" w:cs="Century Gothic" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B66B32">
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId25"/>
+    <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="00A20136" w:rsidRDefault="00A20136" w14:paraId="16A4EDD8" w14:textId="3FAED5F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0016074C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Your data</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="7B272045" w:rsidRDefault="00A20136" w14:paraId="259869AB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7B272045" w:rsidR="358BA39F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Aptos" w:cs="Aptos" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bristol City Council will use the information provided in this application to administer Community Infrastructure Levy (CIL) funding and to support decision making through the Area Committee process, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B272045" w:rsidR="358BA39F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Aptos" w:cs="Aptos" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+        </w:rPr>
+        <w:t>as part of the council’s statutory and democratic functions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="7B272045" w:rsidRDefault="00A20136" w14:paraId="631A8B97" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7B272045" w:rsidR="358BA39F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Aptos" w:cs="Aptos" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Names of applicants, organisations and project details may be included in public reports, meeting papers and minutes that are published as part of the council’s democratic decision-making process. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B272045" w:rsidR="358BA39F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Aptos" w:cs="Aptos" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+        </w:rPr>
+        <w:t>These documents may be available to the public.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="7B272045" w:rsidRDefault="00A20136" w14:paraId="0C6A0679" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7B272045" w:rsidR="358BA39F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Aptos" w:cs="Aptos" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact details </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B272045" w:rsidR="358BA39F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Aptos" w:cs="Aptos" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+        </w:rPr>
+        <w:t>(such as names, roles and work-related contact information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B272045" w:rsidR="358BA39F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Aptos" w:cs="Aptos" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+        </w:rPr>
+        <w:t>) may be shared internally within the council, including with relevant council departments and ward councillors, where this is necessary to assess applications, make funding decisions, and support project delivery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="7B272045" w:rsidRDefault="00A20136" w14:paraId="5A870D3F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7B272045" w:rsidR="358BA39F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Aptos" w:cs="Aptos" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information will not be used for marketing purposes or shared with external organisations unless required by law or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B272045" w:rsidR="358BA39F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Aptos" w:cs="Aptos" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+        </w:rPr>
+        <w:t>where clearly necessary and directly linked to the delivery or governance of the project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B272045" w:rsidR="358BA39F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Aptos" w:cs="Aptos" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0016074C" w:rsidR="00A20136" w:rsidP="7B272045" w:rsidRDefault="00A20136" w14:paraId="0A141A0F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7B272045" w:rsidR="358BA39F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Aptos" w:cs="Aptos" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii"/>
+        </w:rPr>
+        <w:t>The council will handle all personal data in line with UK General Data Protection Regulation (UK GDPR) and the Data Protection Act 2018. Further information about how the council uses personal data and your data protection rights is available in the council’s Privacy Notice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A20136" w:rsidRDefault="00A20136" w14:paraId="5C5E74B7" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00A20136" w:rsidSect="00880D64">
+      <w:footerReference w:type="even" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="first" r:id="rId29"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000A2CC4" w:rsidRDefault="000A2CC4" w14:paraId="45D580DF" w14:textId="77777777">
+    <w:p w:rsidR="003126DA" w:rsidP="00E511AD" w:rsidRDefault="003126DA" w14:paraId="2A3A44ED" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000A2CC4" w:rsidRDefault="000A2CC4" w14:paraId="4D16124A" w14:textId="77777777">
+    <w:p w:rsidR="003126DA" w:rsidP="00E511AD" w:rsidRDefault="003126DA" w14:paraId="10A0E014" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -7690,692 +7255,510 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century Gothic">
-    <w:panose1 w:val="020B0502020202020204"/>
+  <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
+  <w:font w:name="Century Gothic">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="02020400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00F0283A" w:rsidRDefault="00F0283A" w14:paraId="5070E2EA" w14:textId="4140CC21">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00E511AD" w:rsidRDefault="00E511AD" w14:paraId="2E67363E" w14:textId="05465412">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DE3F7C9" wp14:editId="1E133F8C">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7613F1CE" wp14:editId="68F5B3B5">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="758825" cy="352425"/>
-              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:extent cx="772795" cy="370205"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1638199303" name="Text Box 2" descr="OFFICIAL">
+              <wp:docPr id="1475382591" name="Text Box 2" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="758825" cy="352425"/>
+                        <a:ext cx="772795" cy="370205"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="00F0283A" w:rsidR="00F0283A" w:rsidP="00F0283A" w:rsidRDefault="00F0283A" w14:paraId="4AFBFDCD" w14:textId="40447A43">
+                        <w:p w:rsidRPr="00E511AD" w:rsidR="00E511AD" w:rsidP="00E511AD" w:rsidRDefault="00E511AD" w14:paraId="1BB64296" w14:textId="3A2529FE">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00F0283A">
+                          <w:r w:rsidRPr="00E511AD">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="6DE3F7C9">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="7613F1CE">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27.75pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="OFFICIAL" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvTzknEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xk9ZYZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU66bqdhF/mJpPnx+LS47bUiR+F8C6ai00lOiTAc6tbsK/rjef1h&#10;TokPzNRMgREVPQlPb5fv3y06W4oZNKBq4QgmMb7sbEWbEGyZZZ43QjM/ASsMOiU4zQJe3T6rHesw&#10;u1bZLM8/ZR242jrgwnu03g9Oukz5pRQ8PErpRSCqothbSKdL5y6e2XLByr1jtmn5uQ32D11o1hos&#10;ekl1zwIjB9f+kUq33IEHGSYcdAZStlykGXCaaf5mmm3DrEizIDneXmjy/y8tfzhu7ZMjof8KPS4w&#10;EtJZX3o0xnl66XT8YqcE/Ujh6UKb6APhaPxczOezghKOro/F7AYxZsmuP1vnwzcBmkRQUYdbSWSx&#10;48aHIXQMibUMrFul0maU+c2AOaMlu3YYUeh3PWnrV93voD7hUA6GfXvL1y2W3jAfnpjDBeMcKNrw&#10;iIdU0FUUzoiSBtzPv9ljPPKOXko6FExFDSqaEvXd4D5mxU2eR4GlGwI3gl0C0y95Ef3moO8AtTjF&#10;Z2F5gjE4qBFKB/oFNb2K1dDFDMeaFd2N8C4M8sU3wcVqlYJQS5aFjdlaHlNHziKhz/0Lc/bMesB1&#10;PcAoKVa+IX+IjX96uzoEXEHaTOR3YPNMO+ow7fb8ZqLQX99T1PVlL38BAAD//wMAUEsDBBQABgAI&#10;AAAAIQDTVMbb2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJujZyATeNa&#10;DqE/odc6gfYoWxvLxNp1LSVx375KL+1lYZhh5ttiPblenHH0HZOCxTwBgdSw6ahVsN+93j+A8EGT&#10;0T0TKvhGD+vy9qbQueELveO5Cq2IJeRzrcCGMORS+sai037OA1L0Djw6HaIcW2lGfYnlrpfLJMmk&#10;0x3FBasHfLLYHKuTU5A9bzd2+Mg+vw5L/+ZrPoaKX5Sa3U2bRxABp/AXhit+RIcyMtV8IuNFryA+&#10;En7v1VusUhC1gjRNQZaF/A9f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAvTzknEQIA&#10;ACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDTVMbb&#10;2gAAAAQBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 2" style="position:absolute;margin-left:0;margin-top:0;width:60.85pt;height:29.15pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="OFFICIAL" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA883pZDwIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ayZWmNOEXWIsOA&#10;oC2QDj3LshQbkERBUmJnXz9KdpKt22nYRaZI+pF8fFre9VqRo3C+BVPS6SSnRBgOdWv2Jf3+svlw&#10;Q4kPzNRMgRElPQlP71bv3y07W4gZNKBq4QiCGF90tqRNCLbIMs8boZmfgBUGgxKcZgGvbp/VjnWI&#10;rlU2y/PPWQeutg648B69D0OQrhK+lIKHJym9CESVFHsL6XTprOKZrZas2Dtmm5aPbbB/6EKz1mDR&#10;C9QDC4wcXPsHlG65Aw8yTDjoDKRsuUgz4DTT/M00u4ZZkWZBcry90OT/Hyx/PO7ssyOh/wI9LjAS&#10;0llfeHTGeXrpdPxipwTjSOHpQpvoA+HoXCxmi9s5JRxDHxf5LJ9HlOz6s3U+fBWgSTRK6nAriSx2&#10;3PowpJ5TYi0Dm1aptBllfnMgZvRk1w6jFfqqH9uuoD7hNA6GRXvLNy3W3DIfnpnDzeIAqNbwhIdU&#10;0JUURouSBtyPv/ljPhKOUUo6VEpJDUqZEvXN4CJm8095HpWVbmi4s1ElY3qbz2PcHPQ9oAin+B4s&#10;T2ZMDupsSgf6FcW8jtUwxAzHmiWtzuZ9GHSLj4GL9ToloYgsC1uzszxCR7Iiky/9K3N2pDvgnh7h&#10;rCVWvGF9yI1/ers+BOQ+rSQSO7A58o0CTEsdH0tU+K/3lHV90qufAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAa+z0hdoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIvVGnqQhViFNV&#10;0CKuBCQ4OvE2jhqvQ7xtw9/jcoHLSqMZzbwt1pPrxQnH0HlSsJgnIJAabzpqFby/7W5XIAJrMrr3&#10;hAq+McC6vL4qdG78mV7xVHErYgmFXCuwzEMuZWgsOh3mfkCK3t6PTnOUYyvNqM+x3PUyTZJMOt1R&#10;XLB6wEeLzaE6OgXZ0/PGDh/Z59c+DS+h9geu/Fap2c20eQDBOPFfGC74ER3KyFT7I5kgegXxEf69&#10;Fy9d3IOoFdytliDLQv6HL38AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPPN6WQ8CAAAa&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAa+z0hdoA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00F0283A" w:rsidR="00F0283A" w:rsidP="00F0283A" w:rsidRDefault="00F0283A" w14:paraId="4AFBFDCD" w14:textId="40447A43">
+                  <w:p w:rsidRPr="00E511AD" w:rsidR="00E511AD" w:rsidP="00E511AD" w:rsidRDefault="00E511AD" w14:paraId="1BB64296" w14:textId="3A2529FE">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00F0283A">
+                    <w:r w:rsidRPr="00E511AD">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00F0283A" w:rsidRDefault="00F0283A" w14:paraId="3628C65E" w14:textId="4C9DC153">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00E511AD" w:rsidRDefault="00E511AD" w14:paraId="24689DDC" w14:textId="466CCDD3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B0E63D8" wp14:editId="5B30DC15">
-              <wp:simplePos x="635" y="635"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5720F9CF" wp14:editId="52748932">
+              <wp:simplePos x="457200" y="10058400"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="758825" cy="352425"/>
-              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:extent cx="772795" cy="370205"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1419093152" name="Text Box 3" descr="OFFICIAL">
+              <wp:docPr id="2067248154" name="Text Box 3" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="758825" cy="352425"/>
+                        <a:ext cx="772795" cy="370205"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="00F0283A" w:rsidR="00F0283A" w:rsidP="00F0283A" w:rsidRDefault="00F0283A" w14:paraId="1EC0860C" w14:textId="5AE34091">
+                        <w:p w:rsidRPr="00E511AD" w:rsidR="00E511AD" w:rsidP="00E511AD" w:rsidRDefault="00E511AD" w14:paraId="276D2992" w14:textId="21E08A87">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00F0283A">
+                          <w:r w:rsidRPr="00E511AD">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B0E63D8">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5720F9CF">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27.75pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="OFFICIAL" o:spid="_x0000_s1027" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+2cplEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x4zZYZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU66bqdhF/mJpPnx+LS47bUiR+F8C6ai00lOiTAc6tbsK/rjef1h&#10;TokPzNRMgREVPQlPb5fv3y06W4oCGlC1cASTGF92tqJNCLbMMs8boZmfgBUGnRKcZgGvbp/VjnWY&#10;XausyPNPWQeutg648B6t94OTLlN+KQUPj1J6EYiqKPYW0unSuYtntlywcu+YbVp+boP9QxeatQaL&#10;XlLds8DIwbV/pNItd+BBhgkHnYGULRdpBpxmmr+ZZtswK9IsSI63F5r8/0vLH45b++RI6L9CjwuM&#10;hHTWlx6NcZ5eOh2/2ClBP1J4utAm+kA4Gj/P5vNiRglH18dZcYMYs2TXn63z4ZsATSKoqMOtJLLY&#10;cePDEDqGxFoG1q1SaTPK/GbAnNGSXTuMKPS7nrR1RYux+x3UJxzKwbBvb/m6xdIb5sMTc7hgnANF&#10;Gx7xkAq6isIZUdKA+/k3e4xH3tFLSYeCqahBRVOivhvcRzG7yfMosHRD4EawS2D6JZ9FvznoO0At&#10;TvFZWJ5gDA5qhNKBfkFNr2I1dDHDsWZFdyO8C4N88U1wsVqlINSSZWFjtpbH1JGzSOhz/8KcPbMe&#10;cF0PMEqKlW/IH2Ljn96uDgFXkDYT+R3YPNOOOky7Pb+ZKPTX9xR1fdnLXwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhANNUxtvaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+FvoPYQm6NnIBN&#10;41oOoT+h1zqB9ihbG8vE2nUtJXHfvkov7WVhmGHm22I9uV6ccfQdk4LFPAGB1LDpqFWw373eP4Dw&#10;QZPRPRMq+EYP6/L2ptC54Qu947kKrYgl5HOtwIYw5FL6xqLTfs4DUvQOPDodohxbaUZ9ieWul8sk&#10;yaTTHcUFqwd8stgcq5NTkD1vN3b4yD6/Dkv/5ms+hopflJrdTZtHEAGn8BeGK35EhzIy1Xwi40Wv&#10;ID4Sfu/VW6xSELWCNE1BloX8D1/+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH7ZymUT&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANNU&#10;xtvaAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 3" style="position:absolute;margin-left:0;margin-top:0;width:60.85pt;height:29.15pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="OFFICIAL" o:spid="_x0000_s1027" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBh/UjkEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xky7IacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U66bqdhF5kiaX6897S87bQiJ+F8A6ak00lOiTAcqsYcSvrjefPh&#10;CyU+MFMxBUaU9Cw8vV29f7dsbSFmUIOqhCNYxPiitSWtQ7BFlnleC838BKwwGJTgNAt4dYescqzF&#10;6lplszz/nLXgKuuAC+/Re98H6SrVl1Lw8CilF4GokuJsIZ0unft4ZqslKw6O2brhwxjsH6bQrDHY&#10;9FLqngVGjq75o5RuuAMPMkw46AykbLhIO+A20/zNNruaWZF2QXC8vcDk/19Z/nDa2SdHQvcVOiQw&#10;AtJaX3h0xn066XT84qQE4wjh+QKb6ALh6FwsZoubOSUcQx8X+SyfxyrZ9WfrfPgmQJNolNQhKwks&#10;dtr60KeOKbGXgU2jVGJGmd8cWDN6suuE0QrdviNN9Wr6PVRnXMpBz7e3fNNg6y3z4Yk5JBj3QNGG&#10;RzykgrakMFiU1OB+/s0f8xF3jFLSomBKalDRlKjvBvmYzT/leRRYuqHhRmOfjOlNPo9xc9R3gFqc&#10;4rOwPJkxOajRlA70C2p6HbthiBmOPUu6H8270MsX3wQX63VKQi1ZFrZmZ3ksHTGLgD53L8zZAfWA&#10;dD3AKClWvAG/z41/ers+BqQgMRPx7dEcYEcdJm6HNxOF/vqesq4ve/ULAAD//wMAUEsDBBQABgAI&#10;AAAAIQBr7PSF2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUi9UaepCFWI&#10;U1XQIq4EJDg68TaOGq9DvG3D3+NygctKoxnNvC3Wk+vFCcfQeVKwmCcgkBpvOmoVvL/tblcgAmsy&#10;uveECr4xwLq8vip0bvyZXvFUcStiCYVcK7DMQy5laCw6HeZ+QIre3o9Oc5RjK82oz7Hc9TJNkkw6&#10;3VFcsHrAR4vNoTo6BdnT88YOH9nn1z4NL6H2B678VqnZzbR5AME48V8YLvgRHcrIVPsjmSB6BfER&#10;/r0XL13cg6gV3K2WIMtC/ocvfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBh/UjkEQIA&#10;ACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBr7PSF&#10;2gAAAAQBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00F0283A" w:rsidR="00F0283A" w:rsidP="00F0283A" w:rsidRDefault="00F0283A" w14:paraId="1EC0860C" w14:textId="5AE34091">
+                  <w:p w:rsidRPr="00E511AD" w:rsidR="00E511AD" w:rsidP="00E511AD" w:rsidRDefault="00E511AD" w14:paraId="276D2992" w14:textId="21E08A87">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00F0283A">
+                    <w:r w:rsidRPr="00E511AD">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00F0283A" w:rsidRDefault="00F0283A" w14:paraId="66F23817" w14:textId="08247EAB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00E511AD" w:rsidRDefault="00E511AD" w14:paraId="43D65F2A" w14:textId="2A3E9F79">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B1C2AE7" wp14:editId="132F2BB1">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F78ABFD" wp14:editId="1E5355DC">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="758825" cy="352425"/>
-              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:extent cx="772795" cy="370205"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1695307604" name="Text Box 1" descr="OFFICIAL">
+              <wp:docPr id="1293012237" name="Text Box 1" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="758825" cy="352425"/>
+                        <a:ext cx="772795" cy="370205"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidRPr="00F0283A" w:rsidR="00F0283A" w:rsidP="00F0283A" w:rsidRDefault="00F0283A" w14:paraId="70B3824C" w14:textId="319A9ABE">
+                        <w:p w:rsidRPr="00E511AD" w:rsidR="00E511AD" w:rsidP="00E511AD" w:rsidRDefault="00E511AD" w14:paraId="7EE9B2B0" w14:textId="6678FDA0">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00F0283A">
+                          <w:r w:rsidRPr="00E511AD">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="7B1C2AE7">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="3F78ABFD">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27.75pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="OFFICIAL" o:spid="_x0000_s1028" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xREdDgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkzZYZcYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0o2Um6bqdhF/mJpPnx+LS87bUiR+F8C6ak00lOiTAc6tbsS/rjefNh&#10;QYkPzNRMgRElPQlPb1fv3y07W4gZNKBq4QgmMb7obEmbEGyRZZ43QjM/ASsMOiU4zQJe3T6rHesw&#10;u1bZLM8/ZR242jrgwnu03g9Oukr5pRQ8PErpRSCqpNhbSKdLZxXPbLVkxd4x27R8bIP9QxeatQaL&#10;XlLds8DIwbV/pNItd+BBhgkHnYGULRdpBpxmmr+ZZtcwK9IsSI63F5r8/0vLH447++RI6L9CjwuM&#10;hHTWFx6NcZ5eOh2/2ClBP1J4utAm+kA4Gj/PF4vZnBKOro/z2Q1izJJdf7bOh28CNImgpA63kshi&#10;x60PQ+g5JNYysGmVSptR5jcD5oyW7NphRKGv+rHtCuoTTuNgWLS3fNNizS3z4Yk53CwOgGoNj3hI&#10;BV1JYUSUNOB+/s0e45Fw9FLSoVJKalDKlKjvBhcxm9/keVRWuiFwZ1AlMP2Sz6PfHPQdoAin+B4s&#10;TzAGB3WG0oF+QTGvYzV0McOxZkmrM7wLg27xMXCxXqcgFJFlYWt2lsfUkazI5HP/wpwd6Q64pwc4&#10;a4kVb1gfYuOf3q4PAblPK4nEDmyOfKMA01LHxxIV/vqeoq5PevULAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTVMbb2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJujZyATeNaDqE/&#10;odc6gfYoWxvLxNp1LSVx375KL+1lYZhh5ttiPblenHH0HZOCxTwBgdSw6ahVsN+93j+A8EGT0T0T&#10;KvhGD+vy9qbQueELveO5Cq2IJeRzrcCGMORS+sai037OA1L0Djw6HaIcW2lGfYnlrpfLJMmk0x3F&#10;BasHfLLYHKuTU5A9bzd2+Mg+vw5L/+ZrPoaKX5Sa3U2bRxABp/AXhit+RIcyMtV8IuNFryA+En7v&#10;1VusUhC1gjRNQZaF/A9f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6xREdDgIAABoE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDTVMbb2gAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 1" style="position:absolute;margin-left:0;margin-top:0;width:60.85pt;height:29.15pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="OFFICIAL" o:spid="_x0000_s1028" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwa7umEwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x4y9IacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU62bqdhF5kiaX6897S467UiR+F8C6ai00lOiTAc6tbsK/r9Zf3h&#10;hhIfmKmZAiMqehKe3i3fv1t0thQFNKBq4QgWMb7sbEWbEGyZZZ43QjM/ASsMBiU4zQJe3T6rHeuw&#10;ulZZkeefsw5cbR1w4T16H4YgXab6UgoenqT0IhBVUZwtpNOlcxfPbLlg5d4x27T8PAb7hyk0aw02&#10;vZR6YIGRg2v/KKVb7sCDDBMOOgMpWy7SDrjNNH+zzbZhVqRdEBxvLzD5/1eWPx639tmR0H+BHgmM&#10;gHTWlx6dcZ9eOh2/OCnBOEJ4usAm+kA4OufzYn47o4Rj6OM8L/JZrJJdf7bOh68CNIlGRR2yksBi&#10;x40PQ+qYEnsZWLdKJWaU+c2BNaMnu04YrdDvetLWFS3G6XdQn3ApBwPf3vJ1i603zIdn5pBg3ANF&#10;G57wkAq6isLZoqQB9+Nv/piPuGOUkg4FU1GDiqZEfTPIRzH7lOdRYOmGhhuNXTKmt/ksxs1B3wNq&#10;cYrPwvJkxuSgRlM60K+o6VXshiFmOPas6G4078MgX3wTXKxWKQm1ZFnYmK3lsXTELAL60r8yZ8+o&#10;B6TrEUZJsfIN+ENu/NPb1SEgBYmZiO+A5hl21GHi9vxmotB/vaes68te/gQAAP//AwBQSwMEFAAG&#10;AAgAAAAhAGvs9IXaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SL1Rp6kI&#10;VYhTVdAirgQkODrxNo4ar0O8bcPf43KBy0qjGc28LdaT68UJx9B5UrCYJyCQGm86ahW8v+1uVyAC&#10;azK694QKvjHAury+KnRu/Jle8VRxK2IJhVwrsMxDLmVoLDod5n5Ait7ej05zlGMrzajPsdz1Mk2S&#10;TDrdUVywesBHi82hOjoF2dPzxg4f2efXPg0vofYHrvxWqdnNtHkAwTjxXxgu+BEdyshU+yOZIHoF&#10;8RH+vRcvXdyDqBXcrZYgy0L+hy9/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADBru6YT&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGvs&#10;9IXaAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00F0283A" w:rsidR="00F0283A" w:rsidP="00F0283A" w:rsidRDefault="00F0283A" w14:paraId="70B3824C" w14:textId="319A9ABE">
+                  <w:p w:rsidRPr="00E511AD" w:rsidR="00E511AD" w:rsidP="00E511AD" w:rsidRDefault="00E511AD" w14:paraId="7EE9B2B0" w14:textId="6678FDA0">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00F0283A">
+                    <w:r w:rsidRPr="00E511AD">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000A2CC4" w:rsidRDefault="000A2CC4" w14:paraId="1076A704" w14:textId="77777777">
+    <w:p w:rsidR="003126DA" w:rsidP="00E511AD" w:rsidRDefault="003126DA" w14:paraId="31D02AE9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000A2CC4" w:rsidRDefault="000A2CC4" w14:paraId="0A47FA0A" w14:textId="77777777">
+    <w:p w:rsidR="003126DA" w:rsidP="00E511AD" w:rsidRDefault="003126DA" w14:paraId="339FF93F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="9">
-    <w:nsid w:val="61cb569b"/>
-[...169 lines deleted...]
-    <w:nsid w:val="2991d8de"/>
+    <w:nsid w:val="3f4da993"/>
     <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
@@ -8681,50 +8064,222 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61CB569B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="46FC9162"/>
+    <w:lvl w:ilvl="0" w:tplc="C76ABC9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DE945054">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3D72CF46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6024AA52">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B1D6D346">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A13A9B52">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="228E156E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7C7E5E8C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AA90D018">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67E20911"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="F1FCFEC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D7903C80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="564ADF06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6D9A0522">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6BA64C30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="227C30B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C0E49330">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="148C99E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="60681096">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68986124"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C6BA6A30"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
@@ -8784,51 +8339,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B252A0F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="97762EE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="."/>
@@ -8870,51 +8425,51 @@
       <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="735F5098"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="573027D4"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
@@ -8974,51 +8529,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F164915"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E98AF340"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="."/>
@@ -9063,360 +8618,386 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="10">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9">
-[...2 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="1" w16cid:durableId="508107294">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="1" w16cid:durableId="508107294">
+  <w:num w:numId="2" w16cid:durableId="1227227903">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1531332700">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="445318819">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="705760726">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1227227903">
-[...8 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1297954966">
+  <w:num w:numId="6" w16cid:durableId="1297954966">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="614675835">
     <w:abstractNumId w:val="0"/>
   </w:num>
+  <w:num w:numId="8" w16cid:durableId="1364088415">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1487631048">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
 </w:numbering>
+</file>
+
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
-  <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B66B32"/>
-[...119 lines deleted...]
-    <w:rsid w:val="7FF13980"/>
+    <w:rsidRoot w:val="00880D64"/>
+    <w:rsid w:val="000002CD"/>
+    <w:rsid w:val="00024CE2"/>
+    <w:rsid w:val="00052326"/>
+    <w:rsid w:val="0008121D"/>
+    <w:rsid w:val="000826FD"/>
+    <w:rsid w:val="000D549D"/>
+    <w:rsid w:val="000E798B"/>
+    <w:rsid w:val="001143DE"/>
+    <w:rsid w:val="00125317"/>
+    <w:rsid w:val="00142FD7"/>
+    <w:rsid w:val="0016074C"/>
+    <w:rsid w:val="001A7F91"/>
+    <w:rsid w:val="001C053B"/>
+    <w:rsid w:val="001D1EF3"/>
+    <w:rsid w:val="00277C6C"/>
+    <w:rsid w:val="00286D78"/>
+    <w:rsid w:val="002A1EBE"/>
+    <w:rsid w:val="002C2089"/>
+    <w:rsid w:val="002C3FE0"/>
+    <w:rsid w:val="003126DA"/>
+    <w:rsid w:val="00323A6C"/>
+    <w:rsid w:val="00326287"/>
+    <w:rsid w:val="00337DB7"/>
+    <w:rsid w:val="00351512"/>
+    <w:rsid w:val="00363282"/>
+    <w:rsid w:val="00366E5B"/>
+    <w:rsid w:val="003D56F1"/>
+    <w:rsid w:val="00415655"/>
+    <w:rsid w:val="0044188B"/>
+    <w:rsid w:val="00446FF6"/>
+    <w:rsid w:val="004A39DA"/>
+    <w:rsid w:val="004A4691"/>
+    <w:rsid w:val="004A4EB9"/>
+    <w:rsid w:val="005061CC"/>
+    <w:rsid w:val="005568B0"/>
+    <w:rsid w:val="005C461C"/>
+    <w:rsid w:val="00651F17"/>
+    <w:rsid w:val="00665331"/>
+    <w:rsid w:val="006658FB"/>
+    <w:rsid w:val="00680115"/>
+    <w:rsid w:val="006931B2"/>
+    <w:rsid w:val="006D391C"/>
+    <w:rsid w:val="006F5B44"/>
+    <w:rsid w:val="0070561F"/>
+    <w:rsid w:val="007C48F1"/>
+    <w:rsid w:val="008132E8"/>
+    <w:rsid w:val="00861A85"/>
+    <w:rsid w:val="008651B5"/>
+    <w:rsid w:val="00867D63"/>
+    <w:rsid w:val="00880D64"/>
+    <w:rsid w:val="00917EDE"/>
+    <w:rsid w:val="009E2123"/>
+    <w:rsid w:val="00A20136"/>
+    <w:rsid w:val="00A26A7E"/>
+    <w:rsid w:val="00A62C0E"/>
+    <w:rsid w:val="00A67DB2"/>
+    <w:rsid w:val="00A70465"/>
+    <w:rsid w:val="00AA0C75"/>
+    <w:rsid w:val="00AA6123"/>
+    <w:rsid w:val="00BA6C40"/>
+    <w:rsid w:val="00BB1A10"/>
+    <w:rsid w:val="00C16468"/>
+    <w:rsid w:val="00C265FA"/>
+    <w:rsid w:val="00C37138"/>
+    <w:rsid w:val="00C45DDD"/>
+    <w:rsid w:val="00CB298C"/>
+    <w:rsid w:val="00CB6354"/>
+    <w:rsid w:val="00CE6B16"/>
+    <w:rsid w:val="00D26ED9"/>
+    <w:rsid w:val="00D30537"/>
+    <w:rsid w:val="00D331E2"/>
+    <w:rsid w:val="00D52280"/>
+    <w:rsid w:val="00D71A3E"/>
+    <w:rsid w:val="00D84786"/>
+    <w:rsid w:val="00DB5A24"/>
+    <w:rsid w:val="00DF031B"/>
+    <w:rsid w:val="00E12B25"/>
+    <w:rsid w:val="00E511AD"/>
+    <w:rsid w:val="00E525B1"/>
+    <w:rsid w:val="00F86911"/>
+    <w:rsid w:val="00F86E20"/>
+    <w:rsid w:val="00FA2FB5"/>
+    <w:rsid w:val="00FA5228"/>
+    <w:rsid w:val="03E1573E"/>
+    <w:rsid w:val="06E2471E"/>
+    <w:rsid w:val="08036751"/>
+    <w:rsid w:val="0C04D80E"/>
+    <w:rsid w:val="0DFB99CD"/>
+    <w:rsid w:val="121A28A9"/>
+    <w:rsid w:val="18BD1B27"/>
+    <w:rsid w:val="1C31CC5C"/>
+    <w:rsid w:val="1D799311"/>
+    <w:rsid w:val="1DB6C84B"/>
+    <w:rsid w:val="27B5D978"/>
+    <w:rsid w:val="287D3C18"/>
+    <w:rsid w:val="2ABA6592"/>
+    <w:rsid w:val="3092ECFE"/>
+    <w:rsid w:val="33547E7C"/>
+    <w:rsid w:val="3424163F"/>
+    <w:rsid w:val="354E642B"/>
+    <w:rsid w:val="358BA39F"/>
+    <w:rsid w:val="378E216D"/>
+    <w:rsid w:val="3B8F7181"/>
+    <w:rsid w:val="3C2B31B8"/>
+    <w:rsid w:val="3E6D828E"/>
+    <w:rsid w:val="3F667605"/>
+    <w:rsid w:val="3FC4138E"/>
+    <w:rsid w:val="40A5B3CD"/>
+    <w:rsid w:val="40DF1A75"/>
+    <w:rsid w:val="4430C3DC"/>
+    <w:rsid w:val="45E92087"/>
+    <w:rsid w:val="467BE7D3"/>
+    <w:rsid w:val="497CC10F"/>
+    <w:rsid w:val="49F7A001"/>
+    <w:rsid w:val="4AADB2CB"/>
+    <w:rsid w:val="4CF47110"/>
+    <w:rsid w:val="4E5D7FD3"/>
+    <w:rsid w:val="56BE4309"/>
+    <w:rsid w:val="571A4881"/>
+    <w:rsid w:val="5807651E"/>
+    <w:rsid w:val="58E572D3"/>
+    <w:rsid w:val="5A7DEFF9"/>
+    <w:rsid w:val="5B92D2D7"/>
+    <w:rsid w:val="5BA1A15D"/>
+    <w:rsid w:val="5D7A63A0"/>
+    <w:rsid w:val="5DF097CE"/>
+    <w:rsid w:val="60ABD674"/>
+    <w:rsid w:val="612D25E7"/>
+    <w:rsid w:val="626B3CFC"/>
+    <w:rsid w:val="6289A24A"/>
+    <w:rsid w:val="65D4F985"/>
+    <w:rsid w:val="6712CBA1"/>
+    <w:rsid w:val="6B63BACA"/>
+    <w:rsid w:val="6DB28370"/>
+    <w:rsid w:val="712A08DC"/>
+    <w:rsid w:val="76462A38"/>
+    <w:rsid w:val="787690FF"/>
+    <w:rsid w:val="78C19623"/>
+    <w:rsid w:val="79871387"/>
+    <w:rsid w:val="79EB45E8"/>
+    <w:rsid w:val="7B272045"/>
+    <w:rsid w:val="7C3FDF96"/>
+    <w:rsid w:val="7DA7E779"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5AD9B7F8"/>
-  <w15:docId w15:val="{0C657655-7EA1-4872-9AA7-93BE96F72C40}"/>
+  <w14:docId w14:val="28E75EDF"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{AF0AFD76-5134-453F-85E1-B7D334A7B84E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Arial"/>
-[...2 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="160" w:line="254" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9466,51 +9047,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -9667,322 +9248,739 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00880D64"/>
     <w:pPr>
-      <w:jc w:val="center"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
-[...3 lines deleted...]
-      <w:szCs w:val="30"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00880D64"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00880D64"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00880D64"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00880D64"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00880D64"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
-      <w:outlineLvl w:val="2"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:eastAsia="Yu Gothic Light" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00880D64"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00880D64"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00880D64"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00880D64"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00880D64"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00880D64"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00880D64"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00880D64"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00880D64"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00880D64"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00880D64"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00880D64"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00880D64"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00880D64"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00880D64"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00880D64"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00880D64"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00880D64"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00880D64"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00880D64"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00880D64"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00880D64"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00880D64"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
+    <w:rsid w:val="00880D64"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:rsid w:val="00880D64"/>
     <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="00880D64"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00880D64"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00880D64"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:eastAsia="Century Gothic" w:cs="Century Gothic"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
-[...31 lines deleted...]
-    <w:link w:val="HeaderChar"/>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D76A41"/>
+    <w:rsid w:val="00366E5B"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:autoSpaceDN/>
+      <w:spacing w:after="160"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D76A41"/>
+    <w:rsid w:val="00366E5B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D76A41"/>
+    <w:rsid w:val="00E511AD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D76A41"/>
+    <w:rsid w:val="00E511AD"/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...3 lines deleted...]
-    <w:rsid w:val="00023972"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006D391C"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid0" w:customStyle="1">
-[...21 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF031B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maps.bristol.gov.uk/pinpoint/?service=localinfo&amp;maptype=js&amp;layer=Neighbouring+authorities;Council+property+ownership&amp;mapopts=legend&amp;extent=1450.18415036832" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:areacommittee5@bristol.gov.uk" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:areacommittee8@bristol.gov.uk" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:areacommittee4@bristol.gov.uk" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:areacommittee3@bristol.gov.uk" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:areacommittee7@bristol.gov.uk" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:communities@bristol.gov.uk" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:areacommittee2@bristol.gov.uk" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:areacommittee6@bristol.gov.uk" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:areacommittee1@bristol.gov.uk" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:areacommittee9@bristol.gov.uk" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bristol.gov.uk/residents/planning-and-building-regulations/planning-applications/community-infrastructure-levy-cil-and-planning-obligations/how-we-allocate-planning-obligations-money" TargetMode="External" Id="R6033f45f754b4847" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:areacommittee1@bristol.gov.uk" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:areacommittee9@bristol.gov.uk" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:areacommittee4@bristol.gov.uk" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:areacommittee8@bristol.gov.uk" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:areacommittee3@bristol.gov.uk" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:areacommittee7@bristol.gov.uk" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:areacommittee6@bristol.gov.uk" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:areacommittee2@bristol.gov.uk" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:areacommittee5@bristol.gov.uk" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:communities@bristol.gov.uk" TargetMode="External" Id="Ra256bdbd243e464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bristol.gov.uk/residents/planning-and-building-regulations/planning-policy-and-guidance/neighbourhood-planning" TargetMode="External" Id="R2aac907bc2f545a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bristol.gov.uk/residents/planning-and-building-regulations/planning-applications/community-infrastructure-levy-cil-and-planning-obligations/how-we-allocate-planning-obligations-money#106money" TargetMode="External" Id="R1949c8fc7d1043ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maps.bristol.gov.uk/pinpoint/?service=localinfo&amp;maptype=js&amp;layer=Neighbouring+authorities;Council+property+ownership&amp;mapopts=legend&amp;extent=1450.18415036832" TargetMode="External" Id="R04aaef83bf0b4958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bristol.gov.uk/files/documents/8587-cil-s106-guidance-2025/file" TargetMode="External" Id="Rab02411a62004691" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -10147,65 +10145,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -10226,75 +10224,95 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C9E362E39FE5BE49869241F9B61C3E6B" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9d5dffa2215e59aad89e316eef95e35f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b9d6065b-dcf2-4cab-9cef-f4e7b3f03a20" xmlns:ns3="e15748e7-ae0d-4efb-9a83-6305eab31fd2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7b78bc1f5231d4a5f415fce6158e0b7d" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C9E362E39FE5BE49869241F9B61C3E6B" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e8f41b7699fce5a0fe0d25ecd991f2ea">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b9d6065b-dcf2-4cab-9cef-f4e7b3f03a20" xmlns:ns3="e15748e7-ae0d-4efb-9a83-6305eab31fd2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5e52c9c0923f3a3b988d213363520b8e" ns2:_="" ns3:_="">
     <xsd:import namespace="b9d6065b-dcf2-4cab-9cef-f4e7b3f03a20"/>
     <xsd:import namespace="e15748e7-ae0d-4efb-9a83-6305eab31fd2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RetentionStartDate" minOccurs="0"/>
                 <xsd:element ref="ns2:RetentionEvent" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:About" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -10538,141 +10556,160 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <About xmlns="e15748e7-ae0d-4efb-9a83-6305eab31fd2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e15748e7-ae0d-4efb-9a83-6305eab31fd2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <UpdatedonEFslides xmlns="e15748e7-ae0d-4efb-9a83-6305eab31fd2">true</UpdatedonEFslides>
+    <RetentionEvent xmlns="b9d6065b-dcf2-4cab-9cef-f4e7b3f03a20" xsi:nil="true"/>
+    <RetentionStartDate xmlns="b9d6065b-dcf2-4cab-9cef-f4e7b3f03a20" xsi:nil="true"/>
+    <TaxCatchAll xmlns="b9d6065b-dcf2-4cab-9cef-f4e7b3f03a20" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEE72170-02CB-4D56-B387-2D95564446DC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A61C070-C23B-4DD6-AE24-365400CD8135}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="b9d6065b-dcf2-4cab-9cef-f4e7b3f03a20"/>
+    <ds:schemaRef ds:uri="e15748e7-ae0d-4efb-9a83-6305eab31fd2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFAF64BC-08ED-412D-8E13-53EE3445E1A7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DE353C9-016B-4E22-BCF6-B787C279C241}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CB898E0-758D-46B4-83C3-A5CE474613ED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="e15748e7-ae0d-4efb-9a83-6305eab31fd2"/>
     <ds:schemaRef ds:uri="b9d6065b-dcf2-4cab-9cef-f4e7b3f03a20"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:DocSecurity>4</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Community Infrastructure Levy &amp; Section 106 funding 2025: Stage 1 Form</dc:title>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Bristol City Council</dc:creator>
+  <dc:creator>Megan Harnedy</dc:creator>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Megan Harnedy</lastModifiedBy>
-  <revision>78</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C9E362E39FE5BE49869241F9B61C3E6B</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>4d11cd0d,57f08d3f,7b37b41a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
+    <vt:lpwstr>2026-07-01T08:34:31Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
+    <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
+    <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
+    <vt:lpwstr>f200e67a-0584-4240-aa3f-30d21f9439c3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterShapeIds">
-[...30 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>