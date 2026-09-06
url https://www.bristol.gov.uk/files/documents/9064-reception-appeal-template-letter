--- v1 (2026-05-02)
+++ v2 (2026-09-06)
@@ -8,70 +8,70 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="03E78E09" w14:textId="1690D7B9" w:rsidR="0021360A" w:rsidRDefault="0021360A" w:rsidP="0021360A">
+    <w:p w14:paraId="03E78E09" w14:textId="1791B50F" w:rsidR="0021360A" w:rsidRDefault="0021360A" w:rsidP="0019A893">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="44B484F3">
-[...9 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidRPr="0019A893">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Reception Admission</w:t>
+      </w:r>
+      <w:r w:rsidR="49094528" w:rsidRPr="0019A893">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Appeals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65409D93" w14:textId="6F609CB0" w:rsidR="0021360A" w:rsidRPr="00DF7F3E" w:rsidRDefault="4FF6BEDF" w:rsidP="423DA141">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7F3E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="0021360A" w:rsidRPr="00DF7F3E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>nfant class size prejudice appeal</w:t>
       </w:r>
       <w:r w:rsidR="681FE214" w:rsidRPr="00DF7F3E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -97,51 +97,51 @@
       </w:r>
       <w:r w:rsidR="0F09A7C6" w:rsidRPr="00DF7F3E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">community or voluntary controlled infant or primary </w:t>
       </w:r>
       <w:r w:rsidR="741E4578" w:rsidRPr="00DF7F3E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>school</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AE9F3FB" w14:textId="77777777" w:rsidR="0021360A" w:rsidRDefault="0021360A" w:rsidP="0021360A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C41CD61" w14:textId="1C64E6FB" w:rsidR="0021360A" w:rsidRPr="0021360A" w:rsidRDefault="0021360A" w:rsidP="1D0458C8">
+    <w:p w14:paraId="7C41CD61" w14:textId="454EE697" w:rsidR="0021360A" w:rsidRPr="0021360A" w:rsidRDefault="0021360A" w:rsidP="1D0458C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4A236D02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="4A236D02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ CHAPTER \h \r 1</w:instrText>
       </w:r>
       <w:r w:rsidRPr="4A236D02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -149,86 +149,95 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="4A236D02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Please complete and return to </w:t>
       </w:r>
       <w:r w:rsidRPr="4A236D02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">school.admissions@bristol.gov.uk </w:t>
       </w:r>
       <w:r w:rsidRPr="4A236D02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
-      <w:r w:rsidR="00505910" w:rsidRPr="4A236D02">
+      <w:r w:rsidR="00A67D6A" w:rsidRPr="00A67D6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DF7F3E" w:rsidRPr="4A236D02">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7F3E" w:rsidRPr="00A67D6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="4A236D02">
+      <w:r w:rsidRPr="00A67D6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>June 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00505910" w:rsidRPr="4A236D02">
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4A236D02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>une 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="000E446D" w:rsidRPr="4A236D02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03710358" w14:textId="77777777" w:rsidR="0021360A" w:rsidRPr="0021360A" w:rsidRDefault="0021360A" w:rsidP="0021360A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2199F93F" w14:textId="77777777" w:rsidR="0021360A" w:rsidRPr="0021360A" w:rsidRDefault="0021360A" w:rsidP="0021360A">
       <w:pPr>
         <w:rPr>
@@ -597,172 +606,136 @@
     </w:p>
     <w:p w14:paraId="1A06F5AC" w14:textId="77777777" w:rsidR="0021360A" w:rsidRPr="002B3A42" w:rsidRDefault="0021360A" w:rsidP="0021360A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="180B9317" w14:textId="77777777" w:rsidR="0021360A" w:rsidRDefault="0021360A" w:rsidP="003E40A8">
+    <w:p w14:paraId="180B9317" w14:textId="77777777" w:rsidR="0021360A" w:rsidRDefault="0021360A" w:rsidP="0824B80A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0824B80A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>It is important that you read the enclosed information on the effects of Infant Class Size legislation.  Please provide your grounds of appeal in writing, providing evidence to support your case</w:t>
       </w:r>
-      <w:r w:rsidR="003E40A8">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="003E40A8" w:rsidRPr="0824B80A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021360A">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0824B80A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0021360A">
+      <w:r w:rsidRPr="0824B80A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0021360A">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0824B80A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>An appeal hearing cannot be set up unless until your grounds of appeal are received in writing.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021360A">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
       <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0824B80A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...50 lines deleted...]
-        <w:tab/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="203B9081" w14:textId="129DC255" w:rsidR="0021360A" w:rsidRDefault="0021360A" w:rsidP="423DA141">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
@@ -1392,51 +1365,51 @@
     </w:p>
     <w:p w14:paraId="4887C0EE" w14:textId="77777777" w:rsidR="0021360A" w:rsidRPr="00DF7F3E" w:rsidRDefault="0021360A" w:rsidP="0021360A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B01590F" w14:textId="2BDF2DEB" w:rsidR="0021360A" w:rsidRPr="00DF7F3E" w:rsidRDefault="6C049AA0" w:rsidP="1D0458C8">
+    <w:p w14:paraId="1B01590F" w14:textId="4BF0F26E" w:rsidR="0021360A" w:rsidRPr="00DF7F3E" w:rsidRDefault="6C049AA0" w:rsidP="1D0458C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4A236D02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
@@ -1458,85 +1431,85 @@
       <w:r w:rsidR="00DF7F3E" w:rsidRPr="4A236D02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="4A236D02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>or upload to the Parent Portal by</w:t>
       </w:r>
       <w:r w:rsidRPr="4A236D02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00505910" w:rsidRPr="4A236D02">
+      <w:r w:rsidR="00EF168E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="2D7654CF" w:rsidRPr="4A236D02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="4A236D02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>June 202</w:t>
       </w:r>
-      <w:r w:rsidR="00505910" w:rsidRPr="4A236D02">
+      <w:r w:rsidR="00EF168E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="4A236D02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>. If you have no alternative, please post to School Admissions (City Hall), PO Box 3399, BS1 9NE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DC24BD3" w14:textId="77777777" w:rsidR="0021360A" w:rsidRPr="008447EA" w:rsidRDefault="0021360A" w:rsidP="0021360A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
@@ -1557,503 +1530,515 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005B13B2" w:rsidSect="0005654D">
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:footnotePr>
         <w:numFmt w:val="lowerLetter"/>
       </w:footnotePr>
       <w:endnotePr>
         <w:numFmt w:val="lowerLetter"/>
       </w:endnotePr>
       <w:pgSz w:w="11904" w:h="16836"/>
       <w:pgMar w:top="1191" w:right="1134" w:bottom="578" w:left="1134" w:header="1440" w:footer="578" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30698704" w14:textId="77777777" w:rsidR="008B77EC" w:rsidRDefault="008B77EC" w:rsidP="00B5042F">
+    <w:p w14:paraId="669E4617" w14:textId="77777777" w:rsidR="00871CF8" w:rsidRDefault="00871CF8" w:rsidP="00B5042F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="108D6C33" w14:textId="77777777" w:rsidR="008B77EC" w:rsidRDefault="008B77EC" w:rsidP="00B5042F">
+    <w:p w14:paraId="06230953" w14:textId="77777777" w:rsidR="00871CF8" w:rsidRDefault="00871CF8" w:rsidP="00B5042F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7CBCD480" w14:textId="0DC658CB" w:rsidR="00A17EA6" w:rsidRDefault="00A17EA6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="557C915B" w14:textId="70E4E4B8" w:rsidR="00654EDA" w:rsidRDefault="00654EDA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D4909BD" wp14:editId="296936FB">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="182769D2" wp14:editId="3675B686">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="773430" cy="355600"/>
-              <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+              <wp:extent cx="758825" cy="342900"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="959919406" name="Text Box 2" descr="OFFICIAL">
+              <wp:docPr id="540312718" name="Text Box 2" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="773430" cy="355600"/>
+                        <a:ext cx="758825" cy="342900"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3111D337" w14:textId="13E0C4D1" w:rsidR="00A17EA6" w:rsidRPr="00A17EA6" w:rsidRDefault="00A17EA6" w:rsidP="00A17EA6">
+                        <w:p w14:paraId="105F3657" w14:textId="2FB46439" w:rsidR="00654EDA" w:rsidRPr="00654EDA" w:rsidRDefault="00654EDA" w:rsidP="00654EDA">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00A17EA6">
+                          <w:r w:rsidRPr="00654EDA">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="0D4909BD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="4BF268A6">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="182769D2">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.9pt;height:28pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5MD3uEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wkTbsZcYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0o5avreip2kSmS5sd7T9PbvjVsp3xowJZ8OMg5U1ZC1dhNyX89L758&#10;5SygsJUwYFXJ9yrw29nnT9POFWoENZhKeUZFbCg6V/Ia0RVZFmStWhEG4JSloAbfCqSr32SVFx1V&#10;b002yvPrrANfOQ9ShUDe+0OQz1J9rZXER62DQmZKTrNhOn061/HMZlNRbLxwdSOPY4gPTNGKxlLT&#10;c6l7gYJtffNPqbaRHgJoHEhoM9C6kSrtQNsM8zfbrGrhVNqFwAnuDFP4f2Xlw27lnjzD/jv0RGAE&#10;pHOhCOSM+/Tat/FLkzKKE4T7M2yqRybJeXMzvhpTRFJoPJlc5wnW7PKz8wF/KGhZNEruiZUEltgt&#10;A1JDSj2lxF4WFo0xiRlj/3JQYvRklwmjhf26Z031avo1VHtaysOB7+DkoqHWSxHwSXgimKYl0eIj&#10;HdpAV3I4WpzV4H+/54/5hDtFOetIMCW3pGjOzE9LfIwmVzntzTDdyPAnY52M4bd8EuN2294BaXFI&#10;z8LJZMZkNCdTe2hfSNPz2I1CwkrqWfL1ybzDg3zpTUg1n6ck0pITuLQrJ2PpiFkE9Ll/Ed4dUUei&#10;6wFOkhLFG/APufHP4OZbJAoSMxHfA5pH2EmHibDjm4lCf31PWZeXPfsDAAD//wMAUEsDBBQABgAI&#10;AAAAIQCpsQ0v2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhbyD2EBvjRxDTXG9&#10;DqF/9Fo3kBxla2OZWCvXUhLn7aP00l4GlllmvilWk+3FiUbfOUZYLhIQxI3THbcIm+/3hycQPijW&#10;qndMCBfysCpnd4XKtTvzF52q0IoYwj5XCCaEIZfSN4as8gs3EEdv70arQjzHVupRnWO47WWaJJm0&#10;quPYYNRAL4aaQ3W0CNnrx9oM22z3s0/9p6/dIVTuDfF+Pq2fQQSawt8z3PAjOpSRqXZH1l70CHFI&#10;+NWbly7jjBrhMUtAloX8D19eAQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALkwPe4RAgAA&#10;IQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKmxDS/Z&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 2" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="OFFICIAL" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbMZnuEAIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8Lwl0admIsKK7oqqE&#10;dldiqz0bxyaRYo9lDyT013dsArTbnqpenOeZyXy8eZ7f9aZlB+VDA7bk41HOmbISqsbuSv79ZfVh&#10;xllAYSvRglUlP6rA7xbv3807V6gJ1NBWyjNKYkPRuZLXiK7IsiBrZUQYgVOWnBq8EUhXv8sqLzrK&#10;btpskuefsg585TxIFQJZH05Ovkj5tVYSn7QOCllbcuoN0+nTuY1ntpiLYueFqxs5tCH+oQsjGktF&#10;L6keBAq2980fqUwjPQTQOJJgMtC6kSrNQNOM8zfTbGrhVJqFyAnuQlP4f2nl42Hjnj3D/gv0tMBI&#10;SOdCEcgY5+m1N/FLnTLyE4XHC22qRybJ+Hk6m02mnElyfbyZ3OaJ1uz6s/MBvyowLIKSe9pKIksc&#10;1gGpIIWeQ2ItC6umbdNmWvubgQKjJbt2GBH2235oewvVkabxcFp0cHLVUM21CPgsPG2WBiC14hMd&#10;uoWu5DAgzmrwP/5mj/FEOHk560gpJbckZc7ab5YWMZne5DQww3Qj4M9gm8D4Np9Gv92beyARjuk9&#10;OJlgDMb2DLUH80piXsZq5BJWUs2Sb8/wHk+6pccg1XKZgkhETuDabpyMqSNZkcmX/lV4N9CNtKdH&#10;OGtJFG9YP8XGP4Nb7pG4TyuJxJ7YHPgmAaZNDY8lKvzXe4q6PunFTwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAC/iK4DaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo04pGNMSp&#10;qrYgrgSkcnTibRw13k1jtw1/j8sFLiuNZjTzNl+OrhNnHHzLpGA6SUAg1WxaahR8frw8PIHwQZPR&#10;HRMq+EYPy+L2JteZ4Qu947kMjYgl5DOtwIbQZ1L62qLTfsI9UvT2PDgdohwaaQZ9ieWuk7MkSaXT&#10;LcUFq3tcW6wP5ckpSDevK9vv0q/jfubffMWHUPJWqfu7cfUMIuAY/sJwxY/oUESmik9kvOgUxEfC&#10;771608UcRKVg/piALHL5H774AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANsxme4QAgAA&#10;GgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC/iK4Da&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="3111D337" w14:textId="13E0C4D1" w:rsidR="00A17EA6" w:rsidRPr="00A17EA6" w:rsidRDefault="00A17EA6" w:rsidP="00A17EA6">
+                  <w:p w:rsidRPr="00654EDA" w:rsidR="00654EDA" w:rsidP="00654EDA" w:rsidRDefault="00654EDA" w14:paraId="09E77742" w14:textId="2FB46439">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00A17EA6">
+                    <w:r w:rsidRPr="00654EDA">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="42366C58" w14:textId="74BFD643" w:rsidR="00A17EA6" w:rsidRDefault="00A17EA6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B301EC4" w14:textId="4C88A3BF" w:rsidR="00654EDA" w:rsidRDefault="00654EDA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E8BC265" wp14:editId="10A2ACC5">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30FEC0DC" wp14:editId="0CA9B7EF">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="773430" cy="355600"/>
-              <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+              <wp:extent cx="758825" cy="342900"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="2044860274" name="Text Box 3" descr="OFFICIAL">
+              <wp:docPr id="576541893" name="Text Box 3" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="773430" cy="355600"/>
+                        <a:ext cx="758825" cy="342900"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="31FD5773" w14:textId="5F10B303" w:rsidR="00A17EA6" w:rsidRPr="00A17EA6" w:rsidRDefault="00A17EA6" w:rsidP="00A17EA6">
+                        <w:p w14:paraId="18CF89C0" w14:textId="6CE447F7" w:rsidR="00654EDA" w:rsidRPr="00654EDA" w:rsidRDefault="00654EDA" w:rsidP="00654EDA">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00A17EA6">
+                          <w:r w:rsidRPr="00654EDA">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="7E8BC265" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="33EB2099">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="30FEC0DC">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.9pt;height:28pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDops6sFAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wkTdsZcYqsRYYB&#10;RVsgHXpWZCk2IIuCxMTOfv0oJU62bqdhF5kiaX689zS/61vD9sqHBmzJx6OcM2UlVI3dlvz76+rT&#10;LWcBha2EAatKflCB3y0+fph3rlATqMFUyjMqYkPRuZLXiK7IsiBr1YowAqcsBTX4ViBd/TarvOio&#10;emuySZ5fZx34ynmQKgTyPhyDfJHqa60kPmsdFDJTcpoN0+nTuYlntpiLYuuFqxt5GkP8wxStaCw1&#10;PZd6ECjYzjd/lGob6SGAxpGENgOtG6nSDrTNOH+3zboWTqVdCJzgzjCF/1dWPu3X7sUz7L9ATwRG&#10;QDoXikDOuE+vfRu/NCmjOEF4OMOmemSSnDc306spRSSFprPZdZ5gzS4/Ox/wq4KWRaPknlhJYIn9&#10;Y0BqSKlDSuxlYdUYk5gx9jcHJUZPdpkwWthvetZUJZ8M02+gOtBSHo58BydXDbV+FAFfhCeCaVoS&#10;LT7ToQ10JYeTxVkN/sff/DGfcKcoZx0JpuSWFM2Z+WaJj8nsKqe9GaYbGX4wNskYf85nMW537T2Q&#10;Fsf0LJxMZkxGM5jaQ/tGml7GbhQSVlLPkm8G8x6P8qU3IdVymZJIS07go107GUtHzCKgr/2b8O6E&#10;OhJdTzBIShTvwD/mxj+DW+6QKEjMRHyPaJ5gJx0mwk5vJgr913vKurzsxU8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCpsQ0v2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhbyD2EBvjRxD&#10;TXG9DqF/9Fo3kBxla2OZWCvXUhLn7aP00l4GlllmvilWk+3FiUbfOUZYLhIQxI3THbcIm+/3hycQ&#10;PijWqndMCBfysCpnd4XKtTvzF52q0IoYwj5XCCaEIZfSN4as8gs3EEdv70arQjzHVupRnWO47WWa&#10;JJm0quPYYNRAL4aaQ3W0CNnrx9oM22z3s0/9p6/dIVTuDfF+Pq2fQQSawt8z3PAjOpSRqXZH1l70&#10;CHFI+NWbly7jjBrhMUtAloX8D19eAQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOimzqwU&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKmx&#10;DS/ZAAAABAEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 3" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="OFFICIAL" o:spid="_x0000_s1027" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrEb6REgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkzZYacYqsRYYB&#10;QVsgHXpWZCk2YImCxMTOfv0o5avtdip6kSmS5sd7T9Ob3rRsp3xowJZ8OMg5U1ZC1dhNyX8/Lb5M&#10;OAsobCVasKrkexX4zezzp2nnCjWCGtpKeUZFbCg6V/Ia0RVZFmStjAgDcMpSUIM3AunqN1nlRUfV&#10;TZuN8vxb1oGvnAepQiDv3SHIZ6m+1krig9ZBIWtLTrNhOn061/HMZlNRbLxwdSOPY4h3TGFEY6np&#10;udSdQMG2vvmnlGmkhwAaBxJMBlo3UqUdaJth/mabVS2cSrsQOMGdYQofV1be71bu0TPsf0BPBEZA&#10;OheKQM64T6+9iV+alFGcINyfYVM9MknO7+PJZDTmTFLo69XoOk+wZpefnQ/4U4Fh0Si5J1YSWGK3&#10;DEgNKfWUEntZWDRtm5hp7SsHJUZPdpkwWtive9ZUL6ZfQ7WnpTwc+A5OLhpqvRQBH4UngmkPEi0+&#10;0KFb6EoOR4uzGvyf//ljPuFOUc46EkzJLSmas/aXJT5G46uc9maYbmT4k7FOxvA6H8e43ZpbIC0O&#10;6Vk4mcyYjO3J1B7MM2l6HrtRSFhJPUu+Ppm3eJAvvQmp5vOURFpyApd25WQsHTGLgD71z8K7I+pI&#10;dN3DSVKieAP+ITf+Gdx8i0RBYibie0DzCDvpMBF2fDNR6C/vKevysmd/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAL+IrgNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTikY0&#10;xKmqtiCuBKRydOJtHDXeTWO3DX+PywUuK41mNPM2X46uE2ccfMukYDpJQCDVbFpqFHx+vDw8gfBB&#10;k9EdEyr4Rg/L4vYm15nhC73juQyNiCXkM63AhtBnUvraotN+wj1S9PY8OB2iHBppBn2J5a6TsyRJ&#10;pdMtxQWre1xbrA/lySlIN68r2+/Sr+N+5t98xYdQ8lap+7tx9Qwi4Bj+wnDFj+hQRKaKT2S86BTE&#10;R8LvvXrTxRxEpWD+mIAscvkfvvgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaxG+kRIC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAL+Ir&#10;gNoAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="31FD5773" w14:textId="5F10B303" w:rsidR="00A17EA6" w:rsidRPr="00A17EA6" w:rsidRDefault="00A17EA6" w:rsidP="00A17EA6">
+                  <w:p w:rsidRPr="00654EDA" w:rsidR="00654EDA" w:rsidP="00654EDA" w:rsidRDefault="00654EDA" w14:paraId="08CE8BEA" w14:textId="6CE447F7">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00A17EA6">
+                    <w:r w:rsidRPr="00654EDA">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="31E48118" w14:textId="3BB10ED6" w:rsidR="00A17EA6" w:rsidRDefault="00A17EA6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0707F53B" w14:textId="3657CDF8" w:rsidR="00654EDA" w:rsidRDefault="00654EDA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="129302DC" wp14:editId="1350490F">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61857178" wp14:editId="02070575">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="773430" cy="355600"/>
-              <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+              <wp:extent cx="758825" cy="342900"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="62457763" name="Text Box 1" descr="OFFICIAL">
+              <wp:docPr id="196965460" name="Text Box 1" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="773430" cy="355600"/>
+                        <a:ext cx="758825" cy="342900"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0E28FEF6" w14:textId="55C9D99D" w:rsidR="00A17EA6" w:rsidRPr="00A17EA6" w:rsidRDefault="00A17EA6" w:rsidP="00A17EA6">
+                        <w:p w14:paraId="3BC4753F" w14:textId="7AD2BF6F" w:rsidR="00654EDA" w:rsidRPr="00654EDA" w:rsidRDefault="00654EDA" w:rsidP="00654EDA">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00A17EA6">
+                          <w:r w:rsidRPr="00654EDA">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="129302DC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="0F6B7CFC">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="61857178">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.9pt;height:28pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBITM8lDwIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wkTdsZcYqsRYYB&#10;RVsgHXpWZDk2IImCxMTOfv0oxUm2bqdhF5kiaX689zS/641me+VDC7bk41HOmbISqtZuS/79dfXp&#10;lrOAwlZCg1UlP6jA7xYfP8w7V6gJNKAr5RkVsaHoXMkbRFdkWZCNMiKMwClLwRq8EUhXv80qLzqq&#10;bnQ2yfPrrANfOQ9ShUDeh2OQL1L9ulYSn+s6KGS65DQbptOncxPPbDEXxdYL17RyGEP8wxRGtJaa&#10;nks9CBRs59s/SplWeghQ40iCyaCuW6nSDrTNOH+3zboRTqVdCJzgzjCF/1dWPu3X7sUz7L9ATwRG&#10;QDoXikDOuE9fexO/NCmjOEF4OMOmemSSnDc306spRSSFprPZdZ5gzS4/Ox/wqwLDolFyT6wksMT+&#10;MSA1pNRTSuxlYdVqnZjR9jcHJUZPdpkwWthv+mHsDVQH2sbDkejg5Kqlno8i4IvwxCyNSWrFZzpq&#10;DV3JYbA4a8D/+Js/5hPgFOWsI6WU3JKUOdPfLBExmV3ltDDDdCPDn4xNMsaf81mM2525BxLhmN6D&#10;k8mMyahPZu3BvJGYl7EbhYSV1LPkm5N5j0fd0mOQarlMSSQiJ/DRrp2MpSNYEcnX/k14N8CNxNMT&#10;nLQkineoH3Pjn8Etd0jYJ0oisEc0B7xJgImp4bFEhf96T1mXJ734CQAA//8DAFBLAwQUAAYACAAA&#10;ACEAqbENL9kAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W8g9hAb40cQ01xvQ6h&#10;f/RaN5AcZWtjmVgr11IS5+2j9NJeBpZZZr4pVpPtxYlG3zlGWC4SEMSN0x23CJvv94cnED4o1qp3&#10;TAgX8rAqZ3eFyrU78xedqtCKGMI+VwgmhCGX0jeGrPILNxBHb+9Gq0I8x1bqUZ1juO1lmiSZtKrj&#10;2GDUQC+GmkN1tAjZ68faDNts97NP/aev3SFU7g3xfj6tn0EEmsLfM9zwIzqUkal2R9Ze9AhxSPjV&#10;m5cu44wa4TFLQJaF/A9fXgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBITM8lDwIAABoE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCpsQ0v2QAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 1" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="OFFICIAL" o:spid="_x0000_s1028" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6h03TFAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x4zZYacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU62bqdhF5kiaX6897S467UiR+F8C6ai00lOiTAc6tbsK/r9Zf1h&#10;TokPzNRMgREVPQlP75bv3y06W4oCGlC1cASLGF92tqJNCLbMMs8boZmfgBUGgxKcZgGvbp/VjnVY&#10;XausyPNPWQeutg648B69D0OQLlN9KQUPT1J6EYiqKM4W0unSuYtntlywcu+YbVp+HoP9wxSatQab&#10;Xko9sMDIwbV/lNItd+BBhgkHnYGULRdpB9xmmr/ZZtswK9IuCI63F5j8/yvLH49b++xI6L9AjwRG&#10;QDrrS4/OuE8vnY5fnJRgHCE8XWATfSAcnZ9n83kxo4Rj6ONNcZsnWLPrz9b58FWAJtGoqENWEljs&#10;uPEBG2LqmBJ7GVi3SiVmlPnNgYnRk10njFbodz1p64oW4/Q7qE+4lIOBb2/5usXWG+bDM3NIMO6B&#10;og1PeEgFXUXhbFHSgPvxN3/MR9wxSkmHgqmoQUVTor4Z5KOY3eS4NwnphoYbjV0yprf5LMbNQd8D&#10;anGKz8LyZMbkoEZTOtCvqOlV7IYhZjj2rOhuNO/DIF98E1ysVikJtWRZ2Jit5bF0xCwC+tK/MmfP&#10;qAek6xFGSbHyDfhDbvzT29UhIAWJmYjvgOYZdtRhIuz8ZqLQf72nrOvLXv4EAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAv4iuA2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNOK&#10;RjTEqaq2IK4EpHJ04m0cNd5NY7cNf4/LBS4rjWY08zZfjq4TZxx8y6RgOklAINVsWmoUfH68PDyB&#10;8EGT0R0TKvhGD8vi9ibXmeELveO5DI2IJeQzrcCG0GdS+tqi037CPVL09jw4HaIcGmkGfYnlrpOz&#10;JEml0y3FBat7XFusD+XJKUg3ryvb79Kv437m33zFh1DyVqn7u3H1DCLgGP7CcMWP6FBEpopPZLzo&#10;FMRHwu+9etPFHESlYP6YgCxy+R+++AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA6h03T&#10;FAIAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAv&#10;4iuA2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="0E28FEF6" w14:textId="55C9D99D" w:rsidR="00A17EA6" w:rsidRPr="00A17EA6" w:rsidRDefault="00A17EA6" w:rsidP="00A17EA6">
+                  <w:p w:rsidRPr="00654EDA" w:rsidR="00654EDA" w:rsidP="00654EDA" w:rsidRDefault="00654EDA" w14:paraId="75F360E3" w14:textId="7AD2BF6F">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00A17EA6">
+                    <w:r w:rsidRPr="00654EDA">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6356F0CB" w14:textId="77777777" w:rsidR="008B77EC" w:rsidRDefault="008B77EC" w:rsidP="00B5042F">
+    <w:p w14:paraId="7F8223E7" w14:textId="77777777" w:rsidR="00871CF8" w:rsidRDefault="00871CF8" w:rsidP="00B5042F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28F29A78" w14:textId="77777777" w:rsidR="008B77EC" w:rsidRDefault="008B77EC" w:rsidP="00B5042F">
+    <w:p w14:paraId="5CE4606A" w14:textId="77777777" w:rsidR="00871CF8" w:rsidRDefault="00871CF8" w:rsidP="00B5042F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B7543DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="753ACCDA"/>
     <w:lvl w:ilvl="0" w:tplc="52A6189C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2134,122 +2119,139 @@
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="lowerLetter"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="lowerLetter"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0021360A"/>
+    <w:rsid w:val="0004649E"/>
+    <w:rsid w:val="000675AD"/>
+    <w:rsid w:val="00093B03"/>
+    <w:rsid w:val="000C39F7"/>
     <w:rsid w:val="000E446D"/>
     <w:rsid w:val="00186BE5"/>
+    <w:rsid w:val="0019A893"/>
     <w:rsid w:val="0021360A"/>
+    <w:rsid w:val="002721E4"/>
     <w:rsid w:val="003E40A8"/>
+    <w:rsid w:val="004662E5"/>
+    <w:rsid w:val="00481740"/>
+    <w:rsid w:val="00484724"/>
     <w:rsid w:val="004B24CA"/>
     <w:rsid w:val="00505910"/>
     <w:rsid w:val="005B13B2"/>
     <w:rsid w:val="005E2EB5"/>
-    <w:rsid w:val="006846C0"/>
-    <w:rsid w:val="006C4EF4"/>
+    <w:rsid w:val="00654EDA"/>
     <w:rsid w:val="006D50A7"/>
     <w:rsid w:val="008300E7"/>
+    <w:rsid w:val="00871CF8"/>
     <w:rsid w:val="008B77EC"/>
-    <w:rsid w:val="00A17EA6"/>
     <w:rsid w:val="00A276B1"/>
+    <w:rsid w:val="00A67D6A"/>
     <w:rsid w:val="00AE0E8C"/>
     <w:rsid w:val="00B5042F"/>
+    <w:rsid w:val="00B61542"/>
     <w:rsid w:val="00B645EE"/>
     <w:rsid w:val="00B66A71"/>
+    <w:rsid w:val="00CD2651"/>
+    <w:rsid w:val="00DD50A1"/>
     <w:rsid w:val="00DF7F3E"/>
     <w:rsid w:val="00EA087C"/>
-    <w:rsid w:val="00EB6E77"/>
+    <w:rsid w:val="00EA41A1"/>
+    <w:rsid w:val="00EF168E"/>
+    <w:rsid w:val="00F01CCD"/>
     <w:rsid w:val="00F317A6"/>
+    <w:rsid w:val="00FA680B"/>
     <w:rsid w:val="05EF237D"/>
+    <w:rsid w:val="0824B80A"/>
     <w:rsid w:val="0BFE1E9A"/>
     <w:rsid w:val="0F09A7C6"/>
     <w:rsid w:val="12259917"/>
     <w:rsid w:val="1745E55A"/>
     <w:rsid w:val="1A6987DA"/>
     <w:rsid w:val="1D0458C8"/>
     <w:rsid w:val="1DB3073D"/>
     <w:rsid w:val="1E60852C"/>
     <w:rsid w:val="2B99521A"/>
     <w:rsid w:val="2D7654CF"/>
     <w:rsid w:val="385982C1"/>
     <w:rsid w:val="3896BEFB"/>
     <w:rsid w:val="39F55322"/>
     <w:rsid w:val="3B912383"/>
     <w:rsid w:val="3BA3D388"/>
     <w:rsid w:val="40353302"/>
     <w:rsid w:val="40A1D0E0"/>
     <w:rsid w:val="418637CA"/>
     <w:rsid w:val="423DA141"/>
     <w:rsid w:val="42CAE3B1"/>
     <w:rsid w:val="44B484F3"/>
     <w:rsid w:val="488555E2"/>
+    <w:rsid w:val="49094528"/>
     <w:rsid w:val="4A236D02"/>
     <w:rsid w:val="4FB982A5"/>
     <w:rsid w:val="4FF6BEDF"/>
     <w:rsid w:val="5BD0EAFE"/>
     <w:rsid w:val="62987C84"/>
     <w:rsid w:val="681FE214"/>
     <w:rsid w:val="69BBB275"/>
     <w:rsid w:val="6C049AA0"/>
     <w:rsid w:val="731F109C"/>
     <w:rsid w:val="741E4578"/>
     <w:rsid w:val="7E885F37"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="430115C6"/>
   <w15:docId w15:val="{D3D0848F-31A2-4868-AB1A-E60FD8D43FDC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
@@ -2840,64 +2842,93 @@
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF7F3E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A17EA6"/>
+    <w:rsid w:val="00654EDA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A17EA6"/>
+    <w:rsid w:val="00654EDA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00093B03"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00093B03"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:school.admissions@bristol.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -3177,50 +3208,67 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RetentionEvent xmlns="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xsi:nil="true"/>
+    <RetentionStartDate xmlns="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="02872dca-5023-4076-9077-24d4c3624495">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AB3AA9FFC097854FAA1210CFCE0F43A4" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e97ea82133697d8def6dbdfe20ef93ce">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xmlns:ns3="02872dca-5023-4076-9077-24d4c3624495" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1dd0f5b77d1eb83e3cb0d4e3271a347a" ns2:_="" ns3:_="">
     <xsd:import namespace="a4c675ae-9ba4-4308-97eb-1ec736863f4e"/>
     <xsd:import namespace="02872dca-5023-4076-9077-24d4c3624495"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RetentionStartDate" minOccurs="0"/>
                 <xsd:element ref="ns2:RetentionEvent" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -3451,178 +3499,155 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0362C00C-5DEF-4A7F-8730-617110CF8173}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4806467-2EBF-4D6A-B00C-0862A09A7DCE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a4c675ae-9ba4-4308-97eb-1ec736863f4e"/>
+    <ds:schemaRef ds:uri="02872dca-5023-4076-9077-24d4c3624495"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C438662-8942-4502-93A3-A169DFEA2064}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EAB7406-88B3-454E-B47C-364541E7D795}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a4c675ae-9ba4-4308-97eb-1ec736863f4e"/>
     <ds:schemaRef ds:uri="02872dca-5023-4076-9077-24d4c3624495"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E28D7B9-3B37-4359-AA1E-BEEF0C352CAD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>276</Words>
-  <Characters>1575</Characters>
+  <Words>275</Words>
+  <Characters>1569</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Bristol City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1848</CharactersWithSpaces>
+  <CharactersWithSpaces>1841</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Infant Class Size Prejudice Appeal Letter Template</dc:title>
   <dc:creator>Bristol City Council</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AB3AA9FFC097854FAA1210CFCE0F43A4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterShapeIds">
-    <vt:lpwstr>3b907a3,3937352e,79e21772</vt:lpwstr>
+    <vt:lpwstr>bbd7454,2034848e,225d54c5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
-    <vt:lpwstr>2026-04-16T07:55:20Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-24T10:54:55Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
     <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
     <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
-    <vt:lpwstr>e625e98f-551e-4cfc-818c-c9716d116769</vt:lpwstr>
+    <vt:lpwstr>6fe0ccb8-73e4-4956-a79c-ca053c938c12</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
   </property>
 </Properties>
 </file>